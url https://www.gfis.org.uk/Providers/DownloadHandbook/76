--- v0 (2025-12-03)
+++ v1 (2026-09-13)
@@ -8,51 +8,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="068ED663" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="004C5F48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00935237">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C33DA0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00935237" w:rsidRDefault="007250BC" w:rsidP="00B57706">
@@ -1944,73 +1944,65 @@
               <w:t xml:space="preserve">                                          </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D805296" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2AFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child Development Team Leader</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EED2A8B" w14:textId="77777777" w:rsidR="00DB24B0" w:rsidRDefault="00DB24B0" w:rsidP="00E4215D">
+          <w:p w14:paraId="1B860B03" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1B860B03" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRPr="003C2AFA" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
+          <w:p w14:paraId="3FBFF8A9" w14:textId="77777777" w:rsidR="00025C36" w:rsidRPr="003C2AFA" w:rsidRDefault="00025C36" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="006136F4" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRPr="003C2AFA" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2240,95 +2232,101 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="054A39BF" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRPr="003C2AFA" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B960492" w14:textId="77777777" w:rsidR="00F8751B" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
+          <w:p w14:paraId="71265B65" w14:textId="77777777" w:rsidR="0019403D" w:rsidRDefault="0019403D" w:rsidP="00E4215D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="3855"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EABD0C5" w14:textId="77777777" w:rsidR="0019403D" w:rsidRDefault="0019403D" w:rsidP="00E4215D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="3855"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B960492" w14:textId="678D315E" w:rsidR="00F8751B" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2AFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Support for Learning Worker</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="153A00A6" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRDefault="00F8751B" w:rsidP="00E4215D">
-            <w:pPr>
-[...20 lines deleted...]
-          <w:p w14:paraId="6D37AF34" w14:textId="77777777" w:rsidR="007475F4" w:rsidRDefault="001B68C9" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Support for Learning Worker</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C494200" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRDefault="001B68C9" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
@@ -2356,71 +2354,63 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48AA08B8" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRDefault="00733EB4" w:rsidP="001B68C9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2AFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clerical Assistant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E1D562F" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRDefault="001B68C9" w:rsidP="001B68C9">
+          <w:p w14:paraId="6A70D942" w14:textId="77777777" w:rsidR="00A44414" w:rsidRDefault="00A44414" w:rsidP="001B68C9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="06800CAA" w14:textId="77777777" w:rsidR="001977C2" w:rsidRDefault="001977C2" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79728316" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRPr="003C2AFA" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
@@ -2543,125 +2533,140 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23967639" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRPr="003C2AFA" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2AFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Mary Houston </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E42300A" w14:textId="77777777" w:rsidR="00DC4041" w:rsidRDefault="00E0152E" w:rsidP="00E4215D">
+          <w:p w14:paraId="5E42300A" w14:textId="4A3DE01C" w:rsidR="00DC4041" w:rsidRDefault="0019403D" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ashley McGregor</w:t>
+              <w:t xml:space="preserve">Vacancy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C39C67A" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRDefault="00AD7703" w:rsidP="00E4215D">
+          <w:p w14:paraId="2C39C67A" w14:textId="5C80F53C" w:rsidR="00733EB4" w:rsidRDefault="00AD7703" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Natalie Jolly</w:t>
+              <w:t xml:space="preserve">Natalie </w:t>
+            </w:r>
+            <w:r w:rsidR="00396AC2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gunning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F7FFDCD" w14:textId="42242BE8" w:rsidR="00DB24B0" w:rsidRPr="003C2AFA" w:rsidRDefault="00AD7703" w:rsidP="0059082C">
+          <w:p w14:paraId="09714BAE" w14:textId="2E69234F" w:rsidR="0019403D" w:rsidRDefault="0019403D" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Laura Mallon</w:t>
+              <w:t xml:space="preserve">Nicolle Hillan </w:t>
             </w:r>
-            <w:r w:rsidR="00A05967">
+          </w:p>
+          <w:p w14:paraId="2C388641" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="3855"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="FFFF00"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C388641" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRPr="003C2AFA" w:rsidRDefault="00733EB4" w:rsidP="00E4215D">
+          <w:p w14:paraId="71F56628" w14:textId="77777777" w:rsidR="00025C36" w:rsidRPr="003C2AFA" w:rsidRDefault="00025C36" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F832ADB" w14:textId="31798F14" w:rsidR="00DB24B0" w:rsidRDefault="00C96248" w:rsidP="002344E8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2884,57 +2889,67 @@
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Group</w:t>
                             </w:r>
                             <w:r w:rsidR="00A05967">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002344E8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mirsie Caka </w:t>
+              <w:t>Mirsie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002344E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Caka </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="360FD2B9" w14:textId="77777777" w:rsidR="00E0152E" w:rsidRDefault="00DB24B0" w:rsidP="00E0152E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Patricia Kirk </w:t>
             </w:r>
             <w:r w:rsidR="001977C2">
               <w:rPr>
@@ -2986,84 +3001,68 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kirsty McCallum </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FBB59F9" w14:textId="53EB5E36" w:rsidR="002344E8" w:rsidRDefault="002344E8" w:rsidP="002344E8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louise Wright </w:t>
-[...7 lines deleted...]
-              <w:t>(Tues – Fri)</w:t>
+              <w:t>Louise Wright (Tues – Fri)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59BDDDA3" w14:textId="6F781718" w:rsidR="002344E8" w:rsidRDefault="002344E8" w:rsidP="002344E8">
+          <w:p w14:paraId="24FB2597" w14:textId="77777777" w:rsidR="00A44414" w:rsidRDefault="00A44414" w:rsidP="00E0152E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="4DC8FEE2" w14:textId="542A1A9A" w:rsidR="00DB24B0" w:rsidRDefault="002344E8" w:rsidP="00E0152E">
+          <w:p w14:paraId="4DC8FEE2" w14:textId="2016C7C9" w:rsidR="00DB24B0" w:rsidRDefault="002344E8" w:rsidP="00E0152E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2AFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07E3F2E9" wp14:editId="231D9CCF">
                       <wp:simplePos x="0" y="0"/>
@@ -3645,129 +3644,185 @@
                               </w:rPr>
                               <w:t>Group</w:t>
                             </w:r>
                             <w:r w:rsidR="00A05967">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="105E4026" w14:textId="121AA5D3" w:rsidR="00DB24B0" w:rsidRDefault="00B072F9" w:rsidP="00E4215D">
+          <w:p w14:paraId="6085E0EE" w14:textId="77777777" w:rsidR="00603E31" w:rsidRDefault="00B072F9" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Angela Drum</w:t>
+            </w:r>
+            <w:r w:rsidR="0019403D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Maternity Leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="105E4026" w14:textId="4B8928B8" w:rsidR="00DB24B0" w:rsidRDefault="00603E31" w:rsidP="00E4215D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="3855"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laurie Dorrian – Maternity Cover</w:t>
+            </w:r>
+            <w:r w:rsidR="0019403D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ACFAD14" w14:textId="77777777" w:rsidR="00DB24B0" w:rsidRDefault="00B072F9" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Carly Gardiner </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C2F9661" w14:textId="77777777" w:rsidR="00DB24B0" w:rsidRDefault="00B072F9" w:rsidP="00B072F9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Beata Cisowska</w:t>
+              <w:t xml:space="preserve">Beata </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cisowska</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="3235E31B" w14:textId="77777777" w:rsidR="0087573A" w:rsidRDefault="0087573A" w:rsidP="00E4215D">
+          <w:p w14:paraId="3235E31B" w14:textId="55D1A73A" w:rsidR="0087573A" w:rsidRDefault="00A44414" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jye Mee Chong</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="38FED56F" w14:textId="77777777" w:rsidR="002344E8" w:rsidRDefault="002344E8" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="203A4BF4" w14:textId="77777777" w:rsidR="002344E8" w:rsidRDefault="002344E8" w:rsidP="00E4215D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
@@ -3819,143 +3874,113 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E2B85D" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRDefault="001B68C9" w:rsidP="000D1367">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paula Houston</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C77783" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRDefault="00F07D6E" w:rsidP="000D1367">
-[...20 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0C40D17C" w14:textId="77777777" w:rsidR="00A05967" w:rsidRDefault="00A05967" w:rsidP="000D1367">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DB13407" w14:textId="77777777" w:rsidR="001977C2" w:rsidRDefault="001977C2" w:rsidP="000D1367">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0225A9F1" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRPr="003C2AFA" w:rsidRDefault="001977C2" w:rsidP="000D1367">
+          <w:p w14:paraId="0225A9F1" w14:textId="77777777" w:rsidR="00733EB4" w:rsidRDefault="001977C2" w:rsidP="000D1367">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Claire O’Reilly</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79F53B45" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRDefault="001B68C9" w:rsidP="000D1367">
+          <w:p w14:paraId="67D8F824" w14:textId="77777777" w:rsidR="00A44414" w:rsidRPr="003C2AFA" w:rsidRDefault="00A44414" w:rsidP="000D1367">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="4FEFB32A" w14:textId="77777777" w:rsidR="001977C2" w:rsidRDefault="001977C2" w:rsidP="000D1367">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39B92ECC" w14:textId="1589F632" w:rsidR="00733EB4" w:rsidRPr="003C2AFA" w:rsidRDefault="002344E8" w:rsidP="000D1367">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3855"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
@@ -4080,50 +4105,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4175E8DE" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="00A71B16" w:rsidP="009D58A5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32AA6AD3" wp14:editId="4ED0F1B9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4859020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>872490</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1338580" cy="1338580"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21211"/>
                 <wp:lineTo x="21211" y="21211"/>
                 <wp:lineTo x="21211" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="36" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4226,51 +4252,69 @@
         </w:rPr>
         <w:t xml:space="preserve">All staff </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">want you and your child to be happy in our </w:t>
       </w:r>
       <w:r w:rsidR="000C02B0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we therefore operate an open door policy whereby if </w:t>
+        <w:t xml:space="preserve"> we therefore operate an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>open door</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy whereby if </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you need to speak to you child’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key W</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orker</w:t>
       </w:r>
@@ -4540,51 +4584,69 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1BBC83" w14:textId="77777777" w:rsidR="003367DA" w:rsidRDefault="001F5F6A" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">All nursery places are allocated in line with the Council’s admissions policy and the nursery staff will be happy to advise you how this policy operates when you apply for a place for your child.  A leaflet detailing the Council’s policy is also available from all establishments.  If you wish a copy, please ask for one. </w:t>
+        <w:t xml:space="preserve">All nursery places are allocated in line with the Council’s admissions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>policy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the nursery staff will be happy to advise you how this policy operates when you apply for a place for your child.  A leaflet detailing the Council’s policy is also available from all establishments.  If you wish a copy, please ask for one. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061BBA2C" w14:textId="77777777" w:rsidR="003367DA" w:rsidRDefault="003367DA" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C1CF85" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="284"/>
@@ -4610,51 +4672,71 @@
     <w:p w14:paraId="56432198" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00800A64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>www.glasgow.gov.uk/en/YourCouncil/Service Department/EducationServices/managementcircular.htm</w:t>
+          <w:t>www.glasgow.gov.uk/en/YourCouncil/Service Department/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00800A64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>EducationServices</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00800A64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>/managementcircular.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003367DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    Circular N</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o. 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686C9CDB" w14:textId="77777777" w:rsidR="003367DA" w:rsidRDefault="003367DA" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
@@ -4932,50 +5014,51 @@
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38071055" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="003C2AFA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Attendance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020A5830" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5042,51 +5125,69 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47C0CC8E" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you no longer require your nursery place please notify the </w:t>
+        <w:t xml:space="preserve">If you no longer require your nursery </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>place</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please notify the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A744CDC" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
@@ -5172,51 +5273,69 @@
         </w:rPr>
         <w:t>Nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the information contained in the applications will be considered by the admissions panel to assist in the allocation of places.  </w:t>
       </w:r>
       <w:r w:rsidR="0062339B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is therefore important to complete all sections of the application.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that the length of time a child’s name has been on the register will not affect the child’s priority for admission.  Parents can ask to see their application form at any time.  If circumstances change which affect the application you should speak to the </w:t>
+        <w:t xml:space="preserve">Please note that the length of time a child’s name has been on the register will not affect the child’s priority for admission.  Parents can ask to see their application form at any time.  If circumstances change which affect the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you should speak to the </w:t>
       </w:r>
       <w:r w:rsidR="0062339B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ead of </w:t>
       </w:r>
       <w:r w:rsidR="0062339B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nursery.</w:t>
       </w:r>
@@ -5361,51 +5480,69 @@
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When your child has been allocated a place, you will be contacted </w:t>
       </w:r>
       <w:r w:rsidR="006F4F20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">to arrange a home visit.  Should you choose not go ahead with the home visit you will be given </w:t>
+        <w:t xml:space="preserve">to arrange a home visit.  Should you choose not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006F4F20">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>go</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006F4F20">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ahead with the home visit you will be given </w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">information regarding the settling procedure which is carefully planned and monitored to ensure both you and your child feel happy and </w:t>
       </w:r>
       <w:r w:rsidR="008B11D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>secure</w:t>
       </w:r>
       <w:r w:rsidR="0062339B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -5562,51 +5699,69 @@
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="008A7CEB" w:rsidRPr="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Child’s Key Worker and a member of the Senior Leadership Team.  Whilst the Key Worker is getting to know your child the senior will complete all necessary paperwork with </w:t>
       </w:r>
       <w:r w:rsidR="0015546A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">During home visits staff are able to get to know your child and begin building connections/relationships.  </w:t>
+        <w:t xml:space="preserve">During home visits staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF4CE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF4CE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> get to know your child and begin building connections/relationships.  </w:t>
       </w:r>
       <w:r w:rsidR="008A7CEB" w:rsidRPr="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any i</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nterest</w:t>
       </w:r>
       <w:r w:rsidR="006E1E36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -5803,51 +5958,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> child’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> needs and to keep them safe.  If your child </w:t>
       </w:r>
       <w:r w:rsidR="001B42FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an additional support need please let us know</w:t>
+        <w:t xml:space="preserve"> an additional support </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF4CE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF4CE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please let us know</w:t>
       </w:r>
       <w:r w:rsidR="001B42FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as soon as possible</w:t>
       </w:r>
       <w:r w:rsidR="0015546A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is vital in allowing us to meet their needs. </w:t>
       </w:r>
@@ -5864,50 +6037,51 @@
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04082819" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="003367DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Settling </w:t>
       </w:r>
       <w:r w:rsidR="001B42FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F6EC19" w14:textId="77777777" w:rsidR="0062339B" w:rsidRDefault="006D66DA" w:rsidP="003367DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -6164,51 +6338,69 @@
         </w:rPr>
         <w:t xml:space="preserve">taking your child </w:t>
       </w:r>
       <w:r w:rsidR="001B42FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">home </w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from the nursery.</w:t>
       </w:r>
       <w:r w:rsidR="001B42FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  If there is a change of collection person please let the nursery know and share a password.  This prevents staff from having to make phone calls to check the identity of the unfamiliar person.  We do this to keep your child safe. </w:t>
+        <w:t xml:space="preserve">  If there is a change of collection </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B42FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B42FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please let the nursery know and share a password.  This prevents staff from having to make phone calls to check the identity of the unfamiliar person.  We do this to keep your child safe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E4083A" w14:textId="77777777" w:rsidR="0062339B" w:rsidRDefault="0062339B" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641C7E99" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="0062339B" w:rsidP="006D66DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
@@ -6387,51 +6579,83 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>groups</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00284F0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">another area </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>where feasible.  We also need to ensure that parents who have a disability have equal access to information about their children.  This could involve, for example, relocating the venue for parents meetings to facilitate physical access at parents evenings or individual interviews; provision of an interpreter for the deaf; agreeing a telephone contact system to provide direct feedback to parents.</w:t>
+        <w:t xml:space="preserve">where feasible.  We also need to ensure that parents who have a disability have equal access to information about their children.  This could involve, for example, relocating the venue for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meetings to facilitate physical access at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evenings or individual interviews; provision of an interpreter for the deaf; agreeing a telephone contact system to provide direct feedback to parents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016D1B7D" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C4381E" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make the </w:t>
@@ -6574,115 +6798,154 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopts a flexible approach to communicating with parents.  The </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be happy to make arrangements to talk to parents out with the regular meetings system.</w:t>
+        <w:t xml:space="preserve"> will be happy to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to talk to parents out with the regular meetings system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1963BF2F" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AA1F01" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="00284F0A">
       <w:pPr>
         <w:ind w:left="2552" w:hanging="2552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Curriculum</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Curriculum for Excellence is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Curriculum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Excellence is </w:t>
       </w:r>
       <w:r w:rsidR="00284F0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>used</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The eight areas are Health and Wellbeing, Numeracy and Mathematics, Literacy and English, Social Studies, Technologies, Religious and Moral Education, Science and Expressive Arts. Resources are laid out to provide children with easy access and choice.  We will </w:t>
+        <w:t xml:space="preserve">.  The eight areas are Health and Wellbeing, Numeracy and Mathematics, Literacy and English, Social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Studies, Technologies, Religious and Moral Education, Science and Expressive Arts. Resources are laid out to provide children with easy access and choice.  We will </w:t>
       </w:r>
       <w:r w:rsidR="00284F0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>gather</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information from the parent/carer to cater for the child’s needs and make reasonable adaptations where necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73743FCA" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6873,59 +7136,76 @@
                       <a:ext cx="1417320" cy="1262380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Age Range  </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Age </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Range  </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>3 – 5 years</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7686F07E" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="00762C36" w:rsidP="000C450B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7075,51 +7355,69 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B752DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 am  -   </w:t>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00 pm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CD76DE" w14:textId="77777777" w:rsidR="000C450B" w:rsidRPr="000C450B" w:rsidRDefault="000C450B" w:rsidP="00472D1D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
@@ -7187,51 +7485,69 @@
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00472D1D" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00472D1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00472D1D" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 am  -   </w:t>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00472D1D" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00472D1D" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00472D1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.0</w:t>
       </w:r>
       <w:r w:rsidR="00472D1D" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0 pm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A55F632" w14:textId="77777777" w:rsidR="00472D1D" w:rsidRDefault="00472D1D" w:rsidP="00472D1D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -7283,51 +7599,69 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 am  -  </w:t>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
@@ -7378,85 +7712,114 @@
       <w:r w:rsidR="00B752DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C450B" w:rsidRPr="000C450B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Part Time</w:t>
       </w:r>
       <w:r w:rsidR="007E5AB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PM</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E5AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>PM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00005E42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.00</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pm  -  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pm  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00 pm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E85534" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="00472D1D" w:rsidP="00472D1D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7729,51 +8092,69 @@
         </w:rPr>
         <w:t>1140</w:t>
       </w:r>
       <w:r w:rsidR="00762C36" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">free childcare </w:t>
       </w:r>
       <w:r w:rsidR="00762C36" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">per year </w:t>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00762C36" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00762C36" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and this is generally provided as five sessions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">over </w:t>
       </w:r>
       <w:r w:rsidR="00AD7AC1" w:rsidRPr="00AD7AC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
@@ -7817,57 +8198,67 @@
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F8DA2AB" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="00432C97">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Full time places are available and are allocated in accordance with the Council’s admissions policy</w:t>
+        <w:t>Full time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> places are available and are allocated in accordance with the Council’s admissions policy</w:t>
       </w:r>
       <w:r w:rsidR="00284F0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and availability</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00284F0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -7887,51 +8278,69 @@
         </w:rPr>
         <w:t xml:space="preserve">itional hours over the free </w:t>
       </w:r>
       <w:r w:rsidR="00284F0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1140</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours</w:t>
       </w:r>
       <w:r w:rsidR="00432C97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Lunches are available for part time children at present but they are not an entitlement until August 2020.  </w:t>
+        <w:t xml:space="preserve">.  Lunches are available for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00432C97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>part time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00432C97">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> children at present but they are not an entitlement until August 2020.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Flexible hours can be offered to m</w:t>
       </w:r>
       <w:r w:rsidR="00432C97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eet specific needs of families.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please ask for a Parent Pack from the office which details Glasgow city Council’s charging policy.</w:t>
       </w:r>
@@ -8075,51 +8484,51 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">     or other Resident Rates.     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AAF8DA" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="16AAF8DA" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -8160,80 +8569,81 @@
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Standard Hourly Rate (children 0-3 years): £4.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57027A7B" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="57027A7B" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If parent/carer is NOT Glasgow resident and not eligible for the Resident Discounted Hourly Rate or other Resident Rates.     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1521A9D0" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="1521A9D0" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If parent/carer is a student (resident / not resident) AND the </w:t>
       </w:r>
@@ -8281,232 +8691,232 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>aged 3-5 years)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CFD995" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="45CFD995" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>If parent/carers are Glasgow resident and household annual income (whether joint with Partner, Lone parent or Student</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>receiving SASS award) exceeds £18,725.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DAFF5F" w14:textId="77777777" w:rsidR="00FF28AF" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="51DAFF5F" w14:textId="77777777" w:rsidR="00FF28AF" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If parent/carer is a Glasgow resident student, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>college/university do NOT pay childcare charges and household annual income (whether joint with</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> partner or lone parent) exceeds £18,725</w:t>
       </w:r>
       <w:r w:rsidR="00FF28AF" w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5983BBF9" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="5983BBF9" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If parents/carers are Foreign Nationals or Foreign Students and have no recourse to public funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCF1ED8" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="2DCF1ED8" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Discounted Hourly Rate: £3.00 (available for all Glasgow resident children aged 0-3 years)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDF00B5" w14:textId="77777777" w:rsidR="00FF28AF" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="7DDF00B5" w14:textId="77777777" w:rsidR="00FF28AF" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>If parent/carers are Glasgow resident and household annual income (whether joint with Partner, Lone parent or Student</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>receiving SASS award) exceeds £18,725.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2B2174" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="6F2B2174" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If parent/carer is a Glasgow resident student, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -8552,51 +8962,51 @@
     <w:p w14:paraId="3396AAFF" w14:textId="77777777" w:rsidR="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00FF28AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>exceeds £18,725.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362AD134" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="362AD134" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -8607,124 +9017,124 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Resident Reduced Hourly Rate: £1.00 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1330D886" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="1330D886" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If parent/carer is a Glasgow resident and household annual income (whether joint with partner, lone parent or student receiving SASS Award) is less than or equal to £18,725.                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EF5489" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="53EF5489" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If parent/carer is a Glasgow resident student and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">college/university do not pay for childcare charges and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">household annual income (whether joint with partner, lone parent or student receiving SASS Award) is less than or equal to £18,725.     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8AED07" w14:textId="77777777" w:rsidR="00365602" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="1F8AED07" w14:textId="77777777" w:rsidR="00365602" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If a parent/carer is a Glasgow resident Kinship Carer by statute/law or Social Work Services have agreed a Kinship Care agreement</w:t>
       </w:r>
@@ -8764,91 +9174,109 @@
         <w:t>Please note</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: The Resident Reduced Hourly Rate </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>does not</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> automatically include free meals for children other than for those entitled to a free meal as part of their 1140 hours entitlement. Non-entitled parents/carers are required to submit an application for Free School Meals to Glasgow City Council, Grants Section for consideration. </w:t>
+        <w:t xml:space="preserve"> automatically include free meals for children other than for those entitled to a free meal as part of their 1140 hours entitlement. Non-entitled parents/carers are required to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF28AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF28AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Free School Meals to Glasgow City Council, Grants Section for consideration. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5C9BB8" w14:textId="77777777" w:rsidR="00FF28AF" w:rsidRPr="00FF28AF" w:rsidRDefault="00FF28AF" w:rsidP="00FF28AF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74CED096" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00365602">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Resident Second Child Hourly Rate: £2.20 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D24F62A" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="3D24F62A" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00FF28AF" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -8889,51 +9317,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Resident Third Child Hourly Rate: £1.70 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E42E677" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00A8529A" w:rsidRDefault="00365602" w:rsidP="00930F86">
+    <w:p w14:paraId="1E42E677" w14:textId="77777777" w:rsidR="00365602" w:rsidRPr="00A8529A" w:rsidRDefault="00365602" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -8997,50 +9425,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FCC4C37" w14:textId="1BF3EF8B" w:rsidR="000E3093" w:rsidRPr="00800A64" w:rsidRDefault="000E3093" w:rsidP="000E3093">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Arrival and Collection of Children</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B94A73B" w14:textId="77777777" w:rsidR="000E3093" w:rsidRDefault="000E3093" w:rsidP="000E3093">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9072,51 +9501,69 @@
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In the interest of your chil</w:t>
       </w:r>
       <w:r w:rsidR="006A2D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>d’s safety you must inform either the H</w:t>
+        <w:t xml:space="preserve">d’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006A2D95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safety</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006A2D95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you must inform either the H</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ead of </w:t>
       </w:r>
       <w:r w:rsidR="006A2D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nursery,</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9163,3868 +9610,3809 @@
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  This avoids difficult situations </w:t>
       </w:r>
       <w:r w:rsidR="006A2D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a child cannot be allowed to leave with an adult who is not known to the staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60922CA3" w14:textId="77777777" w:rsidR="00005E42" w:rsidRDefault="00005E42" w:rsidP="006A2D95">
+    <w:p w14:paraId="60922CA3" w14:textId="221EF624" w:rsidR="00005E42" w:rsidRDefault="00005E42" w:rsidP="006A2D95">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C74526" w14:textId="50F00E2C" w:rsidR="001F5F6A" w:rsidRDefault="00B52AB2" w:rsidP="00615819">
+    <w:p w14:paraId="62C74526" w14:textId="1DE3A7A1" w:rsidR="001F5F6A" w:rsidRDefault="00E0177A" w:rsidP="00615819">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0B4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="505050"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251720192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75549280" wp14:editId="5DE6C61E">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251730432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="626B21CB" wp14:editId="6DE1FFF5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>572135</wp:posOffset>
+                  <wp:posOffset>462915</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6280150" cy="6203950"/>
-                <wp:effectExtent l="19050" t="19050" r="25400" b="25400"/>
+                <wp:extent cx="6005195" cy="6370955"/>
+                <wp:effectExtent l="19050" t="19050" r="33655" b="29845"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6280150" cy="6203950"/>
+                          <a:ext cx="6005195" cy="6370955"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="38100">
+                        <a:ln w="57150">
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2AE629A9" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="0D72628A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
                                 <w:u w:val="single"/>
                                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
-[...14 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="5AD8F4EF" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="783AFE27" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                                 <w:u w:val="single"/>
                                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="0064129F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
                                 <w:u w:val="single"/>
                                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Holiday and In-service Closure Dates 2025-2026</w:t>
+                              <w:t>Nursery Term Time Contract</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="50396C09" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="0A351CF3" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00C224A6" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Holiday and In-service Closure </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004A4A98">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Dates 202</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>6 - 2027</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="32A456A4" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="1"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="45F26EBC" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="659CAC8A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4694179A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>August</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="008EF77F" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="3A5A573F" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="0064129F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Tuesday, 12 August 2025 (In-Service Day) - Closed to all children</w:t>
+                              <w:t>Monday, 10 August 2026 (Return date for Teachers &amp; In-Service Day)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="07B96469" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="36D1DFBB" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="0064129F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Wednesday, 13 August 2025 (In-Service Day) - Closed to all children</w:t>
+                              <w:t>Tuesday ,11 August 2026 (In-Service Day)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6E4DB622" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="2C80EC97" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...5 lines deleted...]
-                              <w:outlineLvl w:val="2"/>
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:b/>
-[...3 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                            </w:pPr>
-[...11 lines deleted...]
-                              <w:t>September</w:t>
+                              <w:t>Wednesday, 12 August 2026 (Return date for Pupils)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="61274F94" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...275 lines deleted...]
-                          <w:p w14:paraId="4D37A53B" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="690126A8" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...5 lines deleted...]
-                              <w:outlineLvl w:val="2"/>
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                            </w:pPr>
-[...11 lines deleted...]
-                              <w:t>February mid-term break</w:t>
+                              <w:t>September</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7D0A8EB7" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="6C34F802" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Monday, 16 February 2026</w:t>
+                              <w:t>Friday, 25 September and Monday, 28 September 2026 (September weekend holiday)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="191205AF" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...58 lines deleted...]
-                          <w:p w14:paraId="778846C5" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="471B6408" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...5 lines deleted...]
-                              <w:outlineLvl w:val="2"/>
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                            </w:pPr>
-[...11 lines deleted...]
-                              <w:t>April - Spring Holiday (Easter)</w:t>
+                              <w:t>October</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="78EADF9A" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="00D951C4" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="0064129F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Friday, 3 April - Friday, 17 April 2026 (Spring Break) - Closed to Term Time children only.</w:t>
+                              <w:t>Friday, 9 October 2026 (In-Service Day)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="65912083" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="2C226AED" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Monday, 12 to Friday, 16 October 2026 (October Week)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3F6CCBB5" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>December - Christmas and New Year</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="0B992E50" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="7B2A1DF1" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>M</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>onday, 21 December 2026 - Monday, 4 January 2027 (Christmas holidays)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19CB92D3" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>May</w:t>
+                              <w:t>January</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E927C0C" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="31CC6E43" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Monday, 4 May 2026 (May Holiday) - Closed to all children</w:t>
+                              <w:t xml:space="preserve">Return </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Tuesday, 5 January 2027</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="24AD88B1" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="0AAED05E" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
-[...85 lines deleted...]
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">February </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>mid term</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> break</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6F7C5952" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Monday, 15 February 2027</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="107BA151" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Tuesday, 16 February 2027</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="71E86415" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Wednesday, 17 February 2027 (In-service day)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7B547AA7" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>March</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="72F250C6" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Friday, 26 March 2027 (Good Friday)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5511C2BA" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Monday, 29 March 2027 (Easter Monday)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25682AB8" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>April - Spring Holiday</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="13087400" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Monday, 5 April - Friday, 16 April 2027 (Spring Break)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4656ED21" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Schools return on Monday, 19 April 2027</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0FD3EF9F" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>May</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="509C5810" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Monday, 3 May 2027 (May Holiday)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="18EB4B96" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Thursday, 6 May 2027 (In-service day to coincide with elections, but may be subject to change)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15BF70F1" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Friday, 28 May 2027 and Monday, 31 May 2027 (May Weekend)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C5C90E9" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>June</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4564980D" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="36301FCC" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Thursday, 25 June 2026 Term Time children stop today.</w:t>
+                              <w:t>Friday, 25 June 2027</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3F2A09A8" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2"/>
+                          <w:p w14:paraId="6F40B756" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="12D054CD" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">DATES IN RED INDICATE THE NURSERY IS CLOSED TO ALL CHILDREN </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5D51F557" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="75549280" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-.15pt;margin-top:45.05pt;width:494.5pt;height:488.5pt;z-index:251720192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBf2gHDUwIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06TX7UZNV6XLIqTl&#10;IhY+wHXsxlrHE2y3Sfl6xk6abYEnxEtke+acmTOXrO7aSpOjsE6Byel4lFIiDIdCmX1Ov397eLOk&#10;xHlmCqbBiJyehKN369evVk2diQmUoAthCZIYlzV1Tkvv6yxJHC9FxdwIamHQKMFWzOPV7pPCsgbZ&#10;K51M0nSRNGCL2gIXzuHrfWek68gvpeD+s5ROeKJzirn5+LXxuwvfZL1i2d6yulS8T4P9QxYVUwaD&#10;DlT3zDNysOoPqkpxCw6kH3GoEpBScRE1oJpx+puap5LVImrB4rh6KJP7f7T80/Gp/mKJb99Ciw2M&#10;Ilz9CPzZEQPbkpm92FgLTSlYgYHHoWRJU7ush4ZSu8wFkl3zEQpsMjt4iESttFWoCuokyI4NOA1F&#10;F60nHB8Xk2U6nqOJo20xSae3eAkxWHaG19b59wIqEg45tdjVSM+Oj853rmeXEE0b0uR0uhynaScH&#10;tCoelNbB6Ox+t9WWHBlOxE06TTfnaO7SLah9Z4o4Hp4p3Z0xJ216+UFxr92ftOgCfxWSqAJVTbrI&#10;YYzFEI5xLozvKhiY0DvAJKY2APsOXAP1AOp9A0zE8R6AvdZr4HXEARGjgvEDuFIG7N9SLp7P6crO&#10;/6y+0xxa79tdi6JzOg9tCy87KE44Dha6dcPfAx5KsD8paXDVcup+HJgVlOgPBkfqdjybhd2Ml9n8&#10;ZoIXe2nZXVqY4UiVU09Jd9z6uM9Bk4ENjp5UcSheMulzxhWKY9Wve9jRy3v0evkprX8BAAD//wMA&#10;UEsDBBQABgAIAAAAIQCF7Azd3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzB&#10;GiR2rZ0WNWmIUyEQRWJH4QBOPMSB2A6224SenmEFy9F/+v9NtZvtwE4YYu+dhGwpgKFrve5dJ+Ht&#10;9XFRAItJOa0G71DCN0bY1ZcXlSq1n9wLng6pY1TiYqkkmJTGkvPYGrQqLv2IjrJ3H6xKdIaO66Am&#10;KrcDXwmx4Vb1jhaMGvHeYPt5OFoJXz7Hh/E5DOZpvd9/TDfNeXUOUl5fzXe3wBLO6Q+GX31Sh5qc&#10;Gn90OrJBwmJNoIStyIBRvC2KHFhDnNjkGfC64v8/qH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAX9oBw1MCAADcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAhewM3d4AAAAJAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#7030a0" strokeweight="3pt">
+              <v:shape w14:anchorId="626B21CB" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-.15pt;margin-top:36.45pt;width:472.85pt;height:501.65pt;z-index:251730432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAI71CkWAIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/s0m7TUujpquyyyKk&#10;5SIWPsB17MZaxxNst0n36xk7abYFnhAvke2Zc2bOXLK66WpNDsI6Baagk6uUEmE4lMrsCvrj+/2b&#10;t5Q4z0zJNBhR0KNw9Gb9+tWqbXIxhQp0KSxBEuPytilo5X2TJ4njlaiZu4JGGDRKsDXzeLW7pLSs&#10;RfZaJ9M0nSct2LKxwIVz+HrXG+k68kspuP8ipROe6IJibj5+bfxuwzdZr1i+s6ypFB/SYP+QRc2U&#10;waAj1R3zjOyt+oOqVtyCA+mvONQJSKm4iBpQzST9Tc1jxRoRtWBxXDOWyf0/Wv758Nh8tcR376DD&#10;BkYRrnkA/uSIgduKmZ3YWAttJViJgSehZEnbuHyAhlK73AWSbfsJSmwy23uIRJ20dagK6iTIjg04&#10;jkUXnSccH+dpmk2WGSUcbfPrRbrMshiD5Sd4Y53/IKAm4VBQi12N9Ozw4HxIh+UnlxBNG9IWNFtM&#10;srSXA1qV90rrYHR2t73VlhwYTsQivU43cQiQwp27BbXvTRnHwzOl+zN6aTPID4oH7f6oRR/4m5BE&#10;lahq2kcOYyzGcIxzYXxfwcCE3gEmMbUROHTgEqhH0OAbYCKO9wgctF4CLyOOiBgVjB/BtTJg/5Zy&#10;+XRKV/b+J/W95tB63207FI0VD20LL1sojzgOFvp1w98DHiqwz5S0uGoFdT/3zApK9EeDI7WczGZh&#10;N+Nlli2meLHnlu25hRmOVAX1lPTHWx/3OWgysMHRkyoOxUsmQ864QnFWhnUPO3p+j14vP6X1LwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAHD4KvDgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwYu0m8bYNjGbIoWC9iBYS8/b7JiEZGdDdpvGf+940uPwPt77Jt9MthMjDr5xpGAxj0Ag&#10;lc40VCk4fu5maxA+aDK6c4QKvtHDpri9yXVm3JU+cDyESnAJ+UwrqEPoMyl9WaPVfu56JM6+3GB1&#10;4HOopBn0lcttJ+MoWkqrG+KFWve4rbFsDxeroGnfk9P+uJBvety17VRi+rp9UOr+bnp5BhFwCn8w&#10;/OqzOhTsdHYXMl50CmaPDCpYxSkIjtPkKQFxZi5aLWOQRS7/f1D8AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAjvUKRYAgAA3AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAHD4KvDgAAAACQEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#7030a0" strokeweight="4.5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2AE629A9" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="0D72628A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="1"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
                           <w:u w:val="single"/>
                           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
-[...14 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="5AD8F4EF" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="783AFE27" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="1"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                           <w:u w:val="single"/>
                           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="0064129F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
                           <w:u w:val="single"/>
                           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Holiday and In-service Closure Dates 2025-2026</w:t>
+                        <w:t>Nursery Term Time Contract</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="50396C09" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="0A351CF3" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00C224A6" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="1"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Holiday and In-service Closure </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004A4A98">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Dates 202</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>6 - 2027</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="32A456A4" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="1"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="45F26EBC" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="659CAC8A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4694179A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>August</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="008EF77F" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="3A5A573F" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="0064129F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Tuesday, 12 August 2025 (In-Service Day) - Closed to all children</w:t>
+                        <w:t>Monday, 10 August 2026 (Return date for Teachers &amp; In-Service Day)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="07B96469" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="36D1DFBB" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="0064129F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Wednesday, 13 August 2025 (In-Service Day) - Closed to all children</w:t>
+                        <w:t>Tuesday ,11 August 2026 (In-Service Day)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6E4DB622" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="2C80EC97" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...5 lines deleted...]
-                        <w:outlineLvl w:val="2"/>
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:b/>
-[...3 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                      </w:pPr>
-[...11 lines deleted...]
-                        <w:t>September</w:t>
+                        <w:t>Wednesday, 12 August 2026 (Return date for Pupils)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="61274F94" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...275 lines deleted...]
-                    <w:p w14:paraId="4D37A53B" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="690126A8" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...5 lines deleted...]
-                        <w:outlineLvl w:val="2"/>
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                      </w:pPr>
-[...11 lines deleted...]
-                        <w:t>February mid-term break</w:t>
+                        <w:t>September</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7D0A8EB7" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="6C34F802" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Monday, 16 February 2026</w:t>
+                        <w:t>Friday, 25 September and Monday, 28 September 2026 (September weekend holiday)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="191205AF" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...58 lines deleted...]
-                    <w:p w14:paraId="778846C5" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="471B6408" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...5 lines deleted...]
-                        <w:outlineLvl w:val="2"/>
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                      </w:pPr>
-[...11 lines deleted...]
-                        <w:t>April - Spring Holiday (Easter)</w:t>
+                        <w:t>October</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="78EADF9A" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="00D951C4" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="0064129F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Friday, 3 April - Friday, 17 April 2026 (Spring Break) - Closed to Term Time children only.</w:t>
+                        <w:t>Friday, 9 October 2026 (In-Service Day)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="65912083" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="2C226AED" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Monday, 12 to Friday, 16 October 2026 (October Week)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3F6CCBB5" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>December - Christmas and New Year</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="0B992E50" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="7B2A1DF1" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>M</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>onday, 21 December 2026 - Monday, 4 January 2027 (Christmas holidays)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19CB92D3" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>May</w:t>
+                        <w:t>January</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E927C0C" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="31CC6E43" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Monday, 4 May 2026 (May Holiday) - Closed to all children</w:t>
+                        <w:t xml:space="preserve">Return </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Tuesday, 5 January 2027</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="24AD88B1" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="0AAED05E" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
-[...85 lines deleted...]
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>February mid term break</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6F7C5952" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Monday, 15 February 2027</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="107BA151" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Tuesday, 16 February 2027</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="71E86415" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Wednesday, 17 February 2027 (In-service day)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7B547AA7" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>March</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="72F250C6" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Friday, 26 March 2027 (Good Friday)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5511C2BA" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Monday, 29 March 2027 (Easter Monday)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25682AB8" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>April - Spring Holiday</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="13087400" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Monday, 5 April - Friday, 16 April 2027 (Spring Break)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4656ED21" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Schools return on Monday, 19 April 2027</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0FD3EF9F" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>May</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="509C5810" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Monday, 3 May 2027 (May Holiday)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="18EB4B96" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Thursday, 6 May 2027 (In-service day to coincide with elections, but may be subject to change)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15BF70F1" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Friday, 28 May 2027 and Monday, 31 May 2027 (May Weekend)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C5C90E9" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>June</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4564980D" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="36301FCC" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Thursday, 25 June 2026 Term Time children stop today.</w:t>
+                        <w:t>Friday, 25 June 2027</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3F2A09A8" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2"/>
+                    <w:p w14:paraId="6F40B756" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="12D054CD" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">DATES IN RED INDICATE THE NURSERY IS CLOSED TO ALL CHILDREN </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5D51F557" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="000E3093">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Holiday Dates    </w:t>
       </w:r>
       <w:r w:rsidR="00A8321D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0019403D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">6 – </w:t>
       </w:r>
       <w:r w:rsidR="006024A5" w:rsidRPr="000E3093">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>/20</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00A8321D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0019403D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20B0E651" w14:textId="77777777" w:rsidR="00930F86" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA236B4" w14:textId="22C5EB61" w:rsidR="0019403D" w:rsidRDefault="0019403D" w:rsidP="00615819">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B0E651" w14:textId="21B2ADED" w:rsidR="00930F86" w:rsidRDefault="00E0177A" w:rsidP="00B52AB2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0B4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="505050"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251722240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104C816C" wp14:editId="33C4B22B">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251732480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17A9FF9E" wp14:editId="0AAA9ECE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>238760</wp:posOffset>
+                  <wp:posOffset>-2540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>526415</wp:posOffset>
+                  <wp:posOffset>577327</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6032500" cy="6211570"/>
-                <wp:effectExtent l="19050" t="19050" r="25400" b="17780"/>
+                <wp:extent cx="6094730" cy="6585585"/>
+                <wp:effectExtent l="19050" t="19050" r="39370" b="43815"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="784065705" name="Text Box 2"/>
+                <wp:docPr id="578326082" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6032500" cy="6211570"/>
+                          <a:ext cx="6094730" cy="6585585"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
-                        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+                        <a:ln w="57150" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="177B2121" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="6E0E8000" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
                                 <w:u w:val="single"/>
                                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
-[...14 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="69B2B319" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="3D5181ED" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                                 <w:u w:val="single"/>
                                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="0064129F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
                                 <w:u w:val="single"/>
                                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Holiday and In-service Closure Dates 2025-2026</w:t>
+                              <w:t>Nursery 52 Week Contract</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="078DA432" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="7AF239BC" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00C224A6" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Holiday and In-service Closure</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C224A6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004A4A98">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Dates </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="505050"/>
+                                <w:sz w:val="25"/>
+                                <w:szCs w:val="25"/>
+                                <w:u w:val="single"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>2026 – 2027</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="399DDCEE" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5FE0CB08" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="78316535" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1A049ECA" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>August</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4DD9ECF0" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="3E4C5AAA" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="0064129F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Tuesday, 12 August 2025 (In-Service Day) - Closed to all children</w:t>
+                              <w:t>Monday, 10 August 2026 (Return date for Teachers &amp; In-Service Day)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3C6396C5" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="123EF6D7" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="0064129F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Wednesday, 13 August 2025 (In-Service Day) - Closed to all children</w:t>
+                              <w:t>Tuesday ,11 August 2026 (In-Service Day)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="539BC667" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="149049BC" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Wednesday, 12 August 2026 (Return date for Pupils)</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="1A173829" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="7E696A8A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...76 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4D4E1202" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="2D2927A5" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>October</w:t>
+                              <w:t>September</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4715B7FC" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="1EE2B3FE" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="-360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Friday, 10 October 2025 (In-Service Day) - Closed to all children</w:t>
+                              <w:t>Friday, 25 September and Monday, 28 September 2026 (September weekend holiday)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="27400F8C" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...13 lines deleted...]
-                          <w:p w14:paraId="5FA12EE5" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="7A1FE2F3" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...52 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6D34C6FA" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="34526FA7" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>January</w:t>
+                              <w:t>October</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1CC265B3" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="59921862" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
-                              <w:ind w:left="360"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="0064129F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="EE0000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>Monday, 5 January 2026 - Nursery opens to all children</w:t>
+                              <w:t>Friday, 9 October 2026 (In-Service Day)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="68C447AF" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="22123B87" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>December - Christmas and New Year</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="4CFF059A" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="15391E42" w14:textId="527E427B" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="007272B1" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Tuesday</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E0177A" w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>, 2</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E0177A" w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> December 2026 - Monday, 4 January 2027 (Christmas holidays)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B4A8039" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
-[...11 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="6E86B68A" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...23 lines deleted...]
-                          <w:p w14:paraId="4115C4EB" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="0425F808" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>January</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="7B303DB7" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="3FA8FEE8" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Return</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> on Tuesday, 5 January 2027</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5147E65E" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
-[...11 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="04BC873A" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...46 lines deleted...]
-                          <w:p w14:paraId="3DE9311F" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="4E5D870E" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>February</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="360E3CAB" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="7512F4EE" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Wednesday, 17 February 2027 (In-service day</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="734B4E49" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...124 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="47DCF6F7" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="2B07423A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:outlineLvl w:val="2"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B52AB2">
+                            <w:r w:rsidRPr="00162691">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>July</w:t>
+                              <w:t>March</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="02FB4B75" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                          <w:p w14:paraId="508480B6" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                             <w:pPr>
                               <w:jc w:val="center"/>
-                              <w:textAlignment w:val="baseline"/>
-[...26 lines deleted...]
-                              <w:ind w:left="0"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="505050"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Friday, 26 March 2027 (Good Friday)</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="464ECD54" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2"/>
+                          <w:p w14:paraId="064AB790" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Monday, 29 March 2027 (Easter Monday)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7B70C2EF" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2FF350CC" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>May</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="246F7342" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Monday, 3 May 2027 (May Holiday)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62A579F3" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Thursday, 6 May 2027 (In-service day to coincide with elections, but may be subject to change)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="01444A5B" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="505050"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Friday, 28 May 2027 and Monday, 31 May 2027 (May Weekend)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33E527D4" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7935AE47" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00162691">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="505050"/>
+                                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>July</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1B6BE354" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Monday, 19 July 202</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0064129F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> - Glasgow Fair Monday - Closed to all children</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14FCBD3F" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:outlineLvl w:val="2"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="EE0000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3EF4E869" w14:textId="50C93A94" w:rsidR="00E0177A" w:rsidRPr="00170C5E" w:rsidRDefault="00E0177A" w:rsidP="007272B1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="baseline"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00170C5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>DATES IN RED INDICATE THE NURSERY IS CLOSED TO ALL CHILDREN</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5484EBC5" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="104C816C" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:18.8pt;margin-top:41.45pt;width:475pt;height:489.1pt;z-index:251722240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJCoUGTAIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X2ynTZpZdaquXadJ&#10;3YfU7QfcYGyjYS4DGjv79b3gJE27t2k8IOCawzn33OvLq7HXbCudV2gqXsxyzqQRWCvTVvznj7t3&#10;K858AFODRiMrvpOeX63fvrkcbCnn2KGupWMEYnw52Ip3Idgyy7zoZA9+hlYaCjboegi0dW1WOxgI&#10;vdfZPM+X2YCutg6F9J5Ob6cgXyf8ppEifGsaLwPTFSduIc0uzZs4Z+tLKFsHtlNiTwP+gUUPytCj&#10;R6hbCMAenfoLqlfCoccmzAT2GTaNEjJpIDVF/krNQwdWJi2UHG+PafL/D1Z83T7Y746F8QOOZGAS&#10;4e09il+eGbzpwLTy2jkcOgk1PVzElGWD9eX+aky1L30E2QxfsCaT4TFgAhob18eskE5G6GTA7ph0&#10;OQYm6HCZn80XOYUExZbzolhcJFsyKA/XrfPhk8SexUXFHbma4GF770OkA+Xhk/iaR63qO6V12uz8&#10;jXZsC1QAVDc1Dpxp8IEOK36XRlL06po2bKj42apIzIAqs9EQiGRv64p703IGuqWSF8FNOXvxqGs3&#10;x1cv8rP8+iDpBbdI+hZ8N7FLoakgexWoK7TqK77K45iOowUfTZ1qNoDS05rUaxOlylTv+5QcTJns&#10;CeNmZIqYLyNSjG2w3pFlDqeWoBamRYfuD2cDtQNp/P0ITlKyPhuy/X1xfh77J23OFxdz2rjTyOY0&#10;AkYQVMUpYdPyJqSeiywNXlN5NCoZ98xkX1RU5snPfUvGPjrdp6+efxzrJwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPBeAZbgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLwYu1AN&#10;pcjSiImHJqaJ1Yu3BUYg7s4iuy307Z2e6nHm//LPN/lmtkYccfS9IwXxIgKBVLump1bB58frfQrC&#10;B02NNo5QwQk9bIrrq1xnjZvoHY/70AouIZ9pBV0IQyalrzu02i/cgMTZtxutDjyOrWxGPXG5NXIZ&#10;RYm0uie+0OkBXzqsf/YHq+CxrPrt1pjpN96V+LbalXdfp1Kp25v5+QlEwDlcYDjrszoU7FS5AzVe&#10;GAUPq4RJBelyDYLzdXpeVAxGSRyDLHL5/4XiDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIkKhQZMAgAAgAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAPBeAZbgAAAACgEAAA8AAAAAAAAAAAAAAAAApgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="window" strokecolor="#7030a0" strokeweight="3pt">
+              <v:shapetype w14:anchorId="17A9FF9E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-.2pt;margin-top:45.45pt;width:479.9pt;height:518.55pt;z-index:251732480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhGPpUTQIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtppc6tRp+iSdRjQ&#10;XYBuH8DIsi1MFjVJjZ19fSk5SdPtbZgRGJJoHR7yHObmdug020nnFZqSTy5yzqQRWCnTlPzH9/t3&#10;S858AFOBRiNLvpee367evrnpbSEvsUVdSccIxPiityVvQ7BFlnnRyg78BVppKFij6yDQ1jVZ5aAn&#10;9E5nl3k+z3p0lXUopPd0uhmDfJXw61qK8LWuvQxMl5y4hfR26b2N72x1A0XjwLZKHGjAP7DoQBlK&#10;eoLaQAD25NRfUJ0SDj3W4UJgl2FdKyFTDVTNJP+jmscWrEy1UHO8PbXJ/z9Y8WX3aL85Fob3OJCA&#10;qQhvH1D89MzgugXTyDvnsG8lVJR4EluW9dYXh6ux1b7wEWTbf8aKRIangAloqF0Xu0J1MkInAfan&#10;psshMEGH8/x6uriikKDYfLac0S/lgOJ43TofPkrsWFyU3JGqCR52Dz5EOlAcP4nZPGpV3Sut02bv&#10;19qxHZAByDcV9pxp8IEOS36fnkO2V9e0YX3JZ4vJLDIDcmatIdCys1XJvWk4A92Q5UVwY89eJXXN&#10;9pR1kV/ld8lpxPNVkkh6A74d2aXQaMhOBZoKrbqSL/P4jMdRgg+mSp4NoPS4JlRtYqky+f3QkqMo&#10;ozxh2A5MEfN5RIqxLVZ7kszhOBI0wrRo0f3mrKdxoBp/PYGT1KxPhmS/nkyncX7SZjpbXNLGnUe2&#10;5xEwgqBKTg0bl+uQZi6yNHhH9qhVEu6FycFUZPOk52Ek4xyd79NXL38cq2cAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBYZZD/4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsQwEIbvgu8QRvC2m7S4&#10;su02XUTxICLouiDe0ibbVJtJaLLd6tM7nvQ483/88021nd3AJjPG3qOEbCmAGWy97rGTsH+9X6yB&#10;xaRQq8GjkfBlImzr87NKldqf8MVMu9QxKsFYKgk2pVByHltrnIpLHwxSdvCjU4nGseN6VCcqdwPP&#10;hbjmTvVIF6wK5taa9nN3dBLymN01z3Favc+P4QnfbPj+2D9IeXkx32yAJTOnPxh+9UkdanJq/BF1&#10;ZIOExRWBEgpRAKO4WBW0aIjL8rUAXlf8/wf1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDhGPpUTQIAAIAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBYZZD/4AAAAAkBAAAPAAAAAAAAAAAAAAAAAKcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="window" strokecolor="#7030a0" strokeweight="4.5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="177B2121" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="6E0E8000" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="1"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
                           <w:u w:val="single"/>
                           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
-[...14 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="69B2B319" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="3D5181ED" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="1"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                           <w:u w:val="single"/>
                           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="0064129F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
                           <w:u w:val="single"/>
                           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Holiday and In-service Closure Dates 2025-2026</w:t>
+                        <w:t>Nursery 52 Week Contract</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="078DA432" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="7AF239BC" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00C224A6" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="1"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Holiday and In-service Closure</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C224A6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004A4A98">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Dates </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="505050"/>
+                          <w:sz w:val="25"/>
+                          <w:szCs w:val="25"/>
+                          <w:u w:val="single"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>2026 – 2027</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="399DDCEE" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5FE0CB08" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="78316535" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1A049ECA" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>August</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4DD9ECF0" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="3E4C5AAA" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="0064129F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Tuesday, 12 August 2025 (In-Service Day) - Closed to all children</w:t>
+                        <w:t>Monday, 10 August 2026 (Return date for Teachers &amp; In-Service Day)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3C6396C5" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="123EF6D7" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="0064129F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Wednesday, 13 August 2025 (In-Service Day) - Closed to all children</w:t>
+                        <w:t>Tuesday ,11 August 2026 (In-Service Day)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="539BC667" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="149049BC" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Wednesday, 12 August 2026 (Return date for Pupils)</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="1A173829" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="7E696A8A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...76 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4D4E1202" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="2D2927A5" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>October</w:t>
+                        <w:t>September</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4715B7FC" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="1EE2B3FE" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="-360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Friday, 10 October 2025 (In-Service Day) - Closed to all children</w:t>
+                        <w:t>Friday, 25 September and Monday, 28 September 2026 (September weekend holiday)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="27400F8C" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...13 lines deleted...]
-                    <w:p w14:paraId="5FA12EE5" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="7A1FE2F3" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...52 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6D34C6FA" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="34526FA7" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>January</w:t>
+                        <w:t>October</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1CC265B3" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="59921862" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
-                        <w:ind w:left="360"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="0064129F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="EE0000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>Monday, 5 January 2026 - Nursery opens to all children</w:t>
+                        <w:t>Friday, 9 October 2026 (In-Service Day)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="68C447AF" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="22123B87" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>December - Christmas and New Year</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="4CFF059A" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="15391E42" w14:textId="527E427B" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="007272B1" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Tuesday</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E0177A" w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>, 2</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E0177A" w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> December 2026 - Monday, 4 January 2027 (Christmas holidays)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B4A8039" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
-[...11 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="6E86B68A" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...23 lines deleted...]
-                    <w:p w14:paraId="4115C4EB" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="0425F808" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>January</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="7B303DB7" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="3FA8FEE8" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Return</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> on Tuesday, 5 January 2027</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5147E65E" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
-[...11 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="04BC873A" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
-[...46 lines deleted...]
-                    <w:p w14:paraId="3DE9311F" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="4E5D870E" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>February</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="360E3CAB" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="7512F4EE" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Wednesday, 17 February 2027 (In-service day</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="734B4E49" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...124 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="47DCF6F7" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="2B07423A" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:outlineLvl w:val="2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B52AB2">
+                      <w:r w:rsidRPr="00162691">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
-[...2 lines deleted...]
-                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>July</w:t>
+                        <w:t>March</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="02FB4B75" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRPr="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2">
+                    <w:p w14:paraId="508480B6" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
                       <w:pPr>
                         <w:jc w:val="center"/>
-                        <w:textAlignment w:val="baseline"/>
-[...26 lines deleted...]
-                        <w:ind w:left="0"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="505050"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Friday, 26 March 2027 (Good Friday)</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="464ECD54" w14:textId="77777777" w:rsidR="00B52AB2" w:rsidRDefault="00B52AB2" w:rsidP="00B52AB2"/>
+                    <w:p w14:paraId="064AB790" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Monday, 29 March 2027 (Easter Monday)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7B70C2EF" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2FF350CC" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>May</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="246F7342" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Monday, 3 May 2027 (May Holiday)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62A579F3" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Thursday, 6 May 2027 (In-service day to coincide with elections, but may be subject to change)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="01444A5B" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="505050"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Friday, 28 May 2027 and Monday, 31 May 2027 (May Weekend)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="33E527D4" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7935AE47" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="00162691" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00162691">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="505050"/>
+                          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>July</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1B6BE354" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Monday, 19 July 202</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0064129F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> - Glasgow Fair Monday - Closed to all children</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14FCBD3F" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRPr="0064129F" w:rsidRDefault="00E0177A" w:rsidP="00E0177A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:outlineLvl w:val="2"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="EE0000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3EF4E869" w14:textId="50C93A94" w:rsidR="00E0177A" w:rsidRPr="00170C5E" w:rsidRDefault="00E0177A" w:rsidP="007272B1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="baseline"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00170C5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>DATES IN RED INDICATE THE NURSERY IS CLOSED TO ALL CHILDREN</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5484EBC5" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00E0177A"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+      <w:r w:rsidR="0019403D" w:rsidRPr="000E3093">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t xml:space="preserve">Holiday Dates    </w:t>
+      </w:r>
+      <w:r w:rsidR="0019403D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00800A64">
+        <w:t xml:space="preserve">2026 – 2027 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B741FE0" w14:textId="4BF56F11" w:rsidR="0019403D" w:rsidRDefault="0019403D" w:rsidP="00B52AB2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C798C9D" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00B52AB2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7559DE1E" w14:textId="77777777" w:rsidR="00E0177A" w:rsidRDefault="00E0177A" w:rsidP="00B52AB2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B4BE24" w14:textId="4E14219A" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="00B52AB2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEF1DCE" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="006A2D95">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sometimes children like to bring something special or new to nursery for their friends to see.  However parents should ensure that valuable items and unnecessarily expensive items</w:t>
+        <w:t xml:space="preserve">Sometimes children like to bring something special or new to nursery for their friends to see.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>However</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parents should ensure that valuable items and unnecessarily expensive items</w:t>
       </w:r>
       <w:r w:rsidR="006A2D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of clothing are not brought to</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A2D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nursery </w:t>
       </w:r>
@@ -13244,51 +13632,69 @@
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="0070C0"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The children will be involved in a wide range of activities – some messy, some energetic.  We will always try to make sure they wear aprons but accidents happen so please dress your child in suitable manageable clothes.   Please, also make sure that your child has suitable outdoor clothing as outdoor play sessions form part of the daily programme.  Soft Shoes without laces are recommended.  We do not allow football colours or clothing which may cause offence.  Jewellery should not be worn to prevent injury in physical activity.</w:t>
+        <w:t xml:space="preserve">The children will be involved in a wide range of activities – some messy, some energetic.  We will always try to make sure they wear </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aprons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but accidents happen so please dress your child in suitable manageable clothes.   Please, also make sure that your child has suitable outdoor clothing as outdoor play sessions form part of the daily programme.  Soft Shoes without laces are recommended.  We do not allow football colours or clothing which may cause offence.  Jewellery should not be worn to prevent injury in physical activity.</w:t>
       </w:r>
       <w:r w:rsidR="006A2D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4EF8F0" w14:textId="77777777" w:rsidR="006A2D95" w:rsidRDefault="006A2D95" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13473,51 +13879,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On sunny days, please </w:t>
       </w:r>
       <w:r w:rsidR="00875378">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sure you protect your child from the sun.  Long sleeves, hats with neck guards and high factor sun screen are recommended.  We will keep outdoor play to shaded areas in hot weather.  We hold a stock of high factor sun cream in the </w:t>
+        <w:t xml:space="preserve">sure you protect your child from the sun.  Long sleeves, hats with neck guards and high factor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sun screen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are recommended.  We will keep outdoor play to shaded areas in hot weather.  We hold a stock of high factor sun cream in the </w:t>
       </w:r>
       <w:r w:rsidR="00B5689B" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery;</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> please ask for this if you have </w:t>
       </w:r>
       <w:r w:rsidR="00875378">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>forgotten to protect your child.  With consent children in nursery for a full day will have sun cream re-applied as necessary and after lunch.</w:t>
       </w:r>
@@ -13762,119 +14186,174 @@
         <w:t>Transport</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC9BA6C" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Transport is not normally provided for children attending pre-five establishments.  The council may, however, provide transport to and from nursery for children with special needs who may require to travel some distance to take up their placement.  A few establishments have their own transport but this is exceptional and generally parents should make their own travel arrangements.</w:t>
+        <w:t xml:space="preserve">Transport is not normally provided for children attending pre-five establishments.  The council may, however, provide transport to and from nursery for children with special needs who may require </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to travel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> some distance to take up their placement.  A few establishments have their own </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transport</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but this is exceptional and generally parents should make their own travel arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5801A5C9" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Emergency Closure Arrangements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5242073B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The nursery will be opened on the times already outlined, but on some </w:t>
       </w:r>
       <w:r w:rsidR="00FF28AF" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>occasions, circumstances</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> arise which mean the nursery has to close.  Establishments may be affected by, for example, severe weather, transport problems, industrial action, power failures or difficulties with fuel supplies.  If this happens, we will do all we can to let you know about the details of closure and re-opening.  We may keep in touch by telephone, notices in local shops and community centres, announcements in local churches, in the press and on local radio.  Please also check Glasgow City Council Education Web page for updates </w:t>
+        <w:t xml:space="preserve"> arise which mean the nursery </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> close.  Establishments may be affected by, for example, severe weather, transport problems, industrial action, power failures or difficulties with fuel supplies.  If this happens, we will do all we can to let you know about the details of closure and re-opening.  We may keep in touch by telephone, notices in local shops and community centres, announcements in local churches, in the press and on local radio.  Please also check Glasgow City Council Education Web page for updates </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00800A64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www/glasgow/gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00875378">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and @GlasgowCC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1C3BE6" w14:textId="77777777" w:rsidR="00B5689B" w:rsidRPr="00CE0517" w:rsidRDefault="00B5689B" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -13911,72 +14390,79 @@
         <w:t>Emergency Contacts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D597C63" w14:textId="77777777" w:rsidR="00133B9B" w:rsidRPr="00800A64" w:rsidRDefault="00133B9B" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Parents whose children are in the nursery are asked where possible to provide the establishment with the names, addresses and telephone numbers of two contact persons for use in case of emergency.  You are also asked to keep the nursery up-to-date with any changes in this information.</w:t>
+        <w:t xml:space="preserve">Parents whose children are in the nursery are asked where possible to provide the establishment with the names, addresses and telephone numbers of two contact persons for use in case of emergency.  You are also asked to keep the nursery </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>up-to-date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with any changes in this information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0587F4" w14:textId="77777777" w:rsidR="00800A64" w:rsidRPr="00CE0517" w:rsidRDefault="00800A64" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0957DB48" w14:textId="77777777" w:rsidR="001B42FD" w:rsidRDefault="001B42FD" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A840A50" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
@@ -14210,51 +14696,105 @@
         </w:rPr>
         <w:t>Lunches are available to all c</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hildren attend nursery </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">daily but are not </w:t>
       </w:r>
       <w:r w:rsidR="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">an entitlement until August 2020.  At the moment full time children will have a hot lunch and part time children a cold.  </w:t>
+        <w:t xml:space="preserve">an entitlement until August 2020.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At the moment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>full time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> children will have a hot lunch and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>part time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> children a cold.  </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The meals are supplied from Toryglen Primary </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nursery</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kitchen.  A menu is displayed in the hallway.  Information may be obtained from the nursery or fr</w:t>
       </w:r>
@@ -14379,50 +14919,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76F0ED09" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="00B5689B" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03AA99C0" wp14:editId="42D90576">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5292090</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>91440</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="969010"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21232"/>
                 <wp:lineTo x="21185" y="21232"/>
                 <wp:lineTo x="21185" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="29" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -14486,75 +15027,111 @@
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no permanent room </w:t>
       </w:r>
       <w:r w:rsidR="00005E42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">for parents but </w:t>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00005E42">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00005E42">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but </w:t>
       </w:r>
       <w:r w:rsidR="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parents’</w:t>
       </w:r>
       <w:r w:rsidR="00005E42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arrangements can be made.</w:t>
       </w:r>
       <w:r w:rsidRPr="00800A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  We are a breast feeding friendly building.  </w:t>
+        <w:t xml:space="preserve">  We are a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>breast feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00800A64">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> friendly building.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2685F415" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00800A64" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BF1886A" w14:textId="77777777" w:rsidR="00005E42" w:rsidRPr="00800A64" w:rsidRDefault="00005E42" w:rsidP="00005E42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
@@ -14875,51 +15452,71 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="082888AF" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00635B1E" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Getting It Right For Every Child – GIRFEC</w:t>
+        <w:t xml:space="preserve">Getting It Right </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Every Child – GIRFEC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16104F82" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00195AFC" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AC6FD58" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0" w:rsidRDefault="004E5A7B" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
@@ -15001,51 +15598,91 @@
                       <a:ext cx="1101090" cy="1101090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>GIRFEC isn’t an extra thing people have to do. It’s a way for those who support children to work differently, making sure that they are all on the same page. Where needed, GIRFEC links day-to-day work in education, health, policing, social work and the voluntary sector – in fact any organisation whose staff come into direct contact with children. It makes it easier for those different organisations to communicate consistently with each other, and with parents, carers, children and young people.</w:t>
+        <w:t xml:space="preserve">GIRFEC isn’t an extra thing people have to do. It’s a way for those who support children to work differently, making sure that they are all on the same page. Where needed, GIRFEC links day-to-day work in education, health, policing, social work and the voluntary sector – in fact any </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whose staff come into direct contact with children. It makes it easier for those different </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to communicate consistently with each other, and with parents, carers, children and young people.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9FD79A" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0" w:rsidRDefault="004E5A7B" w:rsidP="0062339B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>GIRFEC provides a structure that helps people to work in the same way and use the same language. This allows discussions with the child and their family to focus on what is good in a child’s life, and what might need attention or support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621F2225" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0" w:rsidRDefault="004E5A7B" w:rsidP="0062339B">
@@ -15085,277 +15722,364 @@
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The approach helps practitioners focus on what makes a positive difference for children and young people – and how they can act to deliver these improvements. Getting it right for every child is being </w:t>
       </w:r>
       <w:r w:rsidR="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>woven</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> through all existing policy, practice, strategy and legislation affecting children, young people and their families.</w:t>
+        <w:t xml:space="preserve"> through all existing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>policy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>practice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>strategy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and legislation affecting children, young people and their families.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C24B9E" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0" w:rsidRDefault="00005E42" w:rsidP="0062339B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>What ‘</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Getting it Right for Every Child</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>’</w:t>
-      </w:r>
+        <w:t>Getting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> means:</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00AB7AC0">
+        <w:t xml:space="preserve"> it Right for Every Child</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDBB11B" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0" w:rsidRDefault="004E5A7B" w:rsidP="0062339B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For children, young people and their families:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1326484E" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="00930F86">
+    <w:p w14:paraId="1326484E" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>They understand what is happening and why</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB0969A" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="00930F86">
+    <w:p w14:paraId="3EB0969A" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>They have been listened to carefully and their wishes have been heard and understood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178E699D" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="00930F86">
+    <w:p w14:paraId="178E699D" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>They will feel confident about the help they are getting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D767371" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="00930F86">
+    <w:p w14:paraId="4D767371" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>They are appropriately involved in discussions and decisions that affect them</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543793DC" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="00930F86">
+    <w:p w14:paraId="543793DC" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>They can rely on appropriate help being available as soon as possible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733048A5" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="00930F86">
+    <w:p w14:paraId="733048A5" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">They will have experienced a more streamlined and </w:t>
       </w:r>
@@ -15379,120 +16103,140 @@
     </w:p>
     <w:p w14:paraId="1E5FC719" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00AB7AC0" w:rsidRDefault="004E5A7B" w:rsidP="0062339B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For practitioners:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B65C5F3" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="00930F86">
+    <w:p w14:paraId="5B65C5F3" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Putting the child or young person at the </w:t>
       </w:r>
       <w:r w:rsidR="0015692A" w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>center</w:t>
       </w:r>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and developing a shared understanding within and across agencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A67DA22" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="00930F86">
+    <w:p w14:paraId="6A67DA22" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRPr="00635B1E" w:rsidRDefault="004E5A7B" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Using common tools, language and processes, considering the child or young person as a whole, and promoting closer working where necessary with other practitioners</w:t>
+        <w:t xml:space="preserve">Using common tools, language and processes, considering the child or young </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>person as a whole, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00635B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> promoting closer working where necessary with other practitioners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2848E8" w14:textId="77777777" w:rsidR="004E5A7B" w:rsidRDefault="004E5A7B" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you would like to access support from the Named Person Service, please contact the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16075,51 +16819,60 @@
     <w:p w14:paraId="551ED28E" w14:textId="77777777" w:rsidR="00FC550C" w:rsidRPr="00FC550C" w:rsidRDefault="00FC550C" w:rsidP="00FC550C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A806236" w14:textId="77777777" w:rsidR="00FC550C" w:rsidRPr="00FC550C" w:rsidRDefault="00FC550C" w:rsidP="00FC550C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC550C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">All educational establishments and services must take positive steps to help children and young people by ensuring that safeguarding is promoted through all elements of education including leadership, values, vision, the curriculum, learning and teaching, positive relationships, ethos and building resilience in our learners. </w:t>
+        <w:t xml:space="preserve">All educational establishments and services must take positive steps to help children and young people by ensuring that safeguarding is promoted through all elements of education including leadership, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC550C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">values, vision, the curriculum, learning and teaching, positive relationships, ethos and building resilience in our learners. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A44762D" w14:textId="77777777" w:rsidR="00FC550C" w:rsidRPr="00FC550C" w:rsidRDefault="00FC550C" w:rsidP="00FC550C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F767DE8" w14:textId="77777777" w:rsidR="00FC550C" w:rsidRPr="00FC550C" w:rsidRDefault="00FC550C" w:rsidP="00FC550C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC550C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -16264,51 +17017,69 @@
         </w:rPr>
         <w:t>Medication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B33B1F" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="003C1BCE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is important that staff are informed about any medical condition which requires treatment. If your child is in need of </w:t>
+        <w:t xml:space="preserve">It is important that staff are informed about any medical condition which requires treatment. If your child </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is in need of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E50E36" w:rsidRPr="00E50E36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prescribed</w:t>
       </w:r>
       <w:r w:rsidR="00E50E36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16494,100 +17265,120 @@
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If your child suffers</w:t>
       </w:r>
       <w:r w:rsidR="003C1BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from as</w:t>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C1BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00E50E36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>thma you must tell a member of the management team</w:t>
+        <w:t>thma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E50E36">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you must tell a member of the management team</w:t>
       </w:r>
       <w:r w:rsidR="003C1BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if there are any activities or specific circumstances that are likely to bring on an attack.</w:t>
       </w:r>
       <w:r w:rsidR="003C1BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  I</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">f your child suffers from </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003C1BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epilepsy</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you must tell </w:t>
       </w:r>
       <w:r w:rsidR="00E50E36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">member of the management team </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>what emergency treatment to give.</w:t>
       </w:r>
     </w:p>
@@ -16630,83 +17421,119 @@
         </w:rPr>
         <w:t>Medical and Health Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552CD7F0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="003C1BCE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If medical attention is necessary it will be obtained immediately.  Staff will attend to cuts, bruises, minor accidents and upsets.  The </w:t>
+        <w:t xml:space="preserve">If medical attention is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it will be obtained immediately.  Staff will attend to cuts, bruises, minor accidents and upsets.  The </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be informed</w:t>
       </w:r>
       <w:r w:rsidR="003C1BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and the incident recorded in nursery accident book.  You will be informed about the incident when you collect your child.  If a child becomes ill while at nursery we will contact the parent/carer or the emergency adult immediately so that he/she can be taken home.</w:t>
+        <w:t xml:space="preserve">and the incident recorded in nursery accident book.  You will be informed about the incident when you collect your child.  If a child becomes ill while at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nursery</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will contact the parent/carer or the emergency adult immediately so that he/she can be taken home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3464EB81" w14:textId="77777777" w:rsidR="003C1BCE" w:rsidRPr="00AB7AC0" w:rsidRDefault="003C1BCE" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EAB7B1F" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="008B751C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
@@ -16806,112 +17633,151 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> please keep your child away from nursery until 48 hours after the last sign of diarrhoea or sickness.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00883A4A" w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If your child generally has loose bowels due to medication, please provide a letter from your GP stating that this is the case.  </w:t>
+        <w:t xml:space="preserve">If your </w:t>
+      </w:r>
+      <w:r w:rsidR="00883A4A" w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">child generally has loose bowels due to medication, please provide a letter from your GP stating that this is the case.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Impetigo (weeping sores on skin) </w:t>
       </w:r>
       <w:r w:rsidR="00883A4A" w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> most contagious</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> most </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contagious</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00883A4A" w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and medical advice should be sought.  Conjunctivitis can be treated by bathing infected eyes with cooled boiled water and strict hygiene procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00883A4A" w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> There is no exclusion period for mild conjunctivitis.  We follow NHS Scotland’s exclusion advice and also seek assistance from Glasgow’s Public Health Department.  You can access the NHS exclusion information for yourself on </w:t>
+        <w:t xml:space="preserve"> There is no exclusion period for mild conjunctivitis.  We follow NHS Scotland’s exclusion advice </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00883A4A" w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00883A4A" w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seek assistance from Glasgow’s Public Health Department.  You can access the NHS exclusion information for yourself on </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="008B751C" w:rsidRPr="003B3C76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.nhsggc.org.uk/your-health/public-health/public-health-protection-unit-phpu/childcare-settings-infection-prevention-and-control/#</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FA9EDD3" w14:textId="77777777" w:rsidR="004F2A45" w:rsidRDefault="004F2A45" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
@@ -17241,51 +18107,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> has visits from eye screening health professionals, oral health hygienists etc.  Please ensure that you completed the health care form to allow your child to be seen by these people.  This form is only for specialists who will be looking at all the children in the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidR="008B751C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Any specialist who needs to see your child on a one to one basis must have your permission first</w:t>
+        <w:t xml:space="preserve">Any specialist who needs to see your child on a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one to one</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis must have your permission first</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF628D" w:rsidRPr="00AF628D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348A43B6" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="008B751C" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -17524,114 +18408,187 @@
         </w:rPr>
         <w:t>Positive Behaviour Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA2DA17" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Our children are learning how to co-operate and share with other adults and children.  There will be times when children have to be helped to understand how to work alongside others.  We encourage children to say ‘I am sorry for upsetting/hurting you _______’.  This helps children understand that their behaviour has had an effect on another person.</w:t>
+        <w:t xml:space="preserve">Our children are learning how to co-operate and share with other adults and children.  There will be times when children </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be helped to understand how to work alongside others.  We encourage children to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘I am sorry for upsetting/hurting you _______’.  This helps children understand that their behaviour has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>had an effect on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> another person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51957128" w14:textId="77777777" w:rsidR="008B751C" w:rsidRDefault="008B751C" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D22EC56" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>We praise children for the behaviours we would like to see at all times.  We give children positive examples of what we expect.  Instead of ‘don’t run’, we remind children to keep safe walking.</w:t>
+        <w:t xml:space="preserve">We praise children for the behaviours we would like to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>see at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  We give children positive examples of what we expect.  Instead of ‘don’t run’, we remind children to keep safe walking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD19327" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="008B751C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any incidents will be dealt with in nursery by relevant staff.  Please speak to your member of staff if you have any concerns about your child’s behaviour.  If we have cause </w:t>
       </w:r>
       <w:r w:rsidR="008B751C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> concern with regards to your child, we will discuss with you any help and advice which may benefit you child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B671A7F" w14:textId="77777777" w:rsidR="00AF628D" w:rsidRDefault="00AF628D" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
@@ -17673,87 +18630,88 @@
     </w:p>
     <w:p w14:paraId="655F4BD5" w14:textId="77777777" w:rsidR="002D1B94" w:rsidRDefault="002D1B94" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11118" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10896"/>
         <w:gridCol w:w="222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E367A" w:rsidRPr="00A92764" w14:paraId="0F27C4E0" w14:textId="77777777" w:rsidTr="00930F86">
+      <w:tr w:rsidR="007E367A" w:rsidRPr="00A92764" w14:paraId="0F27C4E0" w14:textId="77777777" w:rsidTr="0019403D">
         <w:trPr>
-          <w:trHeight w:val="2787"/>
+          <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298B360C" w14:textId="77777777" w:rsidR="007E367A" w:rsidRDefault="00A843F0" w:rsidP="00A843F0">
+          <w:p w14:paraId="298B360C" w14:textId="1582267D" w:rsidR="007E367A" w:rsidRDefault="00A843F0" w:rsidP="00A843F0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-540"/>
                 <w:tab w:val="left" w:pos="281"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:ind w:left="281" w:right="-578"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14C889C7" wp14:editId="6C5A6298">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14C889C7" wp14:editId="75D84A32">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-68580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>285115</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="6776720" cy="8587740"/>
                   <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="21562"/>
                       <wp:lineTo x="21555" y="21562"/>
                       <wp:lineTo x="21555" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -17777,367 +18735,618 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6776720" cy="8587740"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA52B2C" w14:textId="77777777" w:rsidR="007E367A" w:rsidRPr="007E367A" w:rsidRDefault="007E367A" w:rsidP="007E367A"/>
-          <w:p w14:paraId="47761565" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="007E367A" w:rsidRDefault="00A843F0" w:rsidP="007E367A">
+          <w:p w14:paraId="47761565" w14:textId="222AB7A1" w:rsidR="001F5F6A" w:rsidRPr="007E367A" w:rsidRDefault="001F5F6A" w:rsidP="007E367A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4772"/>
               </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="00A843F0">
-[...62 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="181F9870" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="005E6233" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
+          <w:p w14:paraId="181F9870" w14:textId="5CACFB70" w:rsidR="001F5F6A" w:rsidRPr="005E6233" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-540"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E367A" w:rsidRPr="00A92764" w14:paraId="7CCC6DA2" w14:textId="77777777" w:rsidTr="00930F86">
         <w:trPr>
           <w:trHeight w:val="2787"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67711FA6" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
+          <w:p w14:paraId="03B88418" w14:textId="3AB205C6" w:rsidR="00930F86" w:rsidRPr="0019403D" w:rsidRDefault="0019403D" w:rsidP="00D861E9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-540"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:noProof/>
               </w:rPr>
-            </w:pPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F554AD" wp14:editId="5F0C1964">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>220980</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>496570</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="6188075" cy="3801745"/>
+                  <wp:effectExtent l="38100" t="38100" r="41275" b="46355"/>
+                  <wp:wrapTight wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="-133" y="-216"/>
+                      <wp:lineTo x="-133" y="21755"/>
+                      <wp:lineTo x="21678" y="21755"/>
+                      <wp:lineTo x="21678" y="-216"/>
+                      <wp:lineTo x="-133" y="-216"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapTight>
+                  <wp:docPr id="2" name="Picture 1" descr="Effective Learning Transitions – The West Partnership"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2" descr="Effective Learning Transitions – The West Partnership"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId35">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6188075" cy="3801745"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="28575">
+                            <a:solidFill>
+                              <a:srgbClr val="7030A0"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="0019403D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>Realising the Ambition: Being me</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="222" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58B04178" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="005E6233" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-540"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E367A" w:rsidRPr="00A92764" w14:paraId="3200E289" w14:textId="77777777" w:rsidTr="00930F86">
         <w:trPr>
           <w:trHeight w:val="2787"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4996E646" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="005E6233" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
+          <w:p w14:paraId="4996E646" w14:textId="65AF9F07" w:rsidR="001F5F6A" w:rsidRPr="005E6233" w:rsidRDefault="0019403D" w:rsidP="0062339B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-540"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk142230597"/>
+            <w:r w:rsidRPr="0019403D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4E0881" wp14:editId="6E15F17F">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>219710</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>212481</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="6189345" cy="3727450"/>
+                  <wp:effectExtent l="38100" t="38100" r="40005" b="44450"/>
+                  <wp:wrapTight wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="-133" y="-221"/>
+                      <wp:lineTo x="-133" y="21747"/>
+                      <wp:lineTo x="21673" y="21747"/>
+                      <wp:lineTo x="21673" y="-221"/>
+                      <wp:lineTo x="-133" y="-221"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapTight>
+                  <wp:docPr id="855683459" name="Picture 855683459" descr="Realising the Ambition – Bower Busy Bees ELC"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Realising the Ambition – Bower Busy Bees ELC"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId36">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6189345" cy="3727450"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="28575">
+                            <a:solidFill>
+                              <a:srgbClr val="7030A0"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="222" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D0CE02D" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="005E6233" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-540"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="66FF607C" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="00CE0517" w:rsidP="0062339B">
+    <w:p w14:paraId="3A57E98E" w14:textId="020B8421" w:rsidR="00D861E9" w:rsidRPr="00D861E9" w:rsidRDefault="00D861E9" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-540"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C77EFA4" w14:textId="049B276C" w:rsidR="0019403D" w:rsidRDefault="0019403D" w:rsidP="00D861E9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-540"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Curriculum for Excellence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0E3714" w14:textId="77777777" w:rsidR="0019403D" w:rsidRPr="00D861E9" w:rsidRDefault="0019403D" w:rsidP="0062339B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-540"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20518A72" w14:textId="312E68D1" w:rsidR="0019403D" w:rsidRDefault="0019403D" w:rsidP="0062339B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-540"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A843F0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3653A2DA" wp14:editId="215C4513">
+            <wp:extent cx="6129704" cy="3554579"/>
+            <wp:effectExtent l="95250" t="95250" r="99695" b="103505"/>
+            <wp:docPr id="13" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId37">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="7222"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6140407" cy="3560786"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="88900" cap="sq" cmpd="thickThin">
+                      <a:solidFill>
+                        <a:srgbClr val="0070C0"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:miter lim="800000"/>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:innerShdw blurRad="76200">
+                        <a:srgbClr val="000000"/>
+                      </a:innerShdw>
+                    </a:effectLst>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0115E5C8" w14:textId="77777777" w:rsidR="0019403D" w:rsidRDefault="0019403D" w:rsidP="0062339B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-540"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FF607C" w14:textId="00315EFE" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="00CE0517" w:rsidP="0062339B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-540"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0019403D">
         <w:rPr>
           <w:noProof/>
+          <w:color w:val="0000FF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="738539ED" wp14:editId="590C23DF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>382905</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1524000" cy="1271270"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21363"/>
                 <wp:lineTo x="21330" y="21363"/>
                 <wp:lineTo x="21330" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="24" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1" noCrop="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId38">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1524000" cy="1271270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0">
+      <w:r w:rsidR="001F5F6A" w:rsidRPr="0019403D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Planning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E255028" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001A1819" w:rsidP="00395470">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="left" w:pos="-540"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="8860"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -18249,51 +19458,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F3B3283" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Children are encouraged to discuss their own performance in whatever tasks they are doing. Encouragement, praise, pride in achievement are valued and acknowledged as important factors in the provision of a positive learning environment.</w:t>
+        <w:t xml:space="preserve">Children are encouraged to discuss their own performance in whatever tasks they are doing. Encouragement, praise, pride in achievement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7AC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valued and acknowledged as important factors in the provision of a positive learning environment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0D9A31" w14:textId="77777777" w:rsidR="008B751C" w:rsidRPr="00AB7AC0" w:rsidRDefault="008B751C" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DE11207" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
@@ -18313,50 +19540,51 @@
         </w:rPr>
         <w:t>There are two opportunities to formally discuss your child’s progress each year.  We also provide a written report at the end of the year.  The report is a picture of how your child learns in our nursery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7D9AA4" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="00395470">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You can speak to the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Nursery</w:t>
       </w:r>
       <w:r w:rsidR="00395470">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or your child’s Key W</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orker at any</w:t>
@@ -18471,247 +19699,247 @@
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This will be completed in May and discussed with you for your information prior to being forwarded to your child’s primary </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  The record will note your child’s development and learning in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E108C4" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="27E108C4" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Expressive Arts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1A0A43" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="7F1A0A43" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Health and wellbeing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25089BFC" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="25089BFC" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Languages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5654DEE6" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="5654DEE6" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mathematics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F7FAEB" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="10F7FAEB" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Religious and Moral Education </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1461C94A" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="1461C94A" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0673CD0A" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="0673CD0A" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00AB7AC0" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7AC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Social Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238DB21B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="238DB21B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771AFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Technologies</w:t>
@@ -18749,52 +19977,62 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There will also be a verbal </w:t>
       </w:r>
       <w:r w:rsidR="00395470" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mid-term</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> report and also</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00395470">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> opportunity to meet with your </w:t>
       </w:r>
       <w:r w:rsidR="00395470">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>child’s Key W</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
@@ -18935,51 +20173,69 @@
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If your child’s 5</w:t>
       </w:r>
       <w:r w:rsidR="00FF4CE1" w:rsidRPr="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> birthday fall after the first day of term they too could have a deferred year and remain in nursery.  </w:t>
+        <w:t xml:space="preserve"> birthday </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF4CE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF4CE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the first day of term they too could have a deferred year and remain in nursery.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00FF4CE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>speak to the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19122,91 +20378,145 @@
         </w:rPr>
         <w:t>Supporting Children with Difficulties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B97B94A" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00395470">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experiences and materials appropriate to the child’s age and stage of development are provided.  If a child is in need of support to help his/her development and learning, discussion with all staff will take place and a strategy </w:t>
+        <w:t xml:space="preserve">Experiences and materials appropriate to the child’s age and stage of development are provided.  If a child </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is in need of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support to help his/her development and learning, discussion with all staff will take place and a strategy </w:t>
       </w:r>
       <w:r w:rsidR="00395470">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal with this will be devised.  Parents will be involved in this process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AC45CC" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="000A2950">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If there are concerns about a child’s speech we are able to </w:t>
+        <w:t xml:space="preserve">If there are concerns about a child’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>speech</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00395470">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do a referral to a S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">peech and </w:t>
       </w:r>
       <w:r w:rsidR="00395470">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
@@ -19226,51 +20536,69 @@
         </w:rPr>
         <w:t>e T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>herapist</w:t>
       </w:r>
       <w:r w:rsidR="000A2950">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, thereafter if appropriate a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>programme involving the child, parents, therapist and staff will be drawn up.  Speech and Language Therapy offer a telephone support line an can be contacted on</w:t>
+        <w:t xml:space="preserve">programme involving the child, parents, therapist and staff will be drawn up.  Speech and Language Therapy offer a telephone support line </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be contacted on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FE449B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00D7734A" w:rsidRDefault="001F5F6A" w:rsidP="00D7734A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7734A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -19322,51 +20650,71 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A5A00E4" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Working Together To Support Learning</w:t>
+        <w:t xml:space="preserve">Working Together </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Support Learning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E0EBDD" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Where specialist help is required to support a child’s learning/development and parental consent is given, a referral will be made as a means of identifying child’s specific needs.  The agencies involved are Educational Psychologist, Speech and Language Therapist and Community Paediatrician.</w:t>
       </w:r>
@@ -19386,50 +20734,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="457D8C53" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Parental Partnership</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7D37D2" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00895D77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The learning that has taken place within the family and community is recognised, valued and built upon within the nursery setting.  We seek to work with parents to form a partnership that supports not only the child’s learning and development but also the work of the </w:t>
@@ -19685,51 +21034,51 @@
             <wp:extent cx="1159510" cy="883920"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20948"/>
                 <wp:lineTo x="21292" y="20948"/>
                 <wp:lineTo x="21292" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="5" name="Picture 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 18"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1159510" cy="883920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
@@ -19743,207 +21092,207 @@
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We will: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5399F9E5" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006D66DA" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55149EC1" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="00930F86">
+    <w:p w14:paraId="55149EC1" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nform parents regularly of events taking place in the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131B46C8" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="00930F86">
+    <w:p w14:paraId="131B46C8" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">xchange and share information about their child’s progress  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18771304" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="00930F86">
+    <w:p w14:paraId="18771304" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tell </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parents about their child’s achievements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B214850" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="00930F86">
+    <w:p w14:paraId="2B214850" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iscuss any problems that may arise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DFDFF5" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="00930F86">
+    <w:p w14:paraId="36DFDFF5" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19952,87 +21301,87 @@
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>evelop a professional relationship with parents that reflects an ethos</w:t>
       </w:r>
       <w:r w:rsidR="00A06901" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of tolerance, respect, warmth and courtesy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459F8B00" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="00930F86">
+    <w:p w14:paraId="459F8B00" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ork together to create a rich learning environment where the learning experiences offered to children are of a high quality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A46667" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="00930F86">
+    <w:p w14:paraId="14A46667" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -20126,70 +21475,80 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We have a Parent Committee who supports the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.  The committee meet once each term.  The purpose of the Committee is:-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">.  The committee meet once each term.  The purpose of the Committee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7857B403" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006D66DA" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A1DE69" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="57A1DE69" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To improve the work of the </w:t>
@@ -20197,227 +21556,229 @@
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidR="00895D77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> through self-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>evaluation, Quality Assurance visits, Care Commission and HMIE inspections</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DE3DC7" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="77DE3DC7" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To encourage parents and the local community to support the work of the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F5011E" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="23F5011E" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To represent the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at special events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09389F43" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="09389F43" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To contribute to the policy making of the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C428C21" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="5C428C21" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To put forward the view of parents of the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0006B013" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="0006B013" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To fundraise for the </w:t>
@@ -20550,124 +21911,155 @@
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>niversities</w:t>
       </w:r>
       <w:r w:rsidR="00895D77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>and further education colleges; and the police. Public authorities have to allow access to the following information:</w:t>
+        <w:t xml:space="preserve">and further education colleges; and the police. Public authorities </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allow access to the following information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDD2315" w14:textId="77777777" w:rsidR="00895D77" w:rsidRPr="00A93052" w:rsidRDefault="00895D77" w:rsidP="00895D77">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7497BA36" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00895D77" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="7497BA36" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00895D77" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895D77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The provision, cost and standard of its service;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCFA4CC" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00895D77" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="7BCFA4CC" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00895D77" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00895D77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Factual information or decision-making;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67F217A0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00895D77" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+        <w:t>Factual information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00895D77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or decision-making;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F217A0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00895D77" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895D77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The reasons for decisions made by it.</w:t>
@@ -20789,69 +22181,89 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C9731F7" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Further information is provided on the Glasgow City Council web-site:</w:t>
+        <w:t xml:space="preserve">Further information is provided on the Glasgow City Council </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>web-site</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F64AAA5" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="00895D77" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="003B3C76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT-Bold"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>www.glasgow.gov.uk/en/yourcouncil/freedomofinformation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -20993,51 +22405,71 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Data Protection Act 1998</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F64200A" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Information on children and young people, parents and carers is stored on a computer system and may be used for teaching, registration, assessment and other administrative duties. The information is protected by the Data Protection Act 1998 and may only be disclosed in accordance with the Codes of Practice. For further information please contact the establishment.</w:t>
+        <w:t xml:space="preserve">Information on children and young people, parents and carers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stored on a computer system and may be used for teaching, registration, assessment and other administrative duties. The information is protected by the Data Protection Act 1998 and may only be disclosed in accordance with the Codes of Practice. For further information please contact the establishment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2E1A70" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56B92FCD" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="00771AFC" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
@@ -21063,51 +22495,51 @@
             <wp:extent cx="1216025" cy="984250"/>
             <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21321"/>
                 <wp:lineTo x="21318" y="21321"/>
                 <wp:lineTo x="21318" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name="Picture 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 19"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId39">
+                    <a:blip r:embed="rId41">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="20454" r="26136"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1216025" cy="984250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -21160,92 +22592,50 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="510EEC6E" w14:textId="77777777" w:rsidR="00A06901" w:rsidRDefault="00A06901" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4491134C" w14:textId="77777777" w:rsidR="00A06901" w:rsidRDefault="00A06901" w:rsidP="0062339B">
-[...40 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0CD800AA" w14:textId="77777777" w:rsidR="006D66DA" w:rsidRDefault="006D66DA" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="559E2571" w14:textId="77777777" w:rsidR="006D66DA" w:rsidRDefault="006D66DA" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -21261,51 +22651,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08B133DF" wp14:editId="111FB899">
             <wp:extent cx="371475" cy="561975"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="19" name="Picture 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 19"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40">
+                    <a:blip r:embed="rId42">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="371475" cy="561975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -21392,51 +22782,69 @@
         </w:rPr>
         <w:t xml:space="preserve">As the local authority our </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nurser</w:t>
       </w:r>
       <w:r w:rsidR="00013191">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and early years establishments process information about children and young people in order to help administer education and care. In doing so we must comply with the Data Protection Act (1998). </w:t>
+        <w:t xml:space="preserve"> and early years establishments process information about children and young people </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help administer education and care. In doing so we must comply with the Data Protection Act (1998). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B812753" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This means (amongst other things) that the data held about children and young people must only be used for specific purposes allowed by law. The following information explains the types of data held, why that data is held, and to whom it may be passed on. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CE7C2F" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -21498,244 +22906,245 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and educational establishments includes contact details, curriculum assessment results, attendance information, characteristics such as ethnic group, additional support needs and any relevant medical information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723A83AD" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Our data includes information about individuals for whom it provides services, and the details of services provided. This data helps us:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DA71EB" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="49DA71EB" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>support learning and teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5117C4" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="5C5117C4" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">monitor and report on progress </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E099A6A" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="2E099A6A" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provide appropriate pastoral care </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417590AD" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="417590AD" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">assess how well the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/establishment and Council are doing as a whole </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563C1137" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="563C1137" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">monitor progress and develop good practice in the services received </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596D590D" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="596D590D" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">carry out specific functions (such as social care) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FE1B0B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00930F86">
+    <w:p w14:paraId="52FE1B0B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to evaluate and develop education policy and strategies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79604E3C" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In addition, we may use this information for other legitimate purposes and may share this information where necessary with other bodies responsible for administering services to children and young people or where otherwise required by law. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA63A72" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A1D21EC" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
@@ -21765,53 +23174,71 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Information held by the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is, in legal terms, processed by Glasgow City Council.  The Council is registered as a data controller under the Data Protection Act 1998 (number Z4871657) and all personal data is treated as confidential and used only in accordance with the Data Protection Act and the Information Use and Privacy Policy approved by the City Council.  For more information on how we use personal information, or to see a copy of the Information Use and Privacy Policy, see </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId41" w:tooltip="http://www.glasgow.gov.uk/privacy" w:history="1">
+        <w:t xml:space="preserve"> is, in legal terms, processed by Glasgow City Council.  The Council is registered as a data controller under the Data Protection Act 1998 (number Z4871657</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and all personal data is treated as confidential and used only in accordance with the Data Protection Act and the Information Use and Privacy Policy approved by the City Council.  For more information on how we use personal information, or to see a copy of the Information Use and Privacy Policy, see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:tooltip="http://www.glasgow.gov.uk/privacy" w:history="1">
         <w:r w:rsidRPr="00A93052">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.glasgow.gov.uk/privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128B0C2B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
@@ -21867,51 +23294,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presumption is that by the age of 12 a child has sufficient maturity to understand their rights and to make an access request themselves if they wish. If you are a parent of a child younger than 12, you would normally be expected to make a request on their behalf. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4275E7BC" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The Council may use this information for other legitimate purposes and may share this information where necessary with other bodies responsible for administering services to children and young people or where otherwise required by law.  The Council also has a duty to protect the public funds it administers, and to this end it may use the information you have provided for the prevention and detection of fraud. </w:t>
+        <w:t xml:space="preserve">The Council may use this information for other legitimate purposes and may share this information where necessary with other bodies responsible for administering services to children and young people or where otherwise required by law.  The Council also has a duty to protect the public funds it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and to this end it may use the information you have provided for the prevention and detection of fraud. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4047E9A5" w14:textId="77777777" w:rsidR="00013191" w:rsidRDefault="00013191" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21DB2A52" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -21989,77 +23436,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasgow City Council is a local authority </w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>established under the Local Government etc. (Scotland) Act 1994. Its head office is located at City Chambers, George Square, Glasgow G2 1DU, United Kingdom, and y</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou can contact our Data Protection Officer by post at this address, by email at: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId42" w:history="1">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can contact our Data Protection Officer by post at this address, by email at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00013191">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>dataprotection@glasgow.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and by telephone on  0141 287 1055. </w:t>
+        <w:t xml:space="preserve">, and by telephone </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on  0141</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 287 1055. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA6F5B6" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri Light"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="792D0395" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -22139,69 +23614,87 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Legal basis for using your information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD1D4D9" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">We provide these services to you as part of our statutory function as your local authority. You can find more details of our role on our website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00013191">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.glasgow.gov.uk/privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Processing your personal information is on the basis of your consent. </w:t>
+        <w:t xml:space="preserve">.  Processing your personal information is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your consent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DF90E6" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CC6C25D" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -22220,51 +23713,96 @@
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who do we share your information with?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F54B5EF" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>We are legally obliged to safeguard public funds so we are required to verify and check your details internally for fraud prevention. We may share this information with other public bodies (and also receive information from these other bodies) for fraud checking purposes.  We are also legally obliged to share certain data with other public bodies, such as HMRC and will do so where the law requires this.  We will also generally comply with requests for specific information from other regulatory and law enforcement bodies where this is necessary and appropriate.  Your information is also analysed internally to help us improve our services.  This data sharing is in accordance with our Information Use and Privacy Policy and covered in our full privacy statement on our website. It also forms part of our requirements in line with our Records Management Plan approved in terms of the Public Records (Scotland) Act 2011.</w:t>
+        <w:t xml:space="preserve">We are legally obliged to safeguard public </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>funds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so we are required to verify and check your details internally for fraud prevention. We may share this information with other public bodies (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>from these other bodies) for fraud checking purposes.  We are also legally obliged to share certain data with other public bodies, such as HMRC and will do so where the law requires this.  We will also generally comply with requests for specific information from other regulatory and law enforcement bodies where this is necessary and appropriate.  Your information is also analysed internally to help us improve our services.  This data sharing is in accordance with our Information Use and Privacy Policy and covered in our full privacy statement on our website. It also forms part of our requirements in line with our Records Management Plan approved in terms of the Public Records (Scotland) Act 2011.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD48DAE" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We may share information with other external agencies and organisations who provide or assist with educational provision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484C2FCA" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -22282,173 +23820,227 @@
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>How long do we keep your information for?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762DABBC" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">We only keep your personal information for the minimum period amount of time necessary.  Sometimes this time period is set out in the law, but in most cases it is based on the business need.  We maintain a records retention and disposal schedule which sets out how long we hold different types of information for.   You can view this on our website at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId44" w:history="1">
+        <w:t xml:space="preserve">We only keep your personal information for the minimum period amount of time necessary.  Sometimes this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is set out in the law, but in most </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cases</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is based on the business need.  We maintain a records retention and disposal schedule which sets out how long we hold different types of information for.   You can view this on our website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00013191">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.glasgow.gov.uk/rrds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or you can request a hard copy from the contact address stated above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5122461B" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE8488F" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your rights under data protection law:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C346C1E" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00930F86">
+    <w:p w14:paraId="2C346C1E" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>access to your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – you have the right to request a copy of the personal information that we hold about you. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72249064" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00930F86">
+    <w:p w14:paraId="72249064" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>correcting your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>– we want to make sure that your personal information is accurate, complete and up to date. Therefore you may ask us to correct any personal information about you that you believe does not meet these standards.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FC42FD4" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00930F86">
+        <w:t xml:space="preserve">– we want to make sure that your personal information is accurate, complete and up to date. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Therefore</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you may ask us to correct any personal information about you that you believe does not meet these standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC42FD4" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deletion of your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
@@ -22460,151 +24052,169 @@
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">you have the right to ask us to delete personal information about you </w:t>
       </w:r>
       <w:r w:rsidR="00FF28AF" w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>were</w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246BE09D" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00930F86">
+    <w:p w14:paraId="246BE09D" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>you think that we no longer need to hold the information for the purposes for which it was originally obtained</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59949F9B" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00930F86">
+    <w:p w14:paraId="59949F9B" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">we are using that information with your consent and you have withdrawn your consent – see </w:t>
+        <w:t xml:space="preserve">we are using that information with your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you have withdrawn your consent – see </w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdrawing consent to using your information </w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>below [delete if not on basis of consent]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BBDC78" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00930F86">
+    <w:p w14:paraId="35BBDC78" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">you have a genuine objection to our use of your personal information – see </w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Objecting to how we may use your information </w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0305B54C" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00930F86">
+    <w:p w14:paraId="0305B54C" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="004C6091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>our use of your personal information is contrary to law or our other legal obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D08E5F3" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -22660,77 +24270,96 @@
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Restricting how we may use your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>– in some cases, you may ask us to restrict how we use your personal information.  This right might apply, for example, where we are checking the accuracy of personal information that we hold about you or we are assessing the objection you have made to our use of your information.  This right might also apply if we no longer have a basis for using your personal information but you don't want us to delete the data.  Where this right is realistically applied will mean that we may only use the relevant personal information with your consent, for legal claims or where there are other public interest grounds to do so.</w:t>
+        <w:t xml:space="preserve">– in some cases, you may ask us to restrict how we use your personal information.  This right might apply, for example, where we are checking the accuracy of personal information that we hold about you or we are assessing the objection you have made to our use of your information.  This right might also apply if we no longer have a basis for using your personal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but you don't want us to delete the data.  Where this right is realistically applied will mean that we may only use the relevant personal information with your consent, for legal claims or where there are other public interest grounds to do so.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C21C137" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65FE4454" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Withdrawing consent to use your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Where we use your personal information with your consent you may withdraw that consent at any time and we will stop using your personal information for the purpose(s) for which consent was given. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66903357" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -22779,139 +24408,139 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Complaints:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492ADBCA" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">We aim to directly resolve all complaints about how we handle personal information. If your complaint is about how we have handled your personal information, you can contact the Council’s Data Protection Officer by email at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00013191">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>dataprotection@glasgow.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or by telephone on 0141 287 1055.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3EB68B" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CEDA406" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">However, you also have the right to lodge a complaint about data protection matters with the Information Commissioner's Office, who can be contacted by post at:  Information Commissioner's Office, Wycliffe House, Water Lane, Wilmslow, Cheshire, SK9 5AF. By phone on 0303 123 1113 (local rate) or 01625 545 745. Visit their website for more information at- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00013191">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://ico.org.uk/concerns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23BA567E" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E94F139" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If your complaint is not about a data protection matter you can find details on how to make a complaint on our website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00013191">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.glasgow.gov.uk/complaints</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72F6DC30" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="036A1E65" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -22933,86 +24562,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>More information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C26E96A" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For more details on how we process your personal information visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00013191">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.glasgow.gov.uk/privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD57BB8" w14:textId="77777777" w:rsidR="00013191" w:rsidRPr="00013191" w:rsidRDefault="00013191" w:rsidP="00013191">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013191">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If you do not have access to the internet you can contact us via telephone to request hard copies of our documents.</w:t>
+        <w:t xml:space="preserve">If you do not have access to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>internet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00013191">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you can contact us via telephone to request hard copies of our documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F8378E" w14:textId="77777777" w:rsidR="004F2A45" w:rsidRDefault="004F2A45" w:rsidP="002D1B94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18782A37" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="002D1B94" w:rsidP="002D1B94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -25177,50 +26824,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="644CA384" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We are involved in an exchange programme with Hampden </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  A small group of children take part in these visits and benefit from working alongside staff and children in a new learning environment in which they can build friendships, share experiences and resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B29EEE5" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
@@ -25270,131 +26918,143 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0E755F" w14:textId="77777777" w:rsidR="00BC76F1" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00657872">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Information on registration procedures is widely publicised in November via press, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FF28AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidR="00FF28AF" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and libraries.  </w:t>
       </w:r>
       <w:r w:rsidR="00BC76F1" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parents should register their child for </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nursery</w:t>
       </w:r>
       <w:r w:rsidR="00BC76F1" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="00657872">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BC76F1" w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>line by accessing:-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">line by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC76F1" w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accessing:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="07B98466" w14:textId="77777777" w:rsidR="00BC76F1" w:rsidRPr="00A93052" w:rsidRDefault="00BC76F1" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00A93052">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.glasgow.gov.uk/index.aspx?articleid=18007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7318EA15" w14:textId="77777777" w:rsidR="00BC76F1" w:rsidRPr="00A93052" w:rsidRDefault="00BC76F1" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -25463,115 +27123,135 @@
         </w:rPr>
         <w:t>The nursery/primary transition programme involves staff exchange, visits for children and parents and sharing of curriculum information.  All these positive aspects help ease the transition process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6F0BFE" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The primaries associated with the nursery are Toryglen, St.Brigid’s and King’s Park.</w:t>
+        <w:t xml:space="preserve">The primaries associated with the nursery are Toryglen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>St.Brigid’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and King’s Park.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2C08F4" w14:textId="77777777" w:rsidR="007908AF" w:rsidRDefault="007908AF" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08F97D1C" wp14:editId="66413F23">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4876165</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>387350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1331595" cy="1321435"/>
             <wp:effectExtent l="19050" t="19050" r="20955" b="12065"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-309" y="-311"/>
                 <wp:lineTo x="-309" y="21486"/>
                 <wp:lineTo x="21631" y="21486"/>
                 <wp:lineTo x="21631" y="-311"/>
                 <wp:lineTo x="-309" y="-311"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="20" name="Picture 20">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId50" tooltip="Home Page"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId52" tooltip="Home Page"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 20" descr="King's Park Primary School">
-                      <a:hlinkClick r:id="rId50" tooltip="Home Page"/>
+                      <a:hlinkClick r:id="rId52" tooltip="Home Page"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51">
+                    <a:blip r:embed="rId53">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1331595" cy="1321435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="002060"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
@@ -25594,68 +27274,68 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="702002BF" wp14:editId="17163BD8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2698115</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>405765</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1321435" cy="1321435"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21174"/>
                 <wp:lineTo x="21174" y="21174"/>
                 <wp:lineTo x="21174" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="22" name="Picture 22">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId52" tooltip="Home Page"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId54" tooltip="Home Page"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 22" descr="St Brigid’s Primary School">
-                      <a:hlinkClick r:id="rId52" tooltip="Home Page"/>
+                      <a:hlinkClick r:id="rId54" tooltip="Home Page"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53">
+                    <a:blip r:embed="rId55">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1321435" cy="1321435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
@@ -25673,68 +27353,68 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B029B05" wp14:editId="3E01E895">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>44450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>405765</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1321435" cy="1321435"/>
             <wp:effectExtent l="19050" t="19050" r="12065" b="12065"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-311" y="-311"/>
                 <wp:lineTo x="-311" y="21486"/>
                 <wp:lineTo x="21486" y="21486"/>
                 <wp:lineTo x="21486" y="-311"/>
                 <wp:lineTo x="-311" y="-311"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="21" name="ctl00_SiteLogoHeader">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId54" tooltip="Home Page"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId56" tooltip="Home Page"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ctl00_SiteLogoHeader" descr="Toryglen Primary School">
-                      <a:hlinkClick r:id="rId54" tooltip="Home Page"/>
+                      <a:hlinkClick r:id="rId56" tooltip="Home Page"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId55">
+                    <a:blip r:embed="rId57">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="9910" t="3902" r="36889" b="51232"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1321435" cy="1321435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="002060"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -25780,95 +27460,132 @@
     <w:p w14:paraId="1827C65D" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007908AF">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Other Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F1AD6F" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Suggestions/Complaints</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A975862" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">You can make a suggestion by filling in a comments slip outside the office or emailing the </w:t>
+        <w:t xml:space="preserve">You can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>make a suggestion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by filling in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a comments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slip outside the office or emailing the </w:t>
       </w:r>
       <w:r w:rsidR="00A64AEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Nursery</w:t>
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B26985F" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00657872" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -26209,125 +27926,125 @@
       </w:r>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When using stage two we will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4052D31B" w14:textId="77777777" w:rsidR="00657872" w:rsidRPr="00A93052" w:rsidRDefault="00657872" w:rsidP="0062339B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44799B55" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00657872" w:rsidRDefault="00657872" w:rsidP="00930F86">
+    <w:p w14:paraId="44799B55" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00657872" w:rsidRDefault="00657872" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00657872">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cknowledge receipt of your complaint within three working days</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0848F4A2" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00657872" w:rsidRDefault="00657872" w:rsidP="00930F86">
+    <w:p w14:paraId="0848F4A2" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00657872" w:rsidRDefault="00657872" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="001F5F6A" w:rsidRPr="00657872">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iscuss your complaint with you to understand why you remain dissatisfied and what outcome you are looking for</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DD9BC7" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="00657872" w:rsidP="00930F86">
+    <w:p w14:paraId="71DD9BC7" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRDefault="00657872" w:rsidP="004C6091">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gi</w:t>
@@ -26451,57 +28168,67 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="417DBF51" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the event that you are still dissatisfied please contact: </w:t>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A93052">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are still dissatisfied please contact: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102160DE" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="0062339B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Care Inspectorate</w:t>
       </w:r>
@@ -26669,99 +28396,100 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may, at any time, contact the Care Inspectorate of any concern you have without going through the above process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E832D9B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00A93052" w:rsidRDefault="001F5F6A" w:rsidP="00146F0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Useful Addresses</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2296"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4527"/>
         <w:gridCol w:w="4527"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F5F6A" w:rsidRPr="00935237" w14:paraId="02EF1BE0" w14:textId="77777777" w:rsidTr="006E1E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69798A84" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRPr="006E1E36" w:rsidRDefault="004F2A45" w:rsidP="006E1E36">
+          <w:p w14:paraId="69798A84" w14:textId="43AAE43F" w:rsidR="001B68C9" w:rsidRPr="006E1E36" w:rsidRDefault="00D861E9" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E1E36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Douglas Hutchison</w:t>
+              <w:t>John McGhee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76C3E9C7" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Education Service Director</w:t>
@@ -26875,75 +28603,50 @@
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel:  287-4551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19367CC0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
-[...23 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5A5C9CFA" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Education Services</w:t>
             </w:r>
           </w:p>
@@ -27057,75 +28760,50 @@
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel:  287-5453</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F5F6A" w:rsidRPr="00935237" w14:paraId="27933158" w14:textId="77777777" w:rsidTr="006E1E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0D21CA" w14:textId="77777777" w:rsidR="001A1819" w:rsidRPr="006E1E36" w:rsidRDefault="001A1819" w:rsidP="006E1E36">
-[...23 lines deleted...]
-          </w:p>
           <w:p w14:paraId="54D60BD0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Area Manager</w:t>
             </w:r>
           </w:p>
@@ -27262,226 +28940,213 @@
           <w:p w14:paraId="0928F444" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Early Childhood &amp; Extended Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="032F9658" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
+          <w:p w14:paraId="67DA0599" w14:textId="77777777" w:rsidR="00D861E9" w:rsidRPr="006E1E36" w:rsidRDefault="00D861E9" w:rsidP="00D861E9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Centenary House</w:t>
+              <w:t>City Chambers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A765F0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
+          <w:p w14:paraId="32159AF8" w14:textId="77777777" w:rsidR="00D861E9" w:rsidRPr="006E1E36" w:rsidRDefault="00D861E9" w:rsidP="00D861E9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Heather Douglas</w:t>
+              <w:t>40 John Street</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57FE9C54" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
+          <w:p w14:paraId="01E6F483" w14:textId="77777777" w:rsidR="00D861E9" w:rsidRPr="006E1E36" w:rsidRDefault="00D861E9" w:rsidP="00D861E9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100 Morrison Street</w:t>
+              <w:t>Glasgow</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DC021D3" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
+          <w:p w14:paraId="143F05F5" w14:textId="77777777" w:rsidR="00D861E9" w:rsidRPr="006E1E36" w:rsidRDefault="00D861E9" w:rsidP="00D861E9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>GLASGOW  G5 8LN</w:t>
+              <w:t>G1 1JL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EDE774B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
+          <w:p w14:paraId="2EDE774B" w14:textId="4CE87AF4" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tel:  287-5223</w:t>
+              <w:t xml:space="preserve">Tel:  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D861E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>287 4493</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F5F6A" w:rsidRPr="00935237" w14:paraId="49290112" w14:textId="77777777" w:rsidTr="006E1E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54D8C02E" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quality Improvement Officer</w:t>
-            </w:r>
-[...19 lines deleted...]
-              <w:t>Claire Harvey</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430C1D6C" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Education Services</w:t>
@@ -27689,51 +29354,71 @@
           </w:p>
           <w:p w14:paraId="1F5BB6AB" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>12 Ardnhish Road</w:t>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E1E36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Courier New"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Ardnhish</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E1E36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Courier New"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Road</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C7B7EF0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -27834,114 +29519,114 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Courier New"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Fax: 0141 276 3269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F5F6A" w:rsidRPr="00935237" w14:paraId="65B0A081" w14:textId="77777777" w:rsidTr="006E1E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="451AEBA0" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
+          <w:p w14:paraId="451AEBA0" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Early </w:t>
             </w:r>
             <w:r w:rsidR="00A843F0" w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Years’ Service</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Area Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34CE3C08" w14:textId="77777777" w:rsidR="001B68C9" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
+          <w:p w14:paraId="56976A42" w14:textId="7D8AB9EE" w:rsidR="00D861E9" w:rsidRPr="006E1E36" w:rsidRDefault="00D861E9" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E1E36">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Linda McIlroy</w:t>
+              <w:t>Sharon Constable</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66E1CFC0" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Education Services</w:t>
@@ -28025,73 +29710,81 @@
           <w:p w14:paraId="40E90739" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>G1 1JL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C6EEF2" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
+          <w:p w14:paraId="46C6EEF2" w14:textId="53EA3C3F" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tel:  287-4719</w:t>
+              <w:t>Tel:  287-4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D861E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>882</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4527" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C9A091" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
@@ -28253,75 +29946,50 @@
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Early </w:t>
             </w:r>
             <w:r w:rsidR="00A843F0" w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Years’ Service</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA2083B" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
-[...23 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4F22A735" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Education Services</w:t>
             </w:r>
           </w:p>
@@ -28466,73 +30134,81 @@
               <w:t>287-5815</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C808CC1" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA4A8FF" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="00A843F0" w:rsidP="006E1E36">
+          <w:p w14:paraId="4AA4A8FF" w14:textId="4DA89C68" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="00A843F0" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Annmarie McGinn</w:t>
+              <w:t xml:space="preserve">Annmarie </w:t>
+            </w:r>
+            <w:r w:rsidR="00D861E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O’Brian </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29F41328" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inspector</w:t>
@@ -28690,51 +30366,51 @@
             <w:r w:rsidR="006E1E36" w:rsidRPr="006E1E36">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enquiries:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="142DBFD2" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="006E1E36" w:rsidRDefault="001F5F6A" w:rsidP="006E1E36">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="006E1E36">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Tel:0345-6009527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E1E36" w:rsidRPr="00935237" w14:paraId="1A7397BC" w14:textId="77777777" w:rsidTr="005A5C5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9054" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B31BC96" w14:textId="77777777" w:rsidR="006E1E36" w:rsidRDefault="006E1E36" w:rsidP="000E54E5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
@@ -28774,138 +30450,156 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A4466D5" wp14:editId="5D29D6E3">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2393950</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>207645</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="897255" cy="897255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapTopAndBottom/>
                   <wp:docPr id="23" name="Picture 23" descr="C:\Users\elliottp\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\MCBFT65L\QR code - privacy home.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="Picture 1" descr="C:\Users\elliottp\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\MCBFT65L\QR code - privacy home.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57" cstate="print">
+                          <a:blip r:embed="rId59" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="897255" cy="897255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Privacy statement for Glasgow City Council and our Arms Length External Organisations</w:t>
+              <w:t xml:space="preserve">Privacy statement for Glasgow City Council and our </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arms Length</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> External Organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F90D260" w14:textId="77777777" w:rsidR="001F5F6A" w:rsidRPr="00935237" w:rsidRDefault="001F5F6A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001F5F6A" w:rsidRPr="00935237" w:rsidSect="00811876">
-      <w:headerReference w:type="default" r:id="rId58"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:headerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="even" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="284" w:right="992" w:bottom="142" w:left="993" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:display="firstPage" w:offsetFrom="page">
         <w:top w:val="twistedLines1" w:sz="18" w:space="24" w:color="0000FF"/>
         <w:left w:val="twistedLines1" w:sz="18" w:space="24" w:color="0000FF"/>
         <w:bottom w:val="twistedLines1" w:sz="18" w:space="24" w:color="0000FF"/>
         <w:right w:val="twistedLines1" w:sz="18" w:space="24" w:color="0000FF"/>
       </w:pgBorders>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B96F049" w14:textId="77777777" w:rsidR="00C545ED" w:rsidRDefault="00C545ED">
+    <w:p w14:paraId="0275637E" w14:textId="77777777" w:rsidR="00487E52" w:rsidRDefault="00487E52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FD5967B" w14:textId="77777777" w:rsidR="00C545ED" w:rsidRDefault="00C545ED">
+    <w:p w14:paraId="1879C140" w14:textId="77777777" w:rsidR="00487E52" w:rsidRDefault="00487E52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -29008,89 +30702,89 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Handwriting">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3530B34D" w14:textId="77777777" w:rsidR="005A5C5E" w:rsidRDefault="005A5C5E" w:rsidP="00C733A4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="285B6CC3" w14:textId="77777777" w:rsidR="005A5C5E" w:rsidRDefault="005A5C5E" w:rsidP="00E80D00">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77CDBB57" w14:textId="77777777" w:rsidR="005A5C5E" w:rsidRDefault="005A5C5E" w:rsidP="00C733A4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -29124,70 +30818,70 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26DE007D" w14:textId="77777777" w:rsidR="00C545ED" w:rsidRDefault="00C545ED">
+    <w:p w14:paraId="61478B63" w14:textId="77777777" w:rsidR="00487E52" w:rsidRDefault="00487E52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B3E8080" w14:textId="77777777" w:rsidR="00C545ED" w:rsidRDefault="00C545ED">
+    <w:p w14:paraId="78C2DDB6" w14:textId="77777777" w:rsidR="00487E52" w:rsidRDefault="00487E52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EF5BE83" w14:textId="77777777" w:rsidR="005A5C5E" w:rsidRDefault="005A5C5E" w:rsidP="000478A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="749A81BA" w14:textId="77777777" w:rsidR="005A5C5E" w:rsidRPr="004505DD" w:rsidRDefault="005A5C5E" w:rsidP="001F3C83">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
@@ -29281,51 +30975,51 @@
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Responsible</w:t>
     </w:r>
     <w:r w:rsidRPr="004505DD">
       <w:rPr>
         <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C17F3D">
       <w:rPr>
         <w:rFonts w:ascii="Lucida Handwriting" w:hAnsi="Lucida Handwriting"/>
         <w:color w:val="FF33CC"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Included</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="666FAA1D" w14:textId="77777777" w:rsidR="005A5C5E" w:rsidRDefault="005A5C5E"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BD635D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A16B286"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31279,94 +32973,95 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1508784348">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="477772217">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="26608927">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="977539146">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="589123711">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1672832005">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B22165"/>
     <w:rsid w:val="00001251"/>
     <w:rsid w:val="0000162C"/>
     <w:rsid w:val="00002813"/>
     <w:rsid w:val="00003B21"/>
     <w:rsid w:val="00005E42"/>
     <w:rsid w:val="00010C5A"/>
     <w:rsid w:val="00013191"/>
     <w:rsid w:val="000136AF"/>
     <w:rsid w:val="00013719"/>
     <w:rsid w:val="00013F60"/>
     <w:rsid w:val="00021037"/>
     <w:rsid w:val="0002540B"/>
+    <w:rsid w:val="00025C36"/>
     <w:rsid w:val="00032C4F"/>
     <w:rsid w:val="00041B88"/>
     <w:rsid w:val="00046C1D"/>
     <w:rsid w:val="000478A6"/>
     <w:rsid w:val="00061079"/>
     <w:rsid w:val="000610F1"/>
     <w:rsid w:val="00066C9E"/>
     <w:rsid w:val="00066F1A"/>
     <w:rsid w:val="00080A06"/>
     <w:rsid w:val="00081198"/>
     <w:rsid w:val="00083FB4"/>
     <w:rsid w:val="000922CA"/>
     <w:rsid w:val="000977CB"/>
     <w:rsid w:val="00097932"/>
     <w:rsid w:val="000A2950"/>
     <w:rsid w:val="000A379A"/>
     <w:rsid w:val="000A64BF"/>
     <w:rsid w:val="000B1DCB"/>
     <w:rsid w:val="000B30E4"/>
     <w:rsid w:val="000B3892"/>
     <w:rsid w:val="000B7087"/>
     <w:rsid w:val="000C02B0"/>
     <w:rsid w:val="000C0ADC"/>
     <w:rsid w:val="000C450B"/>
     <w:rsid w:val="000D1367"/>
@@ -31386,50 +33081,51 @@
     <w:rsid w:val="00130454"/>
     <w:rsid w:val="0013109D"/>
     <w:rsid w:val="00131DD9"/>
     <w:rsid w:val="00131EAA"/>
     <w:rsid w:val="00133B9B"/>
     <w:rsid w:val="00133D28"/>
     <w:rsid w:val="00133DAC"/>
     <w:rsid w:val="0014000A"/>
     <w:rsid w:val="00140312"/>
     <w:rsid w:val="00146F0A"/>
     <w:rsid w:val="00147F5E"/>
     <w:rsid w:val="0015546A"/>
     <w:rsid w:val="001567A9"/>
     <w:rsid w:val="0015692A"/>
     <w:rsid w:val="001572B8"/>
     <w:rsid w:val="001628EA"/>
     <w:rsid w:val="0016382F"/>
     <w:rsid w:val="00163A24"/>
     <w:rsid w:val="00164217"/>
     <w:rsid w:val="00167E38"/>
     <w:rsid w:val="0017093B"/>
     <w:rsid w:val="001725A4"/>
     <w:rsid w:val="001807AD"/>
     <w:rsid w:val="0018679E"/>
     <w:rsid w:val="00192B1F"/>
+    <w:rsid w:val="0019403D"/>
     <w:rsid w:val="00195AFC"/>
     <w:rsid w:val="00196C60"/>
     <w:rsid w:val="001977C2"/>
     <w:rsid w:val="001A1819"/>
     <w:rsid w:val="001A294B"/>
     <w:rsid w:val="001B05D6"/>
     <w:rsid w:val="001B42FD"/>
     <w:rsid w:val="001B55A1"/>
     <w:rsid w:val="001B67E4"/>
     <w:rsid w:val="001B68C9"/>
     <w:rsid w:val="001B708A"/>
     <w:rsid w:val="001C07B1"/>
     <w:rsid w:val="001C0AFE"/>
     <w:rsid w:val="001C1846"/>
     <w:rsid w:val="001C66EC"/>
     <w:rsid w:val="001D07B9"/>
     <w:rsid w:val="001D38BE"/>
     <w:rsid w:val="001D4844"/>
     <w:rsid w:val="001D7256"/>
     <w:rsid w:val="001F3C83"/>
     <w:rsid w:val="001F5F6A"/>
     <w:rsid w:val="00200340"/>
     <w:rsid w:val="0020077E"/>
     <w:rsid w:val="002016A0"/>
     <w:rsid w:val="00204E52"/>
@@ -31497,100 +33193,105 @@
     <w:rsid w:val="003367DA"/>
     <w:rsid w:val="003408AC"/>
     <w:rsid w:val="0034153C"/>
     <w:rsid w:val="00342B02"/>
     <w:rsid w:val="00343452"/>
     <w:rsid w:val="00345713"/>
     <w:rsid w:val="00345814"/>
     <w:rsid w:val="00346733"/>
     <w:rsid w:val="00347769"/>
     <w:rsid w:val="0035116B"/>
     <w:rsid w:val="00352C09"/>
     <w:rsid w:val="003536B5"/>
     <w:rsid w:val="00354BFF"/>
     <w:rsid w:val="00356484"/>
     <w:rsid w:val="00361A0A"/>
     <w:rsid w:val="00365602"/>
     <w:rsid w:val="00366B14"/>
     <w:rsid w:val="00372408"/>
     <w:rsid w:val="003741F5"/>
     <w:rsid w:val="00381701"/>
     <w:rsid w:val="00383182"/>
     <w:rsid w:val="00383258"/>
     <w:rsid w:val="0038367C"/>
     <w:rsid w:val="00383E14"/>
     <w:rsid w:val="00395470"/>
+    <w:rsid w:val="00396AC2"/>
     <w:rsid w:val="003A3BB4"/>
     <w:rsid w:val="003A451D"/>
     <w:rsid w:val="003A4CB7"/>
     <w:rsid w:val="003A7AF1"/>
     <w:rsid w:val="003B21F1"/>
     <w:rsid w:val="003B2B1D"/>
     <w:rsid w:val="003B3841"/>
     <w:rsid w:val="003C1BCE"/>
     <w:rsid w:val="003C2AFA"/>
     <w:rsid w:val="003C2FB8"/>
     <w:rsid w:val="003D0613"/>
     <w:rsid w:val="003D13F5"/>
+    <w:rsid w:val="003D4906"/>
     <w:rsid w:val="003E3403"/>
     <w:rsid w:val="003F3B68"/>
     <w:rsid w:val="003F4283"/>
     <w:rsid w:val="00401042"/>
     <w:rsid w:val="00404410"/>
     <w:rsid w:val="00404503"/>
     <w:rsid w:val="00405F5B"/>
     <w:rsid w:val="00410CE4"/>
     <w:rsid w:val="00411846"/>
     <w:rsid w:val="0041500D"/>
     <w:rsid w:val="00424984"/>
     <w:rsid w:val="00432C97"/>
     <w:rsid w:val="00434E42"/>
     <w:rsid w:val="00435B6B"/>
     <w:rsid w:val="0044233B"/>
     <w:rsid w:val="00445F32"/>
     <w:rsid w:val="00446A0D"/>
     <w:rsid w:val="004505DD"/>
     <w:rsid w:val="00454435"/>
     <w:rsid w:val="004547F2"/>
     <w:rsid w:val="0045690D"/>
     <w:rsid w:val="00472D1D"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="00475EF6"/>
     <w:rsid w:val="00480857"/>
     <w:rsid w:val="00481340"/>
     <w:rsid w:val="00481E4D"/>
     <w:rsid w:val="00487E2D"/>
+    <w:rsid w:val="00487E52"/>
     <w:rsid w:val="00490CAA"/>
     <w:rsid w:val="0049395D"/>
     <w:rsid w:val="0049612E"/>
     <w:rsid w:val="004A0C31"/>
     <w:rsid w:val="004A61A6"/>
     <w:rsid w:val="004A64B8"/>
     <w:rsid w:val="004B3763"/>
     <w:rsid w:val="004B788A"/>
+    <w:rsid w:val="004C2F9B"/>
     <w:rsid w:val="004C59BC"/>
     <w:rsid w:val="004C5F48"/>
+    <w:rsid w:val="004C6091"/>
     <w:rsid w:val="004D4505"/>
     <w:rsid w:val="004E10FB"/>
     <w:rsid w:val="004E2276"/>
     <w:rsid w:val="004E2EA1"/>
     <w:rsid w:val="004E2F37"/>
     <w:rsid w:val="004E40F5"/>
     <w:rsid w:val="004E5A7B"/>
     <w:rsid w:val="004E5E53"/>
     <w:rsid w:val="004E71DC"/>
     <w:rsid w:val="004F2A45"/>
     <w:rsid w:val="00500B5D"/>
     <w:rsid w:val="00503B5C"/>
     <w:rsid w:val="00503D28"/>
     <w:rsid w:val="00507ACA"/>
     <w:rsid w:val="005107E8"/>
     <w:rsid w:val="005136D3"/>
     <w:rsid w:val="00514804"/>
     <w:rsid w:val="005213E8"/>
     <w:rsid w:val="005256E8"/>
     <w:rsid w:val="00525B33"/>
     <w:rsid w:val="00532DB7"/>
     <w:rsid w:val="00536DE1"/>
     <w:rsid w:val="00540317"/>
     <w:rsid w:val="00542551"/>
     <w:rsid w:val="0054367A"/>
@@ -31614,123 +33315,128 @@
     <w:rsid w:val="005A03A4"/>
     <w:rsid w:val="005A0C40"/>
     <w:rsid w:val="005A591E"/>
     <w:rsid w:val="005A5C5E"/>
     <w:rsid w:val="005A65DC"/>
     <w:rsid w:val="005B3FB6"/>
     <w:rsid w:val="005B4FCD"/>
     <w:rsid w:val="005C28E8"/>
     <w:rsid w:val="005C42D5"/>
     <w:rsid w:val="005C4A7E"/>
     <w:rsid w:val="005C6FE1"/>
     <w:rsid w:val="005D06EA"/>
     <w:rsid w:val="005D2B04"/>
     <w:rsid w:val="005D48DB"/>
     <w:rsid w:val="005D6C08"/>
     <w:rsid w:val="005E28B1"/>
     <w:rsid w:val="005E6233"/>
     <w:rsid w:val="005E7A1C"/>
     <w:rsid w:val="005F05EE"/>
     <w:rsid w:val="005F1BCE"/>
     <w:rsid w:val="005F32D0"/>
     <w:rsid w:val="005F6BEE"/>
     <w:rsid w:val="005F7668"/>
     <w:rsid w:val="005F76D2"/>
     <w:rsid w:val="006024A5"/>
+    <w:rsid w:val="00603E31"/>
     <w:rsid w:val="00612A92"/>
     <w:rsid w:val="00615819"/>
     <w:rsid w:val="0062339B"/>
     <w:rsid w:val="00626802"/>
     <w:rsid w:val="00632BD2"/>
     <w:rsid w:val="00635B1E"/>
     <w:rsid w:val="00637C23"/>
     <w:rsid w:val="00643F01"/>
     <w:rsid w:val="006549B4"/>
     <w:rsid w:val="00657872"/>
     <w:rsid w:val="006610FE"/>
     <w:rsid w:val="0066177F"/>
     <w:rsid w:val="006655FE"/>
     <w:rsid w:val="00667266"/>
     <w:rsid w:val="006701EB"/>
     <w:rsid w:val="00673D2A"/>
     <w:rsid w:val="00675B45"/>
     <w:rsid w:val="00680A07"/>
     <w:rsid w:val="00683A49"/>
     <w:rsid w:val="00684F09"/>
     <w:rsid w:val="00687A70"/>
     <w:rsid w:val="006939BE"/>
     <w:rsid w:val="006A2D95"/>
     <w:rsid w:val="006A3429"/>
     <w:rsid w:val="006A5BE0"/>
     <w:rsid w:val="006A621B"/>
     <w:rsid w:val="006B0F13"/>
     <w:rsid w:val="006C22AA"/>
     <w:rsid w:val="006C3936"/>
     <w:rsid w:val="006C4FBF"/>
     <w:rsid w:val="006C5C19"/>
     <w:rsid w:val="006C66EE"/>
     <w:rsid w:val="006C7377"/>
     <w:rsid w:val="006D66DA"/>
+    <w:rsid w:val="006E105C"/>
     <w:rsid w:val="006E1E36"/>
     <w:rsid w:val="006E63FF"/>
     <w:rsid w:val="006F4F20"/>
     <w:rsid w:val="00700068"/>
     <w:rsid w:val="00700136"/>
     <w:rsid w:val="0070380D"/>
     <w:rsid w:val="0070462E"/>
     <w:rsid w:val="00705D29"/>
     <w:rsid w:val="007116E5"/>
     <w:rsid w:val="00711CAB"/>
+    <w:rsid w:val="00712184"/>
     <w:rsid w:val="00713B69"/>
     <w:rsid w:val="0071459A"/>
     <w:rsid w:val="007168B5"/>
     <w:rsid w:val="007250BC"/>
+    <w:rsid w:val="007272B1"/>
     <w:rsid w:val="00732C88"/>
     <w:rsid w:val="00733EB4"/>
     <w:rsid w:val="007350E2"/>
     <w:rsid w:val="007357F1"/>
     <w:rsid w:val="00736384"/>
     <w:rsid w:val="0073754F"/>
     <w:rsid w:val="00743D38"/>
     <w:rsid w:val="007475F4"/>
     <w:rsid w:val="00751F9F"/>
     <w:rsid w:val="00752269"/>
     <w:rsid w:val="00756704"/>
     <w:rsid w:val="007620E3"/>
     <w:rsid w:val="00762C36"/>
     <w:rsid w:val="00766836"/>
     <w:rsid w:val="007678DC"/>
     <w:rsid w:val="00771AFC"/>
     <w:rsid w:val="00771FFF"/>
     <w:rsid w:val="00772F22"/>
     <w:rsid w:val="00773E6A"/>
     <w:rsid w:val="00774623"/>
     <w:rsid w:val="00776201"/>
     <w:rsid w:val="00780E5A"/>
     <w:rsid w:val="007847C0"/>
     <w:rsid w:val="007908AF"/>
     <w:rsid w:val="00792BAA"/>
+    <w:rsid w:val="00793F1E"/>
     <w:rsid w:val="0079511C"/>
     <w:rsid w:val="00795475"/>
     <w:rsid w:val="007A32C5"/>
     <w:rsid w:val="007A4D18"/>
     <w:rsid w:val="007A6FB3"/>
     <w:rsid w:val="007B7643"/>
     <w:rsid w:val="007C1FCA"/>
     <w:rsid w:val="007C397F"/>
     <w:rsid w:val="007C7AE4"/>
     <w:rsid w:val="007D0646"/>
     <w:rsid w:val="007D157D"/>
     <w:rsid w:val="007D6EB3"/>
     <w:rsid w:val="007E30CB"/>
     <w:rsid w:val="007E367A"/>
     <w:rsid w:val="007E5AB5"/>
     <w:rsid w:val="007F0524"/>
     <w:rsid w:val="007F31F7"/>
     <w:rsid w:val="007F7472"/>
     <w:rsid w:val="00800A64"/>
     <w:rsid w:val="00805728"/>
     <w:rsid w:val="00807749"/>
     <w:rsid w:val="00811876"/>
     <w:rsid w:val="00814E6D"/>
     <w:rsid w:val="008215B9"/>
     <w:rsid w:val="00821F42"/>
@@ -31754,156 +33460,161 @@
     <w:rsid w:val="00861F6B"/>
     <w:rsid w:val="00862F54"/>
     <w:rsid w:val="0086532E"/>
     <w:rsid w:val="00875378"/>
     <w:rsid w:val="0087573A"/>
     <w:rsid w:val="008766FE"/>
     <w:rsid w:val="00877A63"/>
     <w:rsid w:val="00883A4A"/>
     <w:rsid w:val="00884DBD"/>
     <w:rsid w:val="00885837"/>
     <w:rsid w:val="00894EF9"/>
     <w:rsid w:val="00895D73"/>
     <w:rsid w:val="00895D77"/>
     <w:rsid w:val="00897546"/>
     <w:rsid w:val="00897A48"/>
     <w:rsid w:val="008A03A1"/>
     <w:rsid w:val="008A1DA5"/>
     <w:rsid w:val="008A1E75"/>
     <w:rsid w:val="008A5DC4"/>
     <w:rsid w:val="008A641D"/>
     <w:rsid w:val="008A72A7"/>
     <w:rsid w:val="008A7CEB"/>
     <w:rsid w:val="008B11D0"/>
     <w:rsid w:val="008B22F1"/>
     <w:rsid w:val="008B5074"/>
+    <w:rsid w:val="008B57CA"/>
     <w:rsid w:val="008B751C"/>
     <w:rsid w:val="008C402E"/>
     <w:rsid w:val="008D0ABF"/>
     <w:rsid w:val="008D140C"/>
     <w:rsid w:val="008D27D2"/>
     <w:rsid w:val="008D2EF0"/>
     <w:rsid w:val="008D7E3B"/>
     <w:rsid w:val="008E7AEF"/>
     <w:rsid w:val="008F15BE"/>
     <w:rsid w:val="008F3B1A"/>
     <w:rsid w:val="008F47BE"/>
     <w:rsid w:val="00904047"/>
     <w:rsid w:val="00905279"/>
     <w:rsid w:val="00910614"/>
     <w:rsid w:val="009107CE"/>
     <w:rsid w:val="00910C21"/>
     <w:rsid w:val="00913220"/>
     <w:rsid w:val="00913B82"/>
     <w:rsid w:val="00914A55"/>
     <w:rsid w:val="0092092D"/>
     <w:rsid w:val="009223A0"/>
     <w:rsid w:val="00924B9B"/>
     <w:rsid w:val="00925371"/>
     <w:rsid w:val="00925C60"/>
     <w:rsid w:val="0092618A"/>
     <w:rsid w:val="00927E1D"/>
     <w:rsid w:val="00930F86"/>
     <w:rsid w:val="00935237"/>
     <w:rsid w:val="00943097"/>
     <w:rsid w:val="00945B84"/>
     <w:rsid w:val="009537D3"/>
     <w:rsid w:val="00955AEF"/>
     <w:rsid w:val="0096289A"/>
     <w:rsid w:val="009658A8"/>
     <w:rsid w:val="00971139"/>
     <w:rsid w:val="00971F77"/>
     <w:rsid w:val="0098250D"/>
     <w:rsid w:val="00984123"/>
     <w:rsid w:val="0098790B"/>
     <w:rsid w:val="009926B6"/>
     <w:rsid w:val="0099587F"/>
     <w:rsid w:val="009A4FEB"/>
     <w:rsid w:val="009B032E"/>
     <w:rsid w:val="009B22D8"/>
     <w:rsid w:val="009B2FA9"/>
     <w:rsid w:val="009B6520"/>
     <w:rsid w:val="009B73BD"/>
     <w:rsid w:val="009C0739"/>
     <w:rsid w:val="009C2D28"/>
+    <w:rsid w:val="009C2DEE"/>
     <w:rsid w:val="009D1AE4"/>
     <w:rsid w:val="009D1BA7"/>
     <w:rsid w:val="009D1FF9"/>
     <w:rsid w:val="009D51B4"/>
     <w:rsid w:val="009D5777"/>
     <w:rsid w:val="009D58A5"/>
     <w:rsid w:val="009E4F07"/>
     <w:rsid w:val="009E5A63"/>
     <w:rsid w:val="009F08FB"/>
     <w:rsid w:val="009F181C"/>
     <w:rsid w:val="00A05967"/>
     <w:rsid w:val="00A06901"/>
     <w:rsid w:val="00A12327"/>
     <w:rsid w:val="00A22ECE"/>
     <w:rsid w:val="00A25FBB"/>
     <w:rsid w:val="00A27BF7"/>
     <w:rsid w:val="00A30AED"/>
     <w:rsid w:val="00A30D81"/>
     <w:rsid w:val="00A33B94"/>
     <w:rsid w:val="00A3501F"/>
     <w:rsid w:val="00A42B93"/>
+    <w:rsid w:val="00A44414"/>
     <w:rsid w:val="00A53D46"/>
     <w:rsid w:val="00A54C60"/>
     <w:rsid w:val="00A641C1"/>
     <w:rsid w:val="00A648C5"/>
     <w:rsid w:val="00A64AEE"/>
     <w:rsid w:val="00A65D33"/>
     <w:rsid w:val="00A715AD"/>
     <w:rsid w:val="00A718DD"/>
     <w:rsid w:val="00A71B16"/>
     <w:rsid w:val="00A72A5F"/>
     <w:rsid w:val="00A74D58"/>
     <w:rsid w:val="00A8321D"/>
     <w:rsid w:val="00A84327"/>
     <w:rsid w:val="00A843F0"/>
     <w:rsid w:val="00A844B2"/>
     <w:rsid w:val="00A92764"/>
     <w:rsid w:val="00A93052"/>
     <w:rsid w:val="00A95B6C"/>
     <w:rsid w:val="00A97246"/>
     <w:rsid w:val="00A976E9"/>
+    <w:rsid w:val="00AA2675"/>
     <w:rsid w:val="00AA3608"/>
     <w:rsid w:val="00AA45EC"/>
     <w:rsid w:val="00AB075D"/>
     <w:rsid w:val="00AB0C63"/>
     <w:rsid w:val="00AB2591"/>
     <w:rsid w:val="00AB7AC0"/>
     <w:rsid w:val="00AC4270"/>
     <w:rsid w:val="00AC5CB5"/>
     <w:rsid w:val="00AC790A"/>
     <w:rsid w:val="00AD07A6"/>
     <w:rsid w:val="00AD0B33"/>
     <w:rsid w:val="00AD5A3E"/>
     <w:rsid w:val="00AD6040"/>
     <w:rsid w:val="00AD7703"/>
     <w:rsid w:val="00AD7AC1"/>
     <w:rsid w:val="00AE0B27"/>
+    <w:rsid w:val="00AE16F6"/>
     <w:rsid w:val="00AE1C95"/>
     <w:rsid w:val="00AE2D67"/>
     <w:rsid w:val="00AE3A09"/>
     <w:rsid w:val="00AE5384"/>
     <w:rsid w:val="00AE7F93"/>
     <w:rsid w:val="00AF56D2"/>
     <w:rsid w:val="00AF6283"/>
     <w:rsid w:val="00AF628D"/>
     <w:rsid w:val="00AF6523"/>
     <w:rsid w:val="00B031ED"/>
     <w:rsid w:val="00B04705"/>
     <w:rsid w:val="00B072F9"/>
     <w:rsid w:val="00B07B0E"/>
     <w:rsid w:val="00B10B64"/>
     <w:rsid w:val="00B1172D"/>
     <w:rsid w:val="00B126CA"/>
     <w:rsid w:val="00B15559"/>
     <w:rsid w:val="00B22165"/>
     <w:rsid w:val="00B228FD"/>
     <w:rsid w:val="00B24B56"/>
     <w:rsid w:val="00B2616B"/>
     <w:rsid w:val="00B2659E"/>
     <w:rsid w:val="00B32AAE"/>
     <w:rsid w:val="00B32EA5"/>
     <w:rsid w:val="00B3668E"/>
@@ -31951,140 +33662,147 @@
     <w:rsid w:val="00C007C1"/>
     <w:rsid w:val="00C02057"/>
     <w:rsid w:val="00C04C3A"/>
     <w:rsid w:val="00C10C9D"/>
     <w:rsid w:val="00C15B53"/>
     <w:rsid w:val="00C17F3D"/>
     <w:rsid w:val="00C2254C"/>
     <w:rsid w:val="00C25562"/>
     <w:rsid w:val="00C27F29"/>
     <w:rsid w:val="00C32487"/>
     <w:rsid w:val="00C4040C"/>
     <w:rsid w:val="00C44347"/>
     <w:rsid w:val="00C4795D"/>
     <w:rsid w:val="00C513F5"/>
     <w:rsid w:val="00C545ED"/>
     <w:rsid w:val="00C55C0D"/>
     <w:rsid w:val="00C60D56"/>
     <w:rsid w:val="00C61B5A"/>
     <w:rsid w:val="00C65481"/>
     <w:rsid w:val="00C6642C"/>
     <w:rsid w:val="00C6721C"/>
     <w:rsid w:val="00C71AB9"/>
     <w:rsid w:val="00C733A4"/>
     <w:rsid w:val="00C75A02"/>
     <w:rsid w:val="00C8017B"/>
+    <w:rsid w:val="00C845FE"/>
     <w:rsid w:val="00C8558D"/>
     <w:rsid w:val="00C85808"/>
     <w:rsid w:val="00C86C55"/>
     <w:rsid w:val="00C96248"/>
     <w:rsid w:val="00C9784E"/>
     <w:rsid w:val="00C97F91"/>
     <w:rsid w:val="00CA015A"/>
     <w:rsid w:val="00CA1CAA"/>
     <w:rsid w:val="00CA34A0"/>
     <w:rsid w:val="00CA3B0C"/>
     <w:rsid w:val="00CB7206"/>
     <w:rsid w:val="00CB7788"/>
     <w:rsid w:val="00CC18E3"/>
     <w:rsid w:val="00CC24F7"/>
     <w:rsid w:val="00CC2975"/>
     <w:rsid w:val="00CC5152"/>
     <w:rsid w:val="00CC52DA"/>
     <w:rsid w:val="00CE0517"/>
     <w:rsid w:val="00CE149E"/>
     <w:rsid w:val="00CE1AB9"/>
+    <w:rsid w:val="00CE5DFE"/>
     <w:rsid w:val="00CE63B9"/>
     <w:rsid w:val="00CE65DF"/>
     <w:rsid w:val="00CE7339"/>
     <w:rsid w:val="00CF0BEB"/>
     <w:rsid w:val="00CF2AC9"/>
     <w:rsid w:val="00CF69AE"/>
     <w:rsid w:val="00D019FF"/>
     <w:rsid w:val="00D02DE7"/>
     <w:rsid w:val="00D03289"/>
     <w:rsid w:val="00D04FA6"/>
     <w:rsid w:val="00D0618F"/>
     <w:rsid w:val="00D14E43"/>
     <w:rsid w:val="00D151E7"/>
     <w:rsid w:val="00D1550F"/>
     <w:rsid w:val="00D167CF"/>
     <w:rsid w:val="00D21739"/>
     <w:rsid w:val="00D23181"/>
     <w:rsid w:val="00D32832"/>
     <w:rsid w:val="00D33648"/>
+    <w:rsid w:val="00D40160"/>
     <w:rsid w:val="00D42BCE"/>
     <w:rsid w:val="00D43549"/>
     <w:rsid w:val="00D477AB"/>
     <w:rsid w:val="00D50058"/>
     <w:rsid w:val="00D502DB"/>
     <w:rsid w:val="00D625A4"/>
     <w:rsid w:val="00D625E7"/>
     <w:rsid w:val="00D650EF"/>
     <w:rsid w:val="00D756F7"/>
     <w:rsid w:val="00D7734A"/>
     <w:rsid w:val="00D80173"/>
+    <w:rsid w:val="00D861E9"/>
     <w:rsid w:val="00D87565"/>
     <w:rsid w:val="00D87F74"/>
     <w:rsid w:val="00D910A6"/>
     <w:rsid w:val="00D92671"/>
     <w:rsid w:val="00D94838"/>
     <w:rsid w:val="00DA01E2"/>
     <w:rsid w:val="00DA04A8"/>
     <w:rsid w:val="00DA04FA"/>
     <w:rsid w:val="00DA1792"/>
     <w:rsid w:val="00DA3FA6"/>
     <w:rsid w:val="00DA514D"/>
     <w:rsid w:val="00DA6075"/>
     <w:rsid w:val="00DB117A"/>
     <w:rsid w:val="00DB24B0"/>
     <w:rsid w:val="00DB3859"/>
     <w:rsid w:val="00DC1546"/>
     <w:rsid w:val="00DC1782"/>
     <w:rsid w:val="00DC20AC"/>
     <w:rsid w:val="00DC4041"/>
     <w:rsid w:val="00DC4859"/>
     <w:rsid w:val="00DC48E2"/>
     <w:rsid w:val="00DD27C7"/>
     <w:rsid w:val="00DD4BEE"/>
     <w:rsid w:val="00DD59DA"/>
     <w:rsid w:val="00DD68BA"/>
+    <w:rsid w:val="00DE03F7"/>
     <w:rsid w:val="00DE0870"/>
     <w:rsid w:val="00DE5EE6"/>
     <w:rsid w:val="00DF30B6"/>
     <w:rsid w:val="00DF32DE"/>
     <w:rsid w:val="00DF744B"/>
     <w:rsid w:val="00E01386"/>
     <w:rsid w:val="00E0152E"/>
+    <w:rsid w:val="00E0177A"/>
     <w:rsid w:val="00E02DA1"/>
     <w:rsid w:val="00E0360E"/>
     <w:rsid w:val="00E12C88"/>
     <w:rsid w:val="00E13B6B"/>
     <w:rsid w:val="00E14DB3"/>
     <w:rsid w:val="00E177C2"/>
     <w:rsid w:val="00E21587"/>
     <w:rsid w:val="00E25C1C"/>
+    <w:rsid w:val="00E3190F"/>
     <w:rsid w:val="00E327A7"/>
     <w:rsid w:val="00E3316F"/>
     <w:rsid w:val="00E361A2"/>
     <w:rsid w:val="00E37515"/>
     <w:rsid w:val="00E37F0E"/>
     <w:rsid w:val="00E4215D"/>
     <w:rsid w:val="00E50E36"/>
     <w:rsid w:val="00E5169C"/>
     <w:rsid w:val="00E605DD"/>
     <w:rsid w:val="00E61497"/>
     <w:rsid w:val="00E63FFA"/>
     <w:rsid w:val="00E67B4B"/>
     <w:rsid w:val="00E74088"/>
     <w:rsid w:val="00E80D00"/>
     <w:rsid w:val="00E82B6B"/>
     <w:rsid w:val="00E91622"/>
     <w:rsid w:val="00E91FF1"/>
     <w:rsid w:val="00EA6D59"/>
     <w:rsid w:val="00EB2AB2"/>
     <w:rsid w:val="00EB6843"/>
     <w:rsid w:val="00EC1B59"/>
     <w:rsid w:val="00EC4429"/>
     <w:rsid w:val="00EC6338"/>
     <w:rsid w:val="00ED2CD1"/>
     <w:rsid w:val="00EE55DE"/>
@@ -32133,53 +33851,53 @@
     <w:rsid w:val="00FE1BBA"/>
     <w:rsid w:val="00FE6CE3"/>
     <w:rsid w:val="00FF28AF"/>
     <w:rsid w:val="00FF4075"/>
     <w:rsid w:val="00FF4CE1"/>
     <w:rsid w:val="00FF74D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="178F44D8"/>
   <w15:docId w15:val="{EB0258CC-1887-4F51-A2E0-B4C734DD53DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
@@ -33302,51 +35020,51 @@
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/YourCouncil/Service%20Department/EducationServices/managementcircular.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@glasgow.gov.uk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/complaints" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kingspark-pri.glasgow.sch.uk/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.toryglen-pri.glasgow.sch.uk/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@glasgow.gov.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:headteacher@ardnahoe-nursery.glasgow.sch.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/glasgow/gov.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glasgow.gov.uk/index.aspx?articleid=18007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ardnahoe-nursery.glasgow.sch.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/rrds" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.st-brigids-pri.glasgow.sch.uk/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfis.org.uk/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhs.uk/Livewell/skin/Pages/Sunsafe.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhsggc.org.uk/your-health/public-health/public-health-protection-unit-phpu/childcare-settings-infection-prevention-and-control/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Tel:0345-6009527" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthscotland.com/documents/25.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/yourcouncil/freedomofinformation" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/YourCouncil/Service%20Department/EducationServices/managementcircular.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@glasgow.gov.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.st-brigids-pri.glasgow.sch.uk/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.emf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/yourcouncil/freedomofinformation" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Tel:0345-6009527" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:headteacher@ardnahoe-nursery.glasgow.sch.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/glasgow/gov.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/complaints" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ardnahoe-nursery.glasgow.sch.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@glasgow.gov.uk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kingspark-pri.glasgow.sch.uk/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfis.org.uk/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhs.uk/Livewell/skin/Pages/Sunsafe.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhsggc.org.uk/your-health/public-health/public-health-protection-unit-phpu/childcare-settings-infection-prevention-and-control/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/privacy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.toryglen-pri.glasgow.sch.uk/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glasgow.gov.uk/index.aspx?articleid=18007" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthscotland.com/documents/25.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/rrds" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33608,68 +35326,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D940354-20F7-4B22-AC42-93798D9A2889}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>28</Pages>
-[...1 lines deleted...]
-  <Characters>48574</Characters>
+  <Pages>30</Pages>
+  <Words>8512</Words>
+  <Characters>48525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>404</Lines>
   <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Section One</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Glasgow City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>56982</CharactersWithSpaces>
+  <CharactersWithSpaces>56924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Section One</dc:title>
   <dc:creator>Houston, M  (Ardnahoe Nursery School)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>