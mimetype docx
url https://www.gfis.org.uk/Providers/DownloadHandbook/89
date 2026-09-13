--- v0 (2025-12-03)
+++ v1 (2026-09-13)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0EA6022B" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3733" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="617DDD02" wp14:editId="34948B71">
             <wp:extent cx="1511808" cy="1368552"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="36548" name="Picture 36548"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36548" name="Picture 36548"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1511808" cy="1368552"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="11ADF49B" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -139,122 +140,123 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Child Protection Co-ordinator  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CCDD4D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B528E03" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:right="684"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Depute Head of Centre</w:t>
+        <w:t>Depute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Head of Centre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291F0E64" w14:textId="2816DBAD" w:rsidR="00EC293A" w:rsidRDefault="00F74914">
       <w:pPr>
         <w:ind w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jillian Logan </w:t>
       </w:r>
       <w:r w:rsidR="005B00A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2777CB33" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1075"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Child Protection Co-ordinator  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BB3832" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E67B9BE" w14:textId="3A4BD95A" w:rsidR="00EC293A" w:rsidRDefault="00CD6720">
+    <w:p w14:paraId="5E67B9BE" w14:textId="4A56DE68" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="684"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acting </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Child Development Team Leader</w:t>
       </w:r>
-      <w:r w:rsidR="005B00A0">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D4E1F4" w14:textId="77777777" w:rsidR="00F74914" w:rsidRDefault="00F74914">
       <w:pPr>
         <w:ind w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sophie Johnston </w:t>
       </w:r>
       <w:r w:rsidR="00CD6720">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435C40DF" w14:textId="77777777" w:rsidR="00F74914" w:rsidRDefault="00F74914">
       <w:pPr>
         <w:ind w:right="293"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C4D9739" w14:textId="17343AE8" w:rsidR="00EC293A" w:rsidRDefault="00F74914">
       <w:pPr>
         <w:ind w:right="293"/>
@@ -689,91 +691,91 @@
         <w:t>headteacher@govan-nursery.glasgow.sch.uk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5A80A8" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41065EB5" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:line="250" w:lineRule="auto"/>
         <w:ind w:left="1075"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Glasgow City Council: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.glasgow.gov.uk/en/residents/goingtoschool</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>gfis@glasgow.gov.uk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6C3001" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:line="250" w:lineRule="auto"/>
         <w:ind w:left="1075"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.gfis.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D7A5F91" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB12945" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1672,58 +1674,61 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D363359" w14:textId="55F2F630" w:rsidR="00EF79AF" w:rsidRDefault="00EF79AF" w:rsidP="00EF79AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sophie Johnston </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="135CBB5F" w14:textId="64DB7843" w:rsidR="00EF79AF" w:rsidRDefault="00EF79AF" w:rsidP="00EF79AF">
+          <w:p w14:paraId="135CBB5F" w14:textId="6CCE3FBF" w:rsidR="00EF79AF" w:rsidRDefault="00886EF4" w:rsidP="00EF79AF">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="800" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>Acting Team Leader</w:t>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF79AF">
+              <w:t>eam Leader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F74914" w14:paraId="17BD18CA" w14:textId="77777777" w:rsidTr="009A096E">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C1CF748" w14:textId="12239882" w:rsidR="00F74914" w:rsidRDefault="00F74914">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -2002,73 +2007,67 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Child Development Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B43D65" w14:paraId="1B89DCD9" w14:textId="77777777" w:rsidTr="009A096E">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="711B41D7" w14:textId="6F2F4D61" w:rsidR="00B43D65" w:rsidRDefault="00B43D65">
+          <w:p w14:paraId="711B41D7" w14:textId="2F1F299E" w:rsidR="00B43D65" w:rsidRDefault="00886EF4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2161"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frances Kennedy </w:t>
-[...5 lines deleted...]
-              <w:t>(Temp)</w:t>
+              <w:t>Sarah Haggis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DB9CA12" w14:textId="714C8195" w:rsidR="00B43D65" w:rsidRDefault="00B43D65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2083"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -2167,211 +2166,170 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0E335FE4" w14:textId="39635C71" w:rsidR="009A096E" w:rsidRDefault="009A096E">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="648" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC293A" w14:paraId="5380AE87" w14:textId="77777777" w:rsidTr="009A096E">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="670142AF" w14:textId="1F69BF05" w:rsidR="00EC293A" w:rsidRDefault="00E91580" w:rsidP="00F74914">
+          <w:p w14:paraId="670142AF" w14:textId="2FC42E04" w:rsidR="00EC293A" w:rsidRDefault="00886EF4" w:rsidP="00F74914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2161"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk211935909"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Sarah Haggis</w:t>
+              <w:t xml:space="preserve">Toni McMahon </w:t>
             </w:r>
             <w:r w:rsidR="005B00A0">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36681F2C" w14:textId="3135842B" w:rsidR="00910F9E" w:rsidRDefault="005B00A0" w:rsidP="00CD6720">
+          <w:p w14:paraId="36681F2C" w14:textId="30EA1150" w:rsidR="00910F9E" w:rsidRDefault="005B00A0" w:rsidP="00CD6720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2083"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"> Child Development Officer </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00886EF4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child Development Officer </w:t>
+            </w:r>
+            <w:r w:rsidR="00886EF4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(Part Time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC293A" w14:paraId="5DD44AB0" w14:textId="77777777" w:rsidTr="009A096E">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AB45F31" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Denise Kilpatrick-Stone </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44B48EBA" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="48" w:firstLine="0"/>
               <w:jc w:val="left"/>
-            </w:pPr>
-[...57 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             Child Development Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F74914" w14:paraId="192013E1" w14:textId="77777777" w:rsidTr="009A096E">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="344228F7" w14:textId="77777777" w:rsidR="00F74914" w:rsidRDefault="00F74914" w:rsidP="00F74914">
@@ -2480,50 +2438,121 @@
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3426C220" w14:textId="7064A409" w:rsidR="00F74914" w:rsidRDefault="00F74914" w:rsidP="00F74914">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2083"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              Child Development Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00886EF4" w14:paraId="5B87DD48" w14:textId="77777777" w:rsidTr="009A096E">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2833" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D0D7497" w14:textId="62ED55F0" w:rsidR="00886EF4" w:rsidRDefault="00886EF4" w:rsidP="00F74914">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2161"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aathika Ameer </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="383EC7E8" w14:textId="7FE5EDFF" w:rsidR="00886EF4" w:rsidRDefault="00886EF4" w:rsidP="00F74914">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2083"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Pupil Support Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="680131FA" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="238" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E73005" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="434" w:right="721"/>
         <w:jc w:val="center"/>
@@ -2644,61 +2673,61 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Child Development Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF79AF" w14:paraId="0D83D6DC" w14:textId="77777777" w:rsidTr="007D04D0">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17A77537" w14:textId="006CA31C" w:rsidR="00EF79AF" w:rsidRDefault="00EF79AF" w:rsidP="007D04D0">
+          <w:p w14:paraId="17A77537" w14:textId="3D943306" w:rsidR="00EF79AF" w:rsidRDefault="00886EF4" w:rsidP="007D04D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michelle Durham </w:t>
+              <w:t>Ashley McGarrachan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E487A2D" w14:textId="77777777" w:rsidR="00EF79AF" w:rsidRDefault="00EF79AF" w:rsidP="007D04D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="48" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             Child Development Officer </w:t>
             </w:r>
@@ -2778,111 +2807,123 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Child Development Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B2B8E" w14:paraId="6E613D86" w14:textId="77777777" w:rsidTr="007D04D0">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07175B28" w14:textId="358314F8" w:rsidR="003B2B8E" w:rsidRDefault="003B2B8E" w:rsidP="003B2B8E">
+          <w:p w14:paraId="07175B28" w14:textId="677BCF78" w:rsidR="003B2B8E" w:rsidRDefault="00886EF4" w:rsidP="003B2B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2161"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toni McMahon </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Kelsey Benson</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2B8E">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2610D251" w14:textId="00C82F23" w:rsidR="003B2B8E" w:rsidRDefault="003B2B8E" w:rsidP="003B2B8E">
+          <w:p w14:paraId="2610D251" w14:textId="1ADFC3C7" w:rsidR="003B2B8E" w:rsidRDefault="003B2B8E" w:rsidP="003B2B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2083"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">             Child Development Officer (Maternity Leave)</w:t>
+              <w:t xml:space="preserve">             Child Development Officer (</w:t>
+            </w:r>
+            <w:r w:rsidR="00886EF4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Temp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B2B8E" w14:paraId="420C0D74" w14:textId="77777777" w:rsidTr="007D04D0">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C9AB3A8" w14:textId="7BEE52BF" w:rsidR="003B2B8E" w:rsidRDefault="003B2B8E" w:rsidP="003B2B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2161"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -3337,51 +3378,51 @@
     <w:p w14:paraId="52C38822" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3994" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41B62F3D" wp14:editId="053F120D">
             <wp:extent cx="1316736" cy="1395984"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="36550" name="Picture 36550"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36550" name="Picture 36550"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1316736" cy="1395984"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="324A534C" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="684"/>
       </w:pPr>
@@ -3675,51 +3716,51 @@
     </w:p>
     <w:p w14:paraId="47EAB4F1" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="230" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FA43CDC" wp14:editId="3ABFB058">
             <wp:extent cx="619760" cy="620395"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1142" name="Picture 1142"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1142" name="Picture 1142"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="619760" cy="620395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4040,69 +4081,87 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4F074543" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F8EDAF" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC34451" w14:textId="06D79E78" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
+    <w:p w14:paraId="3CC34451" w14:textId="13B04984" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-5" w:right="684"/>
       </w:pPr>
       <w:r>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="001665ED">
-        <w:t>5</w:t>
+      <w:r w:rsidR="001D5859">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="001665ED">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> planned closure dates</w:t>
+      <w:r w:rsidR="001D5859">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF06CF">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lanned </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF06CF">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">losure </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF06CF">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A20A6ED" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B0A139" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4118,1365 +4177,1986 @@
           <w:top w:w="42" w:type="dxa"/>
           <w:left w:w="32" w:type="dxa"/>
           <w:right w:w="105" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4002"/>
         <w:gridCol w:w="6228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC293A" w14:paraId="44234A4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3025DA5B" w14:textId="73FDA6C3" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
+          <w:p w14:paraId="3025DA5B" w14:textId="5C2FF44F" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk211936315"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="001665ED">
+            <w:r w:rsidR="00607F5C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="373695F3" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="670470C0" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="670470C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CBBC017" w14:textId="43FEBDF2" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="3CBBC017" w14:textId="15AD6FC0" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Return to Nursery for children and staff </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09C5095A" w14:textId="1EC9C089" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="09C5095A" w14:textId="39A4C6C2" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuesday, 12 August 2025 (Return date for Teachers &amp; In-Service) </w:t>
+              <w:t>Monday, 10 August 2026 (Return date for Teachers &amp; In-Service)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="357B697F" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="357B697F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3066524A" w14:textId="3CEC1685" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="3066524A" w14:textId="0169C830" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="001665ED">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Service </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="606FA0DF" w14:textId="4828C27C" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="606FA0DF" w14:textId="52318665" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wednesday, 13 August 2025  </w:t>
+              <w:t xml:space="preserve">Tuesday, 11 August 2026  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="6C89F06D" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="6C89F06D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A8B08D9" w14:textId="5EB9E48A" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="5A8B08D9" w14:textId="50FDA9EE" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Return Date for all Children</w:t>
+              <w:t xml:space="preserve">Return Date for all Children </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001665ED">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22DF5343" w14:textId="1C8165A4" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="22DF5343" w14:textId="2E6D0194" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thursday, 14 August 2025 (Return Date for all Children) </w:t>
+              <w:t xml:space="preserve">Wednesday, 12 August 2026  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="131C6AFD" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="131C6AFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02D9838E" w14:textId="2B250073" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="02D9838E" w14:textId="26E256BF" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">September Weekend  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D989F19" w14:textId="458EF446" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="6D989F19" w14:textId="542697E8" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friday 26 and Monday 29 September 2025  </w:t>
+              <w:t xml:space="preserve">Friday 25 and Monday 28 September 2026  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="74B1C649" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="74B1C649" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44411B7D" w14:textId="183DF99F" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="44411B7D" w14:textId="679E73CC" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="001665ED">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>In-Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10C8715D" w14:textId="1C9E1A96" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="10C8715D" w14:textId="44CD551E" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friday 10, October 2025 </w:t>
+              <w:t xml:space="preserve">Friday 9, October 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="24372086" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="24372086" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6310E5FD" w14:textId="786EAD74" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="6310E5FD" w14:textId="14472AFB" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">October Week </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A540456" w14:textId="4901277D" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="1A540456" w14:textId="094892D0" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monday 13 to Friday 17 October 2025 </w:t>
+              <w:t xml:space="preserve">Monday 12 to Friday 16 October 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="41075C33" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="41075C33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71E780E1" w14:textId="4C54B310" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="71E780E1" w14:textId="4034EECF" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Christmas/New Year (Term Time Contracts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59482D86" w14:textId="68663FAE" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="59482D86" w14:textId="49BA4C59" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="007B2012">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Friday 19 December to Friday 2 January 2026 (inclusive)</w:t>
+              <w:t>Friday 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B2012">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Monday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B2012">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B2012">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B2012">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (inclusive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="17F3536E" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="17F3536E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F21AD71" w14:textId="307B0AC9" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="6F21AD71" w14:textId="4D8BAD95" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A07CA93" w14:textId="27D80D80" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="7A07CA93" w14:textId="2583D4E9" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="1A8CDC59" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="1A8CDC59" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="653A11A6" w14:textId="77777777" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="653A11A6" w14:textId="475E037C" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FC3EDF5" w14:textId="77777777" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="7FC3EDF5" w14:textId="028F1D27" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1862" w14:paraId="2AFCD06F" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="2421BCC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79D6DF5F" w14:textId="7909C2CE" w:rsidR="00AF1862" w:rsidRPr="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00AF1862">
+          <w:p w14:paraId="0136DAD3" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30756EA0" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="2AFCD06F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79D6DF5F" w14:textId="5A10EA33" w:rsidR="007B706C" w:rsidRPr="00FD449F" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD449F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>2026</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="434436F3" w14:textId="77777777" w:rsidR="00AF1862" w:rsidRDefault="00AF1862" w:rsidP="00AF1862">
+          <w:p w14:paraId="434436F3" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="0817012A" w14:textId="77777777" w:rsidTr="008C57C9">
+      <w:tr w:rsidR="007B706C" w14:paraId="626CCE74" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57DA8A2C" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Return to Nursery for children and staff </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75F3A461" w14:textId="07609F41" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Tuesday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 January 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF61ABF" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="0068D5E1" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03391368" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mid-Term </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FAA3966" w14:textId="59CAF4C8" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Monday 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tuesday 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="5407F06B" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50E1B85B" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Service </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E6A6DEC" w14:textId="01B85796" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Wednesday 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="5C214CA5" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F9F121C" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Easter Weekend </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2486A2D3" w14:textId="52E9BB84" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Monday </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="0FDFD840" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04864789" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring Holiday </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E731455" w14:textId="1089D4DD" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April to Friday 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="013DEA82" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1977BAC9" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May Day   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="214578F4" w14:textId="547EEA95" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="7E502A94" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F5A23BD" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Service  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0019F171" w14:textId="54A504E7" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (In-service day to coincide with election</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, but may be subject to change) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="1B88DC10" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="647E6840" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May Weekend  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="607249DF" w14:textId="6F63F9DE" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Monday </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="75A99E21" w14:textId="77777777" w:rsidTr="00951CE6">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C6F0270" w14:textId="77777777" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nursery closes for Term Time Contracts  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79BD7E77" w14:textId="28DF6351" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="00951CE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Friday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25 June 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B706C" w14:paraId="0817012A" w14:textId="77777777" w:rsidTr="008C57C9">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5268E74B" w14:textId="7C5A43A1" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="5268E74B" w14:textId="3417CA0C" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk211937415"/>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D7E0F20" w14:textId="73C12957" w:rsidR="00FD449F" w:rsidRDefault="000D5C12" w:rsidP="00FD449F">
+          <w:p w14:paraId="1D7E0F20" w14:textId="6909B2A8" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="461D3F04" w14:textId="77777777" w:rsidTr="008C57C9">
+      <w:tr w:rsidR="007B706C" w14:paraId="461D3F04" w14:textId="77777777" w:rsidTr="008C57C9">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7594671F" w14:textId="3C04A6B5" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="7594671F" w14:textId="47CF0A3A" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5944F94F" w14:textId="5F12A280" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="5944F94F" w14:textId="0FAF013C" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="442B4C50" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="442B4C50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B0744D5" w14:textId="4CF0A520" w:rsidR="00FD449F" w:rsidRPr="001665ED" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="6B0744D5" w14:textId="565019BD" w:rsidR="007B706C" w:rsidRPr="001665ED" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10E88B0E" w14:textId="7EEDF555" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="10E88B0E" w14:textId="6CC82C15" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="26B95771" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="26B95771" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1B63B1" w14:textId="4034DD75" w:rsidR="00FD449F" w:rsidRPr="001665ED" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="4C1B63B1" w14:textId="24F291CB" w:rsidR="007B706C" w:rsidRPr="001665ED" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51CC53D8" w14:textId="7234C39F" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="51CC53D8" w14:textId="59F84817" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...53 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="5211EADA" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="5211EADA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F5C58F4" w14:textId="4CA4B1C5" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="2F5C58F4" w14:textId="29EE14F2" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04CD4663" w14:textId="091810A0" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="04CD4663" w14:textId="08CFE0C2" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="0DE5B6BF" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="0DE5B6BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="146B9174" w14:textId="147D5BA4" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="146B9174" w14:textId="60719845" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DB7C3F6" w14:textId="0503B8DD" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="7DB7C3F6" w14:textId="2DA650AC" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="1CB6E856" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="1CB6E856" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40A072F6" w14:textId="082F43B8" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="40A072F6" w14:textId="64E77E23" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66671C55" w14:textId="2C905086" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="66671C55" w14:textId="00EB7B58" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="23CA7BD5" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="23CA7BD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5685E760" w14:textId="408911C8" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="5685E760" w14:textId="670E065B" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A0A2F6E" w14:textId="08EED6A8" w:rsidR="00FD449F" w:rsidRPr="007B2012" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="6A0A2F6E" w14:textId="687EE46D" w:rsidR="007B706C" w:rsidRPr="007B2012" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD449F" w14:paraId="6AE3D00D" w14:textId="77777777">
+      <w:tr w:rsidR="007B706C" w14:paraId="6AE3D00D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="F0F0F0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13EDE68F" w14:textId="40B16FD2" w:rsidR="00FD449F" w:rsidRDefault="00FD449F" w:rsidP="00FD449F">
+          <w:p w14:paraId="13EDE68F" w14:textId="25A9118D" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="A0A0A0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28B2B559" w14:textId="26BC61E6" w:rsidR="00FD449F" w:rsidRDefault="003C790F" w:rsidP="00FD449F">
+          <w:p w14:paraId="28B2B559" w14:textId="2016CC51" w:rsidR="007B706C" w:rsidRDefault="007B706C" w:rsidP="007B706C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="1887D9DA" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBD2EE1" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABC276F" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F41A1EC" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0" w:rsidP="00854A17">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63ED90FB" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDFDA81" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-5" w:right="684"/>
       </w:pPr>
       <w:r>
         <w:t>CLOSURE</w:t>
       </w:r>
       <w:r>
@@ -5589,65 +6269,59 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D60FF74" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="1" w:line="239" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="281"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An admission panel is held for children aged 0-3 years within the Govan area. Presently our under-three’s admission panel consist of the Heads of Establishment of Govan Family Learning Centre, Festival Park Day Nursery and Broomloan Nursery School. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D34B65E" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A451AF3" w14:textId="3D86144B" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
+    <w:p w14:paraId="4A451AF3" w14:textId="0FC04927" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Our </w:t>
       </w:r>
-      <w:r w:rsidR="00B0430C">
-[...6 lines deleted...]
-        <w:t>old</w:t>
+      <w:r w:rsidR="00607F5C">
+        <w:t>3-5-year old</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D6A41">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dmissions </w:t>
       </w:r>
       <w:r w:rsidR="000D6A41">
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">anel consists of the Heads of Establishments of Govan Family Learning Centre, Festival Park Day Nursery, Broomloan Nursery School, Ibrox Nursery Class and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5827BE35" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">St Constantine’s Nursery Class.  </w:t>
       </w:r>
     </w:p>
@@ -5758,50 +6432,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7C56FCAB" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Keyworker is a qualified Child Development Officer who is responsible for a small group of children and their families, they are known as PRACTITIONERS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3028298D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCEE2C3" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">They will be your first point of contact for any support difficulties or enquiries. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EDE12D5" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Time will be set aside for you to share information about your child and his or her interests with their keyworker. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78852D7F" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282F6337" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
@@ -5855,51 +6530,50 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710A677E" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373135D3" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EAAC9A" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EC7EB0" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -6161,50 +6835,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00EC293A" w14:paraId="7BE86570" w14:textId="77777777" w:rsidTr="00015811">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33343B34" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="00015811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2881"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Non-resident Stan</w:t>
             </w:r>
             <w:r w:rsidR="005B00A0">
               <w:t xml:space="preserve">dard Rate (3 to 5’s) </w:t>
             </w:r>
             <w:r w:rsidR="005B00A0">
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75D00A5C" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="211" w:firstLine="0"/>
@@ -6351,52 +7026,57 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC293A" w14:paraId="0A085392" w14:textId="77777777" w:rsidTr="00015811">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C575444" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="00015811">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2881"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">Non resident </w:t>
+              <w:t>Non resident</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B00A0">
               <w:t xml:space="preserve">Standard Rate (0 to 3’s) </w:t>
             </w:r>
             <w:r w:rsidR="005B00A0">
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D488075" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="211" w:firstLine="0"/>
               <w:jc w:val="left"/>
@@ -6816,189 +7496,196 @@
                   <wp:posOffset>-99185</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1477010" cy="723900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="33159" name="Group 33159"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1477010" cy="723900"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1477010" cy="723900"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2193" name="Picture 2193"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1323340" cy="723900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2366" name="Picture 2366"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1437640" y="227330"/>
                             <a:ext cx="19685" cy="8889"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2368" name="Picture 2368"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1457325" y="227330"/>
                             <a:ext cx="19685" cy="8889"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="Group 33159" style="width:116.3pt;height:57pt;position:absolute;mso-position-horizontal-relative:text;mso-position-horizontal:absolute;margin-left:387.8pt;mso-position-vertical-relative:text;margin-top:-7.80994pt;" coordsize="14770,7239">
                 <v:shape id="Picture 2193" style="position:absolute;width:13233;height:7239;left:0;top:0;" filled="f">
-                  <v:imagedata r:id="rId16"/>
+                  <v:imagedata r:id="rId17"/>
                 </v:shape>
                 <v:shape id="Picture 2366" style="position:absolute;width:196;height:88;left:14376;top:2273;" filled="f">
-                  <v:imagedata r:id="rId17"/>
+                  <v:imagedata r:id="rId18"/>
                 </v:shape>
                 <v:shape id="Picture 2368" style="position:absolute;width:196;height:88;left:14573;top:2273;" filled="f">
-                  <v:imagedata r:id="rId17"/>
+                  <v:imagedata r:id="rId18"/>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>MEALS AND SNACKS ARE PROVIDED BY CORDIA (SERVICES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">)      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78776C02" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="684" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18778C3A" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
+    <w:p w14:paraId="7C67733B" w14:textId="77777777" w:rsidR="00886EF4" w:rsidRDefault="00886EF4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="684" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6C15F7" w14:textId="77777777" w:rsidR="00886EF4" w:rsidRDefault="005B00A0" w:rsidP="00886EF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1440"/>
           <w:tab w:val="center" w:pos="2160"/>
           <w:tab w:val="center" w:pos="2881"/>
           <w:tab w:val="center" w:pos="5036"/>
         </w:tabs>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lunch  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">                   £1.52 per meal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4B5E85" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
+    <w:p w14:paraId="3D4B5E85" w14:textId="27BCA754" w:rsidR="00EC293A" w:rsidRDefault="005B00A0" w:rsidP="00886EF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1440"/>
           <w:tab w:val="center" w:pos="2160"/>
           <w:tab w:val="center" w:pos="2881"/>
-          <w:tab w:val="center" w:pos="4556"/>
+          <w:tab w:val="center" w:pos="5036"/>
         </w:tabs>
         <w:ind w:left="-15" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Snacks  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">                   FREE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F75D8CE" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
@@ -7095,51 +7782,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1485DE22" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA78B9A" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA37733" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1620BADE" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -7247,148 +7933,148 @@
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CD25AB3" wp14:editId="7CEE3368">
                 <wp:extent cx="1761490" cy="667385"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="28953" name="Group 28953"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1761490" cy="667385"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1761490" cy="667385"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2499" name="Picture 2499"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId19"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="335280"/>
                             <a:ext cx="359410" cy="332105"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2501" name="Picture 2501"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19"/>
+                          <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="359410" y="0"/>
                             <a:ext cx="475615" cy="667385"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2503" name="Picture 2503"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="835025" y="182880"/>
                             <a:ext cx="487680" cy="484505"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2505" name="Picture 2505"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21"/>
+                          <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1322705" y="240665"/>
                             <a:ext cx="438785" cy="426720"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="Group 28953" style="width:138.7pt;height:52.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17614,6673">
                 <v:shape id="Picture 2499" style="position:absolute;width:3594;height:3321;left:0;top:3352;" filled="f">
-                  <v:imagedata r:id="rId22"/>
+                  <v:imagedata r:id="rId23"/>
                 </v:shape>
                 <v:shape id="Picture 2501" style="position:absolute;width:4756;height:6673;left:3594;top:0;" filled="f">
-                  <v:imagedata r:id="rId23"/>
+                  <v:imagedata r:id="rId24"/>
                 </v:shape>
                 <v:shape id="Picture 2503" style="position:absolute;width:4876;height:4845;left:8350;top:1828;" filled="f">
-                  <v:imagedata r:id="rId24"/>
+                  <v:imagedata r:id="rId25"/>
                 </v:shape>
                 <v:shape id="Picture 2505" style="position:absolute;width:4387;height:4267;left:13227;top:2406;" filled="f">
-                  <v:imagedata r:id="rId25"/>
+                  <v:imagedata r:id="rId26"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0DE7BD" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F802AE9" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
@@ -7504,51 +8190,55 @@
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332613E1" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D57009" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In accordance with Glasgow City Council’s Charging Policy, where a parent/carer is 4 weeks in arrears of payment, a review of the hours allocated will take place.  This will, unless in the most exceptional circumstances, result in hours being reduced to part-time entitlement for eligible 3 and 4 year olds, or in the case of children under 3 years old the place may be withdrawn.  </w:t>
+        <w:t xml:space="preserve">In accordance with Glasgow City Council’s Charging Policy, where a parent/carer is 4 weeks in arrears of payment, a review of the hours allocated will take place.  This will, unless in the most </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">exceptional circumstances, result in hours being reduced to part-time entitlement for eligible 3 and 4 year olds, or in the case of children under 3 years old the place may be withdrawn.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5537E62E" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C86558A" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -7871,100 +8561,101 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="59370754" wp14:editId="2F2106BF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>666115</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>526797</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="542925" cy="561975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2653" name="Picture 2653"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2653" name="Picture 2653"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="542925" cy="561975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Should you child have a medical condition requiring treatment and monitoring e.g. Asthma, Epilepsy, please notify a member of the management team so we can discuss a joint care plan.  It is vitally important that we are kept up to date with any changes in your child’s medication/medical condition. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE4C5AA" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="8862" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29800827" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="8862" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC585ED" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="1059" w:right="300"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>SECURITY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47AFB30F" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7517BF" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -8114,166 +8805,165 @@
                   <wp:posOffset>-57784</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="875665" cy="461010"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="33157" name="Group 33157"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="875665" cy="461010"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="875665" cy="461010"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2655" name="Picture 2655"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27"/>
+                          <a:blip r:embed="rId28"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="297815" y="0"/>
                             <a:ext cx="577850" cy="461010"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2791" name="Picture 2791"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="360680"/>
                             <a:ext cx="19685" cy="8889"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2793" name="Picture 2793"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="19685" y="360680"/>
                             <a:ext cx="19685" cy="8889"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="Group 33157" style="width:68.95pt;height:36.3pt;position:absolute;mso-position-horizontal-relative:text;mso-position-horizontal:absolute;margin-left:269.3pt;mso-position-vertical-relative:text;margin-top:-4.54999pt;" coordsize="8756,4610">
                 <v:shape id="Picture 2655" style="position:absolute;width:5778;height:4610;left:2978;top:0;" filled="f">
-                  <v:imagedata r:id="rId28"/>
+                  <v:imagedata r:id="rId29"/>
                 </v:shape>
                 <v:shape id="Picture 2791" style="position:absolute;width:196;height:88;left:0;top:3606;" filled="f">
-                  <v:imagedata r:id="rId17"/>
+                  <v:imagedata r:id="rId18"/>
                 </v:shape>
                 <v:shape id="Picture 2793" style="position:absolute;width:196;height:88;left:196;top:3606;" filled="f">
-                  <v:imagedata r:id="rId17"/>
+                  <v:imagedata r:id="rId18"/>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707FCD72" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-5" w:right="4001"/>
       </w:pPr>
       <w:r>
         <w:t>PRAMS/BUGGIES-OUTDOOR STORAGE UNITS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F98E04" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="4001" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCA162F" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Many parents bring their children to nursery in buggies.  There is a pram storage container available outside.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC1BDC0" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember we have no insurance cover for theft.  Under no circumstances can prams or buggies be left at the front door. This creates a very serious fire risk to your children by blocking an emergency exit.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F993CD3" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BF4ED5" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="5788" w:firstLine="0"/>
@@ -8305,148 +8995,148 @@
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B81DB32" wp14:editId="6FC30113">
                 <wp:extent cx="1298575" cy="332105"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="33158" name="Group 33158"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1298575" cy="332105"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1298575" cy="332105"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2816" name="Picture 2816"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29"/>
+                          <a:blip r:embed="rId30"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="17145"/>
                             <a:ext cx="315595" cy="314960"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2818" name="Picture 2818"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30"/>
+                          <a:blip r:embed="rId31"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="315595" y="9525"/>
                             <a:ext cx="328930" cy="322580"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2820" name="Picture 2820"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31"/>
+                          <a:blip r:embed="rId32"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="644525" y="0"/>
                             <a:ext cx="359410" cy="332105"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2822" name="Picture 2822"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32"/>
+                          <a:blip r:embed="rId33"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1003935" y="45720"/>
                             <a:ext cx="294640" cy="286385"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="Group 33158" style="width:102.25pt;height:26.15pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="12985,3321">
                 <v:shape id="Picture 2816" style="position:absolute;width:3155;height:3149;left:0;top:171;" filled="f">
-                  <v:imagedata r:id="rId33"/>
+                  <v:imagedata r:id="rId34"/>
                 </v:shape>
                 <v:shape id="Picture 2818" style="position:absolute;width:3289;height:3225;left:3155;top:95;" filled="f">
-                  <v:imagedata r:id="rId34"/>
+                  <v:imagedata r:id="rId35"/>
                 </v:shape>
                 <v:shape id="Picture 2820" style="position:absolute;width:3594;height:3321;left:6445;top:0;" filled="f">
-                  <v:imagedata r:id="rId35"/>
+                  <v:imagedata r:id="rId36"/>
                 </v:shape>
                 <v:shape id="Picture 2822" style="position:absolute;width:2946;height:2863;left:10039;top:457;" filled="f">
-                  <v:imagedata r:id="rId36"/>
+                  <v:imagedata r:id="rId37"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SUITABLE CLOTHING</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07896EB8" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
@@ -8556,51 +9246,55 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">carry advertising, particularly for alcohol or tobacco: and could be used to inflict damage on other children or be used by others to do so  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D910446" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5DB922" w14:textId="4BFD5C60" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Glasgow City Council is concerned at the level of claims being received regarding the loss of children’s and young people’s clothing and/or personal belongings. Parents/Carers are asked to assist in this area by ensuring that valuable items and unnecessarily expensive items of clothing are not brought to the Establishment. Parents/Carers should note that the authority does not carry insurance to cover the loss of such </w:t>
+        <w:t xml:space="preserve">Glasgow City Council is concerned at the level of claims being received regarding the loss of children’s and young people’s clothing and/or personal belongings. Parents/Carers are asked to assist in this area by ensuring that valuable items and unnecessarily expensive items of clothing are not brought to the Establishment. Parents/Carers should note that the authority does not carry </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">insurance to cover the loss of such </w:t>
       </w:r>
       <w:r w:rsidR="00B0430C">
         <w:t>items,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and any claims submitted are likely to be met only where the authority can be shown to have been negligent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29944709" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3875FD83" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8729,74 +9423,73 @@
         <w:t xml:space="preserve">We ask that you provide nappies, nappy sacks, wipes and a change of clothes if your child is a baby or is toilet training. We are a Health </w:t>
       </w:r>
       <w:r w:rsidR="000D6A41">
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">romoting nursery, therefore we provide healthy choices of food and snack. At enrolment we will discuss any dietary requirement that you child may have. In support of this </w:t>
       </w:r>
       <w:r w:rsidR="00B0430C">
         <w:t>policy,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we ask you to discourage your child from bringing along sweets and fizzy drinks to nursery. Birthdays are also a time for celebration. However, we ask that you refrain from bringing sweets and goody bags.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6653703D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="5996" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="270D361B" wp14:editId="40E17B8E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2352675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6858</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="676275" cy="504825"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2836" name="Picture 2836"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2836" name="Picture 2836"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="676275" cy="504825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A05C0BC" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
@@ -8983,51 +9676,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="254DD6F2" wp14:editId="363BCC05">
             <wp:extent cx="447675" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2974" name="Picture 2974"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2974" name="Picture 2974"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="447675" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA90F74" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="6506" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -9049,51 +9742,55 @@
       <w:r>
         <w:t xml:space="preserve">provide the nursery with suncream.   If you child has sensitive skin or an allergy to suncream then you will be asked to provide the </w:t>
       </w:r>
       <w:r w:rsidR="00B0430C">
         <w:t>necessary</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sun cream suitable for your child from the Doctor.  We purchase suncream from our Toy Fund. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB4255F" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560A9762" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">On starting nursery, we encourage all parents/carers to buy a nursery sunhat and drawstring bag. During periods of good weather all children attending nursery must wear a sunhat when learning outdoor. On very hot days children will not be outdoors during the hours of 11am-3pm unless they are in a shaded area. </w:t>
+        <w:t xml:space="preserve">On starting nursery, we encourage all parents/carers to buy a nursery sunhat and drawstring bag. During periods of good weather all children attending nursery must wear a sunhat when learning </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">outdoor. On very hot days children will not be outdoors during the hours of 11am-3pm unless they are in a shaded area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5E7DC4" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170BA903" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -9230,51 +9927,50 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BCC287" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ensuring that children are respected and listened to </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7FA8CF" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ensuring that programmes of health and personal safety are central to the curriculum </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7BD91A" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ensuring that staff are aware of child protection issues and procedures </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3944945C" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Establishing and maintaining close working relationships and arrangements with all other agencies to make sure that professionals collaborate effectively in protecting children. </w:t>
@@ -9374,91 +10070,92 @@
     </w:p>
     <w:p w14:paraId="4F2580F0" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="233" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F0EA7F2" wp14:editId="604DB75E">
             <wp:extent cx="4572000" cy="1924685"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3117" name="Picture 3117"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3117" name="Picture 3117"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="1924685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD05B24" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104559C2" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F912DAF" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9273FC" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0078431F" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
@@ -9605,51 +10302,51 @@
     </w:p>
     <w:p w14:paraId="6763DDBE" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="220" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="208083CA" wp14:editId="7D4CB2C6">
             <wp:extent cx="1028700" cy="641350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3140" name="Picture 3140"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3140" name="Picture 3140"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40"/>
+                    <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1028700" cy="641350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9688,51 +10385,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>protection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE1FD8D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C8F7FF" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DEA928" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10099,50 +10795,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D46910" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CF4C4D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Children’s Charter: “Children’s Views”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AEF65F" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2E7087" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
@@ -10370,78 +11067,77 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="1968"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>PARENTAL PARTNERSHIP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DA3926" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-5" w:right="684"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>WORKING TOGETHER TO SUPPORT LEARNING</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02734055" wp14:editId="1A77ADA9">
             <wp:extent cx="505460" cy="506095"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3313" name="Picture 3313"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3313" name="Picture 3313"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="505460" cy="506095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10652,50 +11348,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFC7B29" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730DD54B" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-5" w:right="684"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>TRANSITION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BC92C2" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015707B4" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
@@ -10767,51 +11464,50 @@
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3571F45C" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB83713" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As a Family Learning Centre, we offer services to the whole family. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0925C2F3" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B49F40" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We have offered courses on various topics e.g. Computing, First Aid, Parenting Classes and parents have found these exciting and helpful. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144E0BDB" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -10863,51 +11559,51 @@
     </w:p>
     <w:p w14:paraId="7A1E5153" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3210" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C4DE963" wp14:editId="53FF6643">
             <wp:extent cx="1914525" cy="1993900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3374" name="Picture 3374"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3374" name="Picture 3374"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42"/>
+                    <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1914525" cy="1993900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7822D09D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -11002,50 +11698,51 @@
     <w:p w14:paraId="22AD9902" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D39619" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="231"/>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GIRFEC isn’t an extra thing people have to do. It’s a way for those who support children to work differently, making sure that they are all on the same page. Where needed, GIRFEC links day-today work in education, health, policing, social work and the voluntary sector – in fact any organisation whose staff come into direct contact with children. It makes it easier for those different organisations to communicate consistently with each other, and with parents, carers, children and young people. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68323C02" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="228"/>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">GIRFEC provides a structure that helps people to work in the same way and use the same language. This allows discussions with the child and their family to focus on what is good in a child’s life, and what might need attention or support. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A350D8A" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="231"/>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It’s the bedrock for all children’s services and can also be used by practitioners in adult services who work with parents or carers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105547CB" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="351"/>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The approach helps practitioners focus on what makes a positive difference for children and young people – and how they can act to deliver these improvements. Getting it right for every child is being threaded through all existing policy, practice, strategy and legislation affecting children, young people and their families. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AFF65D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -11055,51 +11752,51 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0802F661" wp14:editId="74B29923">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2385060</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>8907778</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1958340" cy="1781175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3508" name="Picture 3508"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3508" name="Picture 3508"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43"/>
+                    <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1958340" cy="1781175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
@@ -11140,51 +11837,50 @@
       <w:r>
         <w:t xml:space="preserve">They understand what is happening and why </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DF1791" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They have been listened to carefully and their wishes have been heard and understood </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3697C003" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">They will feel confident about the help they are getting </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76ADFE9D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They are appropriately involved in discussions and decisions that affect them </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0DD0D6" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="293" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They can rely on appropriate help being available as soon as possible </w:t>
@@ -11445,51 +12141,51 @@
     <w:p w14:paraId="2705187C" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02A9D2DF" wp14:editId="480B71EE">
             <wp:extent cx="6792595" cy="6464935"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3693" name="Picture 3693"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3693" name="Picture 3693"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44"/>
+                    <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6792595" cy="6464935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09892790" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
@@ -11606,51 +12302,51 @@
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A1E84C9" wp14:editId="7FD9153E">
                 <wp:extent cx="5380990" cy="1251839"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="32559" name="Group 32559"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5380990" cy="1251839"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5380990" cy="1251839"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3729" name="Picture 3729"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45"/>
+                          <a:blip r:embed="rId46"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1219200" cy="1219200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="3730" name="Rectangle 3730"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1219454" y="1081913"/>
                             <a:ext cx="113068" cy="226002"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -11660,186 +12356,186 @@
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="7D554387" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:firstLine="0"/>
                                 <w:jc w:val="left"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3732" name="Picture 3732"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46"/>
+                          <a:blip r:embed="rId47"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1304290" y="168910"/>
                             <a:ext cx="1000125" cy="1050290"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3734" name="Picture 3734"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47"/>
+                          <a:blip r:embed="rId48"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="2304415" y="265430"/>
                             <a:ext cx="953770" cy="953770"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3736" name="Picture 3736"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48"/>
+                          <a:blip r:embed="rId49"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="3258185" y="304800"/>
                             <a:ext cx="1047115" cy="914400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3738" name="Picture 3738"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49"/>
+                          <a:blip r:embed="rId50"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="4305300" y="427990"/>
                             <a:ext cx="1075690" cy="791210"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="7A1E84C9" id="Group 32559" o:spid="_x0000_s1026" style="width:423.7pt;height:98.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="53809,12518" o:gfxdata="UEsDBBQABgAIAAAAIQAG7fvuFQEAAEYCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgmlD4hjb3//7t1Iut3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4D4sv6+qpc7zwQSzRSxfsY/YMQpHqwknLnAVOndcHKmJ6hE16q&#10;D9mBWBTFnVAOI2DM4qTB67KBVn4Oka22qbzfZOM7zh73c5NVxY2d+I2HjouziMfzyFQ/TwQY6MRF&#10;ej8YJWM6hxhRn0TJDjHyRM4z1BtPNynrBYep8zvGT4MD95LuH4wG9ipDfJY2hRU6kICFa5zK/9aY&#10;lrSUubY1CvIm0Gqmjjtd0tbuCwOM/xVvEvYG41FdzL+g/gYAAP//AwBQSwMEFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpb&#10;RjLZ+vYzg8EyettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0Z&#10;F1vbkcyxiGqULAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nm&#10;P+wUHZPQVDtHSdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96&#10;vely/AIAAP//AwBQSwMEFAAGAAgAAAAhAPQjmTmbAwAATA8AAA4AAABkcnMvZTJvRG9jLnhtbOxX&#10;XW/bNhR9H7D/IPC9kagPWxLiFMOyBgWG1Vi3H0DTlEVMEgmSjp39+t1LSkpqd2iW+SEt+mCZn5eH&#10;5557SV6/PfZddC+MlWpYEXqVkEgMXG3lsFuRP/9496YkkXVs2LJODWJFHoQlb29+/OH6oGuRqlZ1&#10;W2EiMDLY+qBXpHVO13FseSt6Zq+UFgN0Nsr0zEHV7OKtYQew3ndxmiSL+KDMVhvFhbXQehs6yY23&#10;3zSCuw9NY4WLuhUBbM5/jf9u8BvfXLN6Z5huJR9hsBeg6JkcYNHZ1C1zLNobeWaql9woqxp3xVUf&#10;q6aRXPg9wG5ocrKbO6P22u9lVx92eqYJqD3h6cVm+W/3d0Z/1GsDTBz0DrjwNdzLsTE9/gPK6Ogp&#10;e5gpE0cXcWgssjKpKmCWQx9NC1pmVSCVt8D82Tze/vKFmfG0cPwJHC15Db+RAyidcfBlrcAstzeC&#10;jEb6Z9nomflrr9+AuzRzciM76R689MAxCGq4X0u+NqECdK5NJLcrki3TikQD60H0MADXjXwb8IzT&#10;cCTOg2qM9U/MbDqp38muQ/axPAIG3Z74/TN7Dpq6VXzfi8GFIDGiA+xqsK3UlkSmFv1GAEjzfkuD&#10;t6wzwvEWF2xg4d8hcBAZq+cOj/IRGGK2IJvnCoWmtIKAnYQSKmGJSWfaWHcnVB9hAcABBuCY1ez+&#10;VzuimYaMpAUAHhngQQFDFrETXVA7I+w/BcrHlmkBENDsU89msI3gWeSJDbsOfQutsJ9x7BxR9t9Y&#10;QkLyIicRBk5S0opmwRVTaFGaJQtInxhZabpIkhT75/Bg9UTGs/hidTcgmYNCYQVD2AJRNkHEkjtu&#10;juMuNmr7AGJulfn7A2T4plOHFVFjiWDSBydhL4m69wNQjfl1KpipsJkKxnU/K5+FA4yf9k410vsV&#10;Fw6rjXjAhyFKwKtfUcRn6aSL9Rzx0AZ8YrS8loj3gJ4E9gUiHpSap3gKoJYXZUXHg3WWcpIkcDiM&#10;wZ8UCQ7+H2L2EX8a/MjxV6YXiP7TEyLLX5texrQ0HwQX0EsKeskp6AFT26LIQ+pk9aSXqsiWy/Gs&#10;GMvf1ZItPqOWxWtTi5fvZbNLlhYlLYNaQDgl3CJADY9qoUm+pKgmPCkrmudhwEtPym8lucDV4Sy5&#10;lK9NLkVw5SWTC2STIsObJqghT5f4OjmRy7JYTE+WZQX3sMufRf7tAk82f18bn5f4Jnxa93edx0fw&#10;zT8AAAD//wMAUEsDBAoAAAAAAAAAIQBLsS5J0zUAANM1AAAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAAAgAAAAIAIBgAAAMM+YcsAAAABc1JHQgCuzhzpAAAABGdBTUEA&#10;ALGPC/xhBQAAAAlwSFlzAAAOwwAADsMBx2+oZAAANWhJREFUeF7tfQd4XNd15j+9ovfCBvZiUcWm&#10;mi1bbrEly07kxE6c7LdxsnG+b5Pt2Xybts46jjdxNo5THJfELZYsWaIjR5ESWbKKSbGIFQRBEgRA&#10;Ahj0MgXT++x/7ntvOAQBEKRmSHoXP3DmlnffLeece+65b957g1WsYhWrWMUqVrGKVaxiFatYxSpW&#10;8f8NTHq4KNyfeOVTa9e3/WeT2dxZQGHxsoWCHmqBgpFH8Dz9WJ6hmZTXi+r5xmEDKsGzGJrUsUtx&#10;I18VUiEDOcZwampyIDZ46HPo/uyLTEZJbHAVV8PSCvCzz7/vAx9854utbR6ks0BuEXYacjaEIKFk&#10;KcHpx5TcJdQPFhWC6UJeRS6VlTy9nHFcHVN5Es/rdRf0jjNkWuLz4RgOHjoWTr/+h59E4ORrzAqq&#10;AqtYFksqgPvnX/rKhz723l9324BHNgKNHiCd0w8aEKEwMISvdEQXkMhWjuWZKfkqrYSoxRXJMaMs&#10;KadCppkvcZUvcUYyVEJRxGSmgEQaiCU5zRMFROJAPJ1kH7I40n0e/sNffRrnv/O/2eQZEkuuYjks&#10;qQD4wNNffODhB/9T57oGbKoG/v1dQItXP7ZCUH5KiCJMQ6AqXSLgrB5XZMQZUs4qXqDSZUiJDAWd&#10;AiIJIESh+8PAbASYCOQwHwshHo/j0Ik+ZI5+4YcYfeEv2fTrJJZYxXKw6OGVqNkRHQtYPub2eOxJ&#10;RxUOjgL1LmBtjX58AZRw9VCEmhHShSeWQ2ip9HKUJUnZlJr9GokFEGWIkebCUSpMFucvjCPkOx/H&#10;2a8dRCFzml3xkVh6FcthaQWY/PFcIe+aGJsr3FcwOdxVTfU4OmmiUArY2WSCaYHtoNyLkPiyxI9l&#10;4/wQZZK4fBSVSpSBipDSFSEYzSIQiSHMdaBvcBSF/u/2Inj6MM86RpoiSTWrWAZLKwB5Dv8JH8LD&#10;5+ai1bcFE7bG5pY6nJ+3YSxUwI5mE5xWvSShhKVD4ssSP5aN8+NqCiBWYHg6wjCLgYvjmB87G0HP&#10;X77KEw7wLLEAMTl9FctjOQUQJBGfHMfov74ezbdvmIw4u+rrvZjOudE9mcfGOqDBrZkCJSwdEl+W&#10;+LFsnB/LKYA4hJPBNEbn4gjNR3H+Iten/ifOYL5PhH+QNEZanf0rwNUUQGTAlRYBTL52KJ31OHx+&#10;+w6v122Fu5Z+QQH1zgLW12lLghIYIeGyxI/F4qXef9FRZCjClzxDAcQvGJ5J0hFMwTc2jfmhE0H0&#10;/o1s/VZn/zXiagpgQJypecweOVXIxuYmAp47siabu6ahDscnLVyP89jeZIaNtYmg+L888WNhXPYj&#10;Dgdg57bTSXLZuRUlVZE8pAjVUIRftACBNALhNGbmgogMvOTD3PF9rEVm/zhpdfavECtVAAHnHaII&#10;nh9AaPhsIFnzlmDS2tjYVIv+kA1D/hx2tZjgtZu07RsLL0n8KI2L0pjYkypuN0XYXipCNanOyZ2H&#10;EHcfoyGuR7rwLylACv7gPCJjp6Yxe+xlViezf550S+NLX3rqP3z0o7/0px0dXXPHju0XZ5UjUuy4&#10;4bgWBRDIzIojOTWG0ZcOxEztG6Yijg31tR748x4cH8up5aCtikrAkkUhLyR+lMZFAWDm7KfQZSkx&#10;NhgSCskyMEaxylawqAB+TQHmAmEqQM8MZo/uZ9F+0i1t/j/96b9p3bZt43ff+967dzU2tn6srq6z&#10;/vDhV0/yUJJ0wy0X2X7NkE5yPmZP4din/2P0xJN//+OXDqZGL4xwlhbwRy9n8ML57BXbxLJC1a1f&#10;JlZq9JODlpaW37vtti0tjY01aGqqs46MDKxn9jaSWxW4wbgeBRAI1+OkAZz78ufQ++3PdO87GDjT&#10;fR7zsSy+ciiLM9M52Eu2ieWGsiKGw3EJlVS7N40///N/2L1p07pf7exsQiAQwQ9+8K/BZ575jlyw&#10;4sJ3czT5ehXAgFxrH8XIM9/Eic//xtCRV/umJ2dhtZjVhZpKS0N9cfQThJqa2j/ZtavLJf3u7u4v&#10;PPHE18RnuUAaIcmEuuF4swogEAdmGsGeH8L34v9Kp1PiLFZ2CRCQidq3hT8ZSvCFLzz+yI4dXR9o&#10;aKjB2NgsnnnmBxNnz54SBeghyXUL4eMNRzkUQKD5Bc17hsww5TX7rB2oFJTcf0KE/6lPfdXd3Nzw&#10;Jxs3diCZTOONN05lvv/9b3XzkHxjKY6r3L9wU1AuBRAU4GhKK9nfEMGUzv5beunHzp01n9q+fcMO&#10;j8eJkZEp7N37vaHJyTERvliAadIN9/4NlFMBdCgN0OMVhDQjS4Bi3Y1QuOvDZz/7lbbOzpb/0dnZ&#10;jEgkjv37j8RfeGGvbPt6SbL+J6TczUL5FcCQf4WV4FIblW3nzaKxseEPtmxZ12KzWXHx4gS+971v&#10;90WjkXM8JBYgQLqpAyi7AiizXGHha9CcwFtZAf70T79xZ2dn+680NtbC75/HSy+9Eti37wWZ/WL6&#10;xfOX71luKipkASgcPVkxGO3cuvJHXV39Z7u6Oh1yL2N/v6/w1FPfFLPfRzpLuiUuWVfAByBkXa6w&#10;YETFlPBvUQX4whce+8jGjWs+WF3txuxsCM899yy3fd2y5ZPZP0G6Kdu+haiABRDB6JKplHMu9UoT&#10;t+gSINu+urraz7W3NyKVyuDUqb7M3r3fFtN/07d9C1F+H0AEciPssmpGPvT0LYRt29y/RtO/w+m0&#10;Y2rKj2ef3Ts0OzspZv+mb/sWomI+QCWhGQDV0C0n/09/+q/bW1qaf6epqQ7xeBJHjx6PPf/8U8a2&#10;7yLppm77FqL8FkCEIlKptGRE/urLoFtLBerr6/9g3bq2FovFjPHxWezd+/j5RCIu2z5RgJu+7VuI&#10;yjiBN0IoStFuLQX4zGe+vrutreWTNTVV6kml/T9+LfD66y+d4CEx/fKt303f9i1ExZaAShtnqV27&#10;DnDroKHB+2edna2OfD6PseGR3GPf/eYpZt9S276FKK+ffu/f3rH93ne80bWhw/a7D3lwd5dd3b4t&#10;t4gZN3sKlT4ZJHG56VPuTZJbwqzskdymJJoptxMIyeXeQyPkIFdPeSQszjoPnpjDmXMzGJmbw0zP&#10;93px9m//D4v+kCS3WAG3/2UTCln7m1pyF35Bu/CWDeN4FfL/5oHG93/ifTu/1drehng0gi99Y+/U&#10;dx//8nOwNb+Cmrcdh2frjb1TyV4wIzgVx8SX5BnJJZ3OsivAtnve8cZGQwE2VlABjs+h9+w0RgJz&#10;mO156pICrPt0yPm2u/9s87b1H7Y7bI6CNGBAXy7UZ+nSoUeV1ZK4cUwl9ThRkE4raHXKsXzeBFM2&#10;nf/Y2qn6n7pnvcNiseDs4BT+6og1HUxakna7PW0ymXLadxZyklaH5iirBvS4JLUvUuWjeFidx4+C&#10;SbV36Zh8aDzU8uSYni/nmGFKplLJ6bFzT+PIf/08c0QR5Obey1ABBXj7G13rOmy/9yFvRRXgwPFZ&#10;9PZOwxf0Y/Z0iQK8b+8n3/+z7/lca2etenxMMUjAUEX1tM6/y9OKkXpC/vVCKmRFlwSl5ckSlDdZ&#10;sC3fj4c6gqhrakRg1o+n+10YtGyB3cSO6+W0cyhgGavUI/kGqeN6njquf6Ou50soaZVfrIsfKq61&#10;ocahFdLyTQWYTWZM+/248Prf/jGGv/tVHpQLUOp+DQNlV4Ctd9//xkZRgEeqKqsAx2ZxuncKoyFR&#10;gKeLCmB+6AdP/PQvP/KuercZv3wb4LFpvBGo8NLHJZQki4fJTOmW4BJ/tYLSbzkodzIHg1HM9B7F&#10;prVNyHIws/551O/cg4LFroSlyhJyrsRVXapuDpQZwgcpooTM0Cijhdo5clOsHFNpxuW5CPXMZLaA&#10;tP6UVCJdAHedij8RUiiSRXhqQj00e/rI093o/fxvswp5bO6yB2bLrwB77qcFaLf9vijAJkflFODo&#10;DHqUAgQw13tJAfDux75+zwfe9dC6LR14/1rgV+5gbgVx4PUTCAZiqK2vw+TkDDZs24C3vGWDunPZ&#10;GC//S4TKkGkjfkkBtHzK9FJZvZzwSOKqPOPGAzLyxHSCVi5KvojQ5+mTUB/hZ+gbnMX89DSm/HPw&#10;nfjuGQz+nSwD4iPJhagihM9lhpgr6W4FQSVRLQh3NNZISkNo9PFj+0/mgzNh/MsQ8Fz/tfdF1cgP&#10;Q3FFQeVpZ/WUMilB5stietE3i5HRWXiqqhAOR2Fz2tG1eZ1SUuNJ5mslee5xJSRlZfYLGbfKZ0nS&#10;31Q8iwid41Q6jYmZiRwmX5b7DliyaNSKKLsCKNmLxkpYSbB+pWgypNK2TvzOc9mxnn848toJZJNp&#10;PHbGhJPavqBskPsds5yqvaf64HG7aZbzCIbmsW3XFtis5sqPnVjKdEt+YGoWWWrG3HwI2cmD44hd&#10;HGS23Hd4xU6k/BbAEEylwTa0dq5oK4aTv/eHocHuIycO9HBmFPCVYwVMRcvXJ3kE7sKAD/OhKFwu&#10;N/2AMOob69C5tlnNwrKBXRb9NnEddNCXqXICjV5gbR3wllagrUpfPg2IYtJUBWdCtBIZTM340hj+&#10;vtx7KNciuIheuSeugAKw1zdAAaSFond8OWik6e0e+f1fHT1x9ML5k+cxkzDhi4fpJIkRXAFkFsks&#10;Ny9C3OUhzoX3zOk+1NZUIZdJg7st7Lp9e0WGraqUtikpUTx5btJrB2pdgKvEwTWgOYp5Kn4GOf8Z&#10;rgNT8u2jXIqelcNSphQVUQA1MyvBjVJI/coHIPL6PLj903figa//DO776odx1x9uQ3b+lTNHzxam&#10;Lo6hb86Eb53MqzVypZCiC0kc1N6efqToCHB/j+B8BJu3rkVLM5VBVK+CUH3ghwxbaCGLqScKl/if&#10;o7usLoxNkuiZXAnjnPKAu4DNd97zxobONtv/fLQW92xxVmYXwJm8/+AUuk+MYSI+D3//c/3Va3f6&#10;dz3wwXtZpc4AjQd5SsXusKOuoYZtFrC9geaUlSr+SAf08iqm0rpVIRU4k1S+HGdE3kiWzJmxbyDH&#10;fssj8WZYc3E8eocV/+79jajm1lM8dKlGzpPQiMv5Ki6hfkziwgf+F3cBKk0yjovRku2mgwxxSEhy&#10;Cq9oBS7OAae4s6evp3YB8v6k2VAOh147i/lIFOdP7R3CmS/I7uhZkvgAV6AyFkB6X2EooZHy0lb7&#10;/Rvvfvij965f34qNG5qwcX2zTk3Y3NWKNW21cJlz8JjyGJjJoWc8h9NjGfRMZBlnOM5wlCHzTjE8&#10;5RNKaXlcRk8JjaTRO5bGk91WnJ5twNlgPc74a5G1uPHssRiePhhW67SY6puNSxbg6ii7Bdh0+91v&#10;rO9otX365+pxHy2A7NkrYQH2HZjEyWOjygLM51J4/yPvREutHf/9nbbLLv4YUArDeiTfmGUSv3SR&#10;hXHGpE9STqDikk+ysM6J0RnsOzwEu8uLDKddXb0LDe3r8fcv+vHOzVl88u0F1NS3wu31qnMM4n+x&#10;Hq2dS3HVFznOTMk3+mYcvx4LcPDlXmUB+nv/8WZYALmMKb3X05WCaqOgnLV8MoWpsRmEkiaEE3ms&#10;rzdjwwLqarBgY5NGm4WatfgmCUldKm1l2oqNLVZ0ldDGVivW8fzM5Hm8rTGAuxumsdvrw0/fW4ex&#10;QJbLTAFdtTEE/HMYGr7InUCFn45eDootGm9WgrIrgGpW1LfCGiDjU+ZfELoQ9A0MZlKpHF48f/k+&#10;TEqoy6ckuYgj7xiQUF10kfhSJMf1Mnly6fzZIfhngihY3eq9BNVtHUg4O3DoTASdtVlsac6wLSsd&#10;QfEPZC7fPGi7o5XxvwIWQISzssavG2p2qYY0RQ8PzgQu9szE5ufRO13AcEATgBxaaFolT+QjeZKW&#10;0DC36pgeVyHTwqEoBd7fc1bt+UXA2XwOO+7YhSN9MZrcLO7oSKPKUaADmEd1dQ0cdDpVv24S1HK3&#10;wg6UXwHIUa0DeroCEPlL/eKlq0g+mcDM0aPjvklEuRb+eFBWTv0Qw2sVvpEWkn1/f28fMsk0LFYL&#10;YtEoOjeuh8Xjxb6eeQo+j7e0p5UvI9vC+vr6CjD12qAsgAxmBSh7X1WzwkEtVjmwDdWMwOo0YeyF&#10;18eHfNFsKokDQ1nE0pp/sJzwVb5xzIiT1DGSePT+2TBG+i/A7XbT8cvAbLdh2+070HsxhcGJFLa3&#10;ZNBWk0WaDbk9blqAalXXzYJqWgaxQlREWW/ENlBBSY2hyWJGNhJMzQ0fnJ2exfg8cHSEjhgPFQW8&#10;iPCN0xcTviJW0Hv8lCpgMpsQjUWxced2uDx27Ofsz2TyuHNtGlZyUfyRurp6Wokb813AclAW2Bjc&#10;VVBmBaAjRE4rBlSYCWpLx0FqzajfMsghNPjPE75pztQcXu3PFK+TX6vwJU9M/4RvCtO+cTi59icT&#10;SXhqq9G1vQu+6RyOD8Sxpi6HLS1ZdfHHTssgCiD1iOUpF111o26UKS1rDGoFKL8FMLhbccgSIAPV&#10;pSzo+9qPZsd8F+PhCHonctwn50DbcM3CF8ZnqD2nj5ykYB3qeIJuxpbbd8PpNOPIuQhmgznc3plR&#10;PoBYgqoqcf4c3BKyDlZ2TVR6zoLzlSJwDIokXiJolUdFNUjL1/ii8UZGtDzktPJhzYfb6prafq3G&#10;47a8+zYP1jbZ1eyQblxG/CiNK33hYORFkepLFyZlLBIKScHS18TJzB66GMa4L4i4KYtkqG8Gs8cP&#10;0gj0oen+GltV032e2nr17dkda23q5gmeUmxLmjNClac1ofWDZLWL4zcAH9d+r9eLeCyGho5W7Lxr&#10;F6Jx4LGX5rgcpLG7Oomov4DpGZ6bW0N/wYnxUblgpJOPNEIaBsaHOAYJSRMXGJbSAI8J9ZPOMy1h&#10;H+A7B0Sl7gjHHeToGOYT5E1a+1JoqBvo+Wcq5xnSUR4f5/a2JY+h/kmkUmmEggMhzB2Wl2eyVoRJ&#10;V0Dxt5wQzZMfgRBeVhKqhaIUtTwih+CZ7477xpLZdAoHBtMIxDRncFHhyyyTUM9TEXIkGkmj7+Rp&#10;uF0edVEny4Jb77xdLQvnRhIYHE+i3Z2DLZXHXKCAZNKDZLwas9PA3KxOFFyRJN+gKdIkaUInCk1o&#10;VmhMJyqP0AyVZ3aQkmM8wvPirDdJRUiJInCjE2U9/uM8doJ5R9h9ue1DZo7wXw3o6ii7Amic1aIV&#10;BdvIUzDK1JVi8BvnUsHJfXJz5mSogJM+OmnWS0JfTPiqCj3fzLJnT55COp6iQ2dVs3/t1k2ob6xR&#10;3/Uf7A0jlc5jnScDq0WUq4Ca6gZYbSaYqSCiJFcltrFiku8XGErdytRTYkIiaNWeWE15wSYJLCtQ&#10;F8gW8mUJVEABRPvI2pW1f91QghcJXokUohNPToxPI8X1Z9/5lFo2BEsJXxHjwmD/zDwununXtn0Z&#10;Ko/Tjs237VJlpgJZnOjncuDMo81Jy8BKrFwvvFX1PPsWws1UANXsChu/bigzx//FFa2AU3//7Oz4&#10;mC8ZjaJ3LIth3RlUgl5C+EJS7+kjx2HipsJkNqvZ3/WWndzfO2DhsWN9UcyEMljnzcJlzatLvh5P&#10;DWw2W8WHfC0wluGVoMwKwIVJNc6oCIkocFYpV5NmTJkoOlhwkeQpGw9JfoeoilTNsjzHEIZBCtJL&#10;KSvEc3N07uT6vNoGLjrQiXlEp5+ZnpxRXw4dHEgqcyklFxO+9FfM7djQBB22UX3bl0BVQy23fVuU&#10;6Y8lCzh4OgyHuYC1NP9yrplKUlXdqA1VKroFIN1Y6TUAQdktQJGj/hxMvgJsfXlYT9FhOsw189U0&#10;LP+ahOVfUjB/PwHT43GYvh6D6UsRWP4iBvdzlO8B7gbo2Djo2droOVvo+JiDBZifmofp+/SAXgmh&#10;4SCFM5VBThRrUQWQXzs5/9jExGQqm07jEBUgRGdQJCWlFwpf8jNc108dPgK73M/Pg8lUEtveehcV&#10;w6wu9Jz3JTAwlkSHJ4d6ex7ZXIG7Fg+3hdpXv7cUpEMr7FTZFUA9/SLcjVABpvOwiRIM5mHpzcF8&#10;IgPz62mYn09QASj8xyn8r4epAPOwfCGMmr8uwPt1TvSnqAgvUQno2Vrp2Zp9eaR/ewSZ/zaAwm+e&#10;w47/NYF1R+OQJ/+WxMWv9Sb9kwdCgSDGqYynfSl1T91lwidJaKVl6j/Th9BsAHank6Y/iua1HWhf&#10;146sfK1ABTl0OkKlyGF9VZbLibbLqabzZ5G14RaD2oXJIFeACiiAEDsgfBGG07QWDNNvZ6aT5CLJ&#10;T814SF52oYpUbUZBPFlZKoRkdgtJD1msQC+bPjcT/MwzpIZfZZDiDH53fHy6kEpnsf9cQl1kkS54&#10;WK+b9UrzVexbZp4z/EgP3DauR6kCXGY37rnv3aqM3IAxOQccPRdGo6vA7R+dP9Zjtdnh8WpX/m4p&#10;SH+Uo3OTFEDhencBIt9SKkUxTUVgr7VxLqsEBfR88Zng3MxsgYt498U0Tsz241TmNXx79lv4h7lv&#10;4TH/t/Ed/zfxV6f/ApO1QcTXZdFf48Ox9Sfxj6nv4Ju+72Co8Bpe6jmL2YAJTc4c3FRO2X56vXV0&#10;/qy3ngIQmvwVh7SMZVB+BWDDN4QpbEM5O2LHl8Lb/+rjW7ZsqrWYnWhomsG88xBeijyOv5n+DL46&#10;88f46uxn8fkLf4jXYkeQ3W7BXHsUrzQexPO1T+GLQ3+EL/k+h6PR7yHb8Aqq3CmMhGw4F7Cohz88&#10;7hp1gelWhOYErkwIFVGA65r91wpRNGXmlmjs3Y//3Nbdu77Y3rbe3tExi49+uBczpmEc9J9DjaUW&#10;VZYamnoPvJFNuKf6HtjyVozMj8FvuYB6WxWqWcZicuGHvmF0bhnBez/6Yy5JaRwet2No3oRoeBLp&#10;dObWVAKDNyuQQ9kVQMlfCaayUC2wHU3RF7T3jsc+smXrlm+3t66z19UF8eEP9mHGPIgnx19ENBeF&#10;PDYt3/VHIkAXdqPGUYVoOoWe1HG4uMcviI9BWFnuTGgSTw30omPrBbz30f0wmbPYN+zA2YkI/NMX&#10;6A/cekog/L9pTqBANb7CDlw3WP8lC1Aigbd/8/71WzZ8s6NtrauuNoSf/elezLv68NjIC9yYxChU&#10;qxJYioJzzK/BtqrNqr99kX4k3OOwmy+/qOMwW9ETmMAT586gY8cAHnj4DfUF136fAxdmwpibuoCc&#10;3ARaEU5eH66F/+W3AKJ9dAJX1vz1wfhyRxuonino+vWNHRu69nZt2FTndsfxM4+cQ756CE/4XkSY&#10;M98mD9kJuI2LBm3YZr0TDqsdwWQEg/lueLktWIxvDipFT2AK3zt3Hpvf2osHHjmERMqEH4/Y4Zub&#10;R2BumH5v/paxBMIXcQRXgvLrrTSuuLgIJ8sJNUj9mkOec9Ja52x426Pf2rx5S6vdnsSjj/TBWj+E&#10;bw3/CwLZkJrZAhFSIplFTWQL1ng7kaXCnomc4X4wQGZYpNrLyIBYgu7ZSfyg/yJ23NuLPe89gfmY&#10;GftHrBif88M/O8QRl5xwM2AooFoCVqYB5bcAwgMxzZXmBRsq+hpml93zzs/+ys7tOzdZrXk8/P4B&#10;NK71qZk/lZrm3l8TvqBgyiPp92Kbazf9ABOmYnMYN5+B22XRdq96laWhEbdRCV4fH8Xzg8PY8/4T&#10;2H3fGUwHrTgwYoY/6Kcl0J69uLmGQJ+Aep+vhgqsXCWCqSCkBRloLpuDfd2Dm3ff99Aei9mCdz9w&#10;EZu3jePJ4ZdwITbCmStXlzTIOh2P5dGWvA0N7nokee65aA/sdTEqrcYK4Z2hCAYZ+SJYG9t4ZWQU&#10;r/nG8PaPHMGm24YwNGPFYV8BoeCkopu9FGjLsHRez1gG5VcAo/FKgxLJU4A2qxW7du+y2qxu7Hnr&#10;KO5+2zj2jr6MnkgfnPJleQly+RxyM83o8m6DOPqj4QmE3INw2LULOishk/73T+dH0D03gfd9Yh86&#10;N0zizJgF3RMFzIfGEQ77b54SSD9FBtLZFWhA+ZcAITauOlBBJsgg5WrXpm3r6bzVY+umabz/XeN4&#10;cfogDge7OfMv/6LARMcvHjSjM78bLocL8VQag8luOGvTyOc052/hErAUmTkw+Sr4ydNDGEtP4z2f&#10;OIDa+giODwMDsznMB0YQj0dumhIo3q9wEpZfAQwuVRjySoCGzW2obmtBa2MIjz48iu7oKfxwep8y&#10;0zJLS5Gmn2ibW4/O6vXIsn/DwSGka8Ygy4a6dFpi9hcuAQvTQhauJ7FUFt8+xh1AnQ8P/uJ+WCxp&#10;HBzIYXI+jaB/GOl0Wt3jeMNxDVa4/EuAYpB86OkKwEThe1trUL9tDVzOFD76oRHMmS/g6dEXlHDM&#10;/CsVVsFUQGLGhU7bbTDbLPTeY5gonIazOkdF0mb/QhKhL6cUQhYznb9IHI8dH0Pb9ovY86HjiMZN&#10;ODCYQzgeR4BKoG7PusFKUNwdrQAVsQBqDdLT5Yb482NVeZzZUwMX9/UffM8Yqlom8Z2LzyOSiXNA&#10;l7x5IeF/Kp6DN7QVddVNSOfyGA71I98wwwLats8QtkHGucax0riRNkJYLbgwE8Izpydx+/tOY/u9&#10;5zE2bcKx4SwS8RACgbEbvhQoGajOXR3lVQD57lwxqwDTCjtwLZDOSq1777XgvNeE+2+fwR275/C9&#10;oRcxHB+Hjds9adYgJSTkkJlsQIt7O3KsIBAOI2jvg83F41z7S4Vael5p/sIypXEFqxkHhmbwxtgs&#10;HvjYETSvm0PvcA6D9AcS0WlEI4EbeqVQmX+1BBgdXBrl75bikGEByqv6FC/OvdWLk1vc6GqM4AMP&#10;zuLlqcM4ONfNvb69KKiiwPiXDJlRndgBl9er7uYdD5+FmT5DPqdZClVOulx6HtMGLVXGyFPQh/ks&#10;rYDfNIN3/sIhWGwZvNGfQiCW49ZwlP5A6ob5A8VdAPt4NZRdATTGGZwpHyzZAuaqud9+Ty3cZO7P&#10;fGAKE7l+PDPyMiwFbuO4r1soIHmMG1PtNP3r5aE1+AMziHkv0A8wq5tDFpZfikqFb8QvG6LE6Q8k&#10;Uik8fWISTduGcddDPQiFgSMXEshkUggGRivCl8Ug7ay0rfIqgCzQ0riYnzKOVV7OJNUdfF81Al4r&#10;Htwzh7a1c3hs8IeIphMwcy03BFQkUx6ZWQeqCzthdtqRSGQxlzoHc0MMuSwVYGH5JUj4uDAu4SX+&#10;6hHJsFjUdwM/Oj+HOx86hTXbJ3Del8PAdAbpVBDh8OyNsQLFJeDqqIAFMLRvZR1YCWT2n7vdidPb&#10;XdjUHMGD9wfx7NDrOBu8CCvs6tl8Q0iK2HQ2VYB1pgvu6lakmRkMjCNV6+OOgMqyYPbL691K0yuh&#10;Ii4bJhO0BPv6ZzAa9+O+jx+B3ZHGsYE4IskCIuEJtRRUclegOC9LwM1SAJkJ2hqkp98sWE/MbsL+&#10;B1ywWnN46EE/RlKDeG6E+24K3xCICLFIhRxyk9VcKrYiYzMhHk0hnOuDSS76ZLSlwihrnL8YLXW8&#10;CGOQEipinMLNZrJ4rnsKDZvH8Jb3nMOcH+gZjvPcDELzE5r8K6UE0g3Ff71vV0EFFEDrQNnAHj47&#10;FEN/wYQ9u+bRtTGIx/t+hHAqAVNeM+WXCYpN52Im2Oe3wlRTg1Q2j0jAh0zjJMtdafqNc+XefyMu&#10;oZDwsLRuI+8yqAydDCVgn0dnwjg44Mddj/SgoSOE3otJzIRzSCYCiMfDFd0a3jwfgFANixRW1v7y&#10;sAD+aA5P9kZQ78ngPe8I48DUKZyc7ae7oc3+hUKT2W+aaIbFsx4pcwGpUAwJ23nkPdpFH6PcwnNV&#10;t0vyjHQpXcbT0oREjbRIVuJc7H/cN4OUew67P9hLoRdwdjiqjs2Hp7Ti5VYCvQvXIoPyKoD2YJDW&#10;gXJoAHv33EgUQ8Ec7rsrjOpGP/ae368LSROmCEZCRWyzELTBkqTp9zi43lIBwsOc/X6a/kuz3yhv&#10;xCUstQBLlSlCjU8PLyMWkqc/1aa/wKUngf1n/dj+4ADatsygfySF2fksdwUROqXz5bUC0iUnSZ5Z&#10;kCVghVa47BZAGLFS87MsyJxIMo/nxqJoqs3igbtjeNXXg/7AmNr2lQpJXgGblQs+mQzME2uRqWlD&#10;ipvg7FyIM3AQWe5O5KLPQqGWxqXLC/ONtIRFGGOTUMX1sJgmbPIwBOO0AscGZxE2+bHz3QOIiRUY&#10;iahjkch0sXhZIHXJI3eU6E32AXQNfLOjY8/2B+MY4Lp5x44YHDUB/NPAIdYtTtwlYcqz+7ko1/zJ&#10;WtQPdSFv2YwIHb90jCY/cRGphnk1+43yBpUKeykSq7Ck8BXH9bhByuyS1HPd8lRLQT1mfvhsAJvu&#10;v4jGzhAGfUmE4zluC6NIpWLltwIqZKdVH6+OsiuAxgu98esdnJzHMbwYjMFuz+LeuxJ4Y7IPfXNj&#10;tHDyMkZNOCJ8s9+JddN3Y4/3Ydy74d1459Z2rJf3qM/NIVk3hCw5LNs+w8QvRqXKUBq/jIdGohgK&#10;6YwuEtM8YDVzc+pwawrB9nsuziHj9GPTfUOYD+UxMhWnccgjHpMfEi0/buoSwKb1maBnXA+oAGM0&#10;56ciKWzsSKO1PYaXLpxS7+0pzn4ZZMyMlsBu1G/YhrkqK45yjz2ZyuDuGjc2WTJ0/rgQcNtnzGRD&#10;sEuRlDEUxZCzQlHoJeFCUmMuwGKywGGxo8pdA6u83YFKEYsk0O+bx+a3++DwJHFxLK7eLZBIhtgW&#10;I+W0AsQlCyy0PMq/BEjjwow3AzLkaCIJfzqHnVtSCGRmcWLiAjcFtqKwZPY7g7UwV3fAX8hgIpbC&#10;VCKNQwEuGzy3o6UdznA1MpSqcc7V6AqTL1CMNEKShIpYUEIleIlrabvVDhepylGllIBbD1aex7mh&#10;IKo6Z9G4Poip2TQi8SzbyiCdiZd9S3hTLYAwYaXatyR46tl0ElZbDls25NAzNYxgLIZCiSMnhIwD&#10;YZtFPW/a6rChw2VHo8OKABUnSTNsS7jVg5yl5yxGS856I8MYjyiHyi8V/iUSObpsLrgtTnhtbjRW&#10;N1OZyWJTAaPTdEgRQ9uOaXVf4lwoyfJ5+gHRchsAdsWQwdVRgSWAJBq4svYXhdyxM5hJo8pZQHNL&#10;Cj2TYyhkZMaUOH8UWtqUVFf5PFSCTqcNLRR+h9NK02uiwqSQMCeQ04VrCHkxuqKvxQyGEjdINOAK&#10;4TMtcVYkJt9DBfBYhZxo8TbTalG8dEIS8TRmQxE0baBTSos1F0yrmZ/NJhXPyqoEwn/p0wpwSy4B&#10;aTJ2igKvr6J0LEn45ufIaEtRiMpUZ82IeuZRCIzjQjCjvpOvsrOM2Yx4HJim1ZiX4yxnCFrOM2hJ&#10;wRuZKl6SV0oyPsPsG3FqmsvuZh+8qOLsr7Z6UO+qg5P+gPJC01SAuQRq6c9Y6djORzPq1FxOe9tI&#10;OaH4v8JKy28BpF3VAS19PYiSoXGumzVUgLwpA388rJlSQtZoRVkTUuY8IlVnEOo/j1fP+nF0JIpJ&#10;XxTRwT4Mu3uRMctt45fv/6/ki/RVJ5UsSZeSjEmRVKJXZMSlcqLOXaeEX0VFqCbVOLyaAshxKnSc&#10;VsBRlYbZIpeEs8zmslFu+0+oW8KkrytA+S0AGape3vQmNCBKUytevryJQ+rJLjpdibwZMW8SwcZu&#10;RGKvYX7mAELR1zBScwIJd5KMv3Rv4BUwDhjHigWNfKESYZfGi4rAUH0VKbenO9DobUIVzX+1zauE&#10;L/FkMqqXz2l3Sck/w+JvHVQAqhn5UE7L8qiABVi5A7IU6riVsrAOMdUmdtGmX1TRR3aJJI9KkLXS&#10;EtQHqQgTCDPMWbX8Ihaep85VB0rSeiiCMfKK8YWC182JQexoa207Gmjyq2we1Ng9qLVX0zm1qZtB&#10;tAsRMiu15wff7BK5LFSXb6YPII0r0tPXATvFbiOjwhETZ40VdU6vzng1Or0UIVGVx1Bu+BOhS1jM&#10;16kUpfmlVCr44mzXBWxQMS3l9TjXcBsdvw1NG5XnL8KvsVeh0VmHVCKCTCqhlWOnXHRQk1ErsvKq&#10;V7uZSwHHpz+tXE4oC3yzFEDjn3zoGdcBGzlSR2cuFNYUoN7lIaONZUDqfhO06PlkWDHUmXcZSd5i&#10;JN5kBptat6DZ00jT76LwvZz9XjTSH5gJTaCQpAJI3ynk6mo7Yn4HMlydXA5aOXLfSh9B5M9Wygbh&#10;/0qtcNkVQBipOvAmhiQsabVYEY4WEA870VXH/bQhJBFIUWDXSiK0hfHSUI9LqNrQ6TKhC+lLQDqF&#10;ptpObGvbAa+x9nP21zvllnUbzoycZDnWRz/BxNneUO9BYNSNfNKKGq+NM98Mq81RNuFriqTzX9pd&#10;AcqrAJYC/Vr+kcHX4+TIjzLIPQByb+EWlwPReAEjoybsautkvvpKjyMUAZGKApL41Ugvq87T00Yd&#10;xbAkXkyTZPYacUPwQukEqj0N2LPpftQ6qih8rvsM60ht3P+Pzl5En69HkwpPq6/l0uCpwdS5GvVl&#10;YUOdPLdohp3WQrq0HGSJkE0QjaJG5JF83yTxxaBZYCE9YxmUVwHgqLdkKUI2XuWSr0T17BVA+ptJ&#10;ZZGN5pCbz2Fbxg4z1/Pes2ZsbViHNnkfr7y0T5hvCE6Rnl6KlMD0ssV0ybHSvCtogfB1j5+LO2dw&#10;A+7b9i60eBvp7buLwm9y1cNltuOJ17+BvPzsmICndK1vRCFejbFTdfBWmagQDi4BTiqDfIm/NKR7&#10;GVYjtxLKapKIA/EIEAmxG1xKFvMfigqwApRVASzW6n9rSsB8W1cNbt9YSwZI7iI9XACZ+Rnuk4e7&#10;pzH4g3EMfGUM3q8G0Jop4PQ5C0zJOjy0/S5ygt7TQiEW07qQL6OFZRbElyQRvCFwPS2WQH6Kl5Jo&#10;bVyPd+z8KbRXt8JrcZUIvwFN7np849Uv4fTgCS7wHBy7YXKYcPtt7fAdaYbf58S6NR54OEGc9BPU&#10;LGaZxSA+Qpi7yAuDwOlu4PAB4JUfAs/tBf7hr4Dug1wuDf2ROthVs5wkCRn/CmZg+RTgni93uLK2&#10;ny5kC/j4u9fC6+baphRgpShQvllkYlkk41l4/XnsHjZhImjGG0cs+Nk77uOsoxVQ2ypDMMuRCHGx&#10;/OXIEDTjxmwXkv0o27VbHNix4a24d+u7lKC9lkszv83bwrgXf/+jv8YzB57UhC+gzuzY2o62+lYc&#10;f3otnVoTNq+vpul3ws06rjZRlWUUC8B6Uhy6sgAxIDrPPMMCSB2yLGzisXCMuwz2V028q+8vyqcA&#10;9upftsVNtZs6PXj4vnYUIvJGT+bLTf0CCUpJjpUS+azeAKpeMSpvBQUeOGVGVaqA53/ogC3Zht94&#10;4EPkhn4ddzHhXZG3ArqiLkmT5EsEWXI4461cdDtaN2PP9gexvfM2tdUTs1/vqkGrtwkdVW2YmB3G&#10;7z/5X/D0649pwpdh8HRPjQMfeO929L/ciQuH69DZ6cCa9io4nC2w0FE0mluODCMmlx+K/CKDJF1g&#10;N/NUBOtWKgCN5JGnjtBQca1osrP/AaqKcFaxc1GIy/Xm0fk9l8tj/jtE8nWfenQTfup+Om1+jQeq&#10;ozTlQhDFpIWQAah1Sh+I0T3l7AjJRQD2vzFrQqiqgCN27gZCefziB9sQyiRwdugcVVdqJ8kUuRqJ&#10;YBfGVVgSV9xmqCyAdJRdsLvR2LgGXZ07sb55ExpddUr4DVznZdsnD6dO+8fwgzeewLdf+zLGJkdU&#10;v9XAWYXdYcXHH90DT2YDnvndXUhHbPjwQx3YtqUDjc2d4AbgcqI5l1DMupFWcT20u3Qy8tmWvOdY&#10;3oNR+2Gg/8IEXvjKKyjYmbmmkMHI44eQixxnbwZItB1XQrr65vHAY5+onXc83uKx4cUvvQdrm73I&#10;R7LcA5O/Se4IOIslvCIuIdMqLB7LK42WtJVpfyqH36n340wuhUc/EseHPxrBX7z8FJ4+/CJ7TwMm&#10;HBCokZQORwSuRxVK0iJ0Iy1KoCJyUcbEzYYDTlcVqjx1qKOjV0ehe+moybbObbbBxqLx2DwFP4qR&#10;yX6MTJO3KdYhU8mwp3Khx23Dxz+6BxtbN+Cx39iN/tfq8Ogv1OG3fnsn2tdsYrct2koj3dBJemKk&#10;ZX4U8/jBqOqqHJfX1KVpXeTnbxNcFuTHtAPRPL74m9/HUM8FYGMdC73cD9/Tz/C0fyJxPwpy9UqU&#10;RwHe+djXG/32X6n32nHfbY2QlzeILyAkP6wsvVZphnmxAHpajhWkrBgpdZzC14+rY7Qa1nQeo84C&#10;Em9bw0lvw0OPxPAzPx/H86f34Suv/BP8oRkqAaeCuly82HBYH/81GHEJdRKTI3sqqxU2Ct9udahX&#10;x1nJbLmibGafTLQIGS64yUQYkViIJpa8lF+wkrpE6NKsxMVwMOzqasFHPnQ7PNkO7P3dbRjc1wCu&#10;Frjr7gY0NFbRUbNzfDmtC5S0duWUJIJm2njbt4pLXklaQuGN5qrQbxI+ctmcDyQxcJIWqJoTYh29&#10;hN7PPItC4l/Zox+RpvQeXoHyKMDb/+7PqjK1v2Xn9i2e0L7eVB01TKwaqPYNlfrjACRfvcpMusV8&#10;Hryk9gZJWiibQ+36ZnTs2UoXwYo798Tx87+UQcYzhicO/ggvnTmGYHBO64tYBLWOGNOR5xcDfhRD&#10;nQwYS4JqU0JjSeD0MvpZ7K9RTvJIInjqUHtrPd5x71bs3rkeI4da8PyfdGHqrBfO2gIc1S6k0hQY&#10;fZiCIXwql/BJ6lICFqUv5YPwScWlXT2udUAPDRJwzA5OhM0eYPqJ45h9VX4y/p9JZ0lLuuPlUYD1&#10;n9yNtQ88bzVVdZhUJ41u8VPvnxqokEoYgX5cHSvmaFARGbh2WJTAVedFR3MLrBkHahsyeN/DKdz/&#10;YBpx6wQOD/TiYF8vekYvIixusjhChiIokvp06G0pGMxWpDNaSAlZJzFRYoflRj6xVkKs0uq0oLbG&#10;gy0bOvCWHZ3Y0NmO4MU67P9WM04914xMko02cSI02tXyonigBiSBCJuhguRJB2X8l44b0WLkijyS&#10;dppGLlrB6Kkp9P+1mH2Z/a+T6I0tjVK2vBk40fKe96Lp9t9kjWtpx41N0JsAmS3QRiuDLcBW47Y0&#10;7u5s8tSg2uqlQMxoaMngbfel8dZ7s2hojyFh8mNw2ofBqQn4Zqa4jfRjLhxENJ5AhrNanh1Qs01d&#10;VKIkFfP4YZASOEM6mfJnYQF5Z7DNYoLH7URjXQ2a6+n9N9fSm69HfXU9MhEPfN3V6H6hGv37ahHz&#10;W2GuziPXaELWy8oCpyaRSyRo+/VBSRta7OpYrKAhdR268iA+FsTkS91kzBFmvEbimqDs05IolwJI&#10;PVzlsJHUpcfLVXcpzFj/8Xeh9V0POz3NVfVOL50zJ30FCxyOHJras9i0LYOuLTl0rM/BW0/H15qE&#10;yZqhnxahsxSjsxShjHPqPUGpTJqdpN/Bma+UQoVCObiddnrZFvoEZrhddtgtLhoCK/JsK5u0Ys7n&#10;gK/XgeHTDLvdCI3ZuWsswFxFwddR8PIDGKnJKEb+sQeBoxQKhkncva9c9NcBETadIvSTRkmLOn6l&#10;KKeQpC5uSNRPO8lmyFiEywVhnNRZDe+W+7Dm4V9G3c677M4ap4eOm9vsgDXHfXXapH4n0GbjkuHJ&#10;oaE5i+q6nCK3Jw8vQxNtuKcmTwFT+FyP+akrgKzNNNn8i4YKSFJ/kvEC4yaE/aQ5OlvTVgQnrUiG&#10;5eETM5dpCt3JMzx0zDwUvPwSSiaQwPShEUw8dwK5uKzBogCDpChJxlGJySEQC8O1T7Wz7Mw3UKmO&#10;VBKyvHCfgw2o2vwOtD7wMKq33gZXa53N6jQ7ZatGw20rmGHJc02Ut4CRFWprT/ZYaIVNNPNmC+Ug&#10;wtadLOWgCjFPnC+ZzbIjEW9b+90gnmwqwMTzC9we5G0UOtU8JyRqX+DmLD4yj7mTo5jZfxbZeRF4&#10;H0kUQGZ/hCTewy2Fn0QFEBjWpoG0hrQJdXe+DXW77oCnYw1c7U2weZ0memnyUkcr10gzFULMh1yY&#10;VBcnZa5oMmVIwcufHqeIuaxKgnHFISqCPHTJCuSeE3Usn8whG04i4gsi5ptFoHsY8WFZc8dJIvAh&#10;krw8OES6poviNxI/qQpgQPovy434HPLzna2KzO5OeNZtgKdzLVxNVIaaKtg8bljpxVmcDtps7hUp&#10;bovbQQfh8qVKasylczTdnPdM5JIZLvqkaJKUQDJI52FmHtGRGSSn5lBIz/IM2YPK2jtJmibJM18y&#10;48V2iCbdsvhJV4BSiCANH0SomlRLEuWQn6eUPKdOojRyCVGuHsmSsvAqkghNzLUIUEJZQGQWi1Ml&#10;a6xcVhUBy+wWx07ict1dSMrd0kIvxf9LCrAQohAiZFEKQ+BChsDluIzfEP5CBdAXiSIZiiCULiFR&#10;Ejm+ilWsYhWrWMUqVrGKVaxiFbc8gP8LJqFV9DiHMCsAAAAASUVORK5CYIJQSwMECgAAAAAAAAAh&#10;AJMp8YK3LgAAty4AABQAAABkcnMvbWVkaWEvaW1hZ2UyLmpwZ//Y/+AAEEpGSUYAAQEBAEgASAAA&#10;/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUV&#10;FQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgA4ADWAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEB&#10;AAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQci&#10;cRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpj&#10;ZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfI&#10;ycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgME&#10;BQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkj&#10;M1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2&#10;d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ&#10;2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A/VOiiigApjP5a7mp9fnF4g+HcXx6+MXx&#10;Z1jxB4s8VX/hGHX5dDsfD9vrU9vp7raxRJcb4kb5k8/zf++KAPrX4hftdfB74ZJt1zx5o/2t1/d2&#10;OnT/AG27k/2Vig3NXk2sftyeJNaz/wAK6+C/ijxDb+aqDUPEDRaLbsn99Vl/e7f+AVi+B/hL4M+G&#10;sfl+GPDGl6L8uxprW2RZn/33+81dX9/71AHKX3xU/aS8VXTtHqHgX4fafKrYit7afV7uL/gTMi7v&#10;+A7aybnwn8WvEK51749+KMtt3RaDp1lpq7l/21R2r0GigDyG/wD2adF1uXzde8Y/ETxJt+6mreLr&#10;qVIm/jdNuzbWf/wxh8H7lnl1Hwm2t3Tfeu9T1O9llb/gfm17dRQB4l/wxX8Ev+if6f8A+Bl1/wDH&#10;a0rf9lf4Zabpr2On+H7nSrd921dP1i/i2/7af6Rtr1uigDzez+CK6VJbnSviD8StHS3j8qKK08YX&#10;Txbf92XctdJbWPxK0eTGlfGbxN5Ksu2HWdOsL9Nq/wAG7yom/wCB766SigChafFD476K0TNrHgfx&#10;PEu9pYrjTLrTZZf7iKyyyotdD4Z/aq8aJfPbeLvhFqNmnmbFvfDmqwalFt/vureUyVm0UAezaX8e&#10;vA2qzQwt4htdKu5WVFtNY/0KVm/up5u3f/wDdXocM0dyu6N1dP7ytXyXqul2Ot2r22p2dtf27feh&#10;u4klT/vhq1v2QdOtfBvjD4leDLALbaQktlrun6fCuyK1S5ieKVIl+6qebau/y/8APWgD6looooAK&#10;KKKACiiigAooooAKKKKACiiigDF8R+ILTwl4d1XXNTk8jTdMtZb25m/uRRIzu3/fK18Q/s5Q3L/B&#10;nw1qF82/UNZil1q6m/56y3kr3W9/73+tr379uDxJL4Z/ZV+I81s2y7vNMbS4PmVdzXTLb/xf9da8&#10;70TSoNB0bT9Mtk2W9naxWsSf7KpsSgC9VTUtSs9EsHvtQvIbCxi+dri7lSKJf+Bt8tW/9YyLX5Ya&#10;sh+LnibV/Fuu3N3qP9pX1zNbWtxOzRQRea6oiL/sKq1w4rEU8HT9rUPOxuNp5fS9rVPu3xn+1x8K&#10;fA8zwXniy21K6T/l30ZXvW/8d+T/AMfrgtS/b68Jx6h5Wl+EvE+r2/8Az8eRFa/+OyPXy/a6TZaf&#10;H5dvbQ26/wDTKPbVr5K+YqcQ/wDPqmfH1eLP+fVI9rvP28vFLbPsPwqX/a+26xt/9BSmah+294+m&#10;s3Ww+H2gWdx/C82ryy7f+AbVrxTmpBI4rjln+J+zGJ5suKsX9mMT2ez/AG3vHyK32n4faHcvu+V1&#10;1eWL/wBlqBP24PiFbXVxLP8AD7Rbm1f/AFVvFqcqOv8AwPb81ePbno3PU/2/i/7pH+tGL/lie0Q/&#10;t4eMEmX7T8LLR7f+L7PrDs//AAHcldHpv7e+nqsS6z8PfENhM252e0linT/Y/wBqvnSm4rWPENT7&#10;UTphxViftQifZXh79sr4Wa5Buu9eufDj/L+512xlg3f7r7HWvZbO/ttVs7e8s547m0uFWWKaFt6S&#10;q/8AGj1+aUyRXNs0cnzq3yNvr7R/ZB1lta/Z18Jl5FZ7GOWw+X/phK6p/wCg19Dl2Y/2hze7y8p9&#10;VlObf2nze7y8p7DWX8MdcfQ/2vtKsvtey31zwbeI1qzf62W2u4mTb/tbbiWtSuJt5vsH7Y/wKlit&#10;Vke8g16yll2/dX7Kkv8A7JXun0Z900UUUAFFFFABRRRQAUUUUAFFFFABRRRQB8s/8FALrzvhv4I0&#10;Pzo0/tnxvo1u0Mq/LLEsvmsn/kKqj/ff/fqH9uLbqXjD4C6NKdlvdeMGu2ZPvK0FlK6f+PVPQBme&#10;Jv8AkW9V/wCvOf8A9FPX5e/D4rD4L0tVXZ+63/8Aj71+lvxU1X+xPhj4w1BZ1tntdHvJVmf+Flt3&#10;2f8Aj+yvzb8Kf8ivpm7732SLd/3zXy2fy/cRPhuKJf7NGP8AeNSiiivz3U/MAoooo1AKKKKACiii&#10;gAr60/Yd1CW6+D9/aSqqLYa9fQxIq/dRmSX/ANCZq+Tv4a+kf2DbmL/hG/iDZ7v9Ii8R/aGT/ZaC&#10;LZ/6A9fYcOy/eTiffcJy/fVY/wB0+oa888byXMHx2+AE8DyRr/wlssUkkX91rKX5f+B16NXlnxkZ&#10;l8ffAUBmUf8ACyNL/wDQJa+7P0o/QBPurT6KKACiiigAooooAKKKKACiiigAooooA+Q/2yriK4+N&#10;n7PumDckq6xqWob9vybYrJ12/wDj9XKzP209Plj+On7PGqxTbP8AicajYNFt+8r2TN/7JWmn3KAO&#10;M+NOnxal8HfHFtP/AKptCv8Ads/2bd3/APZK/O3Qv+QLp/8A17Rf+gV+jXxa/wCSV+Nv+wFqX/pL&#10;LX5y6H/yArD/AK9ov/Qa+Q4h/h0z4Pir+FTLtXLCGC5v7eK6uVs7eWVVluHVm8pd3zPtWqtX/D+h&#10;XnijXtP0jT1V72/nS3gV22puZq+Gj8R+cQ96R3OvfDHRJvBOq+KfCfiefXbXRrmO11C3vdO+xMvm&#10;7vKli+dty/L/AL1ecfJsr3P4w+DfEHw18Iz+EtL8N6la+F7W5jl1XxBcQbF1a8X5Fb/ZgT5vKT/g&#10;VeefDK+0PSfFHn6+1imn+Qy/8TDSv7Si3f8AXLev/fW6uypTjzRj8J2VqcY1Ix+E4za3Za3vC1no&#10;epao6+INXudH09YmfzrSz+1Su39xU3r/AN9V6P8AErxN4I1LwrcQaBJoL37yROv2Hwf/AGbNt3/N&#10;+/8AtDf987fmrhfh/pHiPVvECT+GtC/4SG/sE+1PaNZrdJt+788TfeX5qiVPlqcsfeCVOMKkYx94&#10;u/EjwBa+CTod7pur/wBt6Lrtj9vsbh7c28u3cyuskXzbW3LXD17T+0hDLJe+EL3VYF0rxVeaKjav&#10;o8T/ALqxZWZYlSL/AJZb1+byv4a8XI2tUYiMY1OWJGLjGlWlGIg+/Xu37Bt7P/wlnxUsW/490k06&#10;dU2/xMsq/wDsqV4Yv+sr3X9hW2lTxp8U5/Kb7Oy6Wiv/AAbtlx/8VX0OQf7zL/CfT8Ly/wBrl/hP&#10;sCvOfixpq3niz4MXXm7PsXxD0aXZt+9ud4v/AGevQ64T4nXMcPiL4Sxyyqj3HxB0ZYkb+JvN3/8A&#10;oCPX6CfqZ93UUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8o/to2M7/ABD/AGf75V/0eDxXcRO27+Jt&#10;PuNn/oDU1PuVY/bwtzD4V+GWqNJPANN8eaXl4j8u2XzYPm/77X/vqq7/ACM9AHOfEuzl1L4b+LbO&#10;Bd9xcaPeRRJ/tNbuiV+bPhS6Fx4V0tkbc32aJW/3ttfqM8MUyvFKqvE3yMj/AMS1+X2k6PJ4Y/tL&#10;w/MjJdaPqF1psu//AGJX/wDZdtfM5/T5sNGZ8bxPT58NGX8si5QjPG25G2N/s0UV+dH5STTXlzMu&#10;2SeR0/uPKzVDRRRqPnCprW5ns5vNgmkhl/vxPtaoaKNRXHzTPNK0srM7t953bc7UyiijUB6/6yve&#10;v2GdQkk8WfE+x+Xyk/suVf8AfaKVf/Za8CFfQ37CAWW++J915a+ab6zg87/ZWJ/k/wDHq+q4f/3i&#10;X+E+14Xj/tcv8J9X15h8Zv8AkfPgJ/2UrS//AECWvT64Tx1Nbf8AC2fgVZz7Xll8aRSxIy7vu2lx&#10;89foJ+pn3dRTE+6tPoAKKKKACiiigAooooAKKKKACiiigD56/bj0+6v/ANnTXbmxTdd6TfabqqL/&#10;AAP5F7A77v8AZ2b/APvmuUd97bv71ewftLeGB4y/Z++I+jeX5kl54ev4ol3bf3v2d2T/AMeVa8B8&#10;Aa3/AMJJ4D8Nav5vnfb9Mtbrdt2bt0SP9ygDer8/P2grOXTf2lPG0bn91eRWN5Em3b/y7pF/wL/V&#10;V+gdfKv7Sv7NXjz4kfE6Lxd4WvtF8pdKisGtdQllidtru33vnX+OvOxuHlisNKlE8vMcJLG4SdKP&#10;xHzjRXT3P7O/xy01p1bwVp+orF91rTU4vm/3Nz1z914B+LWm3SwXfwr1yR9u5ntEWVP++13LXwcs&#10;kxcfsn5pLh3HQ+yQUfNUi+HfiH9sW2k+F/ipJmXzcfYHf5Ksf8Ij4/aVo/8AhW/i7eq7v+Qcax/s&#10;nF/ynNLJMwj/AMuypzSZNXLjwp4/t4Wll+G3i4Iq7m/4lzvTLPwv48voFni+G3i6SKX5l3aY6Uf2&#10;Xi/5Sf7Ex3/PsrbT60Zrct/hN8WNRt1ltvhhqyJL937VcwRf99I7blrqNL/ZX+MetQs02n6B4c+b&#10;5UvtQaV9v/bJXWto5Li5fZOiPD2Ol9k8/wDk8v3r6g/YO02eH4Y+JNUk/wCPfVvEN1cQf7qpFF/6&#10;ErVz/h/9hOa8Ut4t8d3dwm/5rTRbZbVW/wCBtuavoz4a/DjQ/hN4QtfDXhyCe20qBpZVS4n819zP&#10;uf52/wBqvqspyuWC5p1JH3OS5PUy2UpVZfEdRXD6gljqX7T/AMAtMvI2aX+1dUv41/2oNPl+f/vt&#10;kruK8+t0l1L9tv4G2ybUWw07Xr9m/vf6OkW3/wAfr6M+pPvD+GloooAKKKKACiiigAooooAKKKKA&#10;CiiigCNlDptb+KvhL4D2jaR8Obfw7M6m98NX15oE8W9n8prW6liRPm/6ZeU3/A6+8a/NXxN8dvA3&#10;wU/ag+NXhTxHrMfh+3utYtdVtPtCSvE0s9lC1x8yL8nzqjUAe9UV5Vpv7U/wi1RmWD4i6B8v3vtF&#10;z9n/APRuyuns/i14Hv4oZbbxn4dmSXZ5WzVrf5t3/A6AOuoqimuae7Iq6habm/6bpV6gAoojpNr/&#10;AN2gBaKTa/8AdpaAGU+mP8i7mqk/iHSoVeVtTsURV3M73SfLQBoV8Mftka9qt9+0FpHh+XUb220K&#10;10JLqK0t7xokaV3fe7bW/wBhF+b+5X1vf/GbwBp1q1zc+OPDcMC/eZtWt/8A4uvn34lSfsteOPHV&#10;x4j8U+K9L1TW7hIg722p3DRKkSbFRfK+X+Gsq1OVWnKMZcp6mXYulgsXTxNWl7SMZfD/ADHnX7K9&#10;4bH9pbT7Fr27+zT6LdNFay3csqNKv8W1n/uB6+y/hybbUf24/DVtPbb7jS/A2o3sUzN91pbu3i/9&#10;AV/++6+Z/DOvfs4eE/iFF4k8C6Nret+IrOKWO2tvDljf3kXyqwd0R/v/ACt97dtr6i/ZZsPGfif9&#10;ozxF471fwVr/AIQ8Kt4Vg03Tv7egWCaeX7V5r/Ju3J/uvWdGnKjTjGUuYvN8bSzDG1MTQpezjL7P&#10;8p9o0tJS10nkBRRRQAUUUUAFFFFABRRRQAUUUUAFc34g8D+HfFsPla7oOl61F8rbNQtIp0+X7v31&#10;rpKKAPNdV/Zy+FOt2v2a++GvhO5g3btj6Ja4/wDQK5DWv2F/gF4hkWS8+FPhtGVdv+iWv2X/ANFb&#10;a91d1RdzVkf8JJpP+g/8TO0/087bb98n+kfJu+T+98v92gD5c1z/AIJW/s7aw0TQeE77R3j/AOgf&#10;qtwu7/vt2r56/bS/4J8/DP4I/APxb498Nar4sttV05YGtrebVfNt97Sonzbk3fx/36+/fH/x48A/&#10;DG3v5/FHjDR9HNlB9omt5b6L7Rt/2Yt29v8Avmvzk/aY/aK8XftoeHbvw14V0yDwn8NftSypfazE&#10;z3urNG3yN5X/ACyioA8e8G/AGDTdHsZR4k8UafqE9tE939h1VokZtnz/AHa6+z+Fun2zPu1rxRc/&#10;9fHiK6/9ldKzLP4heIfDdvFbeLPCGoI6/I2oaDF9ttG/29i/MtdNoPjax8Q3n2aC21SGXyvN332n&#10;S26bf99v/QaAK/8AwrrTP+f7Xv8Awf3v/wAdrMv/AIJ+FdYuPPvoNQvJduzzrjVrqV9v/Apa7uig&#10;Dw3x18E/D2j3XhW50+znS0m1+ztNRie8ndJ7WWVImRvn/wBr+Cv09s/+Cd/7O+n2qwRfC7SZEXd8&#10;1xLcSv8A99NLXwt428KweNvDN3pE87WyXG11uEXe8UqvvR/++6978C/8FBPEPw3jjtPi/wCH4bvw&#10;7bqsTeMPDny7emxp7Nm3L/2yZv8AdoA+n4f2PfghDAsY+Evg0qq7fn0S3b/2Wup0r4L+AdFuobjT&#10;PAvhmwng/wBVLb6PbxOn+6ypXNeH/wBrb4M+JtMS+sfil4T8p+B9o1iC3b/vmV1aul0342fD7WLf&#10;ztP8d+Gb+Ldt8221e3lTd/wF6AOxtLODT7dYLaGOGJfupEu1as1n6feWurWcV3Z3Md5ayrujuIHV&#10;0Zf9llrRoAKKKKACiiigAooooAKKKKACiiigAooooAKzrq9g061mnnljht41Z5JZW2Kqr95matGv&#10;zO/4KL/tNeLvE3ivVvgd8OtL1e/gtYIm8V3ujwO9yySrvS1Xj5U2Ou5v4t2z+9QBwP7c37Yk/wC0&#10;BrGofD3wfc+T8NbGbZf6nbv8+tzp/Crf8+yP/wB9slfH3/CB6Hu/482/2f38vy/7nz10sPgvxxb2&#10;6QRfDLxQkMS7FVLH7tUtVh8R+H1dtV8D+JtNRV3b5tOfZt/36AOK/wCEQ8O23ixxq66xYaZ5S+Rf&#10;WMXnpFLv+++/+CvbfD3ji5vFaPSvjNpN+y/LFDrGmJF/8TXm7+Kba1R3ntNStk27maaxlVFWqXka&#10;N4kkVYNBu9Vln+dXtdMlZ2/75WgD6V8N6l4xk1K0+1+IPCWsaTv2Ty2O5Zv+A/Oy16F5cv8Ackr4&#10;mb4axxqzQeCfFW//AKZaXeLUP/CB33/Qq+O//AOf/wCIoA+4Nj/3G/75rhNUvPiRZvK1ppXhu5t9&#10;zbfNvLiLYv8AffclfKreCZ7fdNd6L41s7RV+Z5rOfZ/6BUK6Xo33ZYPETp/EksU+ygD6K1J/H+ob&#10;G1Xx14Z8H27fPs09Ull2/wC/K9eXePrfwNfaXfxyeKNb+IPiqWLNq8UjPFBL/D935Vrz6G68Bw7f&#10;ljdl/wCequ3/AKFXTWur2NvEsVnp9+iN/Bb6ZL/8RQBDpvg3Sl061W60q2+0rEvm/L/FQ/gPw/M2&#10;5tNj/wCAM6Vtyw60qoyeE/E03/cFn/8AiKZ5euf9CZ4o/wDBPP8A/EUAfQX7F/7Vt5+y34stPDus&#10;3LS/CnWLn/SUmLs2jzt8vnxfN8kTv99f+BV+wtlqFvq1lb3dtPHc2k6LLHLE29XVvusrV/PdqVxP&#10;b2ezVfDmu2cUu5dl3pUqbv8Ax2v0Y/4JJ/tAXPxA+HOufDu/NzcjwhIjafcTK7N9hlLbImb/AGGV&#10;lVf7v+7QB+hVFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFfk/8evHHjj4S/tCftFaz4O0b+0tYl1jQ&#10;U+zvZy3X7h7L7+2J938FfrBXwjpM3279qn4/3zLsuLfU9IsFdWb/AFS6ej/+hPQB8df8NkftBt/z&#10;Kdsn/cr6j/8AF03/AIbG/aCfereE7bym/gfwpf7P/Q6/QfzpP+esn/fVHnSf89ZP++qAPzmvf25v&#10;izawvJead4ZhiT773Hhy8VF/3tz1Def8FFvHmnwwfYtM8JXFwrKW+xWl0nyfx7Pn+Xf/AOO1+i7w&#10;xTLtkiV0b+B131F/ZVj/AM+Nn/4DJ/8AEUAW7e/nmt4pfNkTzYlfZuf+JKl+1T/895P++qiooAHm&#10;eZdrSs6/3GbfUPkxf88o/wDvlKmooA+N/ij8SPij/wALy8YeF/Ct94V0fStGWzeBbvR0ld0ni3/e&#10;2P8AP9+qS+M/2hHXcnjHwq/+7ov/ANhX0L42/Zp+G/xF8UXHiPxD4c+2a1OqrLdpeXEW5VTYn3XT&#10;+CsmH9j/AOE1rEkUXhqeGJf4E1a6/wDjtAHlC+PPj3tXd8Q9L3f7Ogf/AGVM034nfHjR0MT+OvDe&#10;tq/3ptT0pkeL/d8plX/vv+5XsH/DI/wr/wCheuf/AAa3v/x2qL/sW/Bt23N4Qb/wZ3X/AMdoA8L8&#10;cftDfGX4X+H5fEF74k8PeLLeKeKL+z7jR/Kf5m/hZH+9X1H+w3Z2Wm/tM/F9bbTIdBl1Lw94dv5N&#10;Jh2r5TvDK0vy/wC8/wD4/Xzjq/wv+Hmh68bLTv2cPHWozWt8sP27z5fsjorf61H+0Pu/vL8tfSv7&#10;NMdpH+3t4/8As3+t/wCEGsPtKf3X+0Jt/wDHNlAH3RRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABX5&#10;wahYfEz4X/tMfGnUJPhd428YeH/Eeq297p19o0UVwjbYlT7zMny7Pl/2du3/AGq/R+uV8c/EHwr8&#10;N9L/ALT8U69pfh2w3bPtWqXKW6bv95qAPhnV/jx4p0WRY7v4D/FOF5V3Ls0mJ/8A0CWnW37QN5Ms&#10;Xm/CL4n2ztt3I/ht32/98vXuOv8A/BRj9nXw/OtvL8StPlZ13b9Ptri4X/vqJKsaH/wUQ/Z31u3a&#10;dfibptqqtt2XsU8Df98ulAHjl98ctK0u1e5vPCfj+2t4vvTTeD7/AGL/AOOVj/8ADUvgv/oH+MP/&#10;AAlL/wD+NV7vr3/BRr9nfQvJ8z4mWFz5vH+hQT3G3/e2J8tP0X/goh+zvrVu0kfxN0222tt2XyTw&#10;N/48lAHiFn+0t4JuI9zL4ktvm+5ceGb9X/8ARVVr/wDau+GWm3HkXmr6hZy7d+y40W9R/wD0VX0a&#10;v7ef7PrbV/4Wv4dO7+9ct/8AE07Vf21v2fdPkVLv4p+FJXZdwaG8W4/8eTdQB88W37VHwrubB7n/&#10;AISyNEX/AJYzWdwkv/fGzdVD/hr74U/9DDc/+Ce6/wDjVfR3/Dc37OP/AEVLwz/33/8AYU3/AIbm&#10;/Zx/6Kh4Z/76/wDsKAPmab9tL4VwyNF/aOsTbf44tAvGRv8Ax2rUP7YXwomiRv7evod38E2j3Suv&#10;/kKvdta/4KCfs26J5KT/ABD0m58zcP8AQrSW42/72yL5azv+Hlf7Mf8A0PUH/gnuv/jVAHl+n/tR&#10;fC3UrfzV8X21t82zZd2txE//AHwyVdT9oT4d3NrcT2fiVdS+z/fTT7O4uH/74WKvRf8Ah5d+zL/0&#10;PcH/AIJ7r/41T4P+CmP7NCNtj+IMabv7mk3q/wDtKgDyWH9pPwheX6Wlnpni+/uGbbElp4Uv381v&#10;9j91Wv8Asm6X4j1j9sT4heOP+EU17R/CV74Zs9Pj1DXNOlsHadGi+RIpV3N9x6+hPCf7YXwV8d67&#10;Z6HoPxK0LUNWvG2W9qlzteVv7q7v4q9toAKKKKACiiigAooooAKKKKACiiigAoor5a/a0/bBt/gk&#10;o8H+ErFfEnxO1G2aWz0//l3sYvu/abpv4VX+5/FQB0n7T/7Veifs5+H4oI4v7d8c6opTRfDNvJ+9&#10;nb/nrL/zygX+J/8AvmvzO+KF8msR3Xj744ar/wAJZ4iuo9kVjI/+j2rff+z2cX8NWPGHja3+GcGo&#10;+JfFOtSeJ/HetjfcXd46C4vJf7if88oE/wC+VWua8GeH01Xxfp3jPX/jx8PrDxBt2waZd20WqW9h&#10;v/gRWbyty/3v/HqAPJP+E+8OalGgi+GPhWK0Vm8hLrVVt5lX/a3vVjT/AIpaBdaHd6jF8N/B0MVl&#10;8jQy6nElw/8AuxP80v8AwCvTP2gPFWv+J9X0r4ef8LT+H3i2x1ttkup2+lWVlFYKu1t8twm/yt3+&#10;y1c94s8Ga1rGveCvh/bX3wl1hrqVZ/t3h/8AdKsUH8F7OqL8rr/c+dqALXhzx1falqml6Ra/Czw7&#10;eXF9Y/b7O0sdVs9/lf7W/dtb/Yf562LXxxBeWfiv7Z8IJI/+Ec+TWFtVtbhLXd/fb5f7jfcrD0j4&#10;S618QPjL4pttL8AfDq5m8P20VrPpNpqdxFpksrfMJYn83c7f3tz7a43wz8I9e1H4e/EnV7T4fwXN&#10;ppd5Pb3GoW+v+UumeV95Vi3/AL9V3/fbdQB6NN4y0bwv4Vi8Vf8AClNYsPCt15W3WZtKRbd933Pn&#10;+5/uV0F94y0jSNX0nSLz4PeKLLUtWXdp9lN4biSW8/65Jv8Anrz6++DPjMfs3xayvgC/stK/syPU&#10;ZdZPirfDLB8rLL9i3fxL/D/uU74j6T42h+HPhXx1feHfG9ho9q1rerrd94pW6Typfl/dRbFaJ3oA&#10;9W8K694T8T6zLpEvhCTQdYWD7V/Z+uaOlrK0W/ZvRP4q5uzuvBmu69q+l6J8HtY8Q3umT+Vef2To&#10;aXHlNv8A9+sr4heb4R1nwl43074ZePvB9pazra32reLLyW8t57WX5UTe6fL95/8AvutvxA9x4H+P&#10;OiahB421LwD4X8WKtvq+saY6JsaJfkZmf5V/g+agBNastB8P6Zdapq/wE8Vabptqvmz3d54bRIYl&#10;/vu++u60TwB4L+z2+o6f4c0lEuIldZktUfcrV6DqXhmx8eabcaXp/wC0zcX9vcQPb3kMsunXG6Jk&#10;2/NtVa8c+CNxJoNnq/gbUL+31DVvCd49n5ttL5sU8H3opVb+7/DQBLrfi/4WeH7prW+uPD0NxG7J&#10;JClvE7xv/tbE+Ws//hZfwi+T9/onzfd/4l33v/HK5rSda8H/AA68I/Fj4VeJdBu5tS1uVr3RdR0/&#10;TknmaJl3Rbn+8qo6/wDj710HiH46aR8SP2bNH0+PQ9ZsvH/hKezlS+XQna3a/gf/AFTSxfdZ1/vb&#10;aALT+Kvhb4w26Ktzpf2i4/0WL/Q/KeKX+DY+z5W3/drvPB//AAUJ+Mv7Mos/CPjPRIviVpTSeVpW&#10;rXVw8V9LHv27GlTfub/fXd/vV5B4w+L3hjxZq2teIP8AhHddb4d+Moom8YeXpjBNL1iP7t1ay/d3&#10;7n+78v8AH/eq58O/EyfEfw63gfx1aXC6m9r9otW1CD7O99a/8sp1/wBugD7B/wCHoHj/AP6Na8Zf&#10;+BUv/wAhV2Gkf8FKUuB/xNPgR8VbBdv3rTR1n+b+78zJ/wB9VzH7HH7WWq+GNfsPg38Vb6a5vZiI&#10;/C/iyaR3/tRf4bWdv4J1/vM3zfd/u7/v3y6APiS//wCCrXw60y5ltrz4b/FKzu422yQzaBbq6f8A&#10;kxWlpv8AwVX+CFy1umpjxV4ell/1ialoUu+BP7z+Vv8A/HN1fZHlj1b/AL6rI1HRdIZZbjULOxdN&#10;v72a6iVvl/2magDzXwD+1x8G/ihOkfhr4i+H7+6YfJZveLb3Df8AbKXa38Veuw3EdzGksciujfdZ&#10;W+Vq+Rfixof7G2pXU1t40m+GdtqJV4m8q6t4LhP7/wDqm+Vq+SvHHxO+C/wf064uv2dvjf4+tvE9&#10;oqfY9BsoJ9U0y4/iWJknRVVfl2/e/wCANQB+u9FeL/sl+NvHPxI+A/hfxD8RdE/sLxVeRM81v5Xl&#10;eZFvPlS+V/yy3ptbZXtFABRRRQB8v/tiftZf8KP0+z8MeE411r4ma7G/9mWP/LKxT/n8uP8Apkn9&#10;3+Kvz41X7T4Bgu9auGk8X/ErxVfLFLd3D7ZdRvJX+4v92Jf7v92rfw/iufEnirxp461m9m1fxFrG&#10;uX0LXU7bmigiuHRYl/ur/sf7lQ/F5PC01jo//CReI5PDNxa3a3tjfW8m24SVf7lAHS/D39n/AONP&#10;gDWta1e+0j4deLdV1KWJ5bjXJZZW8r/n3i+TbEq1p/EL4oeLvhr4diu/FnwE8JPDdXS6fEtleWsv&#10;2qWX7iLF5W5q8/tfipPYxpb2f7SGpRQL91Jr6zl/8eZKq+LPGkuva1oOt3fxztH1XRJGutMku4rD&#10;yomZdjvsT7zbaAOg+CPgPxr8L/CeoWer/s6Q+JtY1a+e61G7uNR05U8pm+SKKJ9+zb/crg4fDDeF&#10;fil4n8VeKv2ZNTv9AvlWLTNDsYC9vZ7fvyttR9zNt+/935zXcWfxg8cX0DyQfH7S5l/haKzsvvf9&#10;91oWesfEa8Rp5/jlrD+a29f7PitUi/8AQKAPJfhj4b8K6X4V1u88Y/ADxrquoajd3V7a3en6ZKtv&#10;Z2rr+6RPmT5Urmvh3pfw1t/gnPbav4c+IaeNby3um+16TBL9idvn+zp9/a6/c3fJ/er6KtNW8eWc&#10;ySp8a9fl2tv2XEVnKj/+OUn/AAmfxgt2SWD4wWk21v8AU3elW7oy/wC3tegDwHwn4V8C33wra28Q&#10;ax8UNI1+LTpYZbJbCWXT3lXfsRNv/LL7vyttrM0vxT4J1f8AZxl0bVfiV46h8RLay7PDvltLpXmx&#10;N+6T7n3dip/F8tfVKfEv44bkb/hPPDP/AITf/wBnXB/DHS/in8NfD+r6Hp/jDw8mnajeT3ssNxpH&#10;2r5pU2P95vkX/ZoA868H33wn8WfDW3tPFXxK+I2q6rcaZ/pmnOt1Lp9rcbPv/Kjbokfb/wB8Uabd&#10;P8TP2bdqKsuseHGXasq7/Na2+b+L++lepfDmL4qfDPwDaeEdF8e6PpumW/miJ10VZpomlleVtjs/&#10;95qf4T8J6rpfirxP4h1zWLLVb/xBLFPcpZWn2W3Eirt3bd/8f8dAG74N8eWfjLwloXiO5/ZcTU9P&#10;vLZduo6TBYXW/amz5Itm5U+X+OvLfi1dWPw++I3hfxvovwn1/wCGuiNv03Wku7Bbe0lSV/lf5WZV&#10;b5n/AO+ErtPA/h/xd8MdGutK8M/ErUNK0fz5bi2sWs4JYoNz7/4/9um+KZPiN418Mar4f1z4rW1/&#10;pWqQeRdQvpMH3f8AYff8tAGR8WNa1L4e6h4a+J/hyNbjU/DU/wC9h3MiT2cqbGR9vzbPuf8Afdav&#10;g3xp8SvhN8foL1fDegsvxZjW9s7Kx1qVLJbpU3+b5u19rNu+Zfm+/WvpWj6Zp/g+38PXl9HqtpFZ&#10;/YpXuGTfKuzb89ee3/gqxh0vQNDn+LWpW1l4auftWk2L3Vr/AKA/8GxvvUAbeqR/Ej4U/ELVvAd5&#10;4T8O3Phj4r3UrWui3esSvZWs7/61UlREZGb5P4f7lUNF8B67qttL8IvFwg034n+E4v7U8DamsnyX&#10;8H3/ALF5rJ+9X/P8FR+Nr5fFf9kS+JfjxfXv9l3y6hYtcT2f7q6T7jpt/irnfiJ4sXxx4k0PVdX+&#10;OkdzqWiytcaZc2ljF50DNs+bdF/u0AdzompaX8avBc9jqtm1nqFrP5F9Y7ttxYXS/wAaN/D/ALLV&#10;9p/sQftIa14r1G8+FfxDvnn8YaPbC50rWZjtbW7D7u5v708X8f8A31/er8/fCHijwnovjLWvEt54&#10;21bxb4j1aJf7Ru10yV4mb++yRRfe+X+Kui+NGqSWnw/tvG+g3N3pWv6DPFf6VqcKtb3Fq29E+6/z&#10;fc/hegD9sK+Uf2/vgx47+N3wy8P6R4LiXVbWx1hL3WPD73/2B9UtURv3Sz/w/N/e/wB7+CvojwHq&#10;7a74J0DVZZ/tDXunW9002zZ5u+JW37f4a6agD8xvhL44/Zo+Hurafo3xR/Z2n+C+uxM0VveeKtKl&#10;vbSf59v/AB9Mnzf77rs/2q/Qjwf4A8H+GbJJfC/h/R9JtLgLKraVZxQpL/ErfItfnv4m+OGmftf/&#10;ABz1/wCGHxL8ZWfwt+H2g6mtv/wheobre+8QNA+797dP+6iXeilUR9//AKFX6PaVJptjotkbKS2h&#10;0qKBEt2hkXyliVfk2t/d20AbdFYFl4t0TWb640yx1mwu9Qttv2i1trpHmi3f3kVty1v0AFFFFAH4&#10;a/DHVPiL4W0/xFoc/wAL/F3im70bVrz7ZqGmaY+zd5vz7/k+9v3Vq678UL7T7eyvNc+EXjazi3bf&#10;tGo6GyJEzfwI7r8//jtftrRQB+FifFfwY7IrfDTVkTd99vDcXy028+M3wu0ttuoeEJrBm+6lx4bi&#10;Tev9+v3VqndWFteMjTwRzbfu713UAfhcPGHwC15ZRNBo8B+83m6dLF/6AlUbyH9na8Zf3ulw7f8A&#10;nj9qSv221b4R+CtauLi41HwZ4fv5rj/XvcaZBK8v+8zJWB/wyv8ABv8A6JR4L/8ABBa//EUAfjiv&#10;g/4ANI0f27Rxt7/2i/8A8XUT+F/2fYfvX2k/d3fJfSvX676p+xf8D9WtY4Ln4WeFzDHI0oEOnJE2&#10;5vvfMm3/ACK07b9k/wCDFpBDBF8KvB22NNq79Ct2P/fWygD8bnf4ApLFF/aa/N/Gl1e7Fp+34A/9&#10;BeL/AMDL2v2X/wCGV/g3/wBEo8F/+CC1/wDiKP8Ahlf4N/8ARKPBf/ggtf8A4igD8aNvwB/6C8X/&#10;AIGXtQXlx+z/AGaq39oedu/54z3r1+0Fv+zD8H7aeKaD4V+DoZom3q6aFa/K3/fFb/8AwpnwB/0I&#10;/hv/AME9v/8AEUAfhrN4q+AdnMrLaXt+mzYypHdOn/AlZ1qL/hM/2f3kWX/hGJ/lX7n2GXZ/6Nr9&#10;8U0SwRNq2Ftt/wCuK07+yNP/AOfG2/79LQB+B3/Cbfs/q3/Iqyf+C+X/AOO1px/E34HyK2zwrv2r&#10;ubboafIv/fdfu9/ZGn/8+Nt/36WhdKsV3bbO3Td8rfuloA/DGz+Pvwi09ke20VrZovuvDocSuv8A&#10;wKuj0H416frF4i+HPAHi3VZWVni/szQ97yr/AH02fw1+1f8AZGn/APPjbf8AfpasRxrCqqqqqL91&#10;VoA/F5PiP49vJVgg+B/xDe4l+WJH0qf5m/79VN4g+DP7RPx00SXw7pvwY1bw5aXTok97rk62u3a+&#10;/wD5a7Pk/wCAtX7RUUAcp8N/Dt54T+H/AIb0TU71tR1PTdPt7W5u26yypEqs9dXRRQB8+/tkeBvh&#10;xqHwW8YeLvHPgvTfFh0HSp7qLzotk+5V+VElX5l+bbX5/wD7Nf7Jfh/x98GfC+s+L9e1/W9PvImu&#10;oPD39oyxafZq0v3UX/gPzV+tmsaPZeItLu9M1K2jvtPvI2t57eZdySxt8rI1fn58Sv2U/i1+y/o2&#10;tTfAFl8X+D7zzZ/+EW1P57vSpW/jtW+XzV/2PvcL9+gD5r+Pfg34L/DXUrjQPh4viTSvipp674G8&#10;Iy3ErWr/AN2dt/y/8A+7uruPgL+3l+0b8OLeK28b+Drr4g6KnztLcbINTii/2XX73/A0rxDwj8TL&#10;T4IaOml+PPC/ibw/4kuJJbi+vNT0xkmvJ2fc77pdrN/BW6v7WXw+bd+/1RNq/wAVj97/AMfoA/Xf&#10;4E/Hjwr+0N4JHiPwy8w8mU2t9p19FturG4X70UyfwsKK/NT4KeOvjdo3j7U/Gfwb+FviDUtN1TTl&#10;s9Q/te0+yWl66Mjw3CFvvOqsyf7r0UAf/9lQSwMECgAAAAAAAAAhAJ8o1Q0SSgAAEkoAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UzLnBuZ4lQTkcNChoKAAAADUlIRFIAAADQAAAA0AgGAAAAdqTvdAAAAAFz&#10;UkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hkAABJp0lEQVR4Xu2d&#10;B2Ac1Z3/fzOzs1Wr3iXLvRuM6WA6IQGSQAD33CUkBAMJlwQS7p9L7sIluVQul8YRmgkkF9sYAwFC&#10;Cb33ZjC2ZUtykWWrt+27M7P/32/2SdqZnV2tVruq8yGbnTeS7S3v+36/93u/93tgYmJiYmJiYmIy&#10;BljYs4mJyUjZsG7dllWrVpWx5qjh2bOJyZQHhTMbOG6NVRT/b/Xq1QK7PSpMAZlMGwRBWI8PHh+f&#10;xscP2e1RYQrIZNqAotnALkHg+R+gRbqQNTPGFJDJtOCyyy5bjqJZyprA87xgs1r/cumnPz2D3coI&#10;U0Am0wK7zfZP7HIQFFGps6Tk7mg0yrFbI8YUkMmUZ968eTaO477EmhosOB9au3btlaw5YkwBmUx5&#10;TlyxYjXOf8pZMwHRYvn52WefXciaI8IUkMlUh+Mslu+wa0PQlauoqqq6iTVHhCkgkynNmjVrPodu&#10;2nGsqYLWCFWlnfbwHPdNtEKlrJk2poBMpjI8iuc/2fUgVpsNRFFkrRgoqrzqysqvs2bamAIymbKs&#10;Xbt2HQrjeNZUIetDD9FqTbBCHM9fu3r1aitrpoUpIJMpybHHHusSeP7nrDkIWR+CxGNJtEJVeP9i&#10;1kwLU0AmU5KlS5f+EAVRx5oqFotFtT4D6N04AkX3z+wyLUwBmUw5KOsAnbMbWHOQAeszAM/zGkER&#10;aIE+g25cHmsOiykgk6mGxWG334HC0JgXK855SDB6DNw4F/7eOaw5LKaATKYU69asuQlFcAprqpBw&#10;SEBGkFunB0VxAbscFlNAJlOGVatWHcMLws2sOYiNXDddxG0ACiboLRPH82ewy2ExBWQyJaB8N6so&#10;/gWtj2aiQ4ECwcDKxKOfByHHbNy40cmuU2IKyGRKcOKJJ/4EhbCcNVXQkiQEDoxAq8WuYuDfI4a8&#10;3sWsmRJTQCaTHnTdzhZ4/kbWHMRutycslhqBf5ZdDRGU5SXsMiWmgEwmNaeffrobXbc/4TxGY0Yo&#10;08DANTPEKDqHwpvDLlNiCshkUjOrru4WFMps1lQhQdiSRN0MQSult1QojFp2mRJTQCaTFnLdsOdf&#10;zZqD2B0OVRQjIcHV47ik+4fiMQVkMllBI2P9I1ofTR+moIGRSzYcegFFAdLaYGcKyGRSsm7Nmutx&#10;8q+JlJFwki2YDotOQNgyw9gmU5OTTz45nxeEf2PNQSjqlil6hw8tUFolgE0BmUw65s6dex26biWs&#10;qUILpvr1nNGAgkINDY8pIJNJBSvJe12sFYPmL+ksmKbCQC0B9pwSveUymQJEt60W3uspwh5V7xSD&#10;Drsg5Nl5XrZHgRcVSVEEC8hKRFBAgDD4OW9DR4svfFJNaPXqByLYF9MaeceLNZdffq7N6XyeNVVo&#10;zUfNdxsFAb8fZFlmLcAPSPnH5s2bh61cagpoEhG9Y6N4KM87I+AJzRZ4oQZdlmr8BqvwS6zGr7IS&#10;f6UIh+MiiEYLsO0UBD7t71dW5AhKx4OX3fjoRBW146OFi0ZbFJCbeSna1B3tbzzxmn+0jqfI1q1b&#10;92vRYtFkHThdrowib/H4fD6IKgpr4echSX/dvHVrQjFGPaaAJhjvokjKUCRBv7TIwgmL8BtahB12&#10;Hn5VtFhYi77/uJ5vI8uKl+Oiu6NR2CkrUXxEPjza0vH+uT96qZf9Sk7ZsH79m/gZDG5XIOGQgEaL&#10;10NjxxARSfrvrVu3DlvqyhTQOPLWz84vyS8uOVYU+eUccMvRl6edlAvQsoy+R4whiqJI0aiyF+3S&#10;mziMvxiVlZfmXvPAIfbjbMKhgHpRQPmsrQYPbKOIvhH4+sGPFigeFND1KKD/Zc2kmAIaI564+eT8&#10;2ZUzjhdF60mi1XKSLMkn4cc/cyRu1mQC5xMNKKinwpHw4zueffOltdsPpzUpTwWFr+fNndsTv3hK&#10;wYOM134YkiRBMKB9eTgHugDnQM+yZlJMAeUAdG+4D3976UyXy7YSv+wz0M1YibcX4/O0PF6Q3L4o&#10;RJ+QZPn+D3e99uTa32QmJip8WFtT046f42C/peABBRFGQzgchnAoxFox2js6qv/xj38cZc2kmALK&#10;Egdv2zAnLEbP4wXuPBweV6IbpqkIk0sojMvj1IjWQSgpefCZJtYcr/6cwz5H/xHYmen/UOh4FVXU&#10;yTO5MYos4bOMzzJNotWfZRv8d/pwdH8Q/427Fmzc9ia7nRa0yQ3nKp5sW6CECJwsH968ZQt9f8MG&#10;S0wBZciHt1xQnucu/hRv5c+LRrnzLRZhFvtR1iFBWCxWENDft4jWwWuKJ9BuSxJPLlCFJEdAitAj&#10;DDI+IuGQ+iCxjRbsqDtlSbn9gw/l+9bc9oCX3U4JzoE6UUCDi6hUFGQ0GQiEz+tVB5MB8HVtQwGt&#10;Zc2UmAJKE1pb2dutnIgd+CIc0S/Cj+4EHAizt/SNkBCsNjtYrFR61obPKBa8HufAmyEyCigSCkI4&#10;GED3Bx9Bvyq4TMAO26VElTt6Ij23nnRtarcJBfQyCuhM1lR3nbpGEYUjSxvQzX+kcPjaLdu23cGa&#10;KTEFlIJtX1+dt3wF/2mLIFyKXtBFqJesne5MlsRqc4CIglEfVvuwe/cnOpFwEEJ+H07IfRDCR/y6&#10;SjrIiuxHF+/2jtb2X532g+fb2G0N69at+6losXyfNVWcTqdqpTMhFAxCBC3sACjmaG9f3+wnnnji&#10;ILuVElNAOl5D16yyqORzHMd/AecN5+M8Iq2s3FTQfMRqd+DDGXtGweTK7Zoo0PwpFPBDwNsPAV//&#10;iKwTdmIfWqTfte459Iszbnlds0Cz5rLLTrW5XG+wpkqmoWxy2yh8rXPf3kX37STWHBZTQMjrN68q&#10;Lq0RLhMt/Joox52Lliax5usIIEtis7vA6nDisxOtiw0/6en7UVMHJYvk9/SqgorvsKmQFeWIEpF+&#10;MHfj/X/GT2/AnPHoxtWjGzePtdXPltw4CpaMhEg4DCFd9A3v3bB127bfsuawTNtv9W83ne5eunDG&#10;F3hOWMdz3Kd4gc84lEPuAwnG5sSHwxUTjIkhZIn8nj7w9nfjXEPbeZMhS/Lr/nD46mXXbd9FbXTj&#10;bkA37n/UHzIysUL69B10HwOHW1rqXnrppU52a1imlYAoENDYzZ/DWYUv4Ru/HEextGsga+FUV8zu&#10;zAO7Kw+sOH+ZzhYmU4I+D3h6u1TrNBzoWoWUaPSn77ulX/72ty22WTNnNuL3p5mTOnAuhPdYKzVG&#10;az+SLN+1ZcuWjayZFtPiW99566p5drv4VYHnvojWIqP1GbIyqmCcbvU500mrSSI0V+rvbk9PSJL8&#10;jj8Q3vBfL/OfE63W37DbKrTu5bTTlm4OFC7590NrXrT2o5v7RMKRyJLt27c3sFtpMWUF9LsLwXbx&#10;5asvxfnI1egbn4cT+RGn6woWERwuNzjy8tUAwEh97MkEzfE7OyTo7kYXyx/FTkar/By43TyUlQmQ&#10;h8+5hgTU19mKliHI7hgjK7InEFC+/bNXuRvxe11K9wqUXqiWWsCpxEQoo0fuF4ugz14FPuvQ3jsS&#10;DYmHRBRPRJJu3bp167+wZtpMuR7xwW8unVWc77pW4bgrUTMV7HbaUHiZBKOKxuZgd6cuTY0R+OD9&#10;IDTuowl18sl9cbEAc+eJsGy5HWprcxlBjIKvvxf6utqHXazd1Sbv2PIRvzwfxTM3vA87s/HrD4iF&#10;0OpeDCHeoea8obVhP4mB7aM4Oi7dvHlzD7uVNlNCQPixcbvvWHWWzSJ+E834JfgY0TdMlsapiqZA&#10;ndtMB7q6ZHj8US8cPDC0BpIuVdUWOOMsJyxaPLoUmlRQsKGvq1UVUyqe3BuF7n070fL42R1jFM4C&#10;DbaF4AHtoiuKR0HX7bPouj3Fbo2ISS0gctMuXLV2vcgL38TJ4wp2Oy1oBdvhygdXfqEaOZtOHNgf&#10;gW1b+pNaHDV3Dp9piqDmzSVh9hwRLvpsHpSU5m4+GPR7oaf9CM59jIXe1eODl1/dyVqpiXAi7LQe&#10;q5kfoev2H+i6/RdrjphJKSDKEDhhhXA1bxFuQGszg91OC7vTBU53oSoeEtF0o6Ndhnvu6oVweEgY&#10;PMdDvi0PXFYn2AQrDGQo0XwhokgQlELgj/jBF8a5g24NR7RycMGnXXDCSaPLR0sFWSMSES3I6tnx&#10;8QFoOqBNWnDarSgMWX3oOSDOgS4hdpq9FIn8esv999OmueSjxDBMKgG9e8fZpUWW6utxhLweLY6m&#10;KksqKJfMiZbGlV+kznFyDX3hlM5CYdJIJAwSjp40qttsdnC50U3E5/GA+v599/RB86Gh0dyNwil3&#10;lagiGg4lqkBf0AM9wT6ayLO7MeYvsMKll+WBw5m7Qcnb160GGQaiZ+h9wZPPfICf8dBcySLwUFIQ&#10;W50IhCLQ79PmubVYaqGFqwjhd3TT1m3b/sBuZ8ykEBBlClTWWb+D3/G/8LzgZreHhcLNJBq7y52z&#10;CBolI3a2HYFu/GJ7Otuhv7cbAn4f0LYAI+h15KGIqmbMhlnzl4C7oIj9JPeQcO7d1MdagFbHDRV5&#10;sdF4JMgopE5fN/SHtNugC4sEWL3WDZVVuQsyUKSuq/WwGmBobumCd9/XRp3zHDZw4YPwBcPg9Wsj&#10;evu5GU8cVgr/9cEHH/yE3RoVE1pAjds2FkT7+7+Nbtq30eKkVWpVzc5FFy2voFjNZM4FJJqWQ43Q&#10;vH8vdLS2qO1MIDHVzVkIx5y4EmxjELx47hkfvP5qbETm8d+eXVSXluVJhhddunZfp8YaiSIHl69y&#10;w4JFubP0ZNG7jhyEF176EDo6tW5dWaFbXQciuvt9GjcOrU730w83Vj+FOmS3Rs2EXA28/4Zaxy+u&#10;uvhGXoo8YLFYLkIBDevzUCQtv6gMiitr1RB0LpI1gwE/7PnoHXj7ladV8Xj7+0accaynr6dT/btK&#10;K2vQ/cltMOPN14PQ0x3rUE6c75AFGg1WQVRdwBDOkSScKxH0cezeFYKCAj5nloiScyMyD2+9+SG7&#10;E8MmWsCB8x+C3DtvQKsTFPrW2/b0PsSaWWFCCQhdW25Dzer1tVVzHhJFy2oUzrDDMuWdFZZWQlF5&#10;tRpN40YxoiaD9r7Uf/wevPXSP1SLQ3McPbRM68bvrghfcakT0DUCqGKPmnyASnym+y78HRofQ3FG&#10;izasHT7QAJW1M8HuGHXyd1Jee8WvLpISLtGJr2X0Vo8smNuep86PKNhA0BRlb31YXYAtK8+NiHZ8&#10;sAtaDreyVgy3067OgYgApepEtN+TFJG+/8zevhFlGgzHhBHQnrvWrPTsWH6/VbR+C4UzrLtGmQGF&#10;ZVXqg/bT5GqO09vVAa8+/Si0HGxIsDY27BsVaDRmFADMxFdchn2/AG0licSOPxPx07Xg90keBX2v&#10;1HaJACX4e/QIoIhC7DsmUbYfaVbnRTTC5gKyQMFgTEBO0aE+sgEFvSmCR2LyR4Ym7XvrIzB3nhXc&#10;+dkd1CiI8NzTr0A4PBQMIbfN7XIMzkk8vpAmYojWpyu/ovgbf3/v6OhcBh3ZfWcZ8M7tn6lqumf9&#10;X6yC5RWc55zKbieFhFNWPQvKa2eraTa55FBTPbzw5Hbw9GsXqAtwarUI597HVgDUonXJY1ZlJJDA&#10;FuLfQVZpAK+nT7V0ucJqG3qVcjTRio6WIkcBlLmGgqOSFIVHHvKgBWc3ssShgy3g8Wjz5hxWcfA7&#10;IPdN0v2jUSX6t2vufG/kq8bDMG4C2rZttbDv7nX/Umot3S0Iln9C8aTsg5RWU1o9UxUObRvINU31&#10;H8O7rz6rcdccaD1IONTx82mLD7ufKfTnZ6PlIqs0QOOejzMOSgxHScmQZQtGsjaP1lBoz1eFNEBn&#10;pwwffZg6t22k7Nq5l10NYbfF5j5EMM4yDbBwfpXW38sS4yKgPf97xbEnesXXraL4e17ghz5tAyiS&#10;VlJVB+Uz5qhh6bHgSPN++PCtlwfXGwiawywriwknm5DnWRv3CVDBjrYjuahJGMscGCAkhzXuVjYp&#10;cRahuzr0b+38OHtiDQSCsL+pmbViiBZhcO5DBMPaAciG1mnJorr/V3/7mrPYrawxpgJCq2Nt2LT+&#10;hzan/W20OCez24ZQFI3mNxUz5ubcVYuH1nDee+25QfGoVqIIoI6qTY/W5CSBREnzowG6OnIyWMLi&#10;pTY1w3qANm/nYPQsm9CcyG0d8hK60Apli/rdjeiiaf8+R5z1kQzct6qqIrAQVvHPL9x8dlrLIeky&#10;ZgLa+cdVS07xi6+LFsuPeJ5POo5TMMBdVAqVM+epazm5Cg4kY/eOtzXp9CQcCg7kEnqHjrhgld+r&#10;XaDMFg4HByvPHHozJJ7mviNoibLrYtHkPSAN/Z3xc6/RsusTrftG/cNuHfrwQgbuW211bF6GVmrm&#10;zJnVo84+iCfnAsLPktt357pvOG22d4ETTmC3DSEXraJuLhSUVOQsEpUKcp8ONu5hLfLnY+HosUAz&#10;TsS5jtnmtJUOjSsnKTK09B+FI5421aVLlTw6HLSg2hvsh0O9hyEQJ0pK88kGra0daM20AR0ST/wg&#10;m+C+2UQoLRnyYGi+ffDP/7yaNUdNTgV08K8bivb/acODVpt4qyAkX9OhXLWSyhlqkMAiZnmSMQLa&#10;jjRrggY1Y+c5QjDue7flcC2I8mfXrM+HufO1nZoSRVv6W2F/9yE4imLqDvSCN+xT13bCVFwRrRWJ&#10;jZ7DOH8iC0M/7wn0qa7god4WaOo5BB2+LjUBdQBaUF15ZnbC5bsNggfDuW/VlXTii9YCypL8u2y5&#10;cjkb5vfdftnxPGd9lheE09ktQyhXraS6bkJsXjtyqAk6Wg+r1yJ2tLqsesvJ8YRxdI2ryzlv0TFQ&#10;UDzyHLV0oYDn0mVUvJGD5kNUzpf9ACELRIIhC0ICoXy3PrQqZFl6g33qMyWU9oe86s/JalFAwigs&#10;TpkI6/8pH/LzR9/NKGH02Wde1cx/KHCQ5xxKUgmEwhDWZWAfs3QmOJ3aQRmnEG6321X4+0d3Ps5u&#10;ZUxOLNC+O9d8SbA6X+V4fg67lQCl3pDFoQyC8XDXjIiPutFV7hypISTsvAfi9oxRSazKGXQUUG4h&#10;S0SW4RvfKoJTTnNkNYu6osICn780D67aWAhFRdn5bhv27ce5KY40ccRbH0Ifvna5HDBnwVD1q3h4&#10;jr961+2rTmPNjMne7A6htZ0VHuHnAi98V4iroK/H6S5QI2wTRTgDkAV644UnWAtgFlqg8hwtOZE4&#10;e3Ga0Nyndd8WLjselp2Q0mjnBFr0pI12+5si0HJYgo52aTBrIRVWKwfFJZSyI0BtrajOr3Kxwe6h&#10;B55ISN2JTxwl962rT1te+9jli+Hs806D9sNNagliPeiuvzXrK389DV28jMfKrAmIEkBPOubMP+N8&#10;ZhW7lQCaThROtSqgiQjlvD314J/VpFGCPpxqnAdV4SP5cJA+Mn5NnhBADwqnB79Psj7xFBaXwTkX&#10;XaFaofGGjDEJyONRIBRU0IVS76rzCRKNzc5BXh6vhsV1U4ys09fbD3+590GNh2CzWqAwb2iuSImj&#10;Pl3y6OVrLoaamkq1hncbisgoOBMOh9fNv/r++1lzxGRlqKAJ2ZIFxzyJ4kl6KCvlq5XVzJrQ26dJ&#10;4E6XG1oONrI7sflJJ+opgp2dRGRFTyedDkPfFeW59eN3Sn++xQNwCK1NF177sTMquu+yqLQCVp7/&#10;OZwLjl8QJR56jzRHcrl4KCgQoKiYPdAly8/HzwldPosl9+IhdnzwScrEUcLjD2py31worrPOPgVf&#10;H6cOSFFFNrRCyIo5oY/veKoBEidxaTDqt//Gb8+rqMivekoQ+OPYrQRoC3VReRW+mZxMubJOw+4d&#10;8NE7r2pGvAGow1AemxWHnoFEUfoQSRBkYWgOG0axUTQ18U8nQhG3+YuXw/ylx004l3YiQN/Bffc8&#10;AJ7+IfeM3DZy3wagyFtXnzY3bvmKJXDWOUOplbTBsfXgPnLb2J0hwpHIN+d/bWtG60OjElBMPJXP&#10;CUKsNlcC2NtoTcddmPbu6wkD7TL94M0X1R2m2Ya2LFTWzISamfOgvLrWFA7j+UMt8GjjATjqC0C+&#10;VYSlpcVwnEWEj597nf1GDKp5QBZoACP3bdXaz0JVtbaqmbe3C3o7E7M8UFzNL7742oKv3HdwxCvK&#10;GQuIDsgtq6x4EcWzjN3SQNZG3dw2hmk42YZGPwos0OIqbTWgOVImkGCKyyqhBK1wOX4mFKLWr01M&#10;d/7wwU646+PdrDXEOd4gzA9po2tU8yDefevs9YIcF4vPy3PBlV9bk/AZ0/fZdqhBPSwsgah8zcwr&#10;N9/JWmmT0bf46k2nu6sXz3o2WT4blb0trZo5pWqskXio5gHtIPX09Q4WDVEUOgqR3ApBPS2NCoeQ&#10;YKjOXF5+AeSj9c3lJrmpwGtHWuHrz76S4PJa8YP9Yo8PLPQBMyhxtDh/aB5NW7Zp63Y8K05YBmec&#10;ZZxqSSdEdLe1sNYQsizv747kLTzxmjsTc4FSMGIBnY2u/5/+tOERgRcuZrc0DKzvmCcUmKQDTfxX&#10;//0Z2NcTK3ZCZ7naKp2ghGSY0+qFM/u1E3+3yw7OuPUfCh74g1qLsmb9JVBRmWQhGv+91iRWKBAO&#10;r1s0wojciGf1f9q04TepxEORNlM8Juny2pG2QfEQzllucC8ohIJjSmBp3D4pgjwy2jgXT0iX+1ZQ&#10;mA/lFSnm3PiXULKyEVZBuJ5dps2IBNRw99orcYT4BmtqoHy2MpwYj0XdNZOpwyMNB9gVdkaRB0dN&#10;LHs3zxOG4i6t9bGhixw/r6G0nfi5DzF/wexh55cUFTZca+O4lbtuv+x41kqLtAXUcPuqY3jechtv&#10;kGFA/v94J4KaTD7C2PlfPzoUFbNVOIFjG5PraNFMh92mtT5BXXCBWLAwafbYICQwV34xaw1B2TN2&#10;0W5oIJKRloAoy0Cw2f5qlFFNL4aibbRQamIyEnZ2doM3Ln/NVhrrQxzOU2Yc1AqIxm0qWxVPKO5w&#10;YKKkpAhKStMrVElJzIaWiuPX0OmFrDUsaQno1GVn3YyW5xjW1FBQWjlmW61NphafoIAGoOCBJT/m&#10;/pe1+8FBJYvicFi1U4NwhLLItXG7+QvTT8IlF47qB+pBI5G3bEHd5aw5LMMK6JPbrlih8HAja2qg&#10;nDbaNWpikgn1PUNp6ILLooqIqNNZHyLBfTPYebpjhPnzZIWM4C38l9jlsKQUEFpSzmGz/Q7nOLp4&#10;CKjBAkoMNTHJlOa40lQWZ6yLiREZqo5ot7Tri4aQTPTRt078nVv3NsKrLenXk6C8TIocG3DOe7de&#10;PJNdpySlgPbdueZywSKcyZoaispr0C9NywM0MTGk1Td0KBZvj6Uz1TR7QKCkwjgcOuujum9xi6tE&#10;o9Wi3vv3196G7mD6VYCojroegRf4QnvBFayZkqQKoL09olW8mTU1kNuWy23HJtOD3rgNchTCJmbq&#10;3Dea6FNZqnj00TeSUhOViUVIPLe8u0O9Tgc69sYI/GfTmgclFdCKfu7zRoEDStPJLy5nLROTzIgo&#10;CoTiMqM5FJDbE4aibv3ajwXoJIkBKJ8tFHceENFd4oBwXInXJ5oOwo6OLtZKDU1FDCPIHH8qVc1l&#10;raQkFZDAW77FLjW4C0vNI95NRo2sc8HI0uhD14TefSPx6LeZtMzIh7wFBYNBCPrp/+5I//gfo4Rn&#10;Af24IqH4EtZMiqGAdvxm1UJ8S2ez5iAkHDPqZpILOCUKM5q1Z/0IKAirbu1HX7YqisJrqXGDYLeA&#10;o2YoyfStI21Q3536gOIB6LhPI3gBPscuk2IoIKfb8kVUYMIqU15+Mao8qdEyMUkbGw7GQpxrVtLq&#10;Awdt1Y0jvt41QZaHAgjxdJY5IUQ7HBHHjDyNFXqkcShNKBXkwhmloKFVPJuq6bKmIYZqEHj+Mnap&#10;wTmGxxGaTG2om+eJQ+5ZXUviAcJ2g8RRvft2uHbI/eKtAlhLhuYzzzcfSXtlyCgZgOcF9/JuLuWJ&#10;IQkCarxjdR1KL2GHKcXMLcYxcxOTjKhwxTLDRBTFrPgTxxD92g+hXzxV0Noc1VW/tJUNZZsd8frU&#10;RzrYkmTTWEThAnZpSIKAojx/hlFJKjqo18Qkm1S5YpGzWWhZSETx6K0PrfHoo2/t5S4IU3GKOAbS&#10;gQZo6E20bEaoxW7iXMpBOO5T7MqQBAFxAn8Ku9Rgn8DVdEwmJ/MLY+XN5uusD5FO5vXhOoNcNpsw&#10;OA8iOgOGlXgSoKQAo+q4+FetePeOjUkXPRMFBLCEXQ5CgYNcnXhtMn1ZXFIELiUK1TrLol/7IfSn&#10;LkgWHlrpAFoj4v6oPlyeCqPkAJwH2dxyV9JDERIEhLcSaqFShMIw9dvEZBQcV14KC9B90/csvfWh&#10;TXP6mtckHhKRHkVSIBqXClSoy+JOBR0faoRgE5OWANa8AkrfQZ0k7He1WNJ/ESYm6VJit8FpupJe&#10;ZHlo52k8+rUf4jAdTmuA1KetdTCn0Pj3jLAlKYLDAZe01rJGQMFH6+1RiCbI0Mw8MMkF7W2dENEd&#10;Fkx5b3pnJ6grKk+Bg/ZK4zl5sGNozlNit8PsgvQFRKciGu2qRu8r6WmKGgHNuGQhR5morDmI6b6Z&#10;5II9u4dKKA+gT92JnfmjrXtwpMathrD1yAEJQu1DAjq/rkazWJsOxqXYuMq3frW6kjU0JIhFlvVV&#10;m01Mso+C85p99U2sFUPAsZvWf+Ix2jh3eIaBVcFe693bS+kKapNcwXWL5qrXI8EosZSycory+WNZ&#10;U4NGQO6eohA6fAnlTY3qCZuYjIaDB1rA79eGmPUlqwh9+DrgsEBXaaKV8DX1QbhnaB/QxbPrYB4L&#10;k48Eq9W4tgdv4ZezSw0aAalVGaPRhJUnWU4cBSYaURzRIuEgBHwe8PX1gKenE/q7O9SHt68bgn5P&#10;xqV5TbLPnt0N7GoIffSNqo7qy1ZR5jUlkA4QRYfJg5bH3zxUfL7EYYebTjLs78MiJjkdg+e54QXE&#10;0NpVJBJOrOI4npBFDPq9qji6jh5Sq+63NO2BtkONarun4wj0dbXhz9vVR2/HUeg8cgiO7q+Hjpb9&#10;EESRmYwfoWAIDjQdYq0Y5LoJukRlQ/dtIPqGnlq4Mwi977ZD8MhQIIKSVH9zzulQlOExMRRIMNrm&#10;HYWo4QEKCQKKRqMJJ7kqOHJL4ygiSYqoNY172o+oZVmP7N+DgjioioMsTqxMa3pTt1DAD50osu62&#10;wwmJiSZjw759B/A71U4L9MEDQi+gPqsARz0R8Ozpga43W6FvZxdI/iGvwiVa4PfnroTjykZ3GohR&#10;ZV0OOFofTdBLooBAeYtdavB5tMeL5xIShK8/VgS89cBe9UHXvv4eFHL6+91T4ff0qSIaD+g4fR+6&#10;lTQg0EDQ1tyoDgz0TO2+zlYIePvVM22mInt2ad038sj0uW9GZasa0Ep5m/oh2OpXa2fHQ/Od+y48&#10;D07THWmSCUZbGwRByHvvl5ckROISBOTpDz6JfmfC0Ozt7VbnGLkg1qF6oLv1MBwlwaBL1tOOk0y0&#10;OmR9cgV1UnqMBXQ6Gp1NQ++PjtjoQbeSBgRyRekIQhoY6Jnant4u6GptVl1OGjjo85kq9Pd5oPVo&#10;O2vF0JfsJYzct0aDIAO5ajeecCxs+ez5sKAoO0eHGgmIcBRa57PLQQyD5I33rH/eIljOZc1BqP51&#10;cUUt2JyZJ5bS/IWESB0qFPTjM44m4xjlo7h/ee3w5WAzgSyIHy0pBTEMz6RJF+xctBO4oKQcLxPG&#10;vEnFu2/vgDdee4+1YhS6nZqqo+Rad/R6NS52P7p4TxS71XWdcqcTlpYUwcqaSjinthqsiUuXo4Lm&#10;yOTm6wmHQ1fPv3rb3aypYiigg3ds+JRs5Z5OdtI2pX5TUUXKHTLKk6M3TqKQ0XpQx5EiOLqyEXZU&#10;HckAWVZkDqINvEX4SIpIu5So0hiR5UPRSLQzonB+4CTRZhGqbTbxUzgE3CgYlCeunr0oq9kW9N49&#10;vZ2qm0brHdmCsoVLquvUgWyy8tc/PwTdXUNbrWm9pqzIzVoxKHG016sNcZ959ilw3PFL1ZmuYafM&#10;ItRHyQvSI0vSz+dcteX7rKmS9LU0bVr/V8Fi2cCaKeDUVHA1hRzfnSoetdMkeIFZQZblLvy735Dl&#10;6OuSrLxpLY6+P3fNA4nVKAxo3LT+Py0WS0KprvLa2UkTCUcCvXcvCodC6NkUTjw0wS2rmT0p06s6&#10;2rtg618fYa0YdNYPnfkTT6/XrymcSOP4lVetVQ8OHgvoe2xp3MVaQ0iy9Je5X92iqVqa1PZFJenr&#10;kiR9yJopIMGQtZHUdZbYxDd74lFkpS0iyQ/SQbABr3/57K9uLp/z1S2fn3/11p8vvnbbC+mKh4gq&#10;SkKEkchGZw8FfOrcpq+rfUR/Hw4IvfjYiVbrbXzejQZ1qNqgAWTJu3F+OBmp35OYuqNf+6GNc/q6&#10;B3RU/ViJhyCPisLZetBE1LLLQVJaw/d/uqqssMr6iCAISdO5sw12IuodL2MnfDkYkV5eet32Pfgi&#10;szKcN9y97lpRFP/ImoOM5vh9Gq1ozYkOsE0HfH8h/FPPRGV4xC8HXlh27d/2x7+/310ItosuW3Uq&#10;usZf44BbzwvGJxDTXJTc6MkCxaXu3bQNfHFbrGndp7RQu6cnEApDv08brDr/gjNgybIFrDU2tDU3&#10;4ZRD60bKirJvzlf+qnkhKQVEUFWSFf3Cv+P3+F2j+cNowM5EHWcv2qs3onL0lWAo8sqy67cnLlFn&#10;iYa7198qipaE818qZ85PGnlJBVncrqPNaiBkOCRZ3oEW8Pb25gPbTv/Rm2kd/b3r9lWn2a3WB3AA&#10;q2G3BqHXW1E3L2H+OVFpPnQE/vbgU6wVw+WwQR4+4unp90MYvZkBBIsAV21cDzZdhZ5cQ0EE/YI7&#10;dlfv7LxwIbfmgcGoV9qf/pu/uLC2vKz4OvwTG/ALncVupw2KRcIvez92oo9x0H4vrMjv9Xd2vXvK&#10;959Lb+jOAvvv2bAD5w6apEDabVszZzFrpQ+5UrRmQ4GSVKBwXrJE4L/qNm5+Dvv6iH1bqtHnLrC+&#10;iZ95Qg1aOsjZ7pocR8s8+/QrsPsT7cRcf9o2pe3QidvxzJs/Cy763HmsNXZQ9gpFT+NBryjacLS1&#10;7IK4Pjvi4Qs7P7f3ti8sAtF2il0QFkkcVOFHUBiFqCsa5bAJYbzuxc7Sju7NUUmJ7o+ElKZdu6Bh&#10;zW0PaD+dMYSq7Re7Cpt43XYNCsmXVY9sPKBoYgeKhzI0koFzmvqwLN248OptT7BbGdOwae11osV6&#10;G2sOQsdzFJVP/BMycC4Nm+7cCuG4fT3607YJXzAEXr92zeuzl5wPc+amdVBCVonlUWrXq4heX2DR&#10;8q9vr2fNkQtosoLu203ovv2KNQcpKKlIeuisERTibD+8P6l4cJRCoyP/8vEd7/7kW39oyMoKKJ0Q&#10;eNIxZ7WiFdLk8VPqfcWMkafsjzUNe/fDk4+/wFox3E47OO1at6yrz0cWm7UA7HYbfHXjOsoCYHfG&#10;DrI+ZIX0+L3+lYu/8eDrrJk8CjeVQKuJnht3FWtqMKqLnAxa3yG3LZl4UDhHw6HI+fO+tvXfsyUe&#10;Yu1vDgd44N5mzUFk3RGHE5X6PQn5yQmpOyScePEQ5L6Nh3gIOvfXCEGwaHzmaSGgvXetuhQ/kIWs&#10;OQgtTI6k2hDlziVbCJYl6ePObt8pC6/d9jK7lVVkUDrY5SDRaFaCkzkliG7ZwQPanEOqd61fow8a&#10;lLZauHj8rGuyEtZRXtb4nVNeQNFtqwWrxfqfrKkh2RF/RlCYmvLUjJAl+Z3WQ/vPOfm7jzSzW1mH&#10;i3IJMevJEIFr2HeALDNrxdBbH0Kf+5afnwdVWUgMzZRkH63d7tAsEE15ATX08dfpI28EreSnu45C&#10;VocWSI3AzrG7o63tonRD05lAgRv8L2FDV5LjCScU9bq6ByR6u1W7SEkLp/qNcwsWzR3nAcL43w4G&#10;QhrfbkoL6JM/Xj7fYhF+xpoa6JyjdE+aoIVSI3dJlpUeX9j/+VyH4nfdccXJOBdIWAsyPBhqAuHp&#10;98LRI22sFYOSRvXCMMq8XrgodYJvUO6C7tAn0BF4D3rDe0GOZjljHUctIziO1/iaU1ZAr950uttp&#10;s2+nCvvs1iA0cqd7zlE4FDDc8kBrApIkbzzm2r8l5qdkGbto+za71JBp9sRYUV/fhP1Q2xH17hv9&#10;WF/3ray8BIpLEt1rORqEI/5X4KOu38OOrt/Cvr6t0OT5G9T3/gU+6LwFWv2DwbFRo3/dA3BR0EyC&#10;p6SAondsFKsXz9xs5LoRBaWVaVsfT3fC3F2FF/jtCzZu3c6aOWPnrauP4zluNWsOQqN4soOhJgp7&#10;dblvlHlt1blvoQiV4dB21oW6ajo4VKFwXkKR/BqavU9DQE78TsgCHfQ+CS0+bbg8U5LlM8qypJkI&#10;TzkBbVu92rrf4t0iCBbD08UcefngxEc6UJZBwCBwoMhKuM8rf481cwb2K87pEH9vlA/nyCuY0BnZ&#10;nR3d0NWp3cWsFk1k1wPo3TeKzs1fOOS+9YUb4ePuW1E4z6oWSI9+f1SL70XwS1q3MROS7QZWeFlz&#10;7N2UEtALN59deOKF4t8Fi2B4RDnljxWVpb9y7/MM1RmLR4kq9xz79c2JixtZpnHTumvwvZzJmoOQ&#10;9ckvLmOticleXc03Iq3M69oqyMtzqhaF3LM9vfep8514XC43zJo9H5YfdzIcf8KpMG/e4sF5VRSU&#10;rLhyydf6tMsJU0ZA5OrMnFnzBnY4wwORyGUrqZoxolE76E2s3iPLOA4GwreyZs745NYrlvI8/9+s&#10;qcGZX5RR8utYQS7Zvr37WSsGZV5bdUUTaeOcfnyitR9vpBmtzv+qAQKSxAAOnPPNX7AUFi9ZDqWl&#10;FSDiZ0AWqLCoBEpKhk6Op+BCNGpsQdLFKMcRrVJkV8N7naypMukFFD0bLPvuXvtdp1N8QxCERey2&#10;BhqdSipngJikaJ4RNAJRAEEPjnPvLL3+wfSPgM6AZ352fonDaXsI309ClIAGgILioc4yEWlr7VBr&#10;H8Rj0819iICuaKLFYgF3TSfs6t0EIXnI/aMNm7W1s2DJ0uOgIMkxo8UlQxaZrJdXGl3BGMkgywPF&#10;3klZIaypMqkFVH/bFWc2fWnDW1bRegt2NkN1DIjH6AzMVIRDxgVUZEV5jF3mBDrMaV5VxcP4fgw3&#10;wBSWVk3ouQ+xt15rfQh99I3WfahwYjyFtT5oCT2hsR6uPDcKZwVUVtUOumlG5OG8Nn4+5Isk5rGN&#10;BCpDYEBCxHVSCmjX7Zcd33TPhodFh/0li0U4nt1OgPKZSqsp5T8hkj0slHFtRFRSXmOXWWfbttV5&#10;xaLnUXzdCfMeghZ+J/omOto417BP574Z1bw2OHGuaJb2WPoqdLkXLTqWVv/ZneSQlbLZh8bQkJJ5&#10;GTbaXU15j3pwzpawo3nSCAjNJ9dw99rzGzdteNxhc7yDI/QXkhU9ISjHjWodZLpWQh+iET5PT07c&#10;tzd+el7FCV7xWUGwnM9uaaD3M5IAyHhxpKUVfF7tBkOj1J2ALvpmsctQWBXzjsjSzJm7EGpqZ6a0&#10;OnoscduwR7OwGgknuu4qcvRjdjXIhBfQa7dcUN64ad0N++/dsBMnjc+ixbkYR+iUr9uZXwgVtXNG&#10;dSyloiQKSMZJpJQ/O+sVJutvv+KUyqrKty2CYHg+LblspVV1aa9djSeG0TedgNSa17ojS0rqfPj+&#10;cJREwcydtwiKM4gyxq8ncaPo2lRyzQglKn3ALgeZkN9I97aNBXvvXPPFpnvWP1ZdUt5ssYj/I/BC&#10;wtmteijDoAQ7WnF5TU46GweccsLmOxPj2hlC2+UbNq39D6vN/jKKpI7d1kDvg8QzkaNuA5AoGhsO&#10;slYMHBSGPa6eKJkdW2+bOWseFBZmVpo3HFeAUuQz36lL5Z/1oEsntRRx2oJ2yIQR0Ou/XlXccNe6&#10;L5Noer3eVpvN9n+0GIrGZtieQ6OWu6hUrREwkv09qeAM9oOgn21789Pnja7wMmPf7WvOPckrviNa&#10;rD/Gv9fwPZJfT3O4bJTcGguaD7VAMKCdOyak7uBDP/9x5EcgryQEFRXVang6E+gAhEjcVhOHkP4m&#10;yXjolA+jGhf4Vew4d03ijupxFdCe36+a3XD3+m+haJ6vLLK1iVbxXhJNsoiaHhIObUmgoiC0s5Q6&#10;XLZAq8eutBSXlWS8QR87D/fJ7WvO2r9pw1NWh+15tDqGqUYEfg6xakGTRDyEYfTNpsu8DuMEXbf4&#10;Q9bH4XRB7YwRl9oYpK9P61nniTPY1cgIBnwaV3AASY4a5gilP0PLEh/+4QsLXHb7FVaRv0KJworh&#10;5jNGkFBoMdGNpj5XKf1UdrjjcGKHkGX5kCcY/nT8vvjheP93q8ryncIqUbRchaYt6ZHpA6gVSKtm&#10;TIrtCgOodQ/u2IICGbIuRnUP+rwBrQuHPfC4Sw/D8hOXqCHrTKnf8zF4PLESgQ6hDI4t+aZ6PVKo&#10;JjsdbJBAUL5g5jWbn2WtQcZEQI13bCwAS/8/Ycf/Mk4TT0wVPUsFpe+TxXG6C7NqbYygUYgKwRul&#10;dKCvH4hGlfssEvdgy5Gm9+P3AtHC7q7VF9fYbHlLOY4/Becw56GhPAUHirTUoNbARjdGn+M10aGN&#10;c0/+/XnWiqGve0CfaUePR1OayF0ehDPWyTB7TuZ133w+D+zetYO1AGrzPgU1zrNZK31i33l9Qghb&#10;UZS+F198tfIr9x1MWNvIqYDeuf0zVUXW4psEjvsadqCMhhfBYlETJ9Va3DgyjyWeno6kG+kGoNQe&#10;/BS92CuoYqCIYslPVyzxkLWhCjsjXfCdKJB4SETxlBW6caAb6mL+UBg8uqKJc07tgnO+MD+ttZ5k&#10;xFsfnhPhuJIbMwoiBHz9ap0/PZIsbZn71S2GZa5zMszRNurGTeu+U2orqRcFyw0jFY+6XwfdM6oB&#10;XTVrARSWVo65eIi8wtJhN63hfI1ONnfjcyU+SkYqHrI0lBhaWTdv0oqH3LYD+9Ope6ANHvBCFGYd&#10;Yx2VeDo72wbFQ5Q7Tso4AmfouiGKpNzPLhPIuoAoI7rJIz6Ok/D/HolwqGg6RdLoqJEB0dgcNIEe&#10;Ey/TEApS5CqETOHpvIISNQCSX1yek7D7WNHUeFCdA8Wj37ZNIW596k5RrR8qqjPPKg8GA9B8aGjd&#10;SeRd6Lqdw1ojg7btGx39KStyx7xC5UnWTCCr3xrVL5s1q+ZRi0X4DLuVEjqbh6Jn1IkoBE3Xxuf0&#10;jx9kDUnU5EZmA1rcpTlO1UwcJMoqVRd1srPPIPpGe3/i0WceEGVz/ZCfn1BwNS3o4LWGfbvIhWZ3&#10;AGbmXQyWDKtPJ61tHo3+mVvzQNIzebIqoJOWnfFfaHUM87gGIEsTE80CtWOS1Znoi4SUCVBSWaum&#10;BtGGPLJMaYO/S+5nflEZlM+Yo7pqVI9hoieEpgut+9D6TzxU94B2n8ajXzwV7TJUzeUzqvtGNcn3&#10;oXjIAg1QZl8BJfakqwIpob9P3fulA62P0u8L3MmahmTNP3rvl5+qLi4vp9K5hvkzVEKXOtFE38ef&#10;DrTYRmHugQPDKFKnrh1gp6HoIB2NQYMCDRYiiifXEcPxZOfH9fDCs9r82oI8h2YBlVy37v6hUxmI&#10;ikX9cOKFopp5MBIo26Bh327wx+0Udot1sKjwKyjazKw5Hb1pZIFkSX5szlWbL2FNQ7L2zRYUl1Dx&#10;wgTx4D11TYPqT08F8RA0X6EJP1lPipxR+hBlDNB8iY4dofkbhaPp/U5l8RBUtjcess7xxzUS+n0/&#10;ROlsLw4wI/M8aLF0964PNeJxWMpgfsGGjMVDAyCdJKiHisZEpUhCKWg9Wft2sVMZ2k/qXBO9+IVJ&#10;ZgT8QWg53MpaMayioHFxac2Hdp7G4ygIg6s4hJ0+ve5HrlpTYz3s2/sJROI2ujktlbC48Ktq8CBT&#10;6ER0o8wDvPf83GseeJU1k5K94THKJeackP8/wYICJtmjsfEgjdSsFUOf+0ZHNepTd0pnx9y53t5u&#10;CCXbuIhucU9Pp+qufbLzfejWVUcqsi2CJUVXjSpplCrNBowib7ISDYbD/8GaKcnaHGjfpnW/slrE&#10;m1hzkNGc/mYysaEDs+jgrAHI8pQV5mkskP68U/rR8kubweoauMeBw+EAG5sr4sRd3Q1MVsfIMvCc&#10;FWa4zocK52n4JzPvvjSPbWtuMNy6LUnS/XOv2rKONVOSNQsUlSHh9ADCk+bRhyaTi0CA3Dfttmm9&#10;+0a7Uyl5NJ7KmmLI0+THRfHv8qM16lKtTB9aJWrrxUP7e0rty+HY4uuh0nn6qMRDUODASDyyLPv8&#10;QX+CIUhG1gQkRPOfUfAfZ81BaHEq6E+4bTLJadxH7pu2k+vdNwpd623I0qXLYGnRNVBsW5aWCKx8&#10;PlQ5z1CTQ+fmrwKbkP6BAMmgPunrN94XicL9+THfSP+QgNHJWEfjPev/aBEs17LmIBTSnUzneZoM&#10;TzruG4Wu47MPRFGEq65Zpz4TIbkX+sL7wCcdhYjSj3MlGV00URWNw1IObnGGGijIZjelqFt7cxOK&#10;P7HmgSTLO/6+bfMp33oK0t4Pnl0B3bG6jhPFeqP9PLR4SCvw401UViB0pAeChzoh3NYL4fZ+kL0B&#10;kAM4WqK7wVl4fAgg5NlBLM4DsdQNjroysM8sVe+ZAPj9AfjTXfdrAgiUeVCYNxQwkvBz7urT7j9b&#10;tGQeXPCZs1hr7KEDAjoOHzAsVybLSjgS8p+88LqHh9K60yDrJqHx7nU/sojiD1lTg1ohZxwSJqX+&#10;APS9Xg997zSCb9dhkHUZwWnBc2CvLYH84+dA4cqF4Fw48Qt85IqdH+2BF57TVv/UL556/EHwB7UZ&#10;MJetughqZ1Sx1tjT1dpseFAAIUWkH8z92hbDkzxSkfV8khVFnjdn1NWu5nk+YU9tCOdCtC2BFlfH&#10;guDBDmjZ9Dw0/+FJ6HtrH1qebojqSsmmDTrzUp8ffHtaoOuZj6DvzX1gcWOnmVFC/gv7penBa6+8&#10;C/39Q+FfctvyXXaN+9bvoygaayB0YNaZZ5+i+Z2xpK+zLem8R5bkp97Ll77xwAO79FO2YcnJu6m/&#10;fc1ZolV8XjAoik55YRTazmX2sewPw9F7X4Cup3dAVDfRjYfytajoBZWdpdcz8GFQBEimhyyrBQCN&#10;wqkDuI+bBXU3fA7EoskVqo/gFKC5X4Hmvii0eBRo6Y9CVyAKnlAUvHTOOr5lm4WDEicHc4p4OKWG&#10;h2MrBAgEEt03sjxkgQYI4SDV69HWFTjplOPg1NOTlvDLKZ7eTlVARiiycrArcvjEE695SVOyN11y&#10;Nhw03r3hxxZRMFyMooTMkoranIzcoaM90PTj7RBqSUzPsNLmPJsNv3ArWHEiS8IZDhJPRJLUYzgC&#10;4TAEQqEEQVkrCmH+zzeo86WJSl8wCh+2KvBxuwy7OhTY36NAOHEenZJFpTxcUrgf9r79BrsTQ+++&#10;JWzbRv75ylVQWDT2GSnevi7o7dBmSwwgKzjUhgPnLLrm4XfYrRGTMwHR1uYDV254Pll2Nm3Npjyy&#10;bBLu6Id9//oXiHQNTV7JZXDZ7ehiuFQBjRZaVff6/dDn86nWaQDX0lqY/7MNORkUMoEkTiJ59ZAM&#10;bx6WYW8XWdLYz0bDSs8LUBYZGs3p842PvtHn09nr0fxbdNbpqrWfZa2xI6V4KNVaklfP27j1YXYr&#10;I3LmR3EvgdQZ6lqLr9Mwpk7+qNE5/BmD39ih//m7Rjw2tDLVJSVQWlCQFfEQ5PaRGKtLS1VLNoDv&#10;k8Pg+UhbE2086EY3bOvOCFz1SBCufjQI930YgfrO1OIh99VitYPVmQd2nKM6CorwUYzXhWB1uAbd&#10;bZsShNKIdos77TyNn9cYnbhA0bexpr+7Pal4CEmSvzta8RA5Hy6pjrXD5nyJ542TllRLVFY16pE7&#10;0NgG9Tfcy1roJqKrVl5YqPlysw2Ntofb2wdzvcqvOBWqvzzyYhbZoAmtzf07JXjpgAQRbXqaBnWr&#10;Bc5Daau6YLWhcKwokNRBHUp76W9rgRmenbDc9y67G0PvvunXfujEha9uXAc229js+SL3mrIMjDKs&#10;B5AikR/P/drWm1lzVORuJs9Ycu3D70ekyAa0RIl5EwhZoq62w/jGU3zraUBzn3hK8ke48S0D1CBE&#10;nGVT/Fk+6DYNWr1R+MlLIbjmsSA822QgHnyNosMJruIyKKyeCUW1s8FdVgn2/EIQ7Y5hxUOoARae&#10;g+qw1pmgzzd+64LRtu05c+vGTDxUTafz6KGU4olEIr/IlniInAuIWHD1tsfQ37wSvU7DaSvF5jta&#10;DiQt6J4O1grtluuu/n5NpCgXDAQYBhBLxm6Ni4zew7sl+OojAXjxgIxWkP2AQVYmr6RCFUx+eY3q&#10;jgkZ7vyVIyEQAj3ovmkzovUnbhtt2x4r9y0SDkH74SYIGRzJOYgk/xLF833WygpjIiBi3tX3b45E&#10;pWto8sZuaaCC3vQBJCvsPRzOeZXgWjQUlKBoWUtnJ3gCxlm92aDfr016zFuWWTXMkULRs5++EoJb&#10;3w5DKH7MIYuQl69amoLKWvV6tGtu9P68Xe1QFT6M/r52QNIfmqWvukNHNc6oy/2CM1XTofQcStMx&#10;QsGROxKO/L+ZV23+Hso9q51hzARELLjq/k2KLH0pmTtHx+p1tOxPXuAhFdh5Zn73ErQCQ6FkipJ1&#10;9fXB4Y4O6PF6NdZitHhRmL2eocVEe10puBbXslbuoG//V6+F4IX92nHI6nJDEQqHrE6mliYBVTxt&#10;IIWCw7pvdNZpfFSSWLBobk535FI+WzfOzaiaaLIpAB3LiPq5et7VW4fdXZoJYyoggiyRJElXUNo4&#10;u6VhYBJIvixtqhoJ1vICWPDf/5xgCeiL7UMBkUWiRw92fLJQmbh4YRRhR28vdKIwB4cy7Ew1Xztf&#10;fc41zzRKGvGQhXGXV4O7tBL4LJYCVvB99mPHDPs8YI2GEqJv4+2+UVZL26FG8BsUAxkA+1h3KCRf&#10;hG7bPexW1sn9N56Eg/d++QQ0rI8IglDDbiVAlWsoQjfiklIowu4XPoG2+1+D0NHkHzAhWixqiJue&#10;6UGLqzRqDnwwJD4JJ6cknCCKjp414C9WX3kulF92MruRW659LAj7umPCpwAAuWpZszgIRdyC2CkD&#10;fT2Do/rMUBOs8Gm3e8VH32jQ6+j1qs8DlFeUwtoNKetxZARZHaoWmypQQKB4dgf6g5cu/fZD+9it&#10;nDBuAiJ2/OLCWnd5MZ0HeiK7ZQgd0ViIQkp2YkIyKPO6/+0G6PrHh+DZcVBtZxPeYYXajZ+C4vOP&#10;YXdyi4Qv//Ob/YMZBK6iUrDnj35/DEERrJC3TxWPvjb0aZ6XoCLuzFEyPFS2d8ACUdEQyn2L5+xz&#10;T4Vjjxv2SKcR4ff0qTUMhvNMJEneWn+o4ZqLf/S2ceZoFhlXARF/+vJM+5lnr/wfgeOuxZE/6euJ&#10;lcAtVcvtxrsO6SL1+tRs7P53G8H7MbqH3gwyshmciJbxrCVQuf4MdBvHLj2FIm2X3+8HD4uW08Kn&#10;m9bQMoQsRiToR+H0QziAHnWcBRng1CoZync9BHzcwb/kvhW6h0pg9PT70DIP/ZxqvX3l6rXgcGRn&#10;+wdtP6BcthC9xhTIshJA8dy4YOPW29mtnDPuAhqg4c7V69GHvw0//JSlKqlSKBVmHM1hu+qeoMPd&#10;4Ks/Av59RyF4uAtCLV0g9eEoatCJaCuDWJQHzgVVavJo4WkLwFI4Psmjv3g1rM6DBrA53eAsLku7&#10;UCPNbUg09CDRkMtmxPwSHq4+XgRX33545qmX2d0YBS5032wxb4DWfjp1+37mzp8FF38u42OUBqGg&#10;ErlrqeY5A8iK/L4SCl8579rtCeeY5pIJIyDivVsunllUUrgJRWR40G48VLCwADtOJidwJ0P2hVBE&#10;PvU5iiMqR5naLpsqFnqeCLT5ouqiKWVND0AWmRZLae2HBpiB1BvKRKeijxT0lCNhkChwMoz7s7yC&#10;h1VLRTitluobADz+6HNq7et4yorc6iIy4Q2EwIePeD536QUwe07mIX1aD6STMWiRPX5eZYQaZYsq&#10;P38vT/7pmhQleHPFhBIQg2+8a+3XcUT9KT6G9Y+obBZVPM2mkCY6O9sV+MFzIXXbQTYosnNw7mwB&#10;LppvUbcuDECnLtChWfGF4yn3rSjOfevs9WrC1y6XE6782pqMwte0jkNLGOkIh5Bk+U1Jily3cOMD&#10;H7JbY85EFJDKjt9dWOvOK/qdYLFczm6lhMro0vyIXLtM5kiTjSOeKPzhrTC80yJntDJYk8/BSdUC&#10;nFEnwDEVAlgM+vu+vfvhqce1JxvSxjkHS82htZ8e3b6f4088BlaeeRJrpQfNcbw9XeD34Zw/DeGg&#10;29ijyMq/vV8g3Y1WRxvxGGMmfE+rv2vNxaLFcks6p3QTdLaoq6BITVIld2aq09CtwPP7ZdjRKsPB&#10;PgUCuuUYEadGZGFmFPAwq5CDxaUCLCnjoSJv+K+exEMiiif+0CyjfT9f/NLlUFwy/IkLZGEohcvb&#10;1214qK8R6gK8Anccbj3047N+8Ko2r2icmBRD9bt3bBSLLP0bOY6/GedHaR0oQ1aI6i/QWar0PB2s&#10;EkXpfOjWBdDjoj5O4skTORj5KbQ0D5Hh7js2a848jXffSAAdun0/FZVlsGb951nLGMpZ86OL5vP0&#10;DTsfG0CWZfznoo/6pND3jr3moT3s9oRgUvWqJ24+OX/BjDnf5HnhRkHg014AIavkQNfOmVdglhpO&#10;kwNNzfDYI8+wVoz4M08DoTD064qznHP+6XDMsYtYawgKCtDxiRRNG2muoyTJTwXC4ZuXXbfdsHDn&#10;eDMph2U6Ba+urvrbaFWuR4tUwm6nBdWooy3lVPDeFFNynnv6Vdj1yV7WilFamDe4Dd5w38/Va8Fm&#10;j0UrKQQd9HnB7+0bdv1GD7pqCrpqj8uR8M/nX7tdu398gjGp/ZoXtq3Om9FvuQq/1Bt4gZ/JbqcN&#10;zZEcLrfq4lH97oHw73SHcgTvuXOrWr53gPgj641qvi1YOAfOO/9UCPo9asH2TLLq8d8Noau2OeAP&#10;/Xrp9Q9+wm5PaKbExIDmSC6u/1KbRfg6Ns9B927E74vmSFa7c1BMtGNzOsybjDjcfBQe3q49FjTP&#10;aQMXsy5efxB8uppvK09dDOVlmWVl4BznsBKN3tkT6b77pGv/kcV9/rlnyvWQXbddtsxmtV+N1mQD&#10;CimhNl26kDWyoaBIVLGHXc18ng68/MKbsOPDXawVo6QgDywsGkHBg/i62A6HFT5z/nEjGnBQNBJE&#10;4WlFkTf1KgWPnXjNnYZbXCY6U3aIpRy788456/PoT38Zv9gL0MUbZcoyp56oRhkQZJ2s+BCtKKo0&#10;U2gmCxRdu3fTNvB6huYtJBwSEGFU823h/GpYsii9zAMUzi4U3589fZH/W/Gd7drDVSch08JHeetn&#10;55cUl5ddLnD8OnzHZwkUlssSdMq2RbSpC7l0AjcFKSxUc85ineAuYFQNVctSWM0AiITpOQTtbV3w&#10;7PPvs9+J4XLYIA8fhNHazwXnLYc8V/LEURzE9imysg0k6f6xzlXLNdNCQPG8/NNVZdXllovRIl2q&#10;WqYk1YJGDYoHhaoGKgYfqFuqiiPghJyeySWkh1q0IwtiI+tBCzO0Z0Z9yPSQaNRXQ8kUGaM2HRFP&#10;10aJpJ/sboa9DUOnLhAlBS61gqtRzbeSYjectVK7xq1G0QDew6dH8R97ZO4123fi24v7U1OHaSeg&#10;eO6/odaxYsGpZ/Ci+BmcL30aO8ayTAIQowZ7FwmItmzQKj890yP27cR+FoMEov5PFQoJhja9DT6j&#10;IFQRjYJnX/gIPGhlBqCwNYWvCSoWT0Xj4zl++RyYWVdGEbQ2WVGeQ5U93Rf0P3PCvzyqVeEUZVoL&#10;SM8bv/18RXVx4VmRSOQcdPfOigK3GAU1PSIHCAmHBBQPLZzSAirR1e+jhU31mkAL5zvv3GO/L4jw&#10;0rLrHv4YO5Px3ogpjCmgFLx+86nFpVU1J/Ki9VSe42jP9vH4kVWOi5UaA8h1IxcuniK3Sz26kba1&#10;d/VpF0QlSfrzd//W9GXWnJaYAhoh79z+mapCwb2c48Tl6FwtQU9rCX6KC9FQudmvTFpefPUT6OkZ&#10;WiClPT+094cwOu8nEAid+2+PH3yRNaclpoCywLZtq4XFh8LVljzbPIsAc3H+Mpfn+Vn48c7AycoM&#10;/JAreEEY9x15sZp80V58PS1KFA7jfGk/XjdJSmT/oYMdgY93tzwRv63eYRMh3+XAeRXt+/GoQYQB&#10;ZFlu+s7DjfPxctq5bfGYAhoDUGDWmQeg2GmXKmwOoRw/9gqe4+lkrkK0YoVoxQqxb+Zj2wlc1In3&#10;nBzH2bCDU7id9mRYsM1hmzqrAhyHz1GKJdOMPoh3gvjn/CiKfvxZn4jPkWi0Byf2nVyU65CkSKck&#10;yG27PxLb1tz2gGHpzlsumXOtaLX8kTVVCvOcavFECltT+DqecET64b8+0vQT1py2mAIyUfn1ZXOe&#10;EgTLZ1hTjfwNHFtCC6e0gDoAWh85YonO+d4DTYfYrWmLmT1pAr9YPacArd65rKkycGwJJZbGiydG&#10;9FlTPDFMAZkAF5QvxjmaJtXJjgIiqOabHkVSclbpc7JhCsgERMGSUELUygrH60v2yorc9fePDjzK&#10;mtMeU0DTnAsBbFGew6chyH2jELZaMF7NyhlCUaKbXzqoBi9MEFNA05xzPj/jLIHnNVVABk5dMCoY&#10;HxKDpvsWhymgaY6FFxPcNwpdU05dKKwNHsiK8v6/P3Bk3GqwTURMAU1jokCJ4JymjA5lXVMCKa39&#10;6BNTo5JsWh8dpoCmMb+4sPo4XhA0tSQGTp3TR98UWQm0tHdtYU0ThimgaYxotye6bzj/oaIh+sOC&#10;lWj0kd+82Z/6UJ5piCmgaQz6bxoBURocVd+hmm96JDlsum8GmAKapvxi9Zw6fFoRa8WwiaK6WU9/&#10;WLAsywe/91jzc6xpEocpoGkKH1YuEuIyrwma/4TDkibrmogqyn34NK2zrpNhCmiaguLRHOpKeW90&#10;VmwgrHXfaAtEwO+/lzVNdJgCmq5EQVMzjzbZ0jk/+rUf/MUX/+OZNu0RDSaDmAKarnDQya5UjMr1&#10;EigqM3iQAlNA0xRJkp9ll0lB7+3w4x/uf4g1TQwwBTRNKawq3S7LctK0HJr7hCXlWjNxNDXTpmST&#10;iZa/v3dUOa2Ce1y0287geb6G3VZRFKVdikS+9L3HDjzGbpkkwdzSPc3ZthqEA8GZF/C8ZSVwioiG&#10;5+P6+kOP3lMPHvYrJiYmJiYmJiYmJiYmJiYmJiYmJibjBsD/B7ao3Sh0Z6EiAAAAAElFTkSuQmCC&#10;UEsDBAoAAAAAAAAAIQAonKQWIooAACKKAAAUAAAAZHJzL21lZGlhL2ltYWdlNC5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAAA5QAAAMcIBgAAAOatlCsAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAA&#10;AAlwSFlzAAAOwwAADsMBx2+oZAAAibdJREFUeF7tXQdAVFfTHUGqINKlKSgqNlCx92jsPYktUWN6&#10;YhJN771/SfzTe7XE2HtvsfeKIoIg0nvv/Z9z9z3YXbbCophwzIZ9b5fl7X13Zs6UO5ea0IQmNKEJ&#10;TWhCE24NunTpstrc3Hy1s7PzRX5UNW/eXDx8fX2rcD44OHi19NYmNKEJpsL06dPNu3bt+g4/FQ9P&#10;T89q4TP0YWFhURUYGFiF3w8KCsLnNOE/jGbSzyboAQufZURExNSLFy+KY7Z2q+Lj48VzfWDBo5Y2&#10;NuRrbk7mZmbUy8OD7Pjc5cJCSktLoyx+T2pJCRUUFSl+gWFvb089e/as2r9//6z+/fvTiRMnmqzq&#10;fwRNQqmGRx991OLw4cMdw8LCxHFAQMDlyMhI8VwfzFjgrC0syKFZM2rRogUNbN2aOrHwtZJeNwSp&#10;/NiSm0tJSUkEES2oqKCysjLxmqurKz3Qr1/8Rxs3jp3Uvj2NGz06ccEPP0Cmm/Avwn9dKKu/f48e&#10;PSovX74sHRkG/DIs2vi2bakbW0FHxekGwVl+7EhNpWQWVvBcGf3btaN7hwzZt+C330ZJp5RfbsJt&#10;iP+cULL/F3rlyhUyNze3srGxaV+kRBl1oVWrVjTEzY16sBU0YwFsyRbRWnrtZqOYH/lsQcvZgoby&#10;8/0pKZTL1tXe0pJyiouvDGdBvWfYsHWP//LLW+IXmnBb4V8rlL169Vpz/vx5YsFzYms2IiMjQ3pF&#10;N5ydnSmQrV97ntiueXnUorSUHJmCUnm59I7Gixx+JLFvWlRcTNf5eSgrHFs+zq2s3DnA0zN/ZHDw&#10;yqeXLFkn3tyERovbXij79OnzzunTp8nFxaWdnZ3dXEODLw4ODtSWaWcv0E4WQn/2Aa2qqsiBLVAq&#10;08R/E/BtrhYUUAEe/L3d+Tvuy85+f7ibW2W/oKD1zyxdGqJ4ZxMaA24boezZs+dMWD4gICBgpaHB&#10;Fwc7O3Ji69fe0ZGcbGxokL8/9SoppfyyUvH69euwKf9N4Jufz8khbx6jLqyYLmdmzgric5379KGx&#10;f/65SrypCTcdjU4omXZ2P3funHjOghhy6dIl8VwfbKysQFXJkR/tPD1pVNeuNNnFhaxZGKPZh4QQ&#10;lzIVbYJ+XOGHBz/a8djFxcUF4lz37t1p9Nq1ht2MJtQLt1IozaSf1L9//4ozZ85IR/rRrFkzceG+&#10;vr40b+hQmufhQd7e3nQOqQMW4oiICMpjf7AJpoMc0vX28iJHF5elg37//QHpVKX0swkmwk0Vyt69&#10;e4edPYvgvkglBBQWForn+gCBm8aUapq7O7Xl51bW1pTIFtEyNJRiEhMpPSmJKisrmyyhCZHEj81Z&#10;WZSUkkIY1ZySEnFeBnKyqEYaMmRI+K5duzpLp5tgAjSIUA4ePHjt0aNHxXN3d/e709PTxXNdgPXz&#10;8fGhQe3b03D2+/zZx/F1ciJ7plBZcXFEbAWjwsMpOz+fKioqRAqgCaZBNj8OFBRQSloaYVRjmWVA&#10;yRkKS0vLk6xg+0uHTagn6iWUQ4cOfe/QoUPI+TVv167dq9HR0dIr2gENi8qUQPb7ejIV6sx+Xw+2&#10;ft2YggKZKalUXFFOUWwBs9kCorKlCaYDsrLn2OplwQry88sZGVSuI93jiih1Bxvq72tN/u1aUWxs&#10;Pl1My6eTJ/MpnxWkjNatW6Nk8H32PTPYFflKOm0SHJo7d1hzMzPvgUuW/CWd+lfDIKFkyzfryJEj&#10;4nnnzp1/iIyMbFVVpbtwBJbPka2cD9/U9ix4QSyEwzt0oIF+fuJ1eHxlmZlUwhPkMv8kFsI4toi6&#10;JkgTjANGMorHM5+t4HW+XyeYihYXo/RAM3DP2rZ1ID9nol6BnnSHrwXxrasBMxerZh5k0b4PWZh5&#10;UUJiPu3cc4pSWZHm5ORQSk4GFZfkUWGhhUgrodopKipqNn4V6aeYmJgN/FSVB+vAr/36zSotLn7a&#10;vHnzgSg0PGNvn7rm9OlF/fv337Nv3z7DEs+3IVSEkoUvUBY+9v+OhYSEtNBHY4TwsY/nwA87OzvW&#10;qL40NTCQRnfpIr2DwXSziP090M4L8CMjIujGjRt88wzzKZugH1CRmXyvSnicUeWzNyFBxZJpgpWV&#10;FSvOZuTrRjRuXCca00Z6QQb77WZmNtS8S18+6Eg+1h0U541AUnY6xaUl0+WwNAq7elW4HYmsgNt3&#10;arv2jjuCXpk//80o6a0Ca8aODUxMSOhobWm5RjpFWaxYvmIhR/G+jL59+9Lp06eDHn744fwffvjh&#10;X5XXqhZKBweHKiSXdUGOeuJmYlAWsOW7q1cvxYtKgBWFPg5FaoOfyymOJpgOEEI8zvH4boqPp0yw&#10;DT3A/bOwaE79+wXRzJllFKzOk/h1gY7B1MYumCxsuymOGwz8DfAff4eoSxvp3Of/SOdrAGlbLK3M&#10;0YY2bdoglea9du3aBOnUbY3q24JImvS0GtZs/fjL0kz290Z1704tLS2pJQskop/V+QyAB/Xa1XAq&#10;raygi6GhVM4USRdNakLdAAv4D1sMCGAOj3lJWZmY0Lrgzv774P7ONCHYjNxtLahlCyIL6bVqdO1K&#10;9tSVHFshJWnN1NRKcb6BEBsdQXQtlK7sPEelpcVUklui8Xt8GR1NkXl5tV4b7e9P19LTKTobIaoa&#10;sOsziH8cUxzdvhBC2adPn5Dz5893F2cYU0aNop+HDaOW7BM2l87JiOFHeVQUoZb0BugEW9dstcFp&#10;Qv0BTneOxxVjG8e0NIvH2ZCIaN++PjQyyJz8nOzIz9Gc/TrpBWW0b8//a0etXdgSmrekFubKjqPp&#10;UGAZQyJdfLmIyuNi6cr5y0R5WZSdpnu+XGRl8zu7OHJ8AW7RHezcduKfWJMqW5JVSUl0SK0kkn9n&#10;Mv/Yoji6PSG+H9OaEHNzcyGU01kgV0ydiqcqOMtaq5K1Exb5GhMub4J+JPLjOvvXWexvXWW/O54F&#10;0ZCAl5OTE3XrZkk93JpR1y5u1N1dqSJDGe78grkrv5+F0K4DOVqwE2kiWDmlU1JKBT9LJLPKbMqI&#10;i+enFZR2JY3KksqoIL3A4PQV3rU6NpYu8PfHd+vHrCyAhbG9TKs1YD3PyX3sP8tAdN/GxuaunJwc&#10;BJVuS4hv6+joWIUKGFTI7H38cWqrUb0iXlNBsTxoISEhItrWRFGNB1YkJ5WWUiFbvnOs3MJY0xtS&#10;9MBKk1xdHci3DVFQW18aMKCCArSxTFtbZqEO5OjmSmUOY8nFwoPMm6lzHuNQUJHLNBLrUMqoKD2O&#10;csuT+TkLQ2g85aeXUTIbrBvpzlQRmyEi64Aizm4Ywnku7cnKIjcLC5qhEvLVj638u7vZslZINBcx&#10;D57LY0NDQ3eJE7cZhFCq+5M92cf4afJkat+qFbVkyqANWJfIX5yyIJwGrkv8LwEqK48VGYTuGFu+&#10;wzExQrEZAmtrS3K2NSdPz1Y0vKcbDe1P5Cq9VgtsHdjRJ0uzvkRd/NkStiU7c2P6HShQxf/KKpGx&#10;KBTFGnH56L7AD1htnvQA62LKLq2g3AtltDfKkqLZClawJZvk4KD9+vTgGj+0xXWhrjJ4/H5md8nF&#10;xoams8FwYwWlDlzdT5cvU7E0vuj80Lt378B9+/bddvW6Qih79Ohx7tKlS0FMY2uxn379+tGy++6j&#10;tnzjzbTQCEj0chbO4mPHqJK1lXay8e8FxkA8+Psf4YmxgSex3MbDEJiZNePxJbrjjo700DRr8pXO&#10;a4W4F77UrFdnCjTvTPlWen+jGhA+xdUSpZXEUV75VX7GJFopSg6jgwfu56lTRL+eLKLrcXFUwd+p&#10;t58fzeFJ35DA1YXy3/41LKzWOLZs2ZKeZVbnymOgPtee4/cjLQSAXUyaNKnD2rVrDVtS1EhQ/Z3a&#10;tm3bmr/Ei0xPn5NOVQM83Y0H4g4W0J/GjycbLPrVgEIevBj2jT5bs4acmZoZn9W6/QA1vI397fyS&#10;Esrn72yMILqzrzdmjCNNateM7O0tqaW1Fp9QBt8D8mlPPjbjqZm1LZlTCxbk2lZDE2KLYEsus+OW&#10;S2WxmKNSDl/JBQnlSw/jt+3em0zJ6dlUkF9F5Tzxp7IQBvBPO6aWtloUsylxjMdyK4+per2tOvq2&#10;bk33w19WQgHfg/dv3KhekODj4xPNaCcObhPUGmEIZ1pa2mSeXD9pClNDQHvzYAwfPJgWDRtG2kIG&#10;1zMzaVdaGu3fv5+KeKIOsrYmZ+m12xU3+HEwKYmyebIksjXUl5xXBrR2hw5+NHhwOQW3asm0tBm5&#10;G5J5aN+eWln0J2undtS8mR1ZmbG/qAWppfFs2eL4WRGVR16lkkpMTL5GBFqUgnNQGweuE129WkgR&#10;8amUmk2Unp6DQLpoezKZH/YsgH7sm9oofuWmYFlKigjyaIpVWPD1BAYGipy38ryc4OFB491UZ+Fx&#10;nnvLUS/NwHxl96HhNYkJofNibW1tX2d/8wNtlTdwqJG/nM+PMT16kLUWC3qCfak1Fy7QAf7pxU5J&#10;EA+iz03QuPUBSujPZWVRJgtgGAugIUX1ykBngwH+NtSpnTUFeDpQ245ETtJrOuHpSTa2XmTj0psP&#10;XGpFSiuqKiinHNeSwM5dNmXlQFUkK4SOJ7U64nn+Xgoxp8TEFLqSVU4p4RUUqfRdOri4UADfN3e+&#10;3p6sOG824ljA9qSm0gVW4Or+Ns8/GjlyJNwrGjhwoIj6T5s2TSUwhoKI+zp2pAFK136K59gStpYy&#10;ysvL/z1CKcPLy2t5QUHBfbosAzTZYzx444cPpwHM9zWFhxAK+u3KFdq9ezed5hsxDMEBHsy27MAz&#10;MbtlwLeKYsUDC3iMb3xCQoKKNtYHTAxv71bk15qoq587jRxmRd7Sa3rh5MQ3wZla+HUjat6B3C19&#10;xOn8cuTyFFU6OakRVFyJ8vEsIi1F/3gnyyjFx5dQfFEhHbtsxpYwXcWao/8sIuuubD0GeXuLa7RU&#10;vHRTgYYtaUwvz/GYn0tGFLcGWKzQrVs3mjhxorCMGFtlfPDBB3TgwAHpSAELZiEvd+1KHtJ7Q/g+&#10;/nQVfrIC/0qhlMGDdf769etdWVPVKgpRBjTcSzyoc3lwPVGAwJNAE17ZtYtWnTxJSay52/AkuZst&#10;rwsLqX0DWlFQtwym0wXl5bSVn0dFRRkcEZUBhuDgYEa+bq1o+HA3mtjZiMnNCogdQrLy6E1Ojh3J&#10;3ApCyL4TU7b4Qvh9VxR0Uyn3pgyoikzWboWFlRRdVEpRYVW083wEMQmpBSjKliyIbiyIfZnmoYL1&#10;ZgPZ1nQe62Ie83UsLDeYVqrnuUGZfX3b0EMPPYIFD9JZzUApKKylplz5/zFjs+K5Bh7wtlJp3tSp&#10;U+9au3btbZO3rNPsDwoK2nb58uUxrMX0RhkgoN899BDNYoqB7uCa/mAKa/M3/vqLll++TOU82Pid&#10;x/z9RZ7L3AQCitu3jB8XWXtiVUpdAUvz3ntdaYSDdMIQiOvnR6+e7BP2o+5MP89XQYuzv6enJhgC&#10;WMUXjwjoNjaUISFltG2bokm0JsCqQP15MQWezbRUvb78ZgBjDZaBb7bq2jXS1sITPnanTp3onTcf&#10;ISfX6mIygzB79myV4nQZKDh430fBNJ5UEko+f1dqauq/WyiB4OBgl6ysrIdjY2M/lk7phB1bwDas&#10;rd+fNIkm883QhFwWmDNsJZ77/nsKZXqLG+fMgsD0WeSnjJEFdSDkUcy+yEb+/AtarJAhaNXKkr56&#10;tjN1Mii/3Z75GFu9XPjkUoWOHqUAr3DzcTOW11RKYAZRzL+eV1KqlU7DGgbwRLzb0lJhGVnx6Yzg&#10;NgAQUtmSkUHJLCh5fJ26iiGGDRtGc++7m9xat2XlW7e0yocffkj//FO7eB34Lgitv4gWsoKXGRDT&#10;17v4x79fKJXQmy3Iaem5QfBu2ZJ6tm9PjzMNGe2sOSYbyjd4LftPX65bV+0XOdvZkR8L90gW0vpY&#10;AUyZ60wXw1hA/kHuzUj6CmUxLMiDFjzkbLjvqAZQrNgcosOHSyk0IVEw1uTkEr1VUpYsfIPZEiI4&#10;48KMwr0Bqb42nGKhO49F6Pw8nn1DXWWXWNQwatRwFsY7KaCTL1nbGF/UoA6su33gAblFkCpkoXyH&#10;r0+2pv85oezVq5dHSEgIyjfrhA4sYKN79aK5PJjBUvcBdRxgrfcbPzafPVu9BhOTsy/7Iu5sQYNZ&#10;WOtjRUNZKK+ypj/D/ooxbUacW9rQE9M709heFbUK95URzjolKamCroSnU0hSJaWnZ1JiYqXOySwD&#10;/lYf9kOd+dGNv2tDbo2gCVFs+a5lZVE8K7AoVhiGjA8KyEeNHEA9g4dQn96BZGGpvSqsrpg/fz5p&#10;6vH7Fs8jZC5X8Dw5yvQZ6Nmz5/rTp0/fLQ5uA5hEzbIPWKWNsrz55pt04vghOnf+slhZogv9WUAf&#10;RvSWB7ajhooRaObvjx+nzUeP0rkbN1QoHdpKDmX65ufgQC71sB7X+DNPJiVRTHk5JefkGCQ4fft6&#10;0Qt3tyRXO0uKTm7GGrqIwtiXij5GdCI2xWA/Fj4hlEwbtoKe7BOOQlDoJgLfNIwFD7t/neTvH87j&#10;YGgU2oWvt0dQZxoxYhT16TugVtTU1Hjrrbfo2LHaq7ReDAwkX/7bx1kol0tC6e/vT1evXr35lKKO&#10;MMmFsuN9fs2aNT2kQxWsXLlS3DAAnez+/PNPoeH0tYAcyoK5aMIEGujoKGiaOsL58SF/9qELFyiR&#10;6a3y5AFlmtemDbkyzXRii1qf7Ntutp5n2AdNKSsDDZLOmgZIbDtbWZENT6IxTOd7aIlSNxTSWeHA&#10;z77CY/dPcrJRLAFCh1wsFjE88tAM6tT55sZ2tQnlXBbA/qzQUVn2qSSUCNCxW/DfEkqGFX9xjc4Q&#10;hBAtItWBrQZ++OEHIaD6rNG0gAD6ZvZscmH/U1M09jL7DveuWEHhkZG1PguTpyNP+IdYsDH56zPt&#10;UVK3LDycitjyISJqLHAtCFcjSriAx6SuBdx1Aa4WqyiwSuUPZgAxmnIoBgD+dJcuXejZZ58VK/5v&#10;FbQJ5XQe1+E8TxJZiX54BW2lFbidcpWmutBmrPWv86NWVfQvv/xCflKzLHXAusFihvNEX7x4sc6q&#10;GVgVp5YtaWKfPvTi1KnUUTovA6KYxrTrrzNn6Itt2yhZgyW2ZXqLrQvm8vXUNUAD5PN1J/FNX82T&#10;G/1m9KGXjw9NYT+rOU9oB37crNmBZEQEX+smthgl7DfnsqU3hI6rA8oEUdP77rtP1OsiZWVqFOTG&#10;kYW1u4gVGAJtQnk3uzEjXF1FtP0VpbTIf1EokVCPqKioqFWD/sUXX4iW9/pRRbGxcWIRNVNhnZMd&#10;FRwBPPgzu3WjJ4YOFasGlIFYbThTzr9DQujHPXs0+nQilcAC6ubmRqOY7mheQaof8HMTmD5jbeRZ&#10;tvqYwEPZN8bafk8WRKQoblbVDArLjrHfnso0NJ6VhqHb/GkCXIA777yT7rjjDuGTYSmUqYEYw/bt&#10;28VKJLApY4Rdm1AO53kxnYUS3aZe+q8L5bRp0yK2bNlSSyjff/99GjBggHRkOLD1AAYd3fXQ+U4b&#10;UF0zkP3POT160Dz+qQ6sXFkTFka/njtHZ86f1+oX+mAVP39WbxbS1tK5xgwE+2NZ2cRnZtINVgiR&#10;/LMuVlAZaAk5fPhw0RQNvZkwtqYGFscfPHiQsEFvALslKKcz1DoqQ5tQ9mOhnMdCCSgXEPwnhRJg&#10;v7KWo/XXX38JylMfXL16lbYxJcUKgRQNRdcysLX5Pax17+/Zk/rzDVcP8KAX6XfHj9N69jWuagin&#10;y4CVGAvhZEvajp837MpBw4A+PalskdEuJIQF0JgVKrqAWlMwGRR+w2I1BMBUIIS7du0ibNg0YcIE&#10;mjlzpmArdYU2ofTjufZCa4VafSM2VjSdBpqEUgJ2wdq0aZPwB02Fa+Gn6edfV4st7KB1tQF06427&#10;76ZpHTuKbfDUcZyp3eu//UZX+calYc2SDnRkOnoXfx529DJ9xq02YMtTpWjvaha+G0akJvQB9Bq5&#10;z/bt29OcOXNE8XdDoKK8mBKT0mjjxo1iDiBSCzr82GOPmWQ+aBPKGey/D2PWA3zCyguFBkCTUEr4&#10;6quvaPLkyWJgdJVe1RXQuv/3f/8n/E9dVTl27Kus5Ou4Y+BA4Y+qf+kNTI8X/PorZWZn642qQtHc&#10;16EDwUtGJNgUAwghhNCt5Z/no6JE0bUpIaK+/L2x6mLRokWibLEhgO+ARd572I//9ttvxXP83blz&#10;5woFYEq89NJLgjmpQ67oAY94uYm+qgolJi/oIqggbhaEMjk5Wad/WFcgggsfFBNB1oyagGvxZ5/j&#10;oxkzaJxUuCwDIp3GlvfbU6fo8y1b9JbeQdvbNW9OnXx9aTZ/V2O9LyzEWsnjkcn0CvWixnQsMBSi&#10;HHDYMJo3b57YNh73pKGwY8cOkZNGBF0OrD3yyCOCqqLCx5T48ccfad26dbXYw3C+F9PZIgPKeUp8&#10;d3Z7/ntC2alTp5+ioqIelQ7F3hHXeFCgpZWBgUSSGjcPQgqKZkpgQ6DwsFO0fMUWnQrAlyltDz8/&#10;em3AAOqpvMUCAyn0c0yP/963j/5gbat+8zXBjSeel5UVTfT2rhUoQoT2CH9PKAx8djxT0voGZbQB&#10;gjdmzBgRsGnXrl2DpC8AXD+KQTZuWEmhV6KqfVz4iQ8++KCgqthLxtTAbt6vvfaaRiX2QufO5CcF&#10;jV5gJS1Hn7EaJTQ09L8hlIMHD/6Eb4wHD9A86VQ13n33XTF4ugCBhCOO0LiuAE5dgV3A4HdgRYEu&#10;AUUS/O4ePei+3r0pSK1AHv1Yt4SE0G9nzoiAkyECCovcoWVL0Yn8Kk/Wht4zBZMfQhgcHCwe9Qmg&#10;6AO6F6LFy4kTJ1TuGazh1KlTacqUKQ0ijAAKzEGDNbEYKKPPOyqy19fYUn+ptMh5yJAhmAP/XqH0&#10;9/efznTgrZCQkG7aKBdC6Vi9D+feUGCyw5IgeIOu4Ka2JBAodDyAdse1aQKsOijQPKZ8w1lQvdWi&#10;xsf4+v44fpz2h4VRLFPzWwlQst6sRJBHxM+GAu4Lqq6QP161alWtrQkhDOPHjxfCgpRKQwHs6tFH&#10;H9VaYLKga1fqyu4E8CPfm0tK18nK/9+3SoRpUG+2aMHsu/0onVIBKJIla+dsKRr68MMPixK6ugKa&#10;EAIKn7Q+CXBtgNX8+aef6FrkNVYAOVqtH6zOu0wF+7AAOLH1U8YuthTvHDlCoUzBG+Ia1SFHTVEd&#10;hUW+PXv2lF5pGIDBwE9HmSTcEHXgniOf+eKLLzZIPlMZYFSffPJJrTYgMixZGD9mF8SaxwjhxGeV&#10;AjwAM5e7mF7f3kLJk5TnQDObmTNn7tu4cWN/TXQBk6QFT9SHZs2iz1hTt2e6GsdCBKoAemNKREZG&#10;Cg3dEH4YKO6nn34qfmrzb/FdH2B6+9G991IrtgzK9bcQ50UsoMvXraO8BqCpoKJIWyxcuFDsdN2Q&#10;wH2GML799tui9FETEDyCdX7llVekMw2P5cuXC+WgCbY8Bz9TWjS/npXkPiVajestKSm5bagrUOti&#10;PT09R7Kv8Efz5s19tEUghw4dSp+zBenMfgQ62JWxsLiz/4jJizQFf4b0TtMBAokFwLCgCBCZGghU&#10;oEj7999/F1RNExBxdWFf8d5Bg2gRUzbl+tlwFuhuixZJR/UDJhKUG6KXKCFsyKgpgPH8+eef6cKF&#10;CzpXikyaNEmsYzTGLakvUHCAumhNCvlOdjEmsv+q7EG/FhVFOVLQCWjbtu0dUVFRmk1sI4WKULZo&#10;0aJKU50o4OHhQa/ddReNY4FryzRKGWE8IYOeeUb4bAg4NDTgyyJ4Al/H2NaP+B1Nq1ZkgMriM2Ep&#10;UIOLwIYmwIIF8ufM7d6dHmHLEW9pSZ2efFJ61Xjg88aNG0cjRowQFLUhak2VgfFbunQp+9inKDY2&#10;QWsKCAriLr7vCOBgC/WbAQggcpDLli0T1Fk9xw26/EK7duSpVp6H9hd/KilUNixFrMgbJvzcgKgW&#10;Sicnp79YS94rHQrAb5g5eDDNY74+uIP2fudP7NxJAcOGicT0zQZuGCgX/E9DNk7F5EPJV8yNK+Tp&#10;1YF69QpiC6g9WpmcdIMOHT4lIrig0Zr8T0yS3u3b01GlpUKGAD4iWAd8sz59+ggBaEiADezbt48O&#10;Hz4srKI+QEGg7QYU8s0AlCHKKVF8oIkNgYn1cnenWVipIp1TxuLr1+m6tDoI72XlfVvRVhnVF+3o&#10;6Hg8Ly+vP56Dpy9Gi8iBA/U68fDCpm7eLMqpWDMpTt4iQEDheyJ0rq8qBsIFQUPSu1NHb+rXf4Ro&#10;b6jrOyBAhEkDeosyv7oAq1JQWYMJD2FsaCBtgYANisCRHlK3Op5Mj8fyPb6DBe9+VlbKNBHrJlEx&#10;1ZD3FfcBu7jhPuB+aLLYcBs6swLrzsI4REvxOipc38GGxVJcwNLS8jSzgVvRVbPeqBZKe3v7KjmK&#10;2Jp9xRsffSRoYgXfkBY6bgpWNltPm4Z+EFBPipONAKBn8D9hRbVRchlHjx4VPhU09b333itWtYDi&#10;6lq9gM9GsT18aFhpTRZUBj4Hgoj1iIYtY6s7IHRQSmFhYbRhwwaNARv01e3i5ESfMwXsr5T2eYW/&#10;k/pW5hgLrPQxNZD2grVGKaa2LhRY++rn6koP6sl7Ylfrd1kgsWYUgBDzONyWVhIQF84T0IbpQnXo&#10;0I4nURIikkzXQHVGDxhEbbp2Fl9WF8omTyYLtgT8RulM4wACRPBN9OU/kct8/vnnxcSGkCEZjrpN&#10;5N90ffecjHB6/+NfhP8JTY3fxfvlv4Vigs3MJvSNX12BvwmF+vXXX4ulbpryx4gYY5H3m+gaoMWn&#10;LuBJ7cnUsVCyNjJQpodHfVFVVSlSUBBEXKcmYIzassJ4wcD63Gwe69fZ0iqDre3vfA8ekg5vOwih&#10;9PT0DGFtX63CMTAZn39Om5XaO1ryxApmv0dQPHFGM6r4fRVuTtR87ETpTOMBqBEsKARUm3bGe7Ax&#10;Lhp+wa/BWCACigQ9ktdo5aENEAzQZ1S3wDrDH5OBIA4E3pQA3Vu9erX4m/J9Ugd8q+c6dKDn/Pyo&#10;FfuslnoUw1f83V9Qm+T4DKSN6pMbRRR16dI/2IprXveJiO79np7kzYqjhYGM6worj9/RnkVNibCL&#10;4JKYmKi7S1sjhvzth7Rq1eqQ8o0d1r49TeLJpR6Mh9VALSHqKhGo0AaUESQwNbL09yf/rl0VJxsR&#10;IDTwO5Gf1DShIZygpr/++quwoDKQK8SGMyi0xop8XUANKAQcwFitXYt1IHUH/ENYXEQmQZ919Ygd&#10;gqVrQUHU29aWWrKiZG1KlJjENwaVuLrRZe9euqb22YgOoxAcNc2GAqt3/v77bzpz5oyg1OoArR/B&#10;FjGQ51RbAwVRxgUWxCUaIrM2Nja/sMKtrsG+HaEyEqytXuAfn8lBEgzaQOb0o9hfVBc/CCcmaMeO&#10;HUXwQhugriKsrKicP6PPyJGCytUFsHCIriLoYOrQPD4b/iQmPZ4rA8KJSYVVCSiGVvYdkbpA1BQR&#10;VKyiVwf2KXnyySergw9Y2IvcozFAgAa+FwRRW3mgjJ48Lvew8E9gZdhVLnnzYBrYvz/fab7u9esV&#10;5/RgO/vIU0+fruUnoysh8ri6itwxXrDgiKDiunGsDDCPPjxfejD7CDQi/4ol6ciHR/HcBMs5kJWl&#10;sdgjODi498mTJ89Kh7clNKonFrLfWTDnsDURuQII571MLdozxVAnb3gN6/PQPgL1mNqAlPSxGzfI&#10;jLW3b89gFmbdVkYbEAGNjo4lR8eWIjqIv29KQCEhl6kpQITgCXJnqJ9Vn2womMDqDNBcMAkZoMHH&#10;jx8XzzGZYS11XTMED9vWnzqlSMPogzV8X1acT/DfRDvOaoDFDB1OFCgtYoZAGpGyGc3f8R+l+lEZ&#10;qH/VdJ+TEmPo6LHTovpGnXlAEDvw9WDHrzH8U59axt6fh3JyKCQ3V+dCdnUMGTJkF4/ZWOnwtoVO&#10;zsD+0y88KJPZpxCmEIO7gGlrO55cVhroBqwF6kX1Jb63RUTQhbIyGj9/vvBR62o9P/roIyGYsFYN&#10;sXAXVhPWDppZOXiCyh+kCkBr1YUTAIuYNWuW2FMRE/SZZ56pfh9WziAdog74o4gAw9/Fc1gp/H3Q&#10;M1gEKAhNf6sVW4849lfRCkXAisdy8CCETRXHMmBlk1KIrkeiL4riHFiBGv2TcYG/c7/Dh2v5f8pC&#10;ievBWPzxxx/VikcZDnxf27Aif9xAZhPH3/EXprn6mnarg8fqJCu8CXyfbls/UhkGEXkrK6vH+ccP&#10;ypPiwe7dRfNgTeluBATw0JffwnLkZ9hPmfXyyzRl2rQ6Wz2kJjChf/rpJ9HmoiGWLkFjK0dXAZSk&#10;PfXUUyIgpC2qi2tBrlfZeiDoUZdCART5g0ar4yO03USCv0sg0Z1sHe2MWFSM/q9slUlD6mQ+08+/&#10;1HoZQSgR+MJ3+PLLL6WzNYDixvb777CyNaSUBjPqIo/dclbU6swEASaec5ojWBKYnRzcsWNH44sq&#10;1gMGCSVw5513stJziEG/FRm2LERj0XRJA7fHgMJidmdh667Dd8BUjmOt/PalS0Lz4kbrosHagBuK&#10;JPQTTzwhqPRnn33WIDWaEEpYTuT/5EkEXxfrR7WV5KljPVNJ9baYhgCBE02pCR8WwutbtiD3goGX&#10;zhqBNWs0CmU8Kx2/Q4ekIwXAhmAd5Zy2DCif+Qjq8U87A6/hAH/G9uhoKtCQwuHxYd1X5ctuhCJS&#10;9h+Cwer6+vXrOexTvTthwoTDTDe7p6amepSxEIWx3xHCNMiBJ4a7mvYH9YpnQYlk6tTatgXZOtSe&#10;iLh9rdiSTPXxof5OTrSUqdCHv/4qBFpT8EQbYJVBYZG2QCAIKx0g4FAOiJaaCsISsJLB30KXPlhB&#10;/A2stB80aJDIhcoRV21AHWldaltBi6EAUKGjjFwe50C2lAGIsNYF+9l3LakdyW3J382CWcE/SuWL&#10;CIgpB1iGtm0rGiDfy2PeGikXAwRyCdPn5TwnLqakiOCNOjDGfn5+PKzNAni+JVy6dMn0PWQaMeqg&#10;VhXo37//MBbSJwoKCmZKp0Sh+h2urtRHS3TOnQUvmAXEkyeQrmwZqN4fZ8/Sobg4Cho9mh5//PHq&#10;/UiMAQImCOPDMkEQYGUaqo2i3OIEOUPU1oJRYAmbJj8QPlhdl2GBRs+YMaPW5941aRKtev11xQEr&#10;BoLlxE+wjm5Ma51aoUpE8bo6/vc/VPlLB6pIYcH0VqPM3VgZ9WYl3McImozetOdYCA+wv6hpTHQB&#10;Coy/92KklUaNGvXamjVrNDvC/xLUWShltG3b1pctw9tMX+bLfpWXoyON58nQQ4s1wIT0Z63uw9pV&#10;V5AHI//3wYP0FU/yAYMHizI1BE+MBawXFskiZwYrCoqLSGlDFVrj78nCiTwnqleU82nwDTvoKPDX&#10;ByxlQq2oMjq1a0eXV6yA1BJt3qzwFdXh4krUkf+ucqCJ6SM75dJBbUTxI2ArNqJX4OOgIDKGeEcy&#10;xd+XlUUhLJCmAooznJyclmZkZBxiZZu4dOlS1cG4zVFvoVQGC9hx9gOqF0XDb3qIaZ4v+57qIR8Q&#10;vDascXv5+VFXnqD61gxi56unVq6kErbCEDDUZNbFL/vmm2/EAxQTJXRPP/20SGHoK7yvK5D7RDvE&#10;FRAYCSgz61rPggpYfjmfDDgytU1Yu5YsNm5EYa50VgMcnYieXCAdMM6eJ9qxTTqojc/ZNXlVWrTu&#10;xuP9Nt8vQxDD/uJ3fM+Ur9EYIH3kylMio6CS8nUUSQAImvFjYmFhYUavXr1izp07VzuXcxvBpEIp&#10;g32fnOLiYnjq4hjC8wj7Hu3YV1AHVkPCY7k7OJj6MrXVF5WMZUsw5c8/KSwqSpStvfzyy8LXgl9n&#10;DJBrxKJdhN+hED744AN66KGHhOU29rP0AavmlYsG3n//PVYq+i0+mAce8LHwUMZ3330nCs5l2PN1&#10;J8yeTTYaKmdUMHYCUW+lcjnkQo8elQ5UgR64rVgg5aDOk2yNu/BYa0M5v/8g+5sbwsJqFR4YAmyA&#10;5OHiRHPae9IUpXACFnGtvJBDuyJSKL+olMp5THR9Pu7n2LFjzzHNvQMrcU6dOmX4Hn+NAA0ilBJ8&#10;eHCul5WVCSOJSeXG2u/N9tj6RhWwq7k8yOgG/lH//jRm0CDFC1qAG5LGGvxD9puWnDsnVmBgIyHk&#10;SI0BLDoiiQgOoXIGNxMWDJHbwUyXTQXk8FD1I+OZZxbSxImTpSMFYLnlwgFcE/KVCKhAmJHXVE8v&#10;4TVYerl8Da8mjBpFTrosPnz9hQsRFZNOMJYuxR+XDlRxiO/HSKW+OB/wODtqUVirWLmdSk6mYqUg&#10;kKEAlX8n2IJcm1tQSx1ZMYhhIXsBRX4VFJteSX/vLqHDrJx1ARY3Pz8/ji3o4jNnznwlnW7UaEih&#10;FGCrc5atXy/pUFihjuwT3Ms0SNOOy/BBjrP/tYg13D1DhkhnteMG+yvfsmb+ef16kaOE3wlKaiwd&#10;vXo1nH7//Tch3ABqe9HdfcGCBVq38jMUCM4oB6qQ8kFhO1IroHf4qQwI8N133y1ota5cr3LvGoxk&#10;PAulm67vjRaMM2ZIBxJy2YjwGFLIJfYvryuOJTzNPvGPUmtOKCy5haMMCMnPLNBhLLyaVqZoA9In&#10;g7r50HQvC+roZq1/xzNm3HbOduRh5kH2dsyKlKYtlNPVpEJKKsin5f9E0IaopFrpGhmYe8zaCjIz&#10;M4+AJW3evLlRVv80uFCyQKbwYGgsju3Ok3OMtzdpmvLH+UZf5EGcxdZv+sCB5KdjcgL5LMi/nzhB&#10;i1mzV/LvTZkyla3MwxSkYScuXUAhACY6uq3DH0RBA4QExeXTpk3TWxChCbDISJ9AOLUBZXpo1Yh2&#10;KobW9kKgUTkkT8LtbOVH6VIgc+cRtdWy0Sv8tt/+YAFVFMVk8We227uX8iXF+WyXLiIHCVzisb6Q&#10;mkonjKi8gVCP6upIvVwcaahnc/2FBd74z5sc3B3I2si9uE/dSKE9yeco5GozOpOQTPHMf7UVdyDo&#10;GB0d/X99+vTJPn36tOkXjtYBDSqUPBEfZJ/tN+lQK7rxwMxgy6GpZGAra+5QniAzevWiJ3r2ojae&#10;+iOmv5w6RUt4Qp1OShJRVtBT/DSm0geFAagQQvQUNa8AfFdsUHP33fdQ796GU2VUv2DLN3Vgosor&#10;TpCqMdaXRY0uvpsc2X2JhfJDbULJf0tEXbUtv0JdrFLB+hdMpV86f148x3V9xJ99g+/DLraqNwxo&#10;uwJ4tWxJ3X1saLxva+qrb+O1lkQtLF3Ipi3rDf5nClRhz9MEtuSZ6XT8GlEoU/3L8cUUz8pMvXpI&#10;BthWeHj4IyhAOXfu3K/S6ZuKhhRKG/Yjc/lRy7S4MM/v5NmSLsRmUoFSquBOnlDDmdo6aggIbWAr&#10;c5YH9R62nC/z5Grrqn9z8l3sm720Zg2FM8WCQH344YeCkhq7ygRC9eqrr4qKHVnjwg9CFLg/+8C6&#10;VskAsGbq5XGjmGpii3JjSwtLivMpNi5JrNbAFvXK6MOfdWz0aOlIC7p0IxrL74F/KQPUc8kypgk1&#10;G/UOOHSIzkhUVg4yabM2MiC87i1sqF3rlnQ/S2GQLgPH+tHc0pysza2pfYf2fGj60khlXE2/ShXp&#10;FVRcoIjkXmVWvjUjXzRtTs2rEsxAE3x9fZGDnsoKNJV9/doFvg2ABhNK5u59CgsLT0mHAmZ803oF&#10;+NJXA1pWlxK9fTiP9kfdUKns6MeWc5ajo8bqkB2FhbSLnfsOAQG0+957ybVVK/G5uoBo3YCvvqLL&#10;6O3KVHLs2LFi23cIk3pUUxdAbadPny6WcilXtYDWYhEwWoio01sUtKtXJmHywh80dN9OCAOKE7Cg&#10;GQ9t+ISt2fOG+L8oWh82lKW4Dy6GZ2gE0dqaz73M1LQn6mENBBZO9/VqTU+OctXoilSDb7o5/tfD&#10;i3qQfqXaECjmf1cvsoBW8XyrqIngwjSsYrd6U8xVSsss5/lYpVEJIbcdFxfXCgzl559/NnwJixFo&#10;MKFsodauEsGN90Z7ULBN7ZRHckkVLTtbSuvDw6tD3diyrgP/zpMaEvwl/J7TLBRrIiLEJqHL5s+n&#10;YPbJ9CGdacuCTZtow9GjQngQfEFg55577pHeoR+4USh1QzPiJUuWSGcVuTJswArr99xzz0lnFTtP&#10;qTcSRo4RwShDgHWJS5cuFVFWZUUAwA9V3oZ+EwvleEODUlBGfK2C1qrVvk5nKrvRwMZgz0/qSBNa&#10;WpOtlY6pZEfU3a87Sy/+q9uiA1OjlMopvjSWsi4pNpVVRlEFP8or6UhuBa2/VinKGtUF1IPn3dIB&#10;1h3uWBsVKZ0yGRpMKHnSV6uhBwZ3oPs72up01/HmpHyi5WF5tP5SzYSAH9iDLdp8DWV2SEufyc+n&#10;9UxTA9knnT9oED165516C3qxJfkKtmBvL1smLCecfbTrQFG5MeV8SGGgi9/rr7+ukiRHxQl8RZxH&#10;2gLld8r47bffdK7gx5pRlOIhPYJ1ncrw4OubzizCn+nnav77R6TPhsVPYCvuonQdOoHKKPiYbP35&#10;jyEaJb3AftU//1Csjs/B35re2Y9mdLZjv1E6qQVIMdV1aV5DABYxhliOrlVRbhHTcwOCxlimkshv&#10;jWaWFpVVQRtD01G1xQSsskE4d4ML5StTOtLTowOJCpnL87fDrU+kBKJU1jyafW0K4ff9FZZGBy/V&#10;WAGkOEaycE7Q0CMH0/IIW5I9bDU6sXWdyYL57NChenddxqrCn0+coGVsja7z5EROa8SIkfT444+J&#10;AnN9hQwykNIArUSlkL6VIkivYJmZelAHRQwoncN+Geo7hCEgNIS/93AWSOV1L3/FxdExKeiC8Ul4&#10;4y1yOGmA2wPrCGuOa0CLEqV2J6fYdx90+LB0VBtju3rRnM4u5G9AMVVjEcg4LBLk/1JL+I7XkXCK&#10;ORZVQifTMyi6oIW4Rw4ODp35vtUMnolwU4Ty/dHaE/HI0GWWxFD6ZVVrAlxhtfbrqTg6GZVZrchh&#10;OWcype3H1kLdGyxlWrueBfMYWxcRKR08mB4eMIB82e/Uh99On6bvWSBCJIFAKgU1soiaGur7gV7C&#10;cqK29ZDakicAgoiILnKgAFIZaJkBQUSXAWWKhPd2ZEHsxI8xykEZJXzFQhkhCaUDvyeBhd0KPqcG&#10;X0gFaA/CSkfkJ/l35GJ0VPAEsWK4qvb7kN0+/o70YJ821MNAGUMrTVN3hTAU6RAh/i+mKkZRz1kH&#10;xLMNiczOoAvZRPvDiyhVQ/onMDDwrXPnzpk8jXLLhVIZCIpkI5GuRKWAaH58vDeeQhOyRc5PxoP+&#10;/tSlRYtazb2AH1g4w3jCwkd9YcIEmscTsT0Lp74s42m2dE+y5bzMPhWWpkHTo4AAjj2ESd3CaQOE&#10;DT1kUZkjAwUDKIpHsToqiPBcvfmVPVu8ti1b0hMG+Mgv83jJi6c9+bNjUIj+/fcqBQC1gEUC8CUB&#10;/vs86IrnjBxWKt67d1OxJJSgqd18rOmlkR3I0OYt+B1Qd0PHyRTIr+IxYLYdjk4+4QbSdzXk8WxN&#10;zC6jrZGldCg1T+So9QEGghWryb+oyT6QfaRWKA8DBg0aNOXkyZMiumGMUMq4wJO2Ar6OmsbGMD2y&#10;PprScvKqA0KYBIu6dKF2TDU1xVE/ZOFMYr8L78eekz8sWkTtWIPj93QBonT/J5/Qeb4WOcACPxA0&#10;FVZAX84Tv4NwuvLNxXpLdFdX7kIA4CZY8/WP69SJRhqRS3360qVq6zqWLd+WDz4gQuG7riANShjv&#10;uEPx/PPFRMU1qYCNLKDTpZwsMK+XNy3oYfiCcwgi8nsNjUr+V1VRRRcojSeL7mZi2lDKuh0R/53J&#10;VbQ64iLFxBjmqqhjzpw5M/7888810qFJUGehHDt27FthYWGPodUhoxlbFOzoXC0sMuoilAAGLCT/&#10;vEI6lFDBczA+r4Ie2R1DuUrlaWggPb9zZ1Jf5ouryWWL9y0LeSILpwULo4+rK22ZNUt04tMF2GTk&#10;r95j6/EDPwBMPKzrQxuQt956S5xTBwQShdBoUakPHdgiogO4ffPmRt+MJ5W6mf/IVPuh++9X+Ifa&#10;WlmCBmO/F9lXZqXDF6t4znDZv59yCmu6+f19fxD5GTFXQfkR1W4ohPA/uowUVzlVlanOM0MAd/IS&#10;f8SPQlFnU1F5Ra2oqqHAPHB2dh6WnJyMZLHmJGcdYfA8sLW1PWNlZYWNY6UztQHLgKLwjh0n0scf&#10;KxoR6xJKtPtHqB83UrkDnDJy+V9MbgyVXqspMpCxNbWYlh1NpRilCCW2XBjr7U19NNSAxpaW0kYW&#10;zHD+mxjUTuybvsw+4xwDSvGwOmX3sWP0DFNbOdWD1S+oxPn8889FAy8ZaKqF1SvagKDMDL7Gjiwk&#10;TnostjZsYmWxW6kDwRn2VUVJIc5py2XCQioX+ysJJfq8ot+rjLFsJd8x1Ep6EHXz7EZW/M+UiOF/&#10;pcmlVJJXQiW5WqKCOgCx3XuD6EDidbrORjUup6ia9dQFaC+TkZExmhlTHrPCE9Jpk8NgoZR9REwo&#10;TMA2bYKoQ4eeojqmDdNCL6+eIlpZUFVGmfHJdN99AaL8S5NQJvC/jLgMFsoy2pxQSE92ctMqlDJy&#10;+F9aahrlxKmGz6AiDscW05oLGRSmlHrAxjUj3N1pgIYgifrCW+T7HmBl8tTYsaQvIYIFzCvCw+mb&#10;rVspUgqyAP369aeHHnpQtAlB2Zw6QJf7sxLozNfVS08ABFFg5T5FEhsRwJQ6xuO6g33VXGmC4Z7k&#10;s48qsHcf0QkNEVhEQdmaCp9ShpJQ/l90NL2sFDn+amwX6udpAJVuzQLpZRqBxD3OjculVHzLVMNK&#10;+dRxmIfqJM+DkLgSusG+tfLi8rqAFW9hZmbmayyQm3JyclTD4g0Eo4TS1taOtm9P4PtbM9Gzy4qo&#10;LDufrU8CFcSlMDdHB+4cWrXqJZG7UxfKssoyCrnIHIJZw2fnCyi1KIs+G92egjtJ/Un1oJD/pcSk&#10;UGYG3zQlBoNwycroSlp/KZFS02siZW2ZGo5mutoDaQA1wAPeFh9PoVJkDcLwAtPOu4YNo65uukvn&#10;EE74jenpOqZ8x1lA1Gm7DCiHbqxhJ6FptXTOwcqaLG2syY6vTXkbBDcnFyqzb6Gysh+bDyHNgnYa&#10;11iR7GArr1636c3KJ1puaIZt7TUVincMIJqhViQhCWUhux3td+ygdMlqgwGsu8dP/+oNV6LANoF1&#10;LpEr43856TmsovkyUvluGEkC8fZr6WV0PSufjsVW0vHEFKNWq2gDFGtWVtbPubm5j0mnbioMFkr2&#10;Gatg+hGJnDdPsSwNqx62bNlSq6s4oEkoK/jfhbOKfRH/yS2jV9deoREBzvTRaG8WSuPWQgLhMeGU&#10;n64aNAH+YG25/nQopWXXUBUUBTzEwtlGg5VCO+1tLFgpSt9jztCh9NyIEdSRf0efDdjHVubVdevo&#10;Els0jBGqkTq3bUsLR46kMQGdqbV13axIcn4+/bBqFS2NiqJ4HStMJvbpQxu++QbLRoi+/bY6xaGC&#10;Rx4lcldSNOfOEWtY8XQLC/FdSn1b35jYgSa6aU7DyDBzMaOebY3fWyS/KJ9SK1IpK5tdDiM7hMD9&#10;S+NbdIrv086rVRQSE2MSIYQr4+joWMJs5vTQoUOfWr16teatvG8SDBZKPz+/KplGrVx5lv3HQPH8&#10;QloMndqwSzxXxo4dH4jQ/zPj/enTCUP4DzUT1A9pDwRQRq28JoT5nq5u9MIIDwoOMF4oZZy/cIEq&#10;1dIowBqebN9tT6LisprXYJleY01oo8GXi+HP+CYsjIqUPgsW87eXXhKWVl/MA5HWH0+coLenTJHO&#10;GA8EuBLYEj7LPuJWpXSKLnzx9tv01LhxyMOwo13TT6caAezv3nOXdCDhzBminTvF06fOnqWf+F7J&#10;2DQziNx1NNtr5tqMerXRH2VFCKWqsoLyqvIoqiyKyLAOnNXAXSit4PGoqKLlp8top4Y2mHUFBJHZ&#10;TUHv3r1LT5w4Ubsi5RbCYKG0s7O7u7i4WIT1OnfuTn/8wZqWAdrGX6pWpFEWSuD4C1OorV8lxZ5V&#10;ZHJX8M35+qRCGc0NbkNPBjmSdbA1deV/dQFufjZrzGi13aKAYn7xUGEZvbsuvDrHCf8OK1Xeat++&#10;1gCAhOaxtXubBUL2R1DwjsL3ldOm0WAjuxsYg6+Ygn7MY5nFFtLQqCC+S8Gff1JzRJLRAAuNsJQB&#10;5bPgSaJWaj1wf/sdew2Ipy1376Yi6bsGBJTTHwODtU8MD6Ienj0UheU6EHIthCqYX1ayuyKkywic&#10;Yl9kbQTR5atXKb+klErrEGnVBggjtjhcs2aN5z333JO9du1ak0ZOTQGDhbJ79+6OYWFh1d73C+//&#10;RPeMelA8L+CBX71kuQqV2LPnk+oAxZSgNvTOlNZUEl8iAhXTN1+hJPYFgPl9/ejxbuxF8ZXYBdpR&#10;p+a6Az66gFuHHGBEHGtUNUadwix3Y0QBLbt8ozoChxvUkf2nB3x9NfpPkWzJf0pIUKHnbZjOPjp8&#10;OL3MD1Ng7cWL9PmBA3SZqZi2NX66gJ2/wpYvVwRs0DVB/TPas7DOZF9SmRmgYGHxYmhU+pvZxDyJ&#10;umI8NszpRq0ttESEvXgetO6usag8IjOCytPZz6vMUzjcRgBqZPPFIrrMSiIxu5IylMbblIALk5yc&#10;bPCcv1UwOAuVmppafNddd5WGh4ePxHF4yHEaN+5BUZdp2cycWvi4042wmhC9s7MThYUp1vuFp+RQ&#10;R+fm1MbaWiRtfz2TQuWVCu3Xw8uRerspfK7SlFIqdCwkJ4u6sQmMthX7jJ6untS8ZXPKrcqtDh7Y&#10;8Tzq7WFJE/zdyNbSmi6lFwhrlIFILFIzbEW97O1JmbU5WVjQEGdnaslW9QZbEigd5PH2X7lC37FF&#10;i2EF0L1TJ5V6VEOApVEfHTxID//9Ny05dIiSWDCUK5WMwd1YJM2+qxBGNMBSDjhZ8Je+expojnRC&#10;Alsfpjfi6auhoWInK6CljSU9EujGzEAcqsLTk7p7dGRxVEyZuNI4yknMocjcSEqKTKLS7FIqh7U1&#10;wMULYXdyV0IJLQ1Noa8v5NKyY9EskBmUmldKRSbwEbXB19d3NbsYWpK4jQdGpIZFc+MjPj4+j+Xl&#10;5dmjbjM3N56GDlX4Ks629hQfn0sFBQpjamXVioXyAE82hVVKLGhGk9u1ouslFbQ2RNpghtHN3Z76&#10;tq6JjJaklYiaUOWoZF3QwrIFeTp6UrlzORVWsuaVlC+EM9jDmoZ2caPsqmaUnFUiyukSWNgOpaVR&#10;PguiCysPufU+4op+VlZ0JwtnMxb4JJ78pfx+XONZ9o+/3rGDslnIHPh1bx3bJCTyhN10+TI9u2wZ&#10;vb55M52KiFBZWWIIYMnaOzpSllJp3qJ586g7esgePMySolboyQyA+mtoPh0bw5rhMmXxd36O3Y4y&#10;6bve39ORgt01VJq7u5OXFyvUtAK6mniVkm4kUUFqARUW8KAa8BUSWVbPpqfRlvhi+t+RDFpx/gad&#10;jkmnuMzC6lYmDQ1HHrfo6GjDQvy3GHUy5ebm5pk8QRzhz6xYsYnvvaL/EJYyYf2f7IthHdrRo19X&#10;pwue7d+FKl3Zd9pSsyXbrEAPeqZ37fQDwvL1aVisjuv8Ly88j8rzayKyABJPPx9KoSOxmSo5rSFt&#10;2tBEFjI7ZdonYXNmJp1gQcxRo4ojAgPps0mTyJ+tCmKX0APRKSn0F4/J4pMn61U90tbZnh4N9qOj&#10;saW0TSqFw/jHbdxIbshpouZVOULbnNXJvbOZb7fhC+Erwd+WLSZymocP06vXr9PnaAPCQPH4oTl1&#10;3PZACfiGhewqxJaW0R6+1n8S88Xi8JsBqUmzWIiM5XjKm/S2atXqrfT09EbRg0cf6iSUQUFBa0JD&#10;Q0XSC6vt166tCS6cP59Ip0/XRABXrXqHLYKiDaInD1qBublKA6mpAc70ykDN7fRBjZUrZUyBZP6X&#10;dD6ploDAdr92JI/ComJUqOSYtm1pDAunpq3//mGLtSUykkrUqCcmxkvjxtFn69ZRhlrBuTGAMLay&#10;s6GX7+xAwx0VPvPETfFimRfQJSCALmIBNQrQv/5anKsGCtr9WamFXlbkLVGTOn684rWVq9lhjqA5&#10;TJ1XScXrDqwEd91j4AJpNcAlKamsoANMS388nlR9fQ0JFKqgaAJVNljJM3r0aGENZWCbQpRCAqgY&#10;Ky4urtNcvxWoz4X+wF8WW+TR448vpPnzF4uTmOywlnJxenLyP7R9u3YaP4SF8jMtQglAg6MA3JTA&#10;NYI6qm+Ug0mfUVZFb1y4SBcu1QyNJU+ArmxxHuaJqw54QCvLy+mEnnWUxsKd/9azE31ooFVz9tkV&#10;51CWMfb3mhTay7Nm0QfPPMP8MJHo99+ls1rA7yVsBw+F+N13wnK+zxbsPaRGGD7899YYIZQgnWtD&#10;iHby305Oz6IiHgM1PWdyYBEABBBrXVGFhRU82hYGYOdrdKYHeA49WFhY+Ic4uA1QZ6FkeunPX1Qk&#10;0kCjNm++QS4uitYdaWlZtGFDTeH82rWvih4zmqBPKAFjd+AyBpfz8qhETTiBa3kV9O2ldDp5tYZ6&#10;wXL3Y2YwXUPpXjrPyB1M308old7VBV3c3GhOf2fq52KpEnQCQrPz6aH1NUut/nz3XbpvzBii1az0&#10;IvSstYXVwLpS1AlDKBnrWChnGSGU/yQQ7YhCy8YCimUGUJ86UkOA1p5oTIaaavRTwkIAQ4HNlbCp&#10;MID7lpeXd9tYSqMCPcooKSnJ7Nq1awfm6YHwGc+dO0ljxswSmqtFCxuqbGVDydFy4KGE4uM1J8Kd&#10;rW1pYnvdy9gR9Uxiy9aCfSdTr2NH82I71rqVoDhKisPZyozG+dhRv/bOdCPDjFL572MSor3iwfx8&#10;0SzKF/WkEmyZalqysJ5K07NtgBb0at2anhnchh4JdqCOtuYaO9kcTSumo9dhLxWYO3kydcJE3beX&#10;mHNLZzWgWzeiHtJ2gClM1OV8Ln8PrJgAHHgcZnSpoX8o8T8Ux/5zZBr9dCaTPj8ZQ3uuJVNMZgFl&#10;se9dV/9YG8CG0AkeOcQHHnhA9DAaNmyYaPmIOmBjOxhgr1JsUQ/gvs0Z7D1uenDPwP1hNxr9ZkB1&#10;FkogNTV1PQ/YO1iom54eR+7ubalzZ0Wlh5t9K9HUCTTR1bUjO+GgGjY8D9JVbmhybhEl5ltR17Y2&#10;uhv0lpRQZmES2TnZmXw1Aj7Nia2xo6cjVZQrIqsy3K3MaXJHO/J3dKOUgkpKKywSAaFQpoFH+GHD&#10;1NaLNTHCQa78fDf7U4ZOWDCMYA8XemFAB3o42I7a2ZvrrCL9/mwxJWbXCOUTkyYpygYla6cV2ILB&#10;Veoed+SIoi8Pw5V9/PclltCahdLfpRUdi8+ipaGF9OmRGNp3LZFCU/Ionb+zKWUQCxiw1cTIkSNF&#10;k2tsP48eSViLCatois1+sVWEckHLuA523mZF1M/L3/yd0BsF6UyDe7P7omfgbg1MYdI7sW8puBNo&#10;wg+/HKcAf0VlTnxlAe38/e9ak/TGjb3siIdSRkZNwhzrHL+a2IUCXcx1dwewIwroFMDUTkcdmAlw&#10;9sJZjZUo+1gmll6IoYjonOqoMoTrYfbXOvP338OCul2tx4468P4ubg60MJgnp2GdRgQmbUms3jsE&#10;uPTnnxSApXS7apc5VoMVhejHw0InsGGjIvgjwW3LFsrSEMQyFUA5EfhCbyJYPgiesVavLsDOZqjL&#10;ljG6W2t6T+oIDTX0HXPxqMwy6ti1699JSUk/Xrt2rXb/llsEk9wN1nzpbBXFWqOgoDH0/febRHQM&#10;uBoRTocOSMuKNGDXrk8oIUFR+QOM4Jv31rCWZK2lqESAjUP3zt3Jormlab6ABoRHRlK+UpRYAOW+&#10;kin7h13Hjz8No9y8mjQKglIDmIYe1LJhDsr1Wju2pB/u9CV3fV29NOC+/TkUpSTwSVu3kgvK6nQJ&#10;JVIi8pbsuC5sladE0wOOHqUopfWo9QFcF0REkY5ANBRCiNTWzQbcHaxx3bdvn3QGqVZ32jShdhPu&#10;30+V0LKISCoprxStRlesWOHatm3b/JiYmLqHzesJk8xpf39/q4yMjGIsgIYVePbZD2n69BfEaxVU&#10;RevXrK3VKlFGZWUFhYf/LeiGDAd7W/qlXwcxn3TBnP3AHkbuFWIoYCQvnMX6EQn4M2omvIwJwJG8&#10;cvr4nWtii3NdaOfiQj+MaU0tmQ7XddDfYKHcqySUJSyUZtksYCtr9r6sBaztlLcq+OU39ilVt24c&#10;wEJ5ph5CicmObu9jRg2klq28hBU0tAugqQG3Azt3owkZnstMBkB66X8jAmmohs6eJfy2Q3wfP912&#10;nfL49/i9eZ6enkUsmEbwGNPBZIbG3t6+Hw+EqN1yd/eiJ57ZR2PvUGx7l1iUQ1uXrRLPtSEh4Qrt&#10;3v199UAit3RnoAe900NPZQ8zIXtXe+ropru1R10QWxxL10LTaBNT1vtFcaFmoKjl8PVi+vqPNNGo&#10;WRk9PTzo2X6O1NFJl7doGL4Pz6GlRxVCCb8rHRYSRf+/admuBcUCSJkAak2yZIxlocSCb0MAKopo&#10;6OBBQdTao4OIiGIN6q1EeXkRG/9t1Wk4XRFhZ4cWtO1u3S3AwjJKaVl8PO0/q+iwwS5ZeX5+/mH2&#10;dV+Jjo42vG18PWBS9qfcFf2OO+6jxx9/t7rpMLYaP3bsmHiuDUlJl+nAgT9VAi2d2cK8OMaDuljp&#10;4rMMpo6t2XfBAlVT4v61B6n/nXbUV1c0ngWvpfsAsrTxp83bLtFn3y+hwW3NaPYdQeSZUrfGTprw&#10;R2wO/YT+Foxu3brR+V9/hXlQFJdrAsrs7rtP0bNHy7KntXFxdG9IiIpVAdCiE2monkH+1Navm4iC&#10;GtOouqGBubR3716x+a8x5YpDfVuzxXTXO/HDeVg3RmTS9sup1XEPUHMeg3BmAnuvX7+uqExoAJhU&#10;KJ2dnaNycnJEU1NEWufM+ZQmzppOXg7OVFhVTltWr9O5HRxQUhLPFnMFpaUpig9kPNHfn+7pYkB4&#10;x5vdKKc25GpRv70qEONcfTSEXtgQSv98rsEKu/qQuZU7tfDqRE4Wvcm8mYLbmlXlUcsjis18wvhf&#10;4Vmp6NYEWHajkr7br4gogjJuf1+qGvuFhTNFQykb1nVipQ7WWeoIn37CFvRNqXTvjjvuQIc2nR3c&#10;bxVYEIQQYrMk9a7zMsCwoJgRWEKUd+fOnaIXlAy4V2+M707jdTeWqAa7mrT0aj7tis2mmETVSiVE&#10;kM+dO/fkyJEjT7P/qrrbUj1gUqFkLr6OtUj1alpo13nz/o9GjBglggDJqQW0eeNf0qu6sXv3FxQf&#10;r7pNQ0dnZ/pgtDO1sdHU6VUVoFauPq5G720I5PO/Y2fCafa6aL65lvTTo5L1ZTpo02UYtTQfQHbN&#10;NYftWyXs5tmjyP2ZSiiL+Tt8ydR149GaAoEXJ02ij15/XXGATnvqG/IgwDJhEtNWw8b7iYgI+pUf&#10;iKBvWr+ezLRUytxsYGE82qEsXbpULJBXBnxXUGrkMTt37kwDBw7U2FHvyy+/FFZVucfu56M7UT93&#10;pOmkEwbgGOuB70/F0I30/Fo0GQUubHDQuxNR3HolkBpUKIHJk1+gnj2H0phxY8mM/xx2rEIJlCE4&#10;e/Z3unhRKdjCwI1YHNSZgnvozunJsA2ypQ7NO+ttwiwDPYDCLoTRnK3RFJmUS/PG+tCCSQq/1jxo&#10;Pvm21L7I2aYikayOKVpRAgYLJS5OiyuEgNO9+1hLS2WLMp4bP57+J7e43L8ffE7xXAZqX6XCAKCU&#10;LWUE+44eTEvNmKo2R5EHWw1lp2DA1q2ExN03PIk7o+DgFgETHpQUmy8dQV6VgUAN6CMi3D179hSF&#10;Buijayjg62PjJSyakKk6IsPfTG5L/pZmRiXs4TE8fTqbwmMSqKxM9cbxtcNi1Cty2+BCCa2Fnj69&#10;gidS72BPEa6G1jNk/SAGr7j4KK1cubKWz+Pt7kxLJ3jr3xEY4GvozpoUN1QXUAp4LfqaEJDBSy6L&#10;zX8+eymIhoDJ8We07f8hNW+m/S+2imGBjK0RBEOEskVQC/Jr5keXL9TkDpWxgV3B/x2t3TLGga12&#10;utwSkiea2KRHBx64dImWs2DjhmMC4r4E8phuHT6cHCXmgb1C2xw4QK4s0D/BX73JQFHGihUraMOG&#10;DWJhOe45Kn3QHRB9dHH/IJgQ0LoA+XLs1yJvoQ+AznZwdqBXJrWp1TNYHwp4nqyLKqefT4ZXW857&#10;7rknnedrvXwnk8WuH3jggeUXL14cyQNmiy961113iR2QMRD29uU8wNYiUIBKfjRBvnQJ1FSLeZCA&#10;wbewaMP+TSDFxp4TAi0jt6CItl7NJUd3O+rQQo8d5GuAX5Gdn01mzmYsyLUFC5pU0CMmHh/zpYXd&#10;SBKU5KXpTsKQmXfsRk4t+iverAHHovZRh3jVoA72tChL0rxo162jG/n5+lFrs9Z08RoLnZaMyjvH&#10;oiinsPaLJTyBJ7L/54F1p1BYevaTfIrZSYGk2MCtsGdnAh9/w37aiZQUGurgQM78fe/39qYfrlyh&#10;gK5dydXIzXXrAgjerl3b6auvvqGTJ08KX3DGjBl0330IFD4uKn2wXQSEEYqkLgKJFSMoJpDTJcrA&#10;388oLKZdV9Kpt5ULubkY/vlsYPn9ZpRQbEdxGdnis/Lz822zsrLeld5SJ9TbUnbp0uU7FpYF0Uq9&#10;YVC1AY2ESn5YRFDOadNeYKH0p4n3zyKXZtaClmCrN0NRVpbBN20LRUTU9qdH+nvRoqE8oNKxPli5&#10;ulI3pSRobEYGpUn5v1LWE2P/DqVCpiWTJnnT62OdRc9Ut56vkX3zmtpQZYTGXqCEvWtpRgfVcHsW&#10;/7t+VmkLAVaB3l7e5OTqxNRbQb5L+N/lsworiVodZRUbwzJ037JQrWH+xQsX0sJ778W2Xyhhkc7W&#10;xp9JSfSIcs5VA9BhfioLOPoW5fD3/ZZZw9yPP5ZeNT3wnbA9PAI28AmxBFDbig9jgTmHvVxQlI76&#10;V2058gCeB8M6WlMAf++OPPCGtJ5GnPdkbCmdS8qgw8kVlMrKXJ3F8Xerl1zV2VKy5nrSzs7uVHJy&#10;ch8448qAhkNFB5xvUBEMUkFBDlu8XlSaky+0Ycs2HhQdlsBfwLBAiLm5LbVp04NcXR3ZVYpUmajR&#10;mXm0k62mL7tR3ra2ejVNBVOjpPQksjCzoKiSKMq7UZNbvFZSSusupQrjc+8ge/L3tKXmts7k5jlG&#10;eocqKqsqaeT0BfRc/87kZq8agLLhf3LzMEtXS+rRqQfZtbDjQa8Z9uT8ZCrIUIT0t7OO6qoklYuP&#10;l1CkUuRQHdbFxTRz0iRFCd11Viq5tSPb5fxFJh4/ToWSu4BADuggAmFQmsgzwgLh1dOsnL6Ji6Nm&#10;bIW78fttWLlasQ/aEACbQpAG1wD2BMVdH4BFYZ8WzDdU86DEDsxHObiD7x7g3IqmBHnRc8N86MEu&#10;9tTTxYZ8WpBONwgx15PxJfRnaDZ9cSactl3JoCtpBVSglLpTBrPDm2Mpp0yZ0oq1T0+2jGv27t3r&#10;DO2ABLa3d2e2KJPo3PnDtHvXTvHFoQHl8qohQ4aIbndAnz7z2EfoJ5o9DR9xByWmJNP2TTX1iYYC&#10;CeO9e3/hCR+hoqVAbR7x9aXJQ1uSSx3v8fvHs2hbmKJMbvmHQeTfim9mn+nkaT1UnFMGBPKj3z9l&#10;WrSP8v/vPumsKs4mh1Abcw+xy7MmIMQPnGC5vJadT3O9FPV3+cwx7/xT1ZfE90P+UF4GBx8r86+/&#10;yMrHh2jLdqKLtQNoUayAOjNlk8fp7rvvFlv8aUNsbKz4fNzDfqw8HfV0rr+VQP4Q+0TCIm7atElF&#10;UctwY0rezt2WZnb3pAGGmEIJyex1RGcVsaIsp73MAtWtoS6w69Z39erVdU6RaBTK6dOnmx88eNAF&#10;fli/fv0+CwkJmQtNBO0GzRoYFExPLniS2refJt5fXFzEguklNk8dOnSoSs0hCqjR1gPRNAjs7Nmf&#10;8NnmNH78dBZoR/Fe9VC3oYiO3kOHD2+tdTPQFuKXqX7UxsioWjaP+9g/FIIAf3Lfpwo62n7IN+Kn&#10;OsKirtPQafPpvm4B9OcTA6WzhiOtMo1iz8cKKzVx1RV6Z6gv9fNQ6Ox4JhD3rKwRSoz9pImjaPyE&#10;u+ixx2oad//GFHMe9gg5zXNArQYW+0223Lu3OvkNxYDt925nYB5iLiFYuBlb/6kBFreltTn1ZZZ2&#10;TyCRocvj0cWymOfRqnCijddTtOZB9YGtZGrr1q3HJCYmKrqO1wEay2TWrFnjk5OTk8y0Jpk1+VzQ&#10;m4ceeph27kxiXzGRFi/eWy2QwOLF9wuBBOArgs/LwESQ9/dHpc7+/YoFtrt2rRdtI5CArSv8/EbR&#10;vff+T+xnogy0mZy7IpQ+D1Nck6G4nq67flUds596Rfx8ZWrdetvEZ8SLn2fKKiiroEylZC1EaYs6&#10;ABsGPfX0C6LYWzmKXK0AkcJgwVVGeE5OtUACC9kHvV0Bv/DDDz8Ulp6NRi2BRBDxjUldaee9XWnb&#10;zM70roECCefgyzNlNJbny7i/Q+nXU6F1Eshu3bptY+PgykLZuj4CCWgUyu7du0fLKYuff97EwphG&#10;jzzyA1NSJ1Gpo2xek5NjmL9vkI6EpqA33nhDOlIAe//37t1bPI+NjaTS0iLhZ25FN28Xe7HJaF3R&#10;vLk1jRv3Mg0fPkc6owCiixuOX6fZG2+o76anFZeU/A9oY1VPWRWpuRmUkJDMctCMaXzd1ndWxlZS&#10;Jsve838rigI8lcqVIpViYBhPrD0EfYVAwmeXcUruos6KUzyU8KHS3pj4/QEDBkhHDQNl/80UQE4R&#10;O5ghEouILCKncqoE4zCqtz/9MtmfNs4Moi2TvWiia3Oyt2imeVIrAUu3XjueSfesj6Spf16ilSFX&#10;qKCknBmX4nVDAPfM3d19LsvKMAR22BBN5NOQZsN5rhZovH6kMmRcvHhchKM1Ydu2H+j++2sn0zF4&#10;yv1vsHLgs88+E88htBs2vM0/i4QWDz96hrp06UBeXnUvgmjWzJLatRtAs2a9RE5Oqr5bdGYOzeeB&#10;//ZSvtGbCGbV3qakGmnscwHmrKEcbfVNg9qIy1IsV1sRWSjoN+ipvZJM7UirUSWITipj8uTJ1a0x&#10;otgHTMVYI1CitDg4lJXKKqVtDx555BHpmWmAYgZsJY+ASmRkpLAuplgnGR4eLranx+Ln+fPn0/bt&#10;26s33vX1NqOZA7zpxwndafeczvR+YAvq7tKCWrMy0xUcQVR7W2wOfXgwkcZtiKV5v1+k/WFxFJ+t&#10;6P1rKNgt2sD0eMHcuXOnZ2ZmNmOlsfz8+fMmX4ep0eXiCfKO9JSuXr1I06bNZcFUjcIdO7aaLeAj&#10;1fQI9YayFoMV5IsVgyrnlVCHiAACclHwC+D3OTu3Ez5nZTNzKmpuT3mCNhg/wWVYWLSigIDhwmCk&#10;pkZXDziuKSQxi6LiKsjLuyW5aakhuJhbQmeU2m1MHNyaXPmGO7WVusAp4fz1C7R+y2EWymb08oju&#10;IoJpDCLjIikih+jdXQqTCFo6q50iepvIBmfJ6Zpa1vHjx4toqTIgCHIaKoOvYTK6C4DWSoXnF7Bl&#10;H4oKGDyJRAlaXYCxQwQZq/hBleGTIt0FRYL4AfYjxSLmuq8WqWIjcIXZ2C6R1EehCIwCaqQRg+jd&#10;phWN7+xF7/b0pnnd3WmAqy21tmumt0IrsYzoQFwh/XI2h74+GUH7eLAjsgqNsuZQMvz+bzp16nQq&#10;NTW1Pz9fxXP7DFtFw3N5dYBGCVDOF8FX/OmnD6SjGgwcOEPklmSAaijfeJTTqe8bj+5iclT2yJH1&#10;/IUVPl9oSCQNCerFQqS7WN1QdO8+gaZMeZocHRWNvGQcYaFfsPEq7UsrNqizfkaGdj4THqGwQhD7&#10;Gq/NMKCUDxtr/h1eU2zQv0UNd43JU6120sRUFj09r9q3XLltm6K3KvxzyVq1Uvq8AX0Ni6BCAFFE&#10;AZYDAXz77bcRdWc2dD/9+uuvQum++OKL1ZRS3Zc3FBUViqjp1s3L2T+cQU8/vYiWLFki2sc4srIe&#10;2LYFvTE4iHbO7khfDveiBwNs2WeUflkHbvCw7kouoAW70umuZRfpw/3X6EhMAhUV6bKjqkAMhI3S&#10;/pkzZz6Tn5+PX1zISuKmOuPartaXNX91NQAmxd69acKfVMY//6ylV1+dLR0RvfPOO2JdG/ZUBNCz&#10;FUEf5SoMCCtqFmHFUNkzePAicR5RMxQTHz26hTWk6ZZfoX42JOScmHDK8Pd2pZ/v8CRbpXz1krhc&#10;+mFPTRHEuw91pDG9bDRGXxc9+QqtOHxM+JSxn84mdxvDqVs4T/p8VnbD/rpazTQ+ntGZ7kD7dsaP&#10;UVn058Ga7gW//PKLyO2qA746mAfgzNQ1lqmkJfrApqZSJguQ+/79YuyXL18uFiOrA1YDpW1YfYH7&#10;tkspeov7AesHK20K6ov7jQAc0mPff/+9eA5YsMmz5v+Na9+e5vS1NrgABChhjVhcXka/nm8mWrAY&#10;s4RLBtwGtvrJzFQSmZJrL2y+idAmlHytZjn8qG5aMXr0XfTee6oLlSsry1nT+QsrCYDCodgcy4pk&#10;K4kKfwifDNwctImQc5d33DGLJ9wQ8RwTITH7OLnb9xXHpgHqZ/No7dq3VTqgA1b89968O4DutFOQ&#10;IXWhfGW2N00d7Ewt+r5Ara1UlzL1nnQf+1VxosVH7IcslA6GC+VZHiOUuN0t9XCF4Gya2YXcbBXX&#10;8er+LPrnRo1QIvyPJLs6oPBeeEHR4QH4gt2Fp7oFMW9TRGStmWZCGa1ataq6UTES7MjrHT58WIwH&#10;XAk5qCcDS7dgIZETNZaWqwN/Awl90F5E3+W/BTo+1c+NZnaqIiv+G8b8FXCUJSeK6GhklNhCQu3y&#10;DUZgYOACnq/Yi77hu0cbAa12nXn0wKioKIXJY4i8HbpGqeHSpX9Yk46Wjkjk0NCZGqV2uOHqeUsA&#10;viVyl6BKuPHTpyN3qQAW1u7Y8QcLqmkjhVVV+XTq1HpWEgrLIgMC0cfPg94c7krb1YRyNgvlIhZK&#10;M3dv8uv4snSWr788gzr0vlsoGJCA6x9OJ28HwytfUDBwJpXoqa0KobQwN6Nts7tRS6nr8qg1V9ht&#10;qKmZXbZsmWjFrwlIc8jlivgu53//nbquU6znHMt+/T/sD0IpwkdDMAb3RB24t/feey9y0sIlqa8g&#10;wmKtXr1aLESGwoZg4iPv9PWj8V0sqQMrMEcjK+rOsmH961wyXU/Op5SCwlrMxxBgzjEVHYq0yrp1&#10;6w5LpxsdtAolwD5LFE88sWgZGDt2IlPUmvQHgOqamTM7V1tLUB703ITPAIuJwYNWRhsJZYDCLFqk&#10;oK4BAb3ZH31APAeKizOYgcVQGwM2JjUWqamhbCn+FP6RMtrwxPRo40Anw2pWeQwa5E2L71VEPpv3&#10;nUC+Nvx9Ks0pNDaUhk+sqYoJf28mtXNWymfoAYTyaBzR83sUQmnV3Jx2zekmmoWFst57aH1N0QCA&#10;Ca5twyPQzv/973/SEVtwnni7R4wk+4R4WhAeTr9o2XgWvv3kicOpT7+RQhGCpdQHCNhB+aLXEpQE&#10;7jtqS4d3sqEAttIdDKwtlQGecJL/dzEsgY5nF9WJmkJJ8fd6i5VOWkZGxo/S6UYPnaHOESNGqDhT&#10;+/fvZl9Atbi3eXMb+vzz/dXBIUx2JLpBUb/77juhdZUnjQxs0w4rCkRGXmDfqiboYW3djm9CPGtY&#10;Davp6wFYCysrSxo5cqaw0MqI5ZuuLJDA+fOZtPaSYjKUn9lFmUWK67kRqjrR1emfIYgqralptWSh&#10;lLeETMypHVzSZLkQFMHC3dOo5FHCGRbCP04ompCNV4uIIoiBVReff/4/Wr9+Hc1/cCF17dq1zgKJ&#10;UjykRJ5//nlmFbPpr7/+IvOMFHpkoD/9NSeI/pzkSfM7OlJ/AwXyOlvDv6Py6MldSTSDqf3ivRdp&#10;b0K6UQKJiC2+E67niy++KGK/+f3bSSABnZYS8PLyimf/sDryMnPmTHr22eXSkQLQig880JeuXlUU&#10;MiAqCN8FNa6whsg7wY8ZjLC9EmAxILwIdrRs2Yruuus9dmYVE6S8PJO2b/+RJk9+TRxrw+XLZ9iy&#10;KupHQc8Qqpefg16aAn36WNFr9wSQR2A78vVcSN/+sZo++PIH6VWiP9gvnTlioEGLrgF876/PptKK&#10;i4pi9a4d29NvgxXu+1dnk+nvi6pRa9R1AmAjYCHID+rayQoKMmrECEpkH24o++5Yi4ildPWpnpKB&#10;9AiWQsF6X2MF4G5nR+3cbWhGN+NqSwGosojcKrrEQrfudA7FiJRY/QAF8/DDDwvBVMMo9mlTWIGo&#10;bjneCKFXKAHW1CoEfuPGUGrdWrVvTVHReaarA6uFok+fPtWNstCKHoIrTy5lvP/++/Tee++J51On&#10;vso0rSbNkpWVwJPgH+rSRbVaRxkREfvpiNQTx1hg8rJiJXOW3ewCrPnU7qcgSvfaa51o/siX6K2f&#10;/6IVf0sLjBlvs1A+3rMjuTjqj9vDowthoXz5eAIdDFNMwqd7BdF9UlHT++dSaNsFVYFD5FV5aZw+&#10;gLaNatWKvud78DpTx/pETzEmsFTIHaKtBpRdSysz6tuli1G1pTKKeHoUlZfRF6y/D7BQa/JxTQFU&#10;AKkbARms3NqwRS1/4403VPttNhIYJJSMl1kwq6Mx8+bNZ/r5i3RUg6dfmUqnD2wTzzGJoUlRNICB&#10;x2oR0Fkkm5WBiBx6+cAnwWS69963mWIqqnIwIdaseYXGj3+R7Oy0T/hz535RqbfVBcXWaT40gIWg&#10;C9NGSzZvZiyLG2Ir6PLmMtoTFVWtWDTB19eTrXolW6wawZnRNYCeG2BFwT31R9ThLZazUD64JYGu&#10;pCmE8sf7g6iHxCBjWEHMVFsdYiygBJFrnGBlRfbTptW5cADsBukYLM3DuC0Y2JqGtTIjm+b6S9nU&#10;cYZlb1XoZToVQiJiqkP/mQSYS5hzaLCsDex2CF/s6aefrt8OxSaGoULpyUJZ7fSBIqxZc4Y8PVX7&#10;uERm3aAHJnep1n7Q8HD64RNhSRB6pChv5CkD6REMIODv3519zZrazoqKHNqw4ROaMuVFtmyax66s&#10;rICv5y2Rd1OHl5cTzZ7pRF2ZUnt4WFArPYFFzBV4MOnpzdhCFNOmqw60ebNqxFYdbdlXW8X+kycL&#10;rIez5iipDFkoH9icQGESXVv2YBApb4/7v71JrCS0r6NUB6qjIIgYQ0RPkVeGYrlx6RL5dutIzS0M&#10;C0Lhd7ZtU/RQBT3u4+9CMz3ZF7VpQW78EYZOFhkHWG+tCo2nmNRC9seNLXI0DRB5RkZA3wJqdnVK&#10;2AicLi0tfYopbv20Yj1hqIefZ2tra883TahcWDD+DqyBJ4sXZTjZtKL8/BS6dEmxbwo07NixY8VE&#10;gaYFzwf9UV9biHA/lm+hN2xmZipTY0+yt1dMbjMzaxbMdLa6IWKRtCaYm1uSj09npljVGZxqtLK1&#10;oHemuZGrg7nurRAkYOIhhd/KlsiNJXiIfzmNHOpP8XmeIriiCTmFhTSsU0uyZCG2xMJh6bwmpFA8&#10;VSYVUERBCYUlKyqaUrKtaYxfTZ7Tzs6Gtkbo3r0LZXmwAqgRxfpIpKAQoZWDQmAqTjyuZjw2ulBS&#10;lEE7du6jFX/9ThvWfkcts2NotncLeqq3I412tyQ3W0uxJb0hAnm1kGhrXDktv5JIHx1Jop1hCZSc&#10;UyT2rrxVwEoksAbMPW013ABb1uY8Zm1YeB+fMGHCO2PGjPEcN25c5x07duhuVtwAMFj5tVTajxIA&#10;PfidrWVnb9XgQWpqJN19d2C1tURuCAUFcrEyUiXYWUkdCPaA6iJ3iWLru+76UHpFgU2bPqKgoOH8&#10;u9qp2MWLm+ns2dr7ajz6cAA92FPthrAz6RCI7uGKwnLKy6XyrDQqqMACYggE20wsR6vW8GZ0Is6d&#10;ft4cydZftfUlMCPYl54LchApIefObuSmJd54kf+Vny0X28y9JKVEEH3dfl83spNUJJI1M9iSQoHJ&#10;gJChVw2CNrCI9dl6Hj4iltihnjX/+gXq6mpPk5wNK2VTR1gG0aH0LDpxI5PCEnRU8N9ioKLpoYce&#10;qlNpYEpKis+7774rTZSGh6GWEkKTGRAQcAdrnmqJSs1IorEjZ0pHCrRo4cTzvZhOnlS0BoSQwY+U&#10;N32VVzeoAxoeworIIvzM8vJspp41Au/k5ED//PMXT8Y+TEU02yIXl/Z0/fpJKi1VpbEXLmbS6GFu&#10;5GChpIOYznj7TCNbc29+eLEwtSM7p+7k5NKbH0P5MYzM3byoMP0yeB3/QhV5O+TTlL5Mgzt0pesJ&#10;eZSbW5PrDE/Lp3sC3Ng/LaPcpGwRpbSws6AKK0uyUhrmFP5XmVRJtg5Eay4pts2rqKwiT29nCpCk&#10;EkTLw92CDkXmCkEE23jllVdE5BvtFdVXjRgCWAyswFj+xx904O9vqENeJt3vm0/j29hRTxcL/v7S&#10;G/UAIxuWxTSXrf1LexNodUgsXYjLoXSljY70QVhxJ3v+bjbUubMX32d7tvwO1Q93dztmJbXXwrq4&#10;YONYH2ZRLiqPkpJcvWkpKCLEHVD6qZ4O0wf+3S8OHjxYsytSA8MoN4FpqFMqgyeSmD0Y3GV7Y6m9&#10;rWpdZTZToAkTOlUPFHr1wFrK1EoXsHU2D4DwW++771P+nRpad/78H+zrJNC4carrNdWxdOmiWsGa&#10;iWxZXnvGtiZAwZayfW/kT3UPQV55JKWe/k4STFUs+K2Mv1fNgoGXx7jRNC8NPiWz9UDPQLJoblFt&#10;KYEX92XQ4RiFAu7QoZyWDAmuvj5MfuvgByi/U936rzZjYS9gH9s8LITeWLqMOvDXNLa2FICPXcik&#10;B6vy37tYRWeZCuoKhGkD7qedlRkFBgfyPS7Xa5W//76IQkNrlv8BqDyaORPxRlU/pLy8hJX5O9Vt&#10;UnQB1/Hkk+ia0V6wPUPQaC0lwF+6aPz48Y9HRkYKVQPfMuziMZo68UHxugxr61bsJ5qxcB0Qx7If&#10;CeqlDxDKn3/+WZRmJSScp06dhkuvgIIEMu1aw6+lsoKQdpLSACurUoqLU20xEgGLHeBMHk7SV7aw&#10;JyfPEYrnOmBl5kRWnl0pP662v9rFx4zWHajJKd4osqeZ/hr2uGODmpKaQqkpqVSRzIpKijzm82Q6&#10;GqtYGZOZaUZj27cmeb20UF9pl6m06yhxbAyuHDhA3/35JxUc20tBFRdpoo8lDfJqbvSOnvuYPX9y&#10;4SJ9dTCdll9ibxjL7IzM/YIZPfCAP82a5U5jRrtRt0BmCQZY5V69LJgZ5agoALhEN26cZiWPRuQ1&#10;MDNrzhbwDlEJlp5eU4SiCZiz6HAHATd0a4abbSmNEkqAnebFLGDvgGICORkpNGr+InJophpQ8PTs&#10;QX/99bkYBADOttwWRBdALRSrUvYKGmtrW7OxTLNm6IDmSWfObKfu3UfxzdB8+S4uAZSTk0pZWaqB&#10;mdNRJTR6uKMiEGNhw0KpenO1wdLMgayZSucnn0SYTjpL5NCiGR2MsBcUHcjPL6BO7Lu01cKOxFhI&#10;AgmUVdrQlogaoW7j3YK6tlTyfflvNbcsoUpbH6rSET00Y4u4a88PdGPjIbK/uom88q7SFLdSCnSu&#10;EpvxGpq+QBRg+zWij09F07enUmjnlQRKYcGskO6hIQB76tSpEwuhI02Z4sOMqRW5uZkx42GrZOCF&#10;nD9fSX//HcWUu6R6/sgoLi7keZDDvqF6htSMqW8PNgaOdO2a/voAZAVQ4YWNkvSh0QslwBrrFA+W&#10;aN8GzXn11A6aMPlRHpYaOmBpacW+jwcdParIW6LHSiX7TsOH11g+bUAkcffu3SLaGR9/igduONMO&#10;xaTEGsnU1Ius7TbxzR/IN1tzRM3NzZtvznEVX6OgoIRa2dlSkK8Vu5Q25GCgUAIWZi3J0qMjFaRf&#10;qKay+LYD+1nS2j01W6pfysgnCwcn6syCqY8cObDpWhlWYw2upFfS5C6tVHY/aZYUQxYJZ/izSqmC&#10;fWYZFuwjJl4+SJVndlLl2fXkW5pNPVvmk6NFFdkYcVfPstBtis6nX0NT6bPDcXTwRhKl55eIXKKh&#10;QHBrUFdvGj25NU2d6knDhjVnZmQhL+3UC5RNHz6cxxQ0k9asiWOlm8TzpayWQMpISorjeWDPCrq2&#10;pbOz82FXoB+lpV0RfqQuxMXFCd8ffqYu16pR+5TKsLCwOMODJrLlwrfcGEbt3apr16tx1/QOlBin&#10;aHSMyBdSH/LiXF1Qzl0iuNGz58PiOQDHfsWK18Rg9uu3QDpbG4mJIbRz50/SkQKojVzyZkfq6ONK&#10;XkHSXhxGIN8shFKu7mU+qqiwwbR5eUUqHTqqWhyCpVYPBDrSKM/mOrcYevtSAe06XRPNfXNUF5rg&#10;o8UqovzIGaU/CaysYrHBmNGAr3oluZL2s1CfjkuhmETDhU8ZHh6u1NmZyKunB/n5NWMBsmVmY1Yd&#10;dQewZlJZKeIYgob5gjkQHl7GCraZSJ2BIVVU2LAiV90pGEvOIDAtW9oLZuTkBAupf9rC/Tl3bhOF&#10;hR3UKtwyEPVXXgKnjkbtUyoDIebCwsJJeI4vnZ4QQiNGzVOxloCXpytT0U3iPbgpGCz4jfqA3Ca6&#10;HkA4kcj28enAGlkRdYR1tLc3p7Nnj7K2tOMbp9k3sLfHNSYzDaoRGFilGxlEEx8YRQ7NFRFhY2BZ&#10;5U5OzgOowMadKoqvUTOehKO6tyB7j9YUl1rI16yIQuLaD0em0faEJHJxtCOPFmydxSuqKDarYApc&#10;s5zvdFI+tW/bktpaabg1sKi5PDdyc8iYTcuRqAjLKKNVkYX05v4Y2hSWQFcS8ignT/dk1YX8/EKK&#10;5u8bEpJCBw+m0KFD8XTsWBydPJnA9yWFLl/OpuvX4QO2YItkyePhzlYsiO/VveyeDOF7OJDn0GBq&#10;124wK9c7yd8faZ4BfN+7qDycnf3E/bW19WCdhICiYXYEAR1v767sOzZna3i9msloAmgsMgTwMzXh&#10;trGUADvxmSxo1b38lyw/Rp38+0hHNViwYABrLUVBAb44Cqu1DYAyIMSwOPAtsdRo2rQPxGDL2Lz5&#10;HXbs02ju3MVsuTXbo/LyPPZP3lTR4MBP3z1Fdw2ZIR3VDaWVxRR3eh3zefY1JW28MaqMvv/1GuXm&#10;qv49O7sqenNiV+pvY0FWSqOewgxryirVAhJYhs9ndKL+1vqj1ZoA21RYWknxuRX0v4hKkQrRZy2M&#10;Ae4BrhErhAAULXh4eLLF7MH3tW7tNhsaK1e+wgq6dppFBpYZoqm4JrBQ9n3xxRdNtv+kPtRLKJk+&#10;PhAREfG7dEijx4yj996t3SA3PHwX3X8/OvApgN4v6m0otQETCjsvYVL17DmRH+OkV1CCV0pLljwr&#10;JsS4cdJejRpQUpLPgvmqirb09nKmczvW8wAYNgRR+aGUEFuT/8zILKYbcTlUWVVBedlHqCKqkA7c&#10;UCwCL+f5n5dXXKtHEWBtYU7PT+xIkxwVFB6i8tXxUvYtazoIAuho8FjPQLrfyO6ba5kJr44MoaSU&#10;ZlRWYVykVBMQdAMrAnNp106xoRrop+KhPfjU2IAuGQcPfqm1sB9VZa+++qp0VBtMw3OefvppXft5&#10;mwz1EkrAz8+vCg4zgLzPT7/tocAuw8SxMl57bYwocAZQhwgHG6V3hmDixImifwz8kDlzwP1revgc&#10;P76c/YbjLKxD+aFayKCM8+eX8UPRggTAtcLHlXNVCAoo+z+wzsrHpoartTWN6ORNzwa3oByWzNlr&#10;wikzv0boZYzp1Zne7aHdB0dF9aaQUtoZE0NJOeViNy5jAcuHXLKv71hhAVF9he6F5uYGRmpuE0CJ&#10;b9r0rvBh1YFg1QcffCC+vy6wYj/Oj4iFCxfOl06ZHPUWym7duvW+evVqtWnv3XsoffutavsPICzs&#10;HD3wQD/pCNvwrxV9YAwBIrcI9oD2+vp2ohEjlJuL5dP69R8LH27kyJeERteGLVv+R2lpNb1vbgYQ&#10;qIAyAV1Hgyp1oOvcxE4uNMKrFT25N0IoA3X07exK7w3wJKhpxGmP81c4nZpGZ9KLKSYlp07KA9av&#10;ffvBfH3+/Fw1uPJvRmFhJq1a9VYtOg9h/PjjjwUzMAQsmMDvLJymbajLqLdQAp06dapS3g/kiy+2&#10;0IABY6WjGnzwwYO0desy8Ry1m1gIra96X4Zy+5DJkxeSi0tN28Tk5BDavv0nnvzWYq8SOX2ijtzc&#10;aNaUX9XyL/UBlgSaFDcMVsTCwpuFTM6AN2Pf2oH/tpVYrdGsmY/WMrjKyjIKCdlFly/vEwEvZUBw&#10;HfmzU7RUpQT5uZCXnSWdTY1nWmxo5rEGmHTozevm1o3djiD+TqbrGNhYkJ8fJap68Cgvr2AlHsc/&#10;Y2jYsCf53tTck6tX99KxY6ptbQDk0etSU8xKcTcL6Lc8P43frUoDTCKUDAv2MbL5IWZqly596fff&#10;a1fAJKVcp7umBlRrKSwTwpZ5hgKtLFBUgLTGrFn/YwGoCfocOvQTRbIvhfKpYcNgSTXTkIiIA0Iw&#10;4A+1aFFTdAZhQzAJD3y+o2Nf8bOhcPLkcoqKOq9xuZmpgOtH9BL1s/7+Nb747YiqqjJmERmCSWDx&#10;AuZQdPQFZkhRwhXSBbhJ6GBhYVFTbbVly3vMmlR9fqTgsE9JXcHCmVBeXv4QK/ATjz32WJ2bGJtK&#10;KDEBDrIFqt4v7vvvj1CvXjV0VcYPPz9JS37/WTyHQEIwDQWWdqFUD5YOnQ26d6+h9UVF6UxL3hXB&#10;nNGjH2caa+ya+FuDQ4e+oxs36lZPqglQLk5OrVkxTeV7UveVJKaGghmUsWDYVvvx6gANx9pYmY5H&#10;Re1kFnRD9AKqLxAs7NOnZp0usGTJQhXqDyb06aefar0+Y8D38wVmj7999dVXtR1YPTCZUAJM36pk&#10;ze/l1Z79xrBaX7CwKJfGj/MSFgKvYXsDDf1UtOLbb7+lZ599VjyfMeMt/ps1xfB5eRlisTM+d+LE&#10;t2ut22ysQADi6NFf2NLXrRs+IqHov9Ot22ye9Nb8/euWSjEVSkpOM3WMpZiY2GqBUkz+CsFQBg8e&#10;xNb7bnFeRmzsATpwYBO/T3slT30RHDyagoJq4hgXLqync+dU4x8I9oAtmQJsIEr5u5QwLTbqA00q&#10;lC4uLuuys7NF3BwT5ZdfzrLA1a4tXLbsefruu6/Fc+w3gpYThgK5S1TygLKor7usqqqkjRvfpays&#10;dL4WT6Ys2tMkjREFBRk8iXeJNaeop9UU9JEBShYcPIFpth8/r92ouaGQmXlMLAND+5aMDEXNb1FR&#10;FgtTiaCVYCqGAD4ulmK1aOHM9zJKdEFsaOBvzp79JCuumv5Se/f+T3TFkIFOjPC9GwDo7vbYggUL&#10;dO9zzzCpUAI8WarkmkNEQlesCBdBDHVMm9ZGCBaikwgSGbPGDQEi0FhMgDvvnEpt2tSspEBbytWr&#10;/yfoUnDwGNaMqt0RbjeUlaUyA8hhgc3nyV/Myg6BJRTpm5YFVFUVsqBdFoKWk5Mt6DT+Hlp/4n7K&#10;9/R2h4dHOxo37nnpCM3E99Dp0xulI6IHHnhARPobCswYkJe7wtbzIcWZ2qhzmZ02sOlvxtRUVJ0j&#10;CtanzygeiNohdzMzSzp+fKegsaAr2D/RUKDlfWQk2odcYstynS1nP/48RVDG3NyOv3gu+yIxlJp6&#10;gzw9/Vgb12FJfSOBuXkL9g2dWdl5kLOzD/uL3mRra9wirIqKVL4XiNpG83hd5XGJZtp2hK5f384T&#10;crMo7r9wYQ9FRFzk1yNE2igjI55/J1kIo7HR6oYErB2i21h2BdZkrC+OEs3OnWvy6OnpN5hq1xRu&#10;gOHVZ79UfeDP9+ZHT7QcGTVqVP60adOubN26VWWPKJNbSoBpZRUGDADV/OmnM0wZaqcp5s8PpqtX&#10;Q4RFNaaFogzcGKwkCQjoTwMHzpXOKrBp04c8sRJFmmLGjNrNoP8tKCvLEIqtpKSYfyrubXr6cYle&#10;ZtwUWmgqgC0hn4sHgi64d2i+ho4UmCM+Xi3IrmWNggfFX7p0qWhtoqkgQBNatWrNLs+b0hEqxg6y&#10;P4/tRBSA0GMvVeVyzpsBprXVstggQsl09R6mlmukQ/r66y1MN2vnLff+s4zeeFWxQBqb0KBhsDFY&#10;s2aN2IwGNPa++57gG1njv6amXqBt234VVhiNuMaNe5WwHvP2QRVbAUVVER74HhDAuLgjQhGhhM9U&#10;EduGBiY6HlDM8k806oawIYWFJmBI29QVGBvst4KNhFBEogvqQhkRcYiFWnXjKpSAqu8H2tBgd+v1&#10;Z5555iM8bxChZPDYN6/mPB06dORBC5WOaoAY2zOLBovt3BC0wWQztJgAwM1Aa0Xs9uvo6MR+6vvS&#10;KwpcuvRndVv/6dPfZU3ceGlsbu5xiomJFGOQmqrIn6FeE9/R0OBJYwAWEMC64YGtDdGbCZQQEXH8&#10;lB8NASgpBA3XSRscaYK6UMbEnKR9+5ZKRwqwcNRLSdQFN0MokUeccf78+WoV9MYb39LEiY9JRzU4&#10;d2kvLXhknLhRCODIDbYMBYJFqNuE79O37yjq1m2q9AqoXRErA8U6OXz+tGmvsG928ytZ0tOPiOVn&#10;aIui0OSgmgUiWqle2dNYAWqJqCRcBtnK4RwKFBDIA9UE5WwogTMUoPKPPvqoUG6agGuePv1jfqaY&#10;+nFxp2nPnj/FcxkffviheN/NxE0RSoBvUilTL2H6cCOXL1ddCSHjlVdG0YEDB2jAgAHip7E39scf&#10;fxQlUqBGKLNT3tw2Ovoy/fOPYt8P5C0nTareOb7eqKwsYkG7JHwb1OdCU5eXp1RHK/G4HQD6CJ8N&#10;lM3D3ZocHH0Fc8ED0XGkX4xhMLca2JgY3f80Af4qYgxy/jw5+SIzLUUxC6BvtUhDgOfNVwsXLkS/&#10;U4EGFUqAtWiVTL/eeutzGj9eUb+qDEQE77lHUYGDqh30eDEGsDhYOI0F0aBP48e/zAJTk0Dftu29&#10;6mVUPXoMo1699K+jRGolLy9TWLb8fFi3Sha+ULEgFuegkRs7sM5RFiz8xDHGBz2PcA7HN9t3ulnA&#10;HjXoiqgOWPZZsz6rFkqkgbZsqdmsacyYMTRhwgTpqGHBBquM3RMI5IvSKYEGF0pra+uzrAlEa3NQ&#10;npUrNe+XKFvLl156SdAHY4FGSMgvQQGMHfsQT76abuqoElmx4sXq0P7kyc+zsrAQwowHkJh4SEQr&#10;QTEbUwpAE0ATUSCPB6wYqCOECw/4QhA8tLj4LwP3EkFA9XuJMsTZsyGUCjaWlXWVNmyo2fHx8ccf&#10;FxmDhgYLZDazu+oGAcpocKEElK3l559/RYMH1+6rU1JSyFqqNVugIuF/1aXhsPIOXvff/yXVrBap&#10;otWr32KLp6hAaawAbZejk/DT8BNCB+oPIUP+DH4dhLEJ+vH666+LIKIyMKZz5vxftVCmpibR1q0f&#10;iOcAFuDXZe4ZA5aFvKeeekpr6d1NEUpzc/O/mC7ci+egTVu2xPHkq71ubfHi+bRmzV9ik1lsBmQs&#10;QCkxaVG0MGDAQOrcWTTcY625lzZtqr1U51YCkwNBLWhlbEIDyg6KCcGUH6BYMs1qgnGAPy9vwagM&#10;daFMSUlm96Ymar94MVrLNJz/zJb7xR07dnyzc+dOlYIBZdyUO86Tzu+6tMIXk+zrr3+lPn3mideU&#10;gVrPmTP9BcVQXp9pDNCJHfsSIugydeoCFn5XFnTTBXcMAdbkgUKiswEsHGg7rJscqbSxZmto2WTt&#10;GhKRkZGCiqojKKgPBQfXrC66cmU/nTihSKHgviFg2FAoLS194plnntG7q/RNU8MeHh6r0tLSRIQF&#10;4eYtW66z8NVuefLz76/Q7z8vpt9++43mzastuIYAW2ujs4Gbmw9rymJR3WIKwMqD2iBaCaGDVcZ3&#10;gU8Hmik/mnDroSnQoyn6vn//Z2IBADB37lyxJLAhwEbi6YULF34rHerETRPKiRMnDtuzZ88BVKcA&#10;n376Ow0dqloaB+RUldKjs7oIK4PyqboAJVfwv9A+xFAgeIIWGdCWspDhJiJ4gnQBXmvC7QHcf/XN&#10;YlE2N2nS0+TkVLPGtLIyi/78U9HADQzuk08+EWzGlGD/8Qb7j37SoUG42Q7L2ObNm+/AE4Tl162L&#10;YGGonaTdtOk79iufE9U4dd2n/9dffxUbucipAETjkEtUB6wqtkhrwr8H//zzT60Ifp8+Q6h791nS&#10;kQLh4Tvp6FFFBw+4TPgdU/qTbICimQ4bXRp0s8svdsqFvkg97NmzUjxXx5QpT4rKETb30hnj8fDD&#10;D4t0B/KT2K8fG6tqAjrlNeHfBexErQwUDKgLJJCUVNPRAEwJkW9TgS1knQQSuNlCCUGp5g9ffvmS&#10;9Kw2Fiz4VHQlMBUCAzWvkfu3Js//q0D8QK53ljFypOaGc/HxNfXYiIKbKtJdXFw8lClrnYtnb7pQ&#10;BgcHx7AWES3bsLxr6dKaHJEyBgyYKPw7UFBToE+f2luzP//88ya7EU1oHEBvYeU0SP/+/dlVqt2r&#10;KCXluErdsSHbNBqCwsLCQc8999xh6bBOuCUzkv3EWVeuXPkbzxFA2bRJc2Ok0NDTTEMHCQqKyGd9&#10;gUipXB4HSoNdo2+FUKampoqUDfKp0OyYRCisR4EFaD1SQwg0yZU5CDzBN8Y5U1KsfyOQ0oC7AmDf&#10;yjlzPuMxq935Yvv2xZScrOjDizH9v//7P/G8HjjLQv7hM888U++E+C0zE8zhY9kR9sHzxx9/gebP&#10;R+W+Ksqpkp58rK/IN8FHrC/kRdEAEvdowmUIUKqFmlcAQgSBgnDLa/cgSBAsWH4krRFhlv8Ogkty&#10;OZ+8jyWA4gAUPyPFgkgzBBCpFqRZoKhu9iqFfwOg2O6//36h3DC+d9/9FI+j5jrqlStfrF4ADhfG&#10;0G00NIH/3lGmq4Olw3rjlgnltGnTPt6yZYso5UfqYcsWzUtt4ivy6ImpncSeIvWZqFevXhX7Xsq1&#10;kOjO3rt3b3EjIWQQGAgXBAqpFNl61afwHNYY1wwLhwgw6lKRXgEtR0FBE+oG3COwDdwzKMmQkBBR&#10;NKLcirJ9+0AaNqz2UkGgrCydli17WzpSKOgFC7RvqagHZ/l3e0vPTYJb6lCxpcjhQRU1gM8//xJN&#10;n665EP2FF8bRc88t0Lorkj5Ac2LNpaZtA+oDUF+E0JHbQvQOVg83GDlSpHKarF39AaUIiwbGgcDf&#10;oUOHhILFPdUGe3sHnktiaaJG7Nr1MSveGgGGgjamRxTAf7+Kr6nDm2++WbfSMx24pULJtO1btk4i&#10;koM80Y4d8TzBa1fEVFZW0LvvTqGtW7dKZ4zDhQsXhCOvXgdZF6BOFZ81sH8P8m3XpalO1cQAk7l0&#10;6ZJo7YFF7wjGQAB1CaE6JkyYxy5A7UbgQEVFAS1d+rLKXEDhurHFISdPnrRZsmRJg6zfu+WziJ3s&#10;6tF5/fUP2Bq+LB2p4quvnqLHHptNgwYNks4YBgRNECwxtLESalRRHA5rB+sK6wdLiAa9sIZNgmcc&#10;4GNjX4+CgmL+ibJHcxGIgVDIghYff4ByczPEe3G/6qM8nZw68/0eKB3VxqVLq+j06UPSkWJ9JRZA&#10;GIPc3Nwur7zyiuYV+ybALZ9h7GT/wb6BqBBGsfbWrVEsAK3Fa8ooKEhl7fkxffHFF9IZw/D333/X&#10;qqFFYAXLodBHBsEWOPrw+SCA8AP/q4CvhmVzAPxp0EY5SowIsCim50mMh7m5Dyu6QrZsaN6FJl+V&#10;4vcrKxVMJycng8+Jp40GMTG7ad++TdKRAt26dRPtQwwBW/FVixYtql2FYGLccqFkYejPN/24dEgv&#10;v/wZTZtW3RlBBX///X/se84WgmQIMLEQ3EEARwY2CUJ+8t8A2bLA4sidFSBIOA8gGAKAAspMAYER&#10;/A6UEMYFfm9hoRkLlI1gAbJygjuBAFVRkZP4vdsdKSnnRXdDZSDa/eCDD4rvawDWLFiwoH5bfxuI&#10;RsHFXF1d4TSL59DCyzdeJS8NrfjLy1Np584fxEJUfcBERJhb2bJiQyF0NrhVgL8kR3MhJKBpSJXI&#10;SWxYJABCJadPsAQJFgjpFpyDAKLNviaKh7EDxeZnzDYUnfsgaFBiEDAHh3Zs8UQW6j+FzMx4ZmCf&#10;CasvA5FwpNqgfHSBx74sISHB45NPPsmQTjU4GouDNJh9y+oqiHsefoleeFhzJPbk9WP02F39dDbL&#10;xeTHgKNRL4D3oofPiy+qtELRC9xECAEEQBYcfLbsD+E5gFA8hA0WKCIiQpyDlUYeE79X17WhABLb&#10;eOA7yF3gUcwPmo3ghLc39prUvlHufx0lJXm0du3bQvkBUFLIV2OvU11zCGCBLH766acbbj9ELWgs&#10;QmnGE696TzIM1vojmeTerPZCYAjEuXO/6PQDEN5G6BwANVm+fLlK9T9ynhAqFATIQgTBgWBBiBBy&#10;B5StEd4vQz6v/Hp9gImC4gFQR+RsfXxqdobCa/wfnvHPm14VeVsDfXNXrnxZJdeMlBUWJ2Bc9YHn&#10;oeVjjz120xs2NRahRLeAKnSjkzFhxsP05nM1XcaUkZ+fQEOGeIhUhDKgDQcOHCiSyTIgjLA0sHqy&#10;ZbtZgCVDEAnU0dlZUfABhYOHogePDX8H3fTp34rDh3+mmJgwoQRBux0dvUQxh4vLEOkdhgE+dFra&#10;IeFTg51UVZXyZyp66qrfb7gvhqwK4rny8cKFC1+TDm86Go1QOjo6OrAvlS1bJAQg/t6dSC7NNE3a&#10;CqZtGTzpa1Z4IKgxatQo0dWuoQD/A7QR1qxVKx/23xR+r42NYut1CJq9fVtxrgmacfz4CmYlp6vd&#10;AXVgjD08vMnXtwfTzAFs5ZJZ4KIpIyOdfe1Ctn5pwi3AQ6akhgBbYgwfLvad0gkW5A+Y2ta0UL8F&#10;aDRCCbDli+FHdW/ESVNn0+uvqLaUl2Fnl0udOikagoGOYtBlKmoMEOrHREB+0tERqRhF4TusG15r&#10;0cKOBc24PrRNUEVxcQ4ry0PMYHaruAE3C7NmzRIMShf4unLZHfmWfchbvqlpoxLKcePG/bpnz57q&#10;NgCwlht2p5BdM82rwbt3r6DLly+KMik5vwZAwBT0ECVwivQJBA+fBx/TwiLA6AqOJhiP/PxUunbt&#10;KJ0/v1c6c3OBOYBNiZGL1AUWyJSnnnqqdnL8FqFRCSXAwpPPnL46gz9jxkx69rnlGi/UwSGD3nr3&#10;JWphDd8MVrOpyPtmo6wsXyoaqGRfrMaHu3JljUZXAoICBSkH1eoDxAqgePGA+wBFi+otsW2ej49g&#10;O/rA157F1rFRJWMbnVA2a9Zsm7m5+XjpUETJtm+PlahlbYj4Z1UVFVSW0dXzIUyR4KifE681wTQo&#10;KjoqlqIlJiax9curLlRQoMqgaDQEZ9q0aYJG4p7ivaGhoWILO+XoqC5gdQ2qsOTt8xAgUkSn61Z3&#10;XFRU9CB/ztIZM2ZUR/4bAxqdUE6YMKHdrl27VBJ7cx58nJ56tKa1vD4UlbAWLq6k8LRoKknKrF70&#10;2gRQtWxKSDjJgoD1nRmUlpYuItNAUVEhmZsjelkqzhnr/0HwYKXktaEoZ5TL87BIWxtQNBETE0OH&#10;Dx8W0WoIHn4XvwcLKD9MiZKSklnPPvus6saUjQSNTigBvgGbmVZUr9OCFly7MYy83NtLZ4xDbhVP&#10;sixUxORRdHSEqI5Budm/AXl5ISISiWofFC/IC3fLywv5WFFSB+GSS+/qA0SdQRHxgG+ObhAQOlgs&#10;+Ov4eTugrKxs3qJFi5ZJh40OjVIoO3Xq9ElUVJTKcpEJE+bQm2/+IR3VH3JngCvx0VSUkilyXLca&#10;lZXplJOTKgQL4X65swGQnX1F0DwoFFgWUxUuyEDhgtxsGgKmKMtzEKtjUEFkiH/W2MGKPoz9x4bf&#10;vaeeaJRCCbDWrVJP/i5depY6dqxbH1h9yK8qo5TrsXQtKpJyc3IpnwVCpnV1RWFhovgMCBgESqaD&#10;mZmXmCLmitwqLBkErSGBaDTyq/iJIAuoJKwdBBE0Exbw347bRSCBRiuUjDnNmzdXoRh33jmbPvhA&#10;c96yIRCeeIMSw6Ppxo1rLERFQsCwVAnCxTdZehcKxHeKZs+giKpBkIYHIpDwvVDdhJ+waPDrUISO&#10;gIihK2r+zeD7FfHUU0/dNsnmRiuUkyZNmrNjxw4VoYRv+ddfVxtkP3rkOZOTI+jMGUWDaGxee+3a&#10;NWnJkyLCaEiUsSGBYAd6+yAQgvWgsHJyAKSuEch/O8zNzTs/9thjimLm2wSN+i6yL1Ol3jFg0KAJ&#10;tHjxRulIO5Ajy8w8ypYrWQgXrBg2ciktVSzMLS7OhcMvLJ4cHLnVQI4ND1g3KB5EM2H95AesYhMM&#10;B7sGgc8///wl6fC2QWNXrT14Iqq0SYdPNHfuIhFCz83NYUpZQXl5McJnQ2AEQmxsKL+hgQJ0+HAI&#10;9yNdAJ8OwRTZ10MEE8+bYBrw/T9QWlr68XPPPbdbOnVboVEL5ZAhQzyOHz+uufdkIwKETG6WjJ+I&#10;WCJ4Ipf14VwTbg7Y79+zcOHC0dLhbYlG74QwnVufmJg4TTq86UDuTVGY3kI8h+CBXiJNIP9sQuMA&#10;uyJHnn76aePWfjVC3A6RAXMrK6vymmin6SD7aXL9JKgxIpfoUi431cL5JjRu8Nyo4HvZ+rHHHqtp&#10;xnQb43YQSkQVQ9kvq3eOCbWTSBNghyUEVJSjlU2Ry9sXzFaaN7b61frgtpiJPOgds7Ozw6XDWkAg&#10;BX1XYOHwE/4c6KYctZQtYRP+XaisrFxhZmb25oIFC0zb+v4W47YxD2zdjrF1GyCXg8k+HoIqt0vN&#10;5a1GaWnpbOmpQWCFJnZGa4woKyv7ZdGiRYY1bL3NcNtxtk8++aSzra3tk+wLmmbjyluLs+wObZee&#10;GwwWlvdvVkOnt99+25eZyoN4zozklrbJkFFeXv7HwoULxTX9G3FbO1Jff/31WhbOu6VDk4CFpLCq&#10;qmqHdGgweJLcIz39V+Orr76ay/73FFOPuyFgulqwdetW5507dxrenOc2xL8iuvHFF1/M40kittVT&#10;xu1SgHw745tvvtnGP/xQzqY40zBgZZnP9/M/sY3Zv0Iom9AoYPbll19OY2q9Vjo2KZ544gkzttC3&#10;puj4JqNJKJvQIPjss8+6WVtbf8AWtKazdB1QWlr68jPPPPOpdPifQJNQNqHBwe7FTPy0sLD4xczM&#10;TC8FRasO6Sk11pYdDYkmoWzCTQf7oe9ITwXS09O/fPfddw3bQLQJTWhCE5rQhCb8p0H0/zTW5mxl&#10;eij9AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDMAyFMrTIAAK0yAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlNS5qcGf/2P/gABBKRklGAAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcH&#10;BggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQN&#10;Cw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEI&#10;AK0A6wMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMD&#10;AgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUm&#10;JygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaX&#10;mJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4&#10;+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncA&#10;AQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6&#10;Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeo&#10;qaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhED&#10;EQA/AP1TooooAKKKKACiiigAooooAKSlpKAOT+JGrf2L4M1a4Vtj+SUVv9pvlH86+bdO8Z65paqL&#10;bVbhVX7q+ZvWvYf2iv7Ug8AyXen6dPqkdpKtxdW9p/rTEn91P4/7232r5H0r43eENVVF/tBrN/7l&#10;3Ft/8f8Au17GEjD2fvH5txDLE/WYuj9k+gdL+OXiKx/4+fs98v8A01j2P/47XS2P7QsZZVvdHaNf&#10;4nikzXg+m+ItK1j/AI8dQtrz/rjKj1oV1yw9Kf2TwKedZhh/tH0lpvxq8MXy4kuZLR/7txHz/wCO&#10;11Fh4n0nVx/oOpWtyf7sUilvyr5Fornlgoy+E9ejxViY/wAWMZH2fHtI3YFS49q+FPE3xm1/4aTa&#10;Vc6deyOzz7mtJndopIl++rL/AMCr7I+H/i+Px54N0nXoreS0i1CATLbzffXNebWoSpSPtstzOnmE&#10;OaMeU6ak3UnmAdaoz6zZ2zbZLmGNv9qQVxTqQh8bPcjGU/hNCjFVob2C4XdHLG/+61TbjSU4T2YN&#10;NbklFFFaiCiiigAooooAKKKKACiiigAooooAKKSloAKKKKACkalooAjwD2ryzxN+zD8MPF00s+pe&#10;DdO+0SNveS1327M3rmJlr1ak4pmcoRn8SPkzxF/wTt8D6hI8mja7rOju33YmaK4Rf++k3/8Aj1eb&#10;eNv2VvG/wxt4rjSfiVHdWe7asN6skUv0VfnVv/Ha+1PHXjSz8E6V9ouDvlc7YYFb55W9BXzH4j8R&#10;XvijU5b3UJN8rfcT+BV/uLXqYWNWUuZ/CfD55WweFh7OMfeOf0e2ubHTYoLy+a/uFX5rh1RN3/AF&#10;p+palbaPZy3N5OsNvF953qp4h8SWPhjS3vr6XYi/dRPvs39xK8Nm1LxD8YPFFvp+n2kl5LK2210+&#10;H7i/7b//ABdelKpGB8HhsJLFzLXjPxN/wnniC0is4G8pf9Hg3/xbn+/X6XaLb2PgbwVp9nI3lWem&#10;WUcO5v7qJt/pXkHwI/ZX0n4ZxW+r635er+Jtu7zGT91bf7i/xN/tVL8fvGDSXkWg2kjLFF+9udjf&#10;eb+Fa+Jz/No4DDSrn7XwtkNSpWjQ/mMTxv8AGLVtfmeDT5ZNMsF+VfKb97J/vNXnskjSNvZt7/33&#10;oVg3SvMPH3xoTwvqzaZplqtzdRf6+WVvkVv7lfzrUxWOzWvzOXMf0hRw+Dyqlyxjynqljql3psnm&#10;WtxLbS/34m2tXp3gf45ahpkkdprbC7s/ufatv7xf/iq+cPAPxIn8XMkV5pklmzf6q4RW8qWu9AK1&#10;tRx2OyivpLlMa+BwObU9Yn2jp9/DqNnFc28izRSLuVl/iq3ivkb4X/Fy58AePtM0TUJfO8O66/lR&#10;L/z63X97/df/AOyr63jO4V+8ZTmVPNMNGvE/FcxwFTL68qUySiiivbPMCiiigAooooAKKKKAGdK8&#10;/wDiH8aPDXw3URaleNLfOm5bK2G+U/8AxP8AwKo/jd4t1fwV8P8AUNU0a0+03UX3pfvfZo/45dvf&#10;bXwdqF/PqV5LeXk8lzd3DebLNM252r38ryyOOfNUl7p5eLxf1f3Yn0hc/toyrP8A6N4WXyP4fNvs&#10;M3/jldh4O/aw8MeIJEh1eCfQLl227pWEkH/ff/2NfG9H8VfTzyTCTjywjynjxzCvHc/TO1vYb23i&#10;nglWWGT5lkibcrVY9a+Ffg38cNS+Gd8lvO0l5oMjfvLX/nl/tJXpv7Wnx2l8P/CPSL7wfrLQXevX&#10;Plw3du3zrEiv5m3+627av418liMrr4evGl/MfUYCX9oVI0qfxHuvjL4jeGvAtobrX9cs9LiVSf8A&#10;SJlVm/3V+83/AAGvIdN/be+HGreMbPQYbu7iS8k8mLU7iLyrXzP4EYv8y7v92vzi1LVbzWLp7nUL&#10;ye/u5fvTXEryu/8AwOszUrb7ZYSwf3l+WvYjklOMLzkfoVPhunGHvy94/bZSGQMvQ1l+ItetfDuk&#10;z393JsiiXcT6+1eIfsPfEab4g/s9aFJe3LXd/pLSaXcvI3zZiPybv+2TRVS+M3jRvEGuHTreT/Qb&#10;R9pKfxS/xV81DDylV9mflmdYtZVTnzfEcr4q8UXfi7V5L25+Xd/qoi/yxr/drmNY1a20TTbi+vJV&#10;ht7dd7PV6vnz4teMLnxh4g/sPSlkmtLWXZst13vPLXtVakMLS1Z+Q0KdXMsReRRurrXvjR45tdP0&#10;22kuJ7mXyrOxX/lkn+3/AOzvX6EfAP4A6V8F/D6hQt5r1yi/bL/b1/2V/wBmvN/2YfhzoHwb8Lpq&#10;mqSef4s1GNHn2x7vsa/8+6N/6F/9jXvFr8StHmbZumT/AGmjNfCYniPK/aezliY/+BH7BluR1sPT&#10;9pKkdLeXEdnayzyfKka7mr4417UpNa1u8v5PvTyNLX0p8SvEsC/DvUrm0nWUTp5Csjd2+Wvl3rzX&#10;5bxpjI1nSpUnePxH7LwfhXFVa8v8JS8Qaoui6JfXzf8ALvEz/wDxNeZ/ssfB0fGX4oTXOrRfaND0&#10;n/SrtXGRO+/5Iv8AgXzP/wAArc+NN81r4NeDd/x9Tqn/ALP/AOyV9E/sL+CU8P8AwffVXXN1rd5J&#10;Mzf9MkPlIv8A44zf8DrDhHCRq1eeR1cUYuVKlyRPYPH2n2ll8O9WtoYI4reGzZY41Xaq4X5RXypv&#10;+WvqH4yaiLH4e6iQ37y42xL/AMCb/wCJ3V8vg5zS42lH67ThH+UXB0ZfVqk5fzHnvxm3Loenzq2y&#10;WK6+V1/g+Svvz4e66/ibwVoWrSD95eWMFw3+8yAtX5/fGybZo2mxf3rrd/45X3N8Bg0fwd8HBuv9&#10;mQf+gV7fBUpckoHlcXxjzwkegUUzzKPMr9UPzkfRRSUALRRRQA3dTc+1YXirxpo3gfTor7Wr1LG2&#10;eVYld/4mbpWrZXkF/axT20iTW8i7o5UbcrLRyy5eYXNEkkjSRGVlVg33lb+Kvk343fsvz6P9q17w&#10;Latc2nzT3Ogo3zp/t2v/AMa/74/u19bP932rw345/tBf8K71Sz0jRo4bzUlZZbzzj8sUX9z/AHmr&#10;0MBPExr/AOzHJiY0vZ/vT85YdH8X/FTxlF4f0Wxu5tSll2rYrvTyv9/+5s/id69/T9k34kfDHwvc&#10;avrmr6TqWn28W+W0hnleWL/ddk+avp34c/FD4aa1qV54ljXS/D3iXUI1ivpbzZFNLt7eb/F+f8K/&#10;3a4/9oz46aXq2gyeGfD13HfG6bF3fW774kRWGVVujHNfRRxWOrYuMIx5TypU8NGhzSPmOvPPiFqE&#10;r38Vj58j2lv+9W3dvkVm++6f7+xK9Drx/Xrxb7WbudW+Rpfk/wB2vsanKfS8F4b2uNlV/liZ9FY7&#10;6rs8RpZ7/kaD/wAerYrmjLnP2uMuc9u/Yx+LDfDvxN438MGZl/tq0W705T937QrfP/447t/2yr2r&#10;77bm+/Xw/bax/wAIl4t0LxCqt/od0vm7P4ov4/8AxzfX21DNFcxI0Tb0Zd6v/s181iaMKNSUz+Z/&#10;EbB1aGOpVF8MiLUtK1DXrf8AszTJfs1xdfJ9r/54L/G/+f4q6nwP8OdC8A6esGl2m25/5a3svzTS&#10;/wC8/wD7LWp4cs1tdNRtvzy/M1W9QvotI0+7vp22W8ETSv8A7q1/IXG3E2KzLMJYHDz/AHcfd/xS&#10;P0HhDh6hgMFDE1Y/vJe8W/8AgNNI2181r8TvGfxI8SrZaJ9pj89v3Gn2K/Ps/wBuvZ47fxf8L/BN&#10;3rHjjTbiazt9r+babbiZf9/a/wD49Xxf+r2YSo+1px5j7p46hCXJI6i+g+36fLbeYyRS/wC1/FXm&#10;kbfvpo/uSwN5Uqf3WrkNY/atg+ddM0Fn2/x3c/8A7Ktc74V+KmoeLPG7z3lisL3iqjfZIn2L/c31&#10;04fA4yEeat8J62BzCnSqezh9oqfHi8/f6Tbf3VaXb/vP/wDYV+g/we8Ojwn8L/C+kFdk1pp0CSj/&#10;AKabBv8A/Ht1fn38S7D+0viJoVm3zpcNFF/31LX6ZxIscKL/AHVr9r4Pp/uOc+S4sqXrqB4/+0Vq&#10;Qi0nS9PDfNNM0p/4D/8AtV4M3+rxXffGjXl1rxtLHG++K0XyP+BfxVwZ5b2r884jxccVmVSUP8J9&#10;5w9hvquXU4y6+8eO/GvUvN1jTLBP+XeJpW/3m/8A2K9WuP2z7/wz4b0XQfCmkwmLTrGK1a91BXbc&#10;yIi/Kif/ABVfPnjbWP7e8Yahcr/qlbyov91fkrHr9k4By2PsJVasTsp5Xhs1qyq4mPNynv8AB+25&#10;8RY5NzrpMyf3GtnH/s9erfDn9uXS9UkitPFumNpMztt+22p82L/gS/eT/wAer4ie/tkuPKaePzf7&#10;m756sV+sywNCa+ErE8M5Vi48qp8v+E/XXStWs9ZsYruxuIbq0mXdHLC25WX1q4rY3fLivzf/AGff&#10;2gdT+EOspaXby33hmdv39r97yP8AprF/n5q/Q/QdcsvEmk2up6dcR3mn3USywTxNlXVvSvmsTh5Y&#10;eXKz8azrJa+T1+SXvQl8MjVpaSlriPnz4Y/aT8eSeLPiBdaejf8AEv0lmtY0/wBr/lq//fX/AKBV&#10;T4Q/HbVvhhcJZy7r/wAPs3720dvmi/2omrzvVXuX1S9a8/4+2nbzf97f89cl8QryWw8JXrQf65/3&#10;X+7u+Sv1L6nQhhfYTifG+3q+15on6aeCfiFofxO8Opqnh3VIb+0b5GeFwzRt/db+61fEvxe8Ba34&#10;F8X3cWsyy3i3LvPBqbp8tz/wL+9/eWrH/BOT4c+IFfWPF8Ws3NhoHmrZHT9oaK+dU3b2z3XevzL/&#10;ALVfYnxi0ey1f4beJItQRWhjs5ZkZv4XVdy/+PAV8VhcSsvxXLD3oyPerU/rFD3j8/KKK4z4l3+p&#10;6bptvPpl59jfcyN9z5q/RZS5I858xGPvch0evalFpWlyyyyqjsrJEm77z14/W14p+FPjzwUthrPj&#10;XT5LOK+VktJbi6ifzP8Ad2P/ALdc7eXP2Ozln/uLvrkjXjWjzRP23hHCfVMHKr/NIT4R+B5Pi98c&#10;tF8Owysn265bdKn8MUSO7t/3ylaeq6bc6JqV3p95H5N3aytbzp/dZX2PXrX/AATf0zT7f4leJvF2&#10;r3NvaWWj6Zs+13UqxRRPO/8Aeb/ZilrI/aRvNA1T4x69qHhrUINU0u+kWfzbc5RZf+Wq/wDfW7/v&#10;uvHwlacsVKke9g8TOWKnS+yeT6rZ/b9NuIv42X5f96vZfgz4J8Y+IPhbZeKtK+Imk6VbxTtZNY65&#10;feV5TL/B+9R1+4y15LTEhVV2oq7P4tlbZhhPrVN8sic4yOhnUYKv9k/RfS4ZbXSLKCd1muIoESV1&#10;/ibbXJfGiaWH4XeIPK3b2iWL5f8AalRa6LwfdrqXhPRLxfuXFjby/wDfSLWpNbRXC7ZYldN2751r&#10;/O7FSlRzCcp/ZkdqpRp0vZQOL/Zd0d/hn4dvNT1HS8a5qDosfm/fjg2/+Obn3fL/ALlev33xG1G8&#10;hkhlgtXgkXa0TR7kZa5Sa5jtYnnnlWKJfmZ5m2KtZmm+LdF1i48i01Wzubj/AJ4wzo7tXsS4izaU&#10;eWlU5Y/3Tg/s/Dc3NKPMZR+Ffgi10y8Sw8J2FteStvWd90u1t3+2zbV/3a5uTTv7JbyPs624X+BF&#10;2pXqPSue8YWDTaTLcwReddwLvVP+ev8AeSuH+1q+IlFV5HvYCVLBvl5fdPL9d8LLrGraPqUT+Td6&#10;bcpKu/7jKrq2yvpLXf2gLQ6Y6aVbzPeMnytMmEWvA7XUoNSghltZVdWXd9751q0y7hjbX1uCzrG4&#10;ClKhQ+0ejjMpweYVI16o+eZrmR5ZG3u7bmdq5L4ieKl8K+G5ZVZftdx+6gT+Pd/fq34m8caP4Rt9&#10;19dr5u3ctujbnavEYj4g+NXji1sLC0a4urlvKtrVfuRJ/n771OAwNXGYjmZvjcbSwlLlRP4X+D/j&#10;vx54Y1HxB4U0ZdXt9NlVJ7fzNks/yfOkX95k+SvKfGfjZtKtZbFYLmw1jd5U9vdxNFLa/wC8jfxV&#10;+wPwm+G9l8K/AuneH7IeZ5Kbpp2+9LK333rm/jJ+zN4C+Otn/wAVNoq/2kq7YdVtG8q6i/4GPvD/&#10;AGX3LX9KZJKWW4b2B+d0OKq1Cc6f2T83v2a/2P8AxP8AtBQS6w14vh/w8sm0alcRPK87fx+Uu5d3&#10;+/ur1H4wfsu6h8AdHsrtvEq+IdNup/s8TS23kSxNsdv7zbl+Wv0E8OeHtE+HfhKz0fTIItM0fTIP&#10;Jij+6saL/n71fEH7WXxstPiZr1po2iTCfRdLZm8+P7k8/wDe/wB1P/Zmr6HCVatWv/dO/h/MMfjc&#10;yjKn/D+0eBV9EfsN/GKfQviNffDm/m36XqiNe6YrN/qpwu+VF/2WVXf/AID/ALVfO9M+EeoyL+0p&#10;4Iktm2NHrFnD8v8Av7Hr0sw96ifecTUaWIy+UZH7Dbmp9Rx9Kkr48/nY+Ff2jfAM/gz4gXV6q/8A&#10;Et1Z2uoGT++3+tT/AL6/9DryG/sItSs5badd8Uq7Gr9HfHngLTPiF4dl0nVI90TfNHKn34m/vLXw&#10;Z8Q/BGofDbxVLo2pLlv9bazJ9yeL+8tfoGUZlCvS+r1fiPmcbhp0p88PhPaP2bfjV4V+GPwrsPDG&#10;qPcW8+nPPtlWDck++V5V+7/F8+3/AIBWL8bf2ipPiBYnRtDjls9Fdv38sv8Arbn/AGP9la8Porsh&#10;lGGhX9ucssbUlT9kFcJ8Tr9UWys12u+7zdldL4h8SWfh6182dv3r/dhT77VzPwn+H2r/AB8+Jllp&#10;cQZVklWW8ukX5LaBX+dv/iK7cZXhRgY0KcpTO7/aS8QalqOifCvT71W8q28KWsy7v43lT53/APHE&#10;rwq5tory3eCVd8TfeSvub9vL4aWln4B8Ma7p8HlrorLpjBP+fdlwn/fLIP8Avqvg/UvEOn6V/wAf&#10;NyqP/cT53rysvq0pYbmP6FySrD+z4ou20K2dv5EC+TEzb2Rf4qfXCal8Ttny2Nt/wO4/+IrY+HHg&#10;T4n/ABf1uL/hGtB1TV4omVmeKLyrRf8Aflf5f/H62ljaVI7ZY+hRZ0dYPi3Vb7R7NJbFY33Nsbcl&#10;dHc20tncSwTxNDLEzJKj/wALVmaxZ/bNLuIv9nev+9XXP34e6d9V+1pXifbv7MmtXniL4GeFLq+W&#10;RLjyGibem3cqu6p/47XqH8Ncx8FPGDfET4B+Cdflk869gtf7MvH3/N5sHybm/wBplTf+NdT/AA1/&#10;nxxXgpYHOa9Gf83/AKUeZhK3tqfMfMPxg8Sav4w+JD+HLPzJooJ1tbW0h/5ayts/76bfX0D8P/2M&#10;obXTornxFrdzDqDru+z6Yyr5T/77b91cP4I8M/2N+11pV1cx/wCiaj5txbP/ALXlP/7NX27ur9Z4&#10;WynA4zAxqzjzHxmZYuvRq8kZHgmu6C3hvUBp5mkuFiVds0v32/3qp10vxHvI7rxK6x9Yo1jb/P8A&#10;wKuPvtQg0uxnvLqXybeBd7PX4pnFCnSzOpSw/wAPMfXYOrKWFjVqnhngv4C6f8W/FnijS4NcvPD+&#10;tWTs1ncW6b4mVXdHRk+X/Y/iq1qv7EPxaR2itvF1nf2//TXULiL/AMd2VZ+B/wATtJ8GfFa+1rVp&#10;JLawvFlTzVXdt3PvTfX078VvjvoPw98AjxFBdQ6m10pWwhgk/wBfJ/8AE/3q/fuHctw+NwkKdWP7&#10;w+RhmlevifZYOfNzHx3N+xXq/hWP+0PHPjXQtA0/d88wlluJW/3VdE3NXY+Dvjl8MfgPa3Ft4E8P&#10;X3iC8f5JdY1B1ief/wAd+Rf9nYteFeOviBrvxE1yXU9dvZLidm+RP4Il/uqv8Nc7X63geGsHhPe5&#10;feP1TC8MqtDnzCfN/d+GJ9Iap+3R44uJnWy0zSLGL+HfFLKy/wDAt3/slc1qH7YPxNvV/d6rb2f/&#10;AF72kX/s2+vD5ryC2+aWeOH/AH22VnzeKtIh+9qdt/wCXfX0McNho/ZPVjkeT4felE7bxR8RfFHj&#10;JnbWtfv9QR/+WMk7eT/3x92ueqrpWq22tq7WcrTRL/Hs+StM2hVeWxXsUcDUqx/dRPks54+4Y4Xf&#10;1arW97+WPvP8DB8Q63Folm8rbfNb/VJXqH7AvwtuPHXxmHiS4gZ9O8Po100zfdad/kiX/wBDf/gF&#10;eW33gW01K4eeS8ufO/v7v/sK+xP2Wvjt4F+GPhOy8HzabNoY375dSkbzFuZWxulkP8Hf/ZVVrzMy&#10;y7GqHNGPMfmeYeKuS51D2OHnyy/vR5T7Wj/1dPqla3sF9DFPBKs0Mi7lkiberLVyvhfU8lNNXQ3+&#10;GuO+Jnws8P8AxY8PPo3iCz+02+7fFLE2yWB/78T/AMLV2YpaUZOMuaIz87fih+yb8W/h9NLL4RuY&#10;/HGi7v3aTKq3sS/7S/x/8A/74rxm/wBE+Mnm+RL4H122l+5+50WX/wBD2ba/XWk4r2qecYmEeWR5&#10;ssFSPyv+Hn7G3xQ+JGpC41nT5PDdi3+tvtZ+/wD8Bi+83/oNfTfwj+IHwh/Z88Sal8PLO6a11CFl&#10;W71+92iO8nx8yb/4dn937v3q9s+PniPXvCfws8Qap4dsZNR1S3h/dpEu5o1z80m3+LavzYr8nHuW&#10;v2+1NL5zytvabdv3NXz2bZxX92LP1Tgvg7C54qs607cv3n69eLvDPh34teDL3RdTWPUtE1SDY/lS&#10;/eQ/MrKy/QMrV+YXxe/YTt/hJqGrX+rePbBdCEv/ABKrWGLzdSvF/uOvyKv93du/h/4DXM6L408Q&#10;eHYWi0vW9S06JvvJa3LRJ/47VDUtUvtavGu9QvJ7+6b701xK7v8A99V5H9uypx5aUT9AwPh3Vw9f&#10;97if3X+E+tf2Ufgv+zhr0drJaaSdT8URLvaz8WSrNNu/vLF/qmX/AIDX2/b2Nrp9mltbwRW9vH91&#10;I12otfl38IvgtfeIfs+uX1zPpVkrK9r9nbZcS/7aP/Cv+3X1VLrWpXFnFbXOoXdxFEu1ftE7N/8A&#10;tV85ieMqdH3ZR5pH5lxXgcBl+N9lg6/P/wC2/M+WP2yPAuteCfi9q93ofhq+1jTdTb7fHcaevmxK&#10;7f61H27tvz/P839+vmawXx1481x9D0XSNSvNT/6B+nWrtKq/7f8AFX6Z1oaLr194fvPtOnztbyt9&#10;7b9x/wDfrow/iVU+CvT908hZ1XVL2Ujlf2F/gd8Rfh/8N/E+k+N9Pj0iy1KdbrTreWdXmil2bHd1&#10;T7u75P493yV6RcWstleTQyLsljba1eq+BfiBbeLrYQSbbbUkX5of73+0tQfELwlcaxZvd6ZAr6jE&#10;u5YXbYs6/wB3d/C1eHxVlEOKKEcwwPvTj/5N/wAE3y7NfZVZe1+GR5U9rFJfafdyRJJcWM6zwN/F&#10;Gy11k/xG1maHy1aGL/aVfmryD/hb3huHUptP1K9l0HU7dtk9jqkTQPE3/oNF98aPBWmxbpfEds//&#10;AF775f8A0CvxqjWzfL4yw1Dmj/dPrJU8JiP3suWR28kzSSMWbe7/AMdeCfGLx9/bV8+j2Mv/ABL7&#10;Vv3rp/y1b/4lKu+Kvj1a61p1xaeHoJkWVdjX03yf98LXktetk+VzU/rGIPiOIM4jKP1TC/8AbwUy&#10;5hW5i8qX50X51/2a4fxV8S/7E1RLOxijufK/1+9v/HEro9K8UW2pNFBLFPYXcsSyraX0XlOyt9x0&#10;/vL/ALlfoVOOIw/72ifBUp18PONel7oy50WRPmg+dP7lZn3G2tXXVXubOC5X96v/AAOvvsr4yqQ/&#10;c4yPN/eP1nJuP61L9zmXvf3jzHxD4BsdeZ513W1238afx16Bo37LvgD/AIV7qPiS4+ItzfX9rGuN&#10;Dh09Le48xm2ovzStuX/aWuas9bs9SuLiKBt/lNs+f+Ja07VE87dtr9cwMaOZyhVpT90+j40xtFcN&#10;183y+fvRj9kWxs4tNtUghXZCq/cWnXEsNrH5k0ixL/eZqlrz7xk95qfiqx0u1Vpprh44YIv7zN8t&#10;fotapHB0uY/zsw9GrmeKvOXvSO0t9ZsrqXZHcRyv/cVqtV9V+A/+CdvhbTdBtZfFWrapf635e+X7&#10;DOsVvG391fk3N/vV8ya9Zx6brGoWds3nW9vPLFE7/wASq9eXlubU8wnKEfsnp53kNbJ4051PtHrH&#10;wQ/aavPhDcWum64ZNQ8ISyKkp+89ju/jX/Y/vLX6BWN1BqtnBeW0kc9vcIJY5EbhlIyCPwr8g/E6&#10;40C8B/u16p8J/wBr/VvBHw80XQZb7JsI2hXzGy2wO2wH/gOK+azzJ41K/Ph+p93wtxFOlhXQxT5o&#10;x+E/Tmiiivzs/bAooooAhYfKc18i/Hj9g3TPGd5eeIfAN/D4W1+5ZprmxlV/7PvW/wBtV+aJv9tP&#10;++a+upMcc9K8N/aq+Ng+Evw/k+xThNf1MPb2Cp9+P+9L/wAB/wDQttc2IjTdP96e7ktXHU8bCGXS&#10;5akj8zNR0vUND1C603VIFttSs52gnhhlWVFZX2vsZa6j4V+El8Z+NLKxnVnsl/0i62f88l/ztrkp&#10;pmmlaWVmeVm3s7t96va/2XbaL+3Ndn/5araxIv8Aus//ANilfmWYVPZYarKB/VXEGLr5dkdSo/ij&#10;H/yY+h0hW2iSKJVRFXaqJ/DXP+M/G1n4PtUeVfOupf8AVW6Ns3V0deP+P9Kn8QfFTR9FVtkupfZ7&#10;eD/Y3Ps/9nr86wlD65X5T+Npt1J3Y+2+NmoPeIraVG8TN/qYWffXqWlarBrFhFeQbtjL9x/vr/sP&#10;X0v4C+G+hfDrR4tP0ixjhCrtkn2DzZW/vM1ef/HOxjh1jTbldu+WN1b/AID/APt19rm3DccFg/rM&#10;Ze9EDzCRrmMGSyuWtL2P5oLhfvxN/er334Q/ERfiR4TS7dVg1O1le1vrdT9ydev/AAFh83414LTP&#10;hD4n/wCEG+Pn9ntJ5Wn+JYNrJ/B9oT7j/wDjjr/wOufhXMp4fE/V5/DIUT3/AOIXwV8H/FAL/wAJ&#10;FosN7Mq7EuFLRyqv++tfNvxg/ZV+F3w38M3Wszalr6TN8trYrdRfvJf4E+aLdtr7FuLyK3XdNKsS&#10;btu5m21wHxk+Eth8YvCrWE05sdQg3TWN9GM+TL23L/Ev95a/VMbgKWIpy5Yx5jb21WMbU5H53wwr&#10;bRJFEuyJfupTLmFprWWKKVrZ2X5Zk++taHjvwz4i+Eep/wBn+N9NbSx/yy1RPnsbr/cl/hb/AGX+&#10;auHh+KPh6a48j7TIn/TZ4n2V+aSwtejLllA+WnGrz3mavwv+GPhPTfiJpV94xnu9S8PxS757SKLe&#10;8r/wb/7yb/vV+jXiLwD8OP2iPCdu+oWGn+IdO/5YXUPyywN/sOvzJ/u1+faTRXMSSxMrxMvyujfI&#10;1dv8L/itq/wp1pL7TX860b5bqxZ/knX/ANlb/ar2suzVYf8AdYiHunRQxHL7kzpviZ+yB44+HbTX&#10;/g+4fxxoSNn+zbltmoQLz9xvuy/+hc/dr5q8beNoodNuLGJZ7PVdz291aXETxXFr/fR0b7rV+s3w&#10;/wDH2k/Erw1a63pE3nWsvysjH5opRjcjf7S1yvxc/Zx8C/Gi1/4qHRlOoIuItTtP3V1Hx/f/AIv9&#10;1twr6HEZPQxH72gdksJCfvRPz7+BH7Inin4xeA7/AMX6Tq9vo8sM/ladFfRM6Xmz/W7m/hX7qbh/&#10;t1y/iK01v4ceIP7G8a6NN4Z1Vv8AVLcf6qdf78Uv3WWv1c8H+EdM8C+GdN0LSLcW2m6bClvBH6Ko&#10;H3v9qvnr9sj4oaRb6N/whbabYaxfXkXmzNfQJKlmn99Vb/lpX3+QRr0ZQw1A9PEZ/RyjKquGzD3q&#10;Eo8so+vY+MfMWQ/K++m2dnDb+LPD+vNFvutJv4L2L5tu/wAp0fY3+z8lOjhW1VIo0VFVdiolMmuI&#10;bXmSdYf95q/aqkI1YclU/jyNf2WKdXB+7/KfSXjr9tLXvEmiyWGj6RHoU0ylZLr7QZZF/wB0bU2t&#10;XzkC7Goo7qO4+eKVX/3Wp0ieYrK1ZYPA4bBR5cPHlN8xzTGZjUUsZLmscR4+8UR7fsFuyu+795t/&#10;9Br3n4N/sh3vjz4a6H4gudPIk1CN51yuPkMjbD/3yFrjPgb8A/Cnj/4u6dp/iTW/7O0iQ+bFYtu3&#10;X0u//Ueb91d3/fTfdr9XNPsbbS7C3s7WOO3treNYookHCKBgAfhXwOdZjUw9fle5+tcNZLh8Xhfa&#10;RehoUUUV8GfsIUUlFAGXq+rWuj6fdX93KsNtbRNLJI/Cqq/eavyq+P3xeufjH8RL3V2aRNNjPkaf&#10;bt/yzgX/ANmf71fS/wC3d8bjp9rH8P8AS59k14qz6lKjfdi/hi/4F97/AL5/vV8P18tmmK5pewgf&#10;0N4ecP8AsYf2piF70vh9A+7/ABV137LXjxP+FyXentLstb+xa3g/66q+/wD9AR68s8ba39jtfscT&#10;bJZV+b/ZWvrv/gnH+zTDqdpe/EnxJZbopFls9IimH/AJbj/2Rf8AgdeR/Z88ZQnT/mPY46zOlHBV&#10;ML/XMexVxnjTw9ef8JR4X8VabF9pu9EvoriW3/56xLKj/wDjmyvTfFnha58J6s1pP88LfNFN/eWs&#10;WvyiKr5Xive+KJ/Lh9Nz+M9FtbXz5NRt0i27h+9G7/vmvC/iD4sXxZrXnwK32S3XbFv/AIv9uuYr&#10;H8SeKtP8K2qT6hPs81liihT77M1e/mfEOJzWl7Dl5SzYrz/4qXLaJf8AhzXoP+PiwvFdf/Q//ZK9&#10;ArgvjSif8IlE3/T0v/oD185gZSp4qEoiPR/2yPGhudO8MaXZzb7O8X+0W2j/AFnTyv8A0Jq87+Gv&#10;7UHinwP5NpqEn9vaUq7fKu2/fKv+w/8A8Vuqv8Zkmv8AwD8LdXbc6to32It/tRMK8kr9KxuNrwxS&#10;qU5Hi16soV/dP0F8H+PvBH7Q/hnUbBYodVtV2R6jpWoRKzRbl3LvX8eG9q8203/gn78ILPxBf6nL&#10;pV3fW1x/qtMmvH+z2v8AubcP/wB9s1fLX7Kekauv7VemraahPYxN9ouLryW+W4g2b9jf7O+v02ub&#10;qKyt3nmkWKKNdzMzYVVr7jBVVjaEatWJ6lOSqx5pHwv+0Z8FPCvwdudDj8K2bafb6ktw8lm8zyqj&#10;Ls+Zdx3L9+vGq9O/aA+JkfxM8ey3NofM0uxX7LaP/eX+Nv8AgTV5jX5zmUqdXFSlS+E8Gvy+1909&#10;V/ZN+I03g34ypoE0rDStfXy2h3fKtxtyjfpt/wCBV9/1+Vvwlkk1H46+Elg3bk1i12/8AdK/VJOl&#10;ffZLKU8NyyPWwUv3Y2VgqM3tX5cfFjXZ/E3xI8TahNIztJfyon+4j7E/8dWv1GlXdGR7V+WHxA06&#10;TRfHPiKxkXa8GoTr83++1frXCcYfWKnMfmfiI5/VqP8ALzHMXFwtnDLM3/LNWasD4T/DPxB8fPiC&#10;uh6RKqSFfNuruX/VQQfxM3/oO2t27t/tdncQ7tnmRstfRn/BMvSYtN/4WL9pRY9Sjns4mD/f8rbL&#10;tP8Aus2//vmvqc+rTwtDmgfC8J4WjjMT7OqbkH/BPDR/D+jSXVt4u1S51eOFm+aOJLeRsfdKY+7/&#10;AMCr5exxmv0Z/aC+K2n/AAz8E3+25j/te8gaCyt93zM7fLu/3VzX5z/wgVxcM1cVWhOdf4T0ONqG&#10;Bw+IpUsL8X2jM8SM0ek3E8TNDNFtlR0bbtZXr7O+Dv7YVrffDPQJPEMgfWlgMV1IOPNdHZPM/wCB&#10;bQ3418T+MLlbbQ5V3ZaT5VrL8M/D/V9c0S2vrdW8mXdt+gYj+lbZxh6VeUXIw4bxVfCUpKmftRSU&#10;tJX5If0cMK98+1cH8YPiZY/CfwHqHiC9YN5ClLeDft8+VvupXd7t3414J+1p8EdU+M3geBdEu2XW&#10;tJke5trGVttveHH+qf8Aut/dft/wKsa0pRpS5Nz0ctjhp4ylHFy5afN7x+cHijxFe+MNev8AWNTm&#10;ae+vpGnkkHQM1Y15eRWFrLPL9yJd9T3lvd6Rq1xpGr2Vzourwf6/T72LypV/4D/7PXAeNtY+2XSW&#10;MbfJF97/AHq+HjSnOfvn9hzzDCYfBe0wnwfZOp+Bnwn1X9ov4vaf4fh3Jbzt9ovrj/n1tV+83/sn&#10;+/sr9q/C/hnT/B3h6x0XSbWOx02wgSC3t4/uoq9K+dv2Ef2eR8GPhjFqep26p4p15VublnX54IP+&#10;WUH5fM3+05r6gwOa+yw1D2MT+VOIc1nmOK/uxOb8ceC7Lxxo8un3ksls+39zdQttlgb+8lfH/wAQ&#10;tF+LPwpkl8/QIfF+jq37rVtPibey/wDTVE+7/wB87K+oPih4w1vwpNamxWH7LMuPMaMu26vKtS8b&#10;a9qv+v1WbZ/dRvKT/wAdr884hx+Wqp7OvSlKpE+WPlfVfj94vvI3gs9Kj02X++kDvKv/AH1R4b+D&#10;vxM+JGpRa7qem3qWFu3nS6hq3+jrsX+7u+9/wCvrz4ffECfwtdXEGoH7dprfNB8v72Bv7m7+7U3j&#10;j4mTeKrf7FbW7WdnuxKrt87V4SrZTTwft6cve/l+0ScRXmXx4v1h8P6fbfx3E+//AL5T/wCzSvTa&#10;+dPiRrzePPH1vp+mf6SiyrZWqJ/y1bf/APF18vl9GVbEaCPrjwv8NIfiZ+y14b0mUrDeraefZztj&#10;5Zdz7f8AgLBtv0avkTXtCvfDOsXWm6lC1pe2rbZImr9KPBvhuLwl4T0fRIn8xNPs4rUP/e2IF3V5&#10;n+0B8BLf4saWbrSpIdN8VWq/6NdSJ+6nX/nlL/eX/wBBr9mx2U/WKMJQ+KJx4nD+296J8TeHPEeo&#10;eEdag1bSbn7JqUG9I7hUT5d/366LxZ8aPGvjax+w6zr01zZN963REiRv97aibq898WXOofDfXn0X&#10;xnot34e1BG+Xzl3xS/7cUq/eWqX/AAm2h7d39pwV8XL65S/de9E8j97CPIbdY/iTW10q12q3+kS/&#10;Iv8A8XXP6r8TrZFeLT4mml/57TLsRf8AgFdD8GPgr4p+PPiXbZRyJp6vi+1W4X91Av8A7O/+xW2G&#10;wNWtII0pTPb/ANhD4bT6544uPGN1A39n6SrQ28r/AMdw6/N/3yrt/wB9pX393Nct8PvAOkfDPwnY&#10;+H9Gg8mztU64+aRv4nb/AGmrqR61+mYLD/VaKge/Rp+yhyjJFyoFfHv7W3wLvJL6TxtoNt5yiP8A&#10;4mVvEnz4X/lr/wDFf99V9isRUU0KTR7XG5a9/AYyrgK6q0zy82yujm+GeGqn5HhtvRt9XdJ1zU9B&#10;uHn0zULvTZXXa01pO0TN/wB819K/tEfsa6099deIvhlJbsWDSz+HbttiO3rA/wDD/uN8lfHHirWP&#10;EvgG6+y+KfBuqaLP93/S0ZEb/dbZX6phs5weMh75/PuM4YzLLav7uOn8x1d9e3OqXktzeXU15cS/&#10;fmuG3u3/AAKqc8y28TSyMqRL95689uPi4HVltrDY/wDelk31b8L+DviB8Z7yOHQND1DV0Z9ubWDb&#10;bp/vv9xf++q6amZYejH3Djo5FjMTV/elXULy88b6/ZabpsTXM1xKlrbW6L88rM22v1c+EfwJ07wB&#10;8NfD2gSwRz3FnaqJ5G/imYl5D/32zV5f+yr+xbbfB2RPEviiWHV/FxX9z5Y/0exHon95v9uvq4MM&#10;cV+b5pmv1ir+7eiP27I8ghhaFqsdSSiiivmz7sKZ5dPooA8x+L3wJ8F/GrSxZeKtGiu5lXbbX0Q8&#10;q6tj/eSVfmX/ANBr5Y+Gn/BN/wD4Qj46WWt6lq0PiDwZY5vIIbiP/SJZ9/yRSr91kT727+Lb92vv&#10;JlHQ80u0AVlKlGUuY9LD5li8LTlRpz92Q0R4GKfS0VqeaYfibw3beKNLlsblfkb7rD7yt/er5n8R&#10;2/8Awi/iKXRr2VYb1V3qkzbPPX++v96vrILxXHfEb4U+HPito/8AZfiKxW6iT54pk+WWF/7yN/Ca&#10;+RzrIaWbQ9ovdn3GfO9Z+q69pmg27z6hfQWcS/xzS7K8l+N/wTvfhC1ybHxjqV5Yo+I4JQyuo9N4&#10;fH/jteaeCvh9L461dbWbVpIGZtvnNEZG/VhX5iuH6kavspTMzuPiX8cv7Vt5dM0FmhtG/wBbfN8j&#10;t/uf3a9g/Y3/AGf7qa/g8eeILQw2sfzaTbzr88jf89m/2f7n/fVeh/B/9jnwZ4Sht9V1UyeKNRUh&#10;x9tjVbdSB2iHB/4GWr6PjjVV8tV2KnTbX6Jk2SQwvvyLJqSlor7gDA8VeDdD8baW2na9pNprFix3&#10;fZ76FZU3fRq8C8Wf8E//AITeIrrz7Ox1Tw+7Hcy6ZeHZ/wB8yB8f8Br6apdtc8qNKfxRIlCMj5s8&#10;FfsE/CvwpcJdT6fqGvyq29F1a63In/AI9it/wPdXv+i6JYeH9Mi0/TLKHTrKEbY7e3jVEUf7orT2&#10;0VUKVOl8KCMIx2HUUUVsWFMp9FADPLqC4s4rmF4pYo5Y2+8rr8tWqKBWvucovwz8Jed5/wDwi2i+&#10;Z/z0/s+Ld/6DXRx26Qqqxqqoq7VVam20tW5Nkxpxh8KG+XTqWioLP//ZUEsDBBQABgAIAAAAIQBK&#10;3bDc3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrbWM2pRT1VARb&#10;QXqbJtMkNDsbstsk/feOXvTyYHiP975Jl6NtVE+drx0biCcRKOLcFTWXBj53r3dzUD4gF9g4JgMX&#10;8rDMrq9STAo38Af121AqKWGfoIEqhDbR2ucVWfQT1xKLd3SdxSBnV+qiw0HKbaPvo+hJW6xZFips&#10;aV1RftqerYG3AYfVQ/zSb07H9WW/e3z/2sRkzO3NuHoGFWgMf2H4wRd0yITp4M5ceNUYkEfCr4o3&#10;n86moA4SWsxi0Fmq/9Nn3wAAAP//AwBQSwMEFAAGAAgAAAAhAOTdVlreAAAAMQMAABkAAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzvJLBSgMxEIbvgu8Q5u5md9uKlGZ7EaFXqQ8wJLPZ6GYSkij2&#10;7Q2IYKHW2x4zw3z/x092+08/iw9K2QVW0DUtCGIdjGOr4OX4dPcAIhdkg3NgUnCiDPvh9mb3TDOW&#10;epQnF7OoFM4KplLiVsqsJ/KYmxCJ62YMyWOpz2RlRP2GlmTftvcy/WbAcMYUB6MgHcwKxPEUa/L/&#10;7DCOTtNj0O+euFyIkM7X7ArEZKko8GQcfg9XTWQL8rJDv4xD37zGPx26ZRy6az1slnHYXOthvYzD&#10;+qcHefbRhy8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAAbt++4VAQAARgIAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAABGAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9COZOZsDAABMDwAADgAAAAAA&#10;AAAAAAAAAABFAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAS7EuSdM1AADTNQAAFAAA&#10;AAAAAAAAAAAAAAAMBgAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAkynxgrcu&#10;AAC3LgAAFAAAAAAAAAAAAAAAAAARPAAAZHJzL21lZGlhL2ltYWdlMi5qcGdQSwECLQAKAAAAAAAA&#10;ACEAnyjVDRJKAAASSgAAFAAAAAAAAAAAAAAAAAD6agAAZHJzL21lZGlhL2ltYWdlMy5wbmdQSwEC&#10;LQAKAAAAAAAAACEAKJykFiKKAAAiigAAFAAAAAAAAAAAAAAAAAA+tQAAZHJzL21lZGlhL2ltYWdl&#10;NC5wbmdQSwECLQAKAAAAAAAAACEAzAMhTK0yAACtMgAAFAAAAAAAAAAAAAAAAACSPwEAZHJzL21l&#10;ZGlhL2ltYWdlNS5qcGdQSwECLQAUAAYACAAAACEASt2w3N0AAAAFAQAADwAAAAAAAAAAAAAAAABx&#10;cgEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAOTdVlreAAAAMQMAABkAAAAAAAAAAAAA&#10;AAAAe3MBAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAoACgCEAgAAkHQBAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 3729" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:12192;height:12192;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrZbdcwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ArealaFra5GKQXBm9Su9+fmuVncvCxJ1NVfbwqCx2FmvmEWq9624kI+NI4VjIYZCOLK&#10;6YZrBeXf+nMKIkRkja1jUnCjAKvl+9sCC+2u/EuXXaxFgnAoUIGJsSukDJUhi2HoOuLkHZ23GJP0&#10;tdQerwluWznOslxabDgtGOzox1B12p2tAm63m8nIhNmhvNM92x9yX5e5UoOP/nsOIlIfX+Fne6MV&#10;TL7GM/h/k56AXD4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq2W3XMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId50" o:title=""/>
+                  <v:imagedata r:id="rId51" o:title=""/>
                 </v:shape>
                 <v:rect id="Rectangle 3730" o:spid="_x0000_s1028" style="position:absolute;left:12194;top:10819;width:1131;height:2260;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA23Cv5wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVIVVu0YRddGjVsHd29DMtsVmUppoq7/eHASPj/c9W7SmFDeqXWFZwaAfgSBOrS44&#10;U3A6/nxOQDiPrLG0TAru5GAx73zMMNa24QPdEp+JEMIuRgW591UspUtzMuj6tiIO3L+tDfoA60zq&#10;GpsQbko5jKIvabDg0JBjRauc0ktyNQq2k2r5u7OPJis3f9vz/jxdH6deqV63XX6D8NT6t/jl3mkF&#10;o/Eo7A9vwhOQ8ycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANtwr+cMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="7D554387" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shape id="Picture 3732" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:13042;top:1689;width:10002;height:10503;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAesdRexQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ArealaXVt0apQhCoV5qRfT22Dw3SzcvIUnX7b83hUKPw8x8wyzXg+1ETyG2jhVMxgUI&#10;4trplhsFh8/t4xxETMgaO8ek4IcirFf3d0ustLvyB/X71IgM4VihApOSr6SMtSGLcew8cfYuLlhM&#10;WYZG6oDXDLednBbFs7TYcl4w6GljqP7af1sFpwO+l4uwOZq+a9i3T+fdZeKVGj0Mry8gEg3pP/zX&#10;ftMKylk5hd83+QnI1Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAesdRexQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId51" o:title=""/>
+                  <v:imagedata r:id="rId52" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 3734" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:23044;top:2654;width:9537;height:9538;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmr2WYygAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gQvpW6qYiW6ivgHqvTQpj30+Mw+k9js25jdavTTu0Khx2FmfsNMZo0pxYlqV1hW8NyN&#10;QBCnVhecKfj6XD+NQDiPrLG0TAou5GA2bT1MMNb2zB90SnwmAoRdjApy76tYSpfmZNB1bUUcvL2t&#10;Dfog60zqGs8BbkrZi6KhNFhwWMixokVO6U/yaxRs6PD49n3Zbt57x/nqutwNd4fRUalOu5mPQXhq&#10;/H/4r/2qFfRf+gO4vwlPQE5vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGavZZjKAAAA&#10;3QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                  <v:imagedata r:id="rId52" o:title=""/>
+                  <v:imagedata r:id="rId53" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 3736" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:32581;top:3048;width:10472;height:9144;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOXAHjwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ITeatYK63Y1SilYPBXUQq+PzevuYvISkriu/94UBI/DzHzDrDajNWKgEHvHCmbTAgRx&#10;43TPrYKf4/a1AhETskbjmBRcKcJm/fy0wlq7C+9pOKRWZAjHGhV0Kflayth0ZDFOnSfO3p8LFlOW&#10;oZU64CXDrZFvRVFKiz3nhQ49fXbUnA5nq8AUZvDV7/vp+8sHOcyu2MeqVOplMn4sQSQa0yN8b++0&#10;gvliXsL/m/wE5PoGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATlwB48MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId53" o:title=""/>
+                  <v:imagedata r:id="rId54" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 3738" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;left:43053;top:4279;width:10756;height:7913;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkacAkwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0X9h/CHexNUxW0dEYRQXAwBmtFfLw0d2m1uSlN1tZ/vzwIezyc781utI3oqfO1YwXzWQKCuHS6&#10;ZqPgXBynKQgfkDU2jknBgzzsti+TDWbaDfxNfR6MiCHsM1RQhdBmUvqyIot+5lriyP24zmKIsDNS&#10;dzjEcNvIRZKspMWaY0OFLR0qKu/5r1Xg9+ZRjNebuX+k+efla50OffBKvb2O+3cQgcbwL366T1rB&#10;cr2Mc+Ob+ATk9g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkacAkwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-                  <v:imagedata r:id="rId54" o:title=""/>
+                  <v:imagedata r:id="rId55" o:title=""/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6591D332" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26600F1D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -12165,51 +12861,51 @@
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4610E009" wp14:editId="106FA47F">
                 <wp:extent cx="5852541" cy="1725537"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="36589" name="Group 36589"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5852541" cy="1725537"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5852541" cy="1725537"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3706" name="Picture 3706"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55"/>
+                          <a:blip r:embed="rId56"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="3705225" y="111633"/>
                             <a:ext cx="2133600" cy="1600200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="3707" name="Shape 3707"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3689985" y="96380"/>
                             <a:ext cx="2162556" cy="1629156"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
@@ -12238,51 +12934,51 @@
                             <a:miter lim="127000"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:srgbClr val="002060"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3709" name="Picture 3709"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56"/>
+                          <a:blip r:embed="rId57"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="640080" y="79248"/>
                             <a:ext cx="2150745" cy="1613535"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="3710" name="Shape 3710"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="624840" y="64033"/>
                             <a:ext cx="2179701" cy="1642491"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
@@ -12603,58 +13299,58 @@
                                 <w:jc w:val="left"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="4610E009" id="Group 36589" o:spid="_x0000_s1033" style="width:460.85pt;height:135.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="58525,17255" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA0eaa4VwUAAIAcAAAOAAAAZHJzL2Uyb0RvYy54bWzsWduO2zYQfS/Q&#10;fxD0nrUulmQb6w2KbBMEKJpFLh9Ay5QlVBIFir5sv75nSFGS19tunCCp0+3D2qQ0HA7PzJwZrq9f&#10;HqrS2XHZFqJeuv6V5zq8TsW6qDdL99PH1y9mrtMqVq9ZKWq+dO956768+fmn632z4IHIRbnm0oGS&#10;ul3sm6WbK9UsJpM2zXnF2ivR8BovMyErpjCVm8lasj20V+Uk8Lx4shdy3UiR8rbF01vz0r3R+rOM&#10;p+pdlrVcOeXShW1Kf0r9uaLPyc01W2wka/Ii7cxgX2BFxYoam/aqbplizlYWJ6qqIpWiFZm6SkU1&#10;EVlWpFyfAafxvQeneSPFttFn2Sz2m6aHCdA+wOmL1aa/797I5kNzJ4HEvtkACz2jsxwyWdE3rHQO&#10;GrL7HjJ+UE6Kh9EsCqKp7zop3vlJEEVhYkBNcyB/si7Nf31i5cRuPDkypynSBf46DDA6weDpWMEq&#10;tZXc7ZRUn6WjYvKPbfMC7mqYKlZFWah7HXpwDBlV7+6K9E6aCeC8k06xXrph4sWuU7MKQQ8B2tfR&#10;z4AzLSNJWofphOZHalZl0bwuypLQp3FnMOL2gd8fObOJqVuRbiteK5MkkpewXdRtXjSt68gFr1Yc&#10;Rsq3a994q1WSqzSnDTNs/B6JQ5axRf9CWzkYRja3CJtHAgXHjIIgch0KCd+Pw9DsYWMm8MMw9pCN&#10;OmYwQiKTRO95tmhkq95wUTk0gJ0wB3CzBdv91naGWZEOP2OLNhKmUSyDUFqLHGYn2J2VMx9y1nCY&#10;QGqPnJxYJ2sJcrGO/06uT6z2b8GKZ/P5zIA1j8NZR0kDVjFyCpFksArmPibHWKVbg9UYHxDR2iAF&#10;zHI7Sg+1HRKi/8iJCHZaR0pp6OyXbuB3tuTwa2xMofeV2PGPQkuqIeGthDF2kCnrsWyvk2Kl02lW&#10;WDn73WjdY3kbNFbCfhtJxJelKwSWfZeWouVmAzqWDrr+qJAbg1nW+tSzKIF7UobqJOu1DsOqUKha&#10;ZVHB6CDx+vAtaygk15to1CN1X3LCpqzf8wzUANL0tZJWblavSunsGNUmJEE8HAiitMakYrfKe2wV&#10;9jbPWdnkrNPVBUi3gT5jp4mUcl0We2M6tWlnjamNqDDAz1ZI4NIv0maJWvXra9R1veHotDRcifW9&#10;oTeaIRUN7yE5fyQOn9v0vhs4fE7HJf67FA4PyKARVdvA+QoOj6eeBy6iFErmwXRmdhhYKfKSKWWF&#10;Tls/jMJIx4Ct3T8Qg/s4pSnTlsHxBHhS1MLBTzN4DHimBiqgdlrsknni2QYpngbTuS65o2I35hxb&#10;4L4RgXe2aAI3plDgDOQ8pk7/yNhBxlKpJeROp46E8fGsnP0+lR/4zpSEY0kD6UOZ/wl84GJTTb4j&#10;gXdM3hE4Zt+kqZr5U5uS1IeyelOid6an56TlKHxQvuylIw5JOdFWEFDn+TWsRTWd0qcW1KvDNt1n&#10;nHQA6rA66CuBznuC0JRGJxfyz3e4O2elQHeFJkqPXLpOo+elt65Tvq0BMs6i7EDawcoOpCpfCX2/&#10;Ndb8slUiK3SbPOzWmaXr8PdyIwqEYdYjN+pKQSZ8FrsaN/pJBHeRsy7ElzpwBnT/+77sL7NHvtR3&#10;kTN9GaJ3SHQuX4gv9fX0Ofmyv7Me+fK8e6vJS8rK8JJ82deI58Kx+P/qIxyr+/Uz8xJdajC/JF/2&#10;heK5+LK/bB7lpb5ununLWRJH0SX5si8Uz8SXAfjxNC/x9PwW1vciv2t+L6Rg9pXiuTgT1/dHnNn3&#10;8+c0sgH+X3hR3U9fKv5tZ+rfe/Azl75HdT/J0e9o47m+xQw/HN78BQAA//8DAFBLAwQKAAAAAAAA&#10;ACEAIoIsoM/SAADP0gAAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4AAQSkZJRgABAQEAYABg&#10;AAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMU&#10;FRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAFdAdIDASIAAhEBAxEB/8QAHwAAAQUBAQEB&#10;AQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1Fh&#10;ByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZ&#10;WmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXG&#10;x8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAEC&#10;AwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHB&#10;CSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0&#10;dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX&#10;2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwC3Y+Ib6GL9w2xF+RnRf71CarO+/dK3&#10;zfe+anaJC0Nq8tjqcf2jb+9t0V/u/wC3uTbXQaPZyzN9pi0/zkl3JKiK9fXSxUaXxHz0o8xiwzec&#10;vzfJTk+T7zU90gh+WJWeLc3z/wB3bTJrhd+2KJnRv49tdFOtGceaJzSiXk8qaLdGzb1/gquky7vm&#10;+dKqWDslxt3f61flSpfOtvtXleau9l+47fP/AN8VfMXynYalNvtdMb+CWxX/AMdd0/8AZKykv2/5&#10;6tUL63Yv4XtLz7dbJFZ3VxatN5qbNzeU/wB//gb0/wAm2m2feTd86unzpRGXL8RjKJYhv23fep73&#10;P2dXb+7T7Ozs/tX2aKVZrvb/AMe6Mm/+/wDcrQhsLa51L7HLcxpd/c8mZX2btm/Zv+7u2fNs+9US&#10;rxIjEzLa83/NuqV7xU/75q9NZ6RYal9mubnY6ssTPDFL5Suyb9jvs27tnzU508PQ6zFp9zeMief5&#10;TXbr+637PN8r+9u2f7G3/b/hrH6xTNTbsNBisPDX9tXkrQyzxN5UP+8mxP8Axze1fOXzeJPHUL7v&#10;Jt1utiv9/av9/wD4BXsvjD4qJD4X1WK5sd/2e1ltYpnX5Fl2fc/3tm/+Ba8E+HuvNYeI7e+ZWfyt&#10;3yf7Wx//AECrjW93mOCvTlP4T2b4tarLM2laZBKszxfvZXRvn/dfcf8A8fRvn/uV4++qtNFE32lk&#10;Rp/42/vI+x/+AfP/AMDr0Dx5qUWsXj3iywJaRWK+Vv8A+WTbJX2f73yJ/wB915P5MVnqWnyxSrcp&#10;5UV2ybd+3b87p/6HUVJc8uYnA04wpcp3s2sar4es7i8utPVLTUp5diQtsSL5/ubP9jZWJ4XuZdbi&#10;vb6dm/tCVtkCQr8m3fsRP++3/wDH66Pxzrfk6D9jiga5it1i3On/AKH/AL2+uP0fyrbS7KdlV9s9&#10;u7bf4f3qPRKXspGUYxr05SNh7xtKvUi8ryXV/mhf+Fq3bbxAt+vmttd/uNsrC8SebrerJBO32aXb&#10;8s12vlfL/t/8D/jrM0F7mzvHguY9j7tmx6741Oc4vYy5feOzhk/0h12/I33qlmhjS689fk/4FVJH&#10;2xI3+zViz2vv+X+LZtdq25jGPxHa+Ete+xttaXZ5q/N/vVp+KnW/8plb5tvyvXnls+2Xb/erbtr9&#10;9vkNt+b7r7d+2r+I461SUZcplTO0OqeV/qZf/HK2ptY/tKJGWdUdlb53rN8SWfyvK33929XSuavE&#10;nubB2g3fL+9VP7rL9/8A77SuapHnid+DrcshmqvPNLtZ12K3+peVPlX7/wDu1mPcy2dvK0TWzp9x&#10;P3SfN/wOucudbn8hPInbeyKjb4k/2/8AYrTvI9Ts7BLyeL7ZbxK8rPbzpKi/P9x9u/bXNGn7p9Zy&#10;lj+1WRYluVVPNZX3o3/j9M1K8i1K3dYLmDZu2bkV/m/uf7VZt5f6m8W250+e2llXZA9vFKnzf3P9&#10;qjTV1V7q3tmaSzuJVllZ7uL59u9PkRGTbu/26JRjErU6rSksfsu25/fbWidYbfeiN/A+/d/v10EO&#10;t6VNLb6VeLHeeb8ivaL92LZ/G67P9td6f3K8t177Teaj/ZSwWzvaysjXHlRRbl3/ACPvX+Ktjw99&#10;s/tTULP+3oNNtLdmii+z3kVuk7fP877n+ZP/AGWuOpT5zrjI7C/hg0e4SzgW2f7RP5TPDKjvt2fu&#10;v8p/33Wl4euW+wboNzvLt2o8vybfvo9dB+z58RfDVh4ou/FHim8sba7isdirNOm+WVfk+T+Jd6f+&#10;gV5P4q15prqLxDZ+IVv9Qv7VNQvEefZ5F0295bdIvkXb9z+Bv9+lTp+6Yy96R7B/wnMULfNPvhl+&#10;TZC2992zf9zZ/cSptE8TtqFw+628mVWV5Uff935HTZuRP8768U1LxJp9nod3c2er2j6htV4IXil8&#10;1XaLyvv7Nvyf7dP/ALV8OaPYRXmmX0Cahbzr5XkwSo8qs/z+a7J83yb/AOOu3DTl9o83FwlyctL4&#10;j3LWPEkUMTs3+tZtiwovz/fry3UvGGp39w/kK021vuW94ku3/eRX+WqPi3xbplzpeoJFLJc3d5LF&#10;F5yRS/L+9+fZu+62xNtZ/i3xDpWn6HpUun2eoaVLa/ZYor6aw8qLb5T7037/AJt+/wD4Fsrpli+b&#10;3Ing4XKY/HX+I29N8c6n/bkun3ytbXCrv3utdn/wsvStVi0yx8PXyvqa+U9150v7q62/61EfZ/6B&#10;u+5XlnxF1Wzubd/I0rVLO4lna3b7RYom5WeJNm/zd38G37n8dc7qVyug6XaT20F2iebFLBM6ps+X&#10;/cd6x5pSl7x7dGjHCfw/tHv914knmWVbmKOG78rzZX89Ni/I77PmTb8mz/x/79cVN8RW3faYIrmG&#10;1uFZLW4mg2W7N8mx9/3vvv8Ax/L89cv488YX2peErjzdBntom+Rbv+0Ufbu+T7ip/t7f+B1oeOfE&#10;Oq23hfU1ufDy2Fp9llRv9O83am+3T7mz/c21jGXLI9Dm5qcZHYPf6rM1vEsqp5V55X3t/wDy9JF8&#10;/wDwCsTwf4q1nxn40tfCNjpX+lai2z7c9y6bW2b9/wDs1n2GsePbZZV0jQ7bzVXzZ7j5HlXa8r/8&#10;t/lX51dvubvuV5FpXifXofFEWoR6hdw60rSstxbzvbvE2z7+9fu1tKoZxpn0B42m1fwHrL6fqqs+&#10;q3Ev2KDT03r5sv8Ao+z59/yr87tv/wBv/arnNV8Va5pVraNqf2ZLdlVIJrHejxMyS7E+bfuX/wCw&#10;rEvG8Xa1q3g+717xZJqWoXmoyxRXFxF9olt/K+++5vvfcqr4wfWntfDltPq63n2++iiRPscSeU3l&#10;RP8Awp/B9o2/8Aq/aByna6Prc/g/xRLfTr9pt7OxurjyZlTYvzpFv+X/ANApuj+NPFXlJr0FnpNz&#10;F/x8QaTfWKS7omlf77/wt+6/gSuP8ePrVhpPiDzdaa5S1s13I0ESeast06bP/HN1av2DV4fCqS/8&#10;JDqEPlWO9oUVNi7bWWXZ/uf/ABdYyrERpx5uY3X16fXlfxDbQWyQyq0v2dLVEi+W3d/ubP8AbSqv&#10;ifxJqHiTxpe6VpEVpon2NViuri3g3u250TYm75f+B1j+CdE1q88K6PLF4j1Kwiuot6Q28uxF+e3T&#10;/wBqv/3xWD4P0rUNY8TeJt3iXVLaKLU3t/tFvdOjz7fNfe7/AN791RGrzSCVL3uY6D+3ry21iXSL&#10;x11KVYv7Qiu0XY/lbHfY+3/brY8beMP7P8HrZv4a0m2+zxeV51va/wCkXUq+UibnZ/l/j+5t+5Xn&#10;ulaVqN/8QdYiufEOrJ9g06JPtaXT+a254v3W/wDu/O/yUzxs8f8AxKbaLWtZvIri+i837XePL+63&#10;y73T/a2bP/H6JVPeNowOgs4dVsLN521e7tvEDQf2hF9k2JbxLsld08rZ/sJ/33Uvw31LWtYtbqex&#10;a5s7fUp13Jb70TbEiJ/8XXO+J9B+waTqs/8Aa+qTfZbV3/fXX8X7pP8A0N3qp4A8N6frGjWk+qzz&#10;/NAzsnm7E3b/AP4ij28uU6qFNyq83Lzcp2uvTX2peKJfDUV9c6baWdr9qvLhN/2iXds2RI/8NeYe&#10;NtETwqv2rStXkd2bZLaeb5u7/b31r+CfCuma9qnihrlW+xW8qpa/N937/wD9jXEeP9EudN1K0toG&#10;8l5fkWFG+f8A4HXj4mUuaP8AKdS5sRiKnN8X2i1/bFzNpvkLfbHl/wBe8zbK5L7B9sv3WVme0i/v&#10;t96ut/4Q+ew8P3DXdzbfa/v70lfeq1zXhvwrc+IbV5W1D7Mm75fOauCMoRjzHp08JUj7vKV/7Ftf&#10;+ea0V6JHo6xxqgewIUAf8eyUVj7WJ0+xxf8Az7PQf7en+y2UF5p6v5U8trdJcXlv+9Zd7pv+f+5/&#10;G/3qwvGHiS8fRkgnivoU02doldLrftWVN+z/AHdldL458MLt1tolVPK+z3qzbX37W+R/+A/6O/8A&#10;33Xn+t6Pqum2t7YzxMkW37R8/wDFt/jr2I1OeXMfJRkeh+FfENz4h0O0tfsf29Fs9lrd3d59neLy&#10;ndHeL5H+ba8S/wDAEatXRU1DxtcRR/ZrH7RPY74PO1HY8Tb/AJ3TbF8rb3T/AHdiV4fomtrYfZ1l&#10;8zyombasMv3d1em+DPEKW1/pi6fc77uK6nitUt/+mvz7/m/3EolKVKXuhI7aw03XvElneyrBpvmy&#10;6Tb6hE7yyu6N8+zZ9zayOlXZtB1e503W7yWfSUS3S31f5LaX/VbEb5P3vyr+6f8A8frY8B2f9h3+&#10;lRSqqS7tS0+dEbf8yypLF8/8X7pHrQ0Oz+028WkN8/2zQpdKb/t1l8j/ANuKy+uSObmPNHsFtvBH&#10;xT0O8ljS40vUbe4idPkRvnf7it/f2JXZ+D01628JeGtTl1XTZoryW3t9n9nK7qrfuk+ff97ftX7n&#10;/A641/Dy+NviBqEE8rImraPb6rFsX/Wt5SfI/wD32/3P7ldL8PdSW/8AgFb3LNvfS5/Nb/Z8i4Sf&#10;/wBArrrVZeyiI3bz+1fs+p+brzQ/2Xr9v/qbO3T5Zfs/z/c+9suH/wC+KZqtnPDF4jZtevpvsurW&#10;d6vy26bl/wBH3u+2L73yS/8AfCVY8VQt5vj22X/WtpMWoRf9dVS4T/0OKKpvEMK38viiKD/mJaAr&#10;Rf7y/aPn/wDIsVcHtJEmf4n0eKO38UL/AGnqW+3vLO/X/SX+7+63/d/i/dP89cZ4hsLnTbjU2VtS&#10;uZbXU7W43zXkroyt5X3/AJ/vfI/z13fiFP7V/t3yF/5C3hv91/vL5v8A8kJWD4qm1DVYtbliigmT&#10;UtCWVdm/5tvmvv8Auf8ATVKIykEZHJeJ7aN9N1tZLZba4+3fMjr8+3yom2f99764+zmZPvMsO1md&#10;fl+9XUeJ/wC0bZZZdTWP9/a28sWz/a3p8/8Atfcqv4G8PRa2sU9yreUzK6p/Bt3/AH//AEOvShHm&#10;pnHUrxpSlKQWGsN/Zt2zbvOZvKTe+/b8iJ/6BvrnNHmZ2sfPg2fLLEz/AO9F8n/oe7/gddnbQ2z2&#10;D2zKs1xa6ndefvT5GVXf5/8A0CucuU+zeF9EvPmTzf8AW7G/29n/AKB/6BRy+8FOtH/wI2PG1/Lq&#10;V15EErOkq73/AOA/P/7JWLDctbWsvmqsL28qxMm77371P++q1dPuf3sVy23fLudXRf8AgCf+Of8A&#10;odc1qVtFbRXFyrMjSys8ru3+2jp/45UVPi5gw/ux9key6lo8F/b3GoSysn7j+NfvKr79leaPrFtN&#10;ql3Lbf8AHurfL/3xXfX15P8A8Ig7Lt/exLEuxd+3d8leOaVCz372NmrbYopbpnd/vL9xP/QK6Yy5&#10;JHDTjKrGX909F02/86Lbu/3a0LCb/SK5LQbzeu5f4W+5XQed9nuk/uS13xlzHFUjy+8ady+yJlX+&#10;H51ejSr+dP8AW/PtbZRv32EXmxfOrMm+qMN5FZ3Ceavyo3710/u7Pv8A/AP/AIurjIxlGMonZ6lq&#10;Taxb7mVf3vztsX7v/Aa5+wTydS+zM2z+Nf8AerTtrnzv3sX3GVUZP/Z6Zrdg32VLxVX/AEdf/HaO&#10;aJwfvDxzx5ojaJLLKtyrxSszxJ/Gq/wVevPCVmngNNTa2nm1C406W6aaaX7u2WL50/4A/wD4/Wh8&#10;VIYH8K/bG3faIrpUX5v4W3//ABFWP7Sif4RossXz/wBktEvy/wB7Z/8AEV5tapyH3mEl7WhGR5/r&#10;3h7+zbDTJ9zJcS3VxE1v/u11Fh4PWw1L/TrbZcNY3T/ZN3yLKrpspnxC1ixmt9PeCffLFdS7lT+7&#10;KiPvrV8SeNrN/Ezzxee8XkXkS/uv72yuOVSXKdnvEXgz4S6v4++I2q22kWK/2fZ3itdIsqbIImlf&#10;+86b/lRv++K63wx8C/EOt6l4wkttIsXew1hbXY88X7rZ87onz/d2un96sXwTra3PjLxRcwbv3s6u&#10;u/8A35az9S/trUm1j+yNQWzl/taV5dzfe3RRVjKr7vvH6TlXDUcZg6eIlKXvcxzmlQsmh/ZmtI3i&#10;We4SX91+9Xb5r/f/AOAUWGiTp4L1CWeKT7P9lili/dfI/wAj/wAf+fv0ywud/hL7NcxXjyxXTbXh&#10;/wBVK/7379dg+pRf8KjeDa3y2MXzuybN32f7n/s1RKpKK90+JrUfZz5CLxh+7+HOoW22aG3/AHTw&#10;b7p3ilbZE7uiN/vvTPH9hLpvh+WKVvn+3L/B91fk2U/xm8T+C722s0XZFFE8uyL+JniSpfiRc3l/&#10;b6fFt/dXE7fJu+832iJP8/79RRnzHLKJlQ3MtzcWjXm592p2u3ev3d11LWn8VPKf4b6J8u/ddWSf&#10;J/15J/8AF1oeJLm2+0ae32mT5tasJV36d867r26f/n4+f/c/i/vr/FU+JaWNz4c8OW0F9O+7U7WJ&#10;ka1SLav2K3/6av8A367qfxROD4pG34nf7Y3h/wCZv3viKKL5/v8Az3rp/wC0q5HxzDFYaHpS/cin&#10;ls7pfm/iaJPN/wCA79n/AH29dtr1hAkvh9Yp5Hf/AISS1T7yb/8Aj91B/wD2SuP+Jb6Ulx4f09G1&#10;KG7tbyL7Ul3BFsVfs9unyOv3v9U//ff+9Wkoyj73MXQoe1kVNeeeHwvcaU0uxGvItv8A32ldR8SJ&#10;l/4QPXYlZXdVaJfn/vahs/8AaVcp45ubHUvKliuWuZbrUbf59ssW3d/seVWV4wuZYYfs3mteebOq&#10;NKiypt/eu+z5k+Zvnrmp1afN8R6UsDV5D6o0SbRtS1TxLLqEv2a3vIor2L/TEiRlurd7h/vf3PNW&#10;vlr4Y2fh7UvjNcRa00cOhK106+dPs+X+D51da9as/wDhC/G1houi3kupJd2di1rLNNPFZbvufwMj&#10;/wAKIvz7fuV5b+zx4P0Xxn8UNQttalZNEs7OW6abz0i27biJE+dv9+vSjKM4+6cfs5UfiO4+M1zo&#10;Nt4g8FReGljSys7W/lbyWdv3rJvf7z/33f8A77rh/El40N/4Ubzd72+oyyr/AMB8pP8A2lUvx7ud&#10;MtvGmnroM6/YmsWuGe3nSVGZpZUf51+X+CuUv9Ya8vvD7TrseKKWWVF/vb5X/wDiKuREeXlJvGeq&#10;z39rezztvdltYv8A0N69l8H6auq6TL9ugWa3lZovJ3vsZfKSL+H/AHHrwTWLlbxfI/6el/75VK76&#10;x+KM/hXSbjyoo7xEZnRHb+89eVj415UuWh8R6uBjho1uav8ACe1WdhpGm2tvaweHtP8AKt12RJuu&#10;Pl+ff/z1qrYaJoumxSrB4f09PNl+0N/x8fM3/f3/AG3rH8K+J7zxPpv2tVgh+bZs27/4Ef8A9nqe&#10;81i+ttWsrNVgdJ1bdM/8O2vifrOM9r7Dm94+z9hgfZ+15fdLNvo+lWd5qF4vh7T3uL/b5+9rj5tr&#10;/J/y1qvf+GNBv5bRpfC+m/6O3y7GuP8A47Wl4bhvPENhNPFPGm1mRU2/e27P9v8A21ptzbahbeKk&#10;0VWje4aBrjft2J8run/sten7HNP6kcEcRlZX1LTdI1Kzu7Ofw5p/2e4XZL81x83z7/8Anr/fohs9&#10;Fs7OK2g8L6SkUXyKm2V9v/kWsG88W3NteRQfY2eWVti/LWt5OvJay3zaRIlpFE0rTPE2zb/frllH&#10;Mjsp1MvhLmj8QWdhp9gtwtnoenw/apWll2K/zN/33WZqWj6Zf6lFeT6RYzXcX3XdXfb/AOP1dTUp&#10;fsFpcytHbJdRb131V028/tuW9a28vyrNkRn+f5t3/wCxXNUjj/5pHTGOChP2sYx94lubO2vIpYpd&#10;PsXiZdjJ5CfNT7O2ttKt1gttP022iX7qJYxf/EU+Z2hZ9rQP/uVh6lrcthsaXyEiZtjP/drzvaV+&#10;bk5j1eWlyc5s/bG/59rD/wAF1v8A/EUV4hJ+0CvmN/xK16/89aK7vqmNOD+0MJ/MfQN88WqrpTWd&#10;jHf/ANs6TLayo8uz5vkdH3/7nm1514o0qW/sNH1CLTLmw+32rW8qaf5T7pWt/ufcRv4Pm37q1U0T&#10;xDD4Z09f7TW2/svU1st9vF86/vfsu/8A74f/AL5eq954H1JNG1Dz9cbZpupqjfL91WdHd/8AviXd&#10;X0/tqcZfEflh4FZp+9f5fnVl+9XrHgbRNDs7WW51eJob23urOVYXZ0Roml2S/wDjm+uE1jwnfWPx&#10;GvdBtvMubjzWig+yRfPL8nyfJ/t17M/wW0aaw0y+gvLt31bRZbqDe/3bjZE8Sf8Aj7/98V11q9KP&#10;xClynUJremeHtS/dXP8Ao9vrFvexO8u/91Lb/Z3+9/t76tWfjnTtK8SRL58f7jU7pN+7+GeL7V/6&#10;N2VzuseBtAtrOW8tkubmK40JtQg3tv8A9Rsf/wBqpV3WPA2g6bq13ts5PJX+zbpd8r/de4dZf/IS&#10;V53t6Zj7pz+m+M7P/havhqeB9lvbwXGlM/8AAyq8vlf+yU/wB4hs7DwH470NWV0+2XUUX+7KmxP/&#10;AECq/jnRNP8ADGuaZcwWccNvZ+JIom3/AMUUsUUvz/8AA0lra8E6bY6b8YvHGkT2cD27LFdKjrvR&#10;fub/AP0bXVLExlR90PdH/wDC2oP7W0y+ubbfFeaO1vPs/i+dHT/0N6xLP4r6h5vh2WKBUe105tPl&#10;/wCm/wDqnf8A9FV12g2FnZ6b4P8AKto3e11G602V9v8ACqXESf8Aj8UVS2EK2drpW2K2h+weIrq3&#10;3v8Af2yvcIn/AKNSuX65H+UjmicPYfEvU7OLw4kVnvlstObTW/i83/Vf/Gqz18beIX03QoILOTfb&#10;2Mumq6RPvl+5/wCPfuq9FhRrO3tFSdUSw8SXCfIv3Vl83Z/6UJRZ232BtPWWRv8AQ/EV0mz7vyyp&#10;cbP/AEalR9dj/KHNE8lv9Y1Wbwvt1OKTZFEsUDTfxKtegeG7OeHTdMi8iRNumROyf7v/AO3XOfEu&#10;2i/suKzZtjxX10n3v4WuPk/8cdK6NHn/ALUfbttvsv2q33/wMu9//iNv/fFfQ06/7qMjxcRSdacl&#10;A5HVbqWwl3K3kyywXW5/722WV/8A4v8A74rPvJmfwHbz+arxLtRd/wDwD/4utvyU1KzeCVt/ysjf&#10;8Cfe/wD4+9ZiWDf8Iv8A2V57b28p2m/g+X/Yrhli6dWR9PHJ8RRhD7Q/StSje32zyr/osEUS/wBz&#10;+P8A+IrM8Zpc/wBg3beV87Sq7fL/AA/J/n/vut6ztpXi2rEtz5W12f5/4d//AMX/AOOVd1jXvtmh&#10;vBqfl/ZPN2eckGx/3USfJvX+4iI1V7aPKZRy6pGvzF258Qy6loNpZwN88CrdNvX7zfwJ/u/P/wCO&#10;VwuiI1xqmt2MV5aWbtatbr9oV33f7m1G+auos0gTUotPtrGBHiXZ87Sv91/9p3rmbPxDZ6x4qtJb&#10;GxWz2yskrpEieb8n+zWNTEy5eY9LC5XH2ko8x0Gj+Hm026uIGufOfavz/wB7d/crQh3bURpdm1tj&#10;VNr1zc211ZXjMv8AqPKX5E+ZV+5/n/Yrn7bVfOuJd38T/wAde3hqnPSjI+Ox2GlSqypfynoX2Nry&#10;NIPm3q29X2/e+Sseaza1vN0v3G2uyf7Na3h6/wDO0NJ4J4/Nin+ZPNTf9zZ9z+7/ALVQ6k7faLe6&#10;iWOaKJViX5kfd/wD71dMZe9ynkyjIr2H2nSmSCVW8ryldZtvybW+5W8+pedaurSr5TLsbfXH6hf3&#10;nlW8XzO8XyLvZ/4f/wBt/wDvt6hub++vGt7aCJppZW2RIi/O1EpWiXToSnIwviW7P4NlXdv8qdf8&#10;/wDoFaug2cuvfCOWdbbelho90jOn+zF9/wD8crF+J2j6noOl6nY6nZz2dwrxbkmX/bStXwx4Yi1j&#10;4M/aY557mWLTp5Wt0n/1W3f/AAf3fk+/92vHx9eM6UasD7PJcv5+ahOXLymZ8SNNitvD+lT+RHD5&#10;t5F9xU+61rE//wAXXR+MLCC28RJ+6iRJYNU2/L/dt4nrn/FtrE/g/wAOReVP9n/tGweXyV2fK1lb&#10;79j/AN7566DxVNBN4m0/VV/ffbItSi8l1f8A58otif8AA9//AI/XmxlKfL/28b16fsp8hUs3WHx/&#10;4jVVZP3q/wDoctGifPf67/1/f+yJRf8Am23xE1VZV2O6q7J/wN6PD03/ABMtb3f8/n/tJKyqS90/&#10;ofhePLl2E9Zfkzj9K8Q+IYdNuLG2uYE0+BpXiR7WLem7fv8An2bv4nroIf7X1L4Ty+fPH/Z8VqqK&#10;nzfdVE2fx7f/ABysfw9/x66nu/j83/0N665H/wCLMXC/L/yDv/ZKyrVpRX/bx+dVqNKdafu/zFfx&#10;Po+oWHguWVmtEt9sW/7PAiP/AK1P/Z66Lxnea9eWunwavrVzf2i6xZosLqiIrNL/ALKVb+Is2z4b&#10;+Uy/e+yp/wCRYqPFr+dqmiK0X2lG8RWCfZ9+zzfn+5v/AIa5KNSpOUY/3jkxFClGlU937Jz/AI2S&#10;J7Pw+3m/evtNf/x+6esrx5bbNc8L2y/Pu1iL5N392K1Suv8AH+vaQmjeH1s/C+m2EtvqNhKyTXXm&#10;vOv2WV9j/vfu/P8A3P8Avmua8QfEXU/ivrPgxp7Hw/4e3anKivplm++D5ETe+5/mXYnypv8A4K+k&#10;+qyjynwkacRvirz/ALZpjLE29r6K42J/111B/wD2eq/jaHZ4t0yCVWR4r5Ebf/so9db4z8Sa1bf8&#10;IZbP4qkv5bWX5XSJIniZLeXf8/z7vvv9/wDv15Z8SLnxB4h8ZS3n267uYr++uLizfd+9X77/ADfx&#10;btn8dRVo8sY+8elgeWjKR2HipIH/AOEfWJfva3a7v/H6m8f2EH2XRPvb7jWLWL7v+29ef3N/feHt&#10;N0f7T5lzcRX32j/SGfe21K2JvFWp+Lf7C26ZOnlarE8Xk/vfNZU+59z71eUsLL3Zfyn0LxsfejI9&#10;t8I/CvSviXpviCXULyezSw2+U8O3f83z/wAX/XL/AMfrxr9l3Qb7W/FWt3mn6hBYXdnaq6/aLX7R&#10;E25/uN/3z/cavYvCWq+L/DfgXxXK2grbRNZyyz3F9P5W1dj/AHP71ee/shXNzZ3/AIoa2s57n7Qt&#10;rEzw2stxt+eX7+10+X/favTwFXlo8v8AKeHjearW5oDPiRbL4s+Lnn+IdKtrC0s7G1ef+w1f7Iyt&#10;dfPK/wAn8aO6/wAPzbKyr+HStV8fRfY4muYotAuHWFF2f6R+9+5u2bvnevcvDHw3tvFvx28e22rs&#10;z2+m2NgjJbtLF80qO6fP5rt8nz/Jvapk+CHhrWP2gtT0hILmz0+y8NxSr9nn/erK1x993bfu+T+/&#10;/wCyV3fXY8x53sD5v8T2Gn2fiLSlvtPu9H0y4126llmuIv8Al13ps2Iu/wDg31oeP9H8Gf8ACMxN&#10;oev21/e3V1bxeTtlieLc8u9/3qJ8v+qqx8QtBWz+LiW19Lc3Nxbz3UU9w7ebLL5XyJ8+/wCb/wAd&#10;rvfiR8AYLC4+Hi6ffSfa9b1a3TZdxf6r5N/8NRLF+97p0/VOWPvF3RNNttEtfs1nte3+Xa6SxS7v&#10;kT+OJ3X/AMfom02XWNZiWKCS58qJn2Q/fq9eeHpfCV5LpErRvLatsbyfuN/HWh4YsJZtUu51WT/R&#10;4N+9G+7/AL9fE0Ze1zDn/vH2GI/dZby/3Rnh6zWz01P+JRHNF5rfPMv+2n/xH/j71e0Tw99p8Tfb&#10;vKjttsXlMn8H/APnrp9H8+HRrSCJl8rb80M0SP8Ax0Wc32PVL1lggmuFVUXZvSvv/aH57ynP6l4D&#10;judesvIg86VZfuV1fjDSmsPCt3bNF88sHlbIf9r5KiSaW51a32/JcKrOuz/a+/TPEN5PMrrLLvRp&#10;djJ5SPWMoxNo1JHNXngaK50m0glg+eKBYl+X/YrB8O+G10HSdVZVVHuLrYqf7v8A+3Xof9lag8W6&#10;dbl0Vmf5Pk+Wua/4RvWvEOk/adsk3ms3zu33vn2VxyjHlPQhWkecpDLDE6ztvl3Nu2Vi+Kryx03w&#10;zrdzeSxo62cqWu/+KX+BP/Q66K5+Rpd38P8AtVxvxU8Nz6l8NLjU4m2It9FarFt+eVm/y9fDYX3s&#10;bzf3j77GS9ll/L/dPKNM0fQJdNtHk1C3WRokLDd0O0Zor6Fh/YSh8pPM1VvM2jd+4796K+5+u0z8&#10;39izRTzda03xrBLc/wCmyxf2hFv/AIpWi2J/4/b7qvTWdtrbeJbaC5V01nSYrqD5f4mSWL/0BIqz&#10;/CVzs8UJK3yRXFq0Tf7TK6On/tWn+Htum3HhpVl+eJbzRW/j/wBU/wAn/jlu/wD33XzFaPvSPY4o&#10;wP8AZ+aVKUfh+L7zyn4i6rFpXxp8KeKoG2W9/FYaqzp/d+4//oFe120y2em6E3lM/wDZetXFls2/&#10;8st9xbxJ/wCPxV4f8cLCC28OaFO3mTPZz3mm/d+6sUv7r/xyvWLbWPtng/W76Pz/APUWevr8u/8A&#10;5ZRS/wDoVu9dNePNQpyPlZfCWNKhl+x+GoJ/9Vbz3GkMj/wxKkqbP++7dKqb77VfDemLL5iXF1oF&#10;1ZM+771wqRbP/QJavXMkttb63u2w/YNat7pf4P3TPbyv/wChy1YTbZtZMy/8eHiK4RkT+7P5uxP/&#10;ACairgMTjPjMn9q+GdTvot2yW1sNQi/3vNlR3/74liq7Deb/AI56FeL8n9uaF5qun/A3/wDQESm+&#10;IYfO8B2lt5TfutJv9I/g+aWDZs/9JXrmU1LZ/wAKf1dd3lLu01v++0i/+Lr1aEeely/4v6/AuJ6B&#10;c+bbWut/v/k03xJa3Gz/AGWe3ld//IstTa2i21v4tZv+XfUbPUl2f3V+zu//AKTy1X8T20ry+M7N&#10;VX/StFiuoPm/5a7LhP8A2WKrd5DP4t1bVbG2WNP7e0JUi86VIk/5a/Pvb5f+XhK440x8hDrG2zbx&#10;Wqr8trfWeq/Ouz7vlf8AyO9M1iT7NL4lVm/1Wp2Gpf8AAf8AR9//AKTvXTePPCsGlLqEV5r2mvqG&#10;s6StlPb27O6W/wDrfnd1/wCutcvrHjOKGW7udFib7RLarFPfSrvdli3v+6T+H/Wv8/3vufdraNE7&#10;o5fWlvE5zx54Pludela5ufsdo159oVH+eWVfs9unyJ/D86P9/wDv1YtoZdVVPNl8m0llZ/vb3dmf&#10;5/8Ax96xPFVhrUy29zZrJcxS2v226u5lf7vmxfx/7m+onvL7TdE0qVVZ7iKe4dvl/wCnp/8A2dK9&#10;OMZSjHmLqVKWCp2w/wAX8xoJpTaPqWpwM2+L7VL5T/7O/Yn/AI5WVpt1c6rcWWkLdXNtuna1aFGb&#10;ZKux03/+OP8A991sJeNcyuzfxfOtWPBNnbJ4mvbqVV+0RMzxP/vW9x/7PFu/4HXLhf48onp5lUn9&#10;QpV2O+DmieI3XxHbLfRab9lit4pXdfvfI/lbP+ANXH/ELR9T0fVtS0rzVm+zz3F1K6L9791s3/8A&#10;fD16d4MuZ7b4ieKLZYpP7PuJ4pWfb91l3+V/47WT4/8ADGq694wvVsYt8t0rOvzL93yok/75+R/+&#10;+K+glyQpnx9KWKq4nm5fdONtrBrN9V1VbxntGuriy2Iyb1XYjo//AAPf/wCOVX+G/gOfSlh1PxH5&#10;lmksu+zsU/4+Lr/4lf8AbrurCwsfCWmpbL5GsanFK0v2t1328DbNnyf89W+SuS8Va20LfaW1Pfdy&#10;yr5u9v3sv/2NfP1q0fhifd4DB1Iy9rUNXx5Z3cy2V9/qbJdyRQ/wfwfcrjbNGe6+Vd7xS7/+A16h&#10;czLqugxafL9+383yn/2W2b//AGSvN7aGe2vJZVg87arRS79/y/8AfP8An5K9XLa/PH2X8p4Oe4b2&#10;NSNf+Ysf2k2g6lLulZNyr8ifcrSfW4La4f5vkl2uuyuM1KaL7Q7y7X+XZSzX7Q3ETKvzt95Er2j4&#10;+pHmPUr+z86zspY51m82Bnb/AKZSrK6OlY+lX9zZ6pb3MX/Hxby/aItjfxK/zp/n+/XP2upfaVSB&#10;W+fd9zdU32O5S8iW2VpnlbYsMPzfNUVoRcLTHSlaZ618WrNviFoOt3i6vpNnFeQRNs1NtksEqum/&#10;+/t3pEnyVw/hjTbH/hUsv2G+gv0t4rqJ7hN6JK3zv9yVN38f8G2ptbmn8PeF9TguYlR2i81oXVJX&#10;/g3p/eXelZngnTZb/wAEbVs49KdorhFhdpURdzv/AHt7V8lDB/VsLHDwl7sfhPtKOOkq3tpfaKmt&#10;7f8AhF/CjS/8hNl014v3SfMvybP87P8AgfyV1fi2z1O51bw1FZs3226bVLX/AEj97u3Wux/7i7tn&#10;/sj1heJ/Ptvh34P82BfNbSdNlW42t80Xm/J8+z7yb9vyf3K7jR/DGveJPFXhK80rV2sNTl1O8itd&#10;3+qib7K8v+3/AHNtbYev7KX/AIEaYnmqy948p8f6rrWj+PL2e5tm+0SwK/kwxIm1fn/u/L/frC0T&#10;xhqb3F21nYzXMt1LvZIYN7r8myvvvR7FbP8AaEvYp/LmuP8AhD7PzZkXbulW6uN77Kd8MbOBPiR8&#10;VYvKjRF1i1fZt/6coq3liP5onpUcdi8PCMKVWUeU+L/BPw38Ua94Su9ctrOOayZbh23y7H+V33/+&#10;z1vXPhXxHZ/BH+0G0W5/sxtMW4+1oybFiZE2P9/dX078JbaJ/gFrC7f+Wus/+lVxWV4hRf8AhiuL&#10;+/8A8Ipa/wDopK4p+/L/ALeHHGVYxPJ/iR4A8R2Hw5S5vNMWzi82zTe8qO/zSxIn3al8efCvxDpt&#10;14UbU2sfsl/4msLf/R5Wd/m3/wCx/sV738e4YP8AhU9uv8bajpaf+TUVWPjfZr5vw0Xbs/4rWw/9&#10;AlqadPk5RVMXUnGUTxn4l/Byxs9c8CW3kN/xMtdWKXf/ABJ5Uv8AdqbxJ8DfD3hv4ofDLTLOxaG3&#10;v7q/eeHzXfd5Vrvr2X4u2e/4g/CeBV+9rsr/APfNpLTPiLZs/wAevhFF5S71XWZf/JVE/wDZ67fa&#10;zlynBynnvjb4aaRYfFr4WadBZxwxXl1qTypt+95Vrvo+JHw6sX+MXws0yL5Irj+1nbZEibdtqn/x&#10;dd78QrNn+PXwii2/ci1mX/yViT/2eovGdt537Q/w6Xb/AMe+napL/wB9JElZv7Izyn4wfByDW/HX&#10;w68L6hqt3eafql1efc2JLEsVvv8AkfZ/uffrQ1j4Xab8OvFHwf8ADWlSzvb/ANrXlx++2O7Mtu7u&#10;/wByvQPHlt9p/aC+E8Xyp9ng1mX/AMl4kp/xCs/O/aA+D8Hyvt/tmVv/AAFRP/Z6I83LGIpFv402&#10;32P4O+NZW2v/AMSe6271/i8p68M/4J9aav8AwjnjO8b/AJa3lvF93+6j/wDxde6/tMv9g+AvjWX/&#10;AKcdn/fTon/s9eX/APBPqzX/AIVPrtyy/wCt1pk/75t4v/i6cfcw8g+0dn8KLZLz4yfGO8+XY19Y&#10;W6v/ANcrX/7OmeDLZdS/aO+Jrf8APnY6Xbr8396J3rQ+AMMV5rnxYvP73jC6t/8Av0kSU/4Pwrc/&#10;Fr4x3y7fm1Oztd//AFyt/wD7Op6SHqeeeMPhLoPiT9puy0y8tv8AR/8AhG5dVn2Tum6X7Vs371eu&#10;m+J1n53xs+DWmL9xZ9SuNm77vlWqbK2NKh+2ftVeJZ/v/YPC1ra/99XHm1D4hhbUv2qPBVt/z4aB&#10;eXv+7vfyqf8A8iDlI8q8eTfafG+tt/0+Sp/3y9dH8Orb/in/ABXPL8n+jbFf/vuuP1i5W51zUJ/v&#10;+bdM/wD4/Xofg9PJ+E+u3Kr89xdLEv8A32n/AMXXzeA97Fn1OYe7geU9N8PaJFDoOmW21X22qp/4&#10;5WZ4J0ezvLXWLmSBX82+l27/AO6v3K7CGFbG1T5W/dRVj+A7byfC9uzf8tWZ/wDx+vseY+J5THhs&#10;7abxverBAu+1gVPu/wB756b4ns1+36JbNEr+bebtn+f9+trw9bf8VB4gnl2/PKqr/wABSmarbNc+&#10;LdK+VXit4pXZ/wC7/nZWvN7xP2Sr4ntmtvDmpNub/UMn/fdQ6DpS6V4It7lm/wBVZ/aG/wC+N9Tf&#10;E6aVPB97sX55WVP9750qXx5t0T4fart/hs/KX/gXyVwYiXLSOzDx56qifKVyny/NV3VdKXUtL+Fm&#10;hsv/ACGfFf2pv+uUCIj/APob1SvJP71d14YsFv8A44fCfTNu9NG0C61dk/2p3dP/AIivkss/j8x9&#10;pnMuSgon0X/Zq0VsfL/s/wDfVFe4fInxF4eut9/p7rtSXzdm/wD3vk/9mp1/crZ6lqf7+PfZ6xa3&#10;qvu2fLOiW7/+3DVyulX7QrFtb7rb1r13Vf2e9Q8QMjRav/yHtAuLi18pPkZotjRJ/wCTH/jj1rTo&#10;yxUvdP0rxEy/krU8V/N7p4l8Zra2vPDPiWLz9/2W+tdSX5X+ZZYvKf8A8fSmfBzxamt2FvpEtjO8&#10;rWLabLs2fvVif5P/ABy6df8AgFe1eNv2edIt/Btxd2dzJcxat4ZutSg+4n72Dyp4k+5/Gjv/AN8V&#10;5b+xP/ZT+OXs9Sgjmf7Ur73b/lk0Vwj/APkX7PXtxwcfZezkfj/LHlLtnc6nrGm3tstsry6loESS&#10;/NsfzVSVHf8A8ip/3xVu5m8Q69Ya7fafpjJFttdfl+Vn+VUTY/8A5K19ReErbTfD3iLSooLZUeLU&#10;dW0htkS79sr/AGyL/viKJKZoOqWOiRWmn6nqEem6fPoupaHLNfTpFFts7r7PEm9v9mWWl/Z9Mjli&#10;eIW3wl8XX9ncRS6NJDcWGvrFK8z/ALpWvET/AG0/5/a8Rm8B+LtN+FD69KsD6B4f1/8As2WHd/pF&#10;nOnzb/8AaV/N2f8AfFfYH/C9NKvPC+tPFqX9pX0+hadqvlafay3X+mRI+9H8pHVNrRW/zPXnviHw&#10;xrH/AAqf49NPpU9nomraiuuaZ9ri2Oy+b5svyfeXYiJ9+uilhVT+yP3TvZP2eb7/AITnw4t5qEbw&#10;6jp10m+0i+RnV7d0+T/c83+OsKP4MxaJ4S8Jam09zNcJpl5p7b2+TzYIkd0/8kpar6P8bvEGseFf&#10;hvq8vh6PTbewnii+3ajqKRJdbrWW33/KjMqb3Rt22s+/+IuuNpKQf2hp6W9n4kupfs9pay3G6K68&#10;3e6S70+XZey/wfwUTwsfZOPum1Gpy1YSOaTSoLzxNp9nff8AHpcTxRTun91n2PX0T4D8J6HpN14F&#10;ZbOySWS11HRbp1iTfLcK6b3b/a/0WWvnvxArQ3EUv3HZfleut034L65rcGmXMtnbXkS6ncakr6td&#10;T3qNFP5vyOkr7f8Alru+T72z568DKZU7S5pH1OdxlaHIcf8AHLUrOOw+HqpeQXMsXhu302dIZ03q&#10;8Wpaer/7v3H/AO+Hrz3w9cy65oqfL/y1uJZ3dvkXdcSvXdeNvA2n+GNU0SKe8sYf7Gvri9a00yJN&#10;7M1wlx5T/J8qo6bf4tq1ytnNF4hluLHSILaGK1lWL7CjbPmb+P8A2v8AaevXrYqEpeyoe9I+WWXc&#10;1P2+JlyxOcmvFs9St7aJmm3N8zvQ/iGO28URaVskhluIvN81F/z/ALdPsNEns9e1Bblo3eKVkVEl&#10;R3X56l1XRLy8vNPvNK0++1K9XzYvJt7V3T5onRN7r9z77/J/sV8/GPLieWZ9dJ8+X+0oe6dt4SvP&#10;3TxQTyfLL8zwt/sfx1z1zf3mlQamq3MiJdL+93t/rf8AYd6sfCuw1qwv9YXV9P8A7N3eV5EP/fe/&#10;f/45Wf45trb7LcfbtVbR7RW+aaGLfu/2PvpXPKf+1+y+ydNKnUll/tP+Xh5kniS+v7O4nvJ/ni+7&#10;DD9yJV//AGKytK0Rba409mZoUls1l/fL/wCgf8AetJNY0Owt7uJb7UL9LjajJbr5SN/31XTeFdH/&#10;AOEntbSeXSm0TRLdViW7mb/SLrb/AARJs/8AH69SUoxpnjUMPX9t7WZ6Lo+lRfZZfEbXzJFbwfZ2&#10;hml+T5vn37P71eZeJ/EMX9uXvlS/upYlli3/ACfeT/8AbrqPE+qtc3GlaKsXk2VwzRJCjfJFtT/x&#10;5q5fW9Bls/E2nrFEzxLB5TbP+BpXNgq3JiYnbm2GjWwUv/AjP1izn3I0tt5Pmr8u9ao+TO9rFOrf&#10;vd2zan3/AOCuu8VTT6xoOlavP5fmqzWUqIro6tAiJ8/++mxqydN01bzUrSxa5WzS6b5Ztu/a1fYc&#10;x+a+z9059NSazuP3vyOrfNvWu4TxPcpoMVzp+6ze6VonuIZfn+X76fL/ALyV5/4hh+wal58/l+Vd&#10;St8nm73X/fT7y/f/AI67CP8As/TfD+m600CzWX2r7PPYwz7HZtm9H/2V/h/4BUS974SIxjH3pHUe&#10;DIZdY+GPitmntkuLO2lf54E3/c/j2pu2/wC381P+EWoeLLzQbK2tr5bzU2ldLW0e6t3uG3fIn3n3&#10;fxv9/wC7VfR/HmlXMWp2NzYwaa940SWf9mQIn9+J0l/vb4pXp/w3udI0218Kah4Qu9Qv7u1vGuJ5&#10;ruDZLZt8m/5NnzK/3vvN9z/bevNlH+b7R60Pfj7oy21jWrb4CpY6hfSPZeVa3trb3EWx1VbiJP3X&#10;+zX0BDef8I94c+COqxWzTXDa7cJKiffbzbe4R/8AgWyvnrUvEM+t/s8aTbahLYv/AGXatb2Pky/v&#10;VVrqLejp/vxJXpGm/Gmx17xv8N/DXhi5a5az1+LykuINkKtKjxff+83+trx6dGOHqe7H7Uj66UZV&#10;aX/gJ9Kw2bP+03cLt37vBsT/AHf+n2Wn/D3Sp7P4sfFNZbaRPN1Gwli3r95fsUXz/wDfaPWhYNLY&#10;/tNpEyK7t4KV2+X5Ny6h/wDZ1n/B/WIPEHxc+MtzBudE1azt2R12bWitUif/AMfR66pcvJzHnfa5&#10;TH+D9n/xYXXfmX5brXP/AEruKx/EiRJ+w3E27/mUbX/0VFXS/CJF/wCFC+Jf9i817/0quK5/xOkX&#10;/DClu23/AJlGz/8ARUVT1/7eH9k6v9oTyv8AhW+mKu75ta0tP/JqKpfjrtfVPhYq7v8AkcLV/wDv&#10;mK4o/aHT/iiNCVV+/wCItJT5F/6eoqPjYn/FTfCqL5vm8UxP/wB829xUqPwlDPiojf8AC3Pg/F/1&#10;Eb9/++bKWjxtum/aH+F6/wDPLTtWl/8AHLdKb8SP+S7fBpf+m+rP/wB82X/2dM8Tzb/2lPBS7f8A&#10;VaFqT/8Aj9ulXH7ISH+MIVuP2jvh1Fu/499J1SX/AL6+zpVfW7ZZv2oPDkf3/s/ha8uP++riJKl1&#10;i5Wb9p7w0u3/AI9/C15Ls/3riJKY8yzftXpt+TyvBDf+Pah/9hT/APkSSv4ks/O/aY8Hwf8APDQL&#10;+4/76liSm+KrZpv2mPAsS/8ALroupXH+7ueJKleZpv2r7SJpd/2XwQz/APfWoIn/ALJTLx2uf2r7&#10;KLbv+z+CpZf++r1E/wDZaqP/ALaRqY/7Ydz9g/Z98VxNKqSyra7U3fw/aoqwv2ErNrb4D+bt/wCP&#10;jVrqX/xxE/8AZKZ+3PftD8Fn2RK8VxPbxLcI29Pv79n/AJCroP2KkXTf2cfDUssqw+a15cNu/u/a&#10;pU/9kq/+XBn9ot/s0o1z4V8V3yq3+n+K9Uuv/Iuz/wBkqL9nuFry/wDinqG3/W+Nb+JX/wBmJIkr&#10;Q/ZI825+A+hXm7/j8nvLhv8AgV1LTP2W5opvAeq3e5d+qeItUvV/2v8ASNn/ALJUP7Qip8N0+2ft&#10;CfGC6/gt10i1X/wHd3qlv3/tX6xebm2aX4KWL/gTXXm/+gVt/Af/AE/x18YNQ3/e8TNZf9+IkT/2&#10;euZhm3/Gn49327/kF6LYW6/8CtZZf/Q6zl9r/Ca0/fZ4+n7z5q9j8G2bf8Kx0+Jf+XrUf8/+gV4u&#10;n3K998MI0PhLwVAq7911vb/vt/8A4uvnMqj+/wCY+ozqXLQhE9Iv036bcLu+9E1N0qz+waXbwL9x&#10;VpniS5a20O4b+6v8FSpN9m01N3/LKL5v++K+w+yfFfaM/wAPP5y30u7e7TtU1tbS3niaX5W+zxQf&#10;M/8AwOqnhJ/+JDbyt/y13P8A+P1d8PTedrmofNvT5U/3auPxE/ZDxJon2xbSL+7Or7K5L45XK23g&#10;G4Xd/wAfE8SbP+B7/wD2Su11uaVNe0xf4Pmff/wCvKP2h9V/4lOlW3/PWdpf++U/+zrgzLljhpHo&#10;5b7+LieCXPztt/vV7F8LtNW8/aW8cSt88Xh/RbDR4v8AgSI7/wDj6PXlXhiz/tLxhplmq7/tF5En&#10;/j9esfs0o2sa58UvELL/AMf/AImnt1b/AGYvuf8AodfPZXH3ZSPpM6l70YHvGyL/AKaf99UVD8v+&#10;1RXq8h8+fnho8y165of7TE/g2y8P2uo2cF//AGIrNar5rK7KyOmxn/u/P/44leAW/iq2h+ZYJ3/3&#10;2RP/AIuuM+JHidb+/wBMZfIh2syS+U3z7fk+/XdgqdTDy5pn6zxhnmV5rhPYUJc0uY+y/DHxivPG&#10;fgnwrbWOi6XYf2asvlfa753eW38qW38p0WL5V2Sp/H/BXlXgz4Oah8Pdei1XSPEsH2i6uorWL7PZ&#10;p8yqn2rf+937W32rr86fwJ/f215fYarrngbTdMubyJobK4i82C43fIyv/B/st/sV9AfszTXPjC8u&#10;9Tvts2n2+37Lv/il3/fT/wAf/wC+69D63yy94/K6mEoew5oy949Cm8B3N/rlw095rOvbtRtdQXff&#10;S26NtRIpfkgSJd3lJt3/APAa29E+FcWla4mpWPhzS7OVbyW6V5okeXa0WzyndvmZd/zffr0izs2m&#10;VE8/5K00s1T+Jv8AvmlLGy+weV7GJwNn4D1CFfKbVVtk8qW3VIYE+WJn3un33WtCb4dafquh3Gma&#10;nd6hqsUsH2fynuvKRl2bNny7K7NEiRPutvpsK+czqrL8v9yuf6zVmX7OMTifDfwc8OeHrC3trbSI&#10;PKtf9UkzPLt/76rs7Pw3Zwr5UVtBCn9xIkWraKqNt21dhRkbd9ysXI2hHU+TPiLZtZ6pdwKv/Hve&#10;Sxf+P0zxh+0bPYeD9M0XTF/sr7PaxWt1d7v3srKmz5P7tdB8b7BbbxVrf/XWKX/vpN//ALPXgXjO&#10;2imtbefb/qp1lb/vuvlqdSVKUoxPvoUI4ilCUixrfiTwnN4Zi89dZudQlbfLd27bItv9zZ5W7/x+&#10;uMTWPC+g775dI1S83f359if98JsruLyzgTS3WJfk3fxxbK5XXoVbTX/dfwq+yu6lWl9g46+Epc1p&#10;mZoPxIbWPEf2a20ODTbfa0rOn32rT8bXmppa2n9mXklmjN+92fxVL8PfhXqGt3ian+7sLT5ovnf9&#10;69e12HgPTIViVrP7Tt/v7Jd3/fVerSwVSrL2sjzpYulh6fsonkXwQS8h8Q3v2m5nud1r/wAtm+62&#10;9P8A7Ouq8beG28SRXGnxRK8srLtR/wDf316bc6atnYO0UHkovz7PK2VxWsee94v2ZvJuJV/dO/8A&#10;C1eJj6f1fFxPbwFT6xhpHBW3w60rwxcRNqe3Vbpv9Rplv/E3+3/s16bo/gC8v5Uvtc/1rLsW0T5E&#10;gX+5XQeFfCdj4Yi8+dlvNTb55bt5UrsLaZZl2rE2xv8Aar6ehhPt1T5ivi/sUzir/wAE6Cukyxf2&#10;ZbPLZq0sGxfnib+/8vzV4v4tmntfEFpfKqpaW8qy+dN+6R13o/lfN91f/iK6rxzf+I/hdqVxB4a1&#10;W5eyaBX8nUNkv/oVcFpfxL8W3/2TyLaC2uGl/wCPhP8A9ivKxVde35ox+E9LD4WdShy/ZkcJeeIb&#10;y/1byoPPufNVXZE/2U2J/wCOPWxD4V8R6rFaNbWM8O1v3XnfJ83/AAKuzvNe8Z3Mv2PdbQozb/O2&#10;o/8A7JWJqU3iy/lezl1edLRfk2xfIldf9qSn8MTxf9XuX+JIpal8Or6FnbXNctLOJlXz0813fb9/&#10;Y+7Z9z/casy5uPCGj2H2aKW51iVf44fkSrz/AA6875rpmml/vu++pf8AhGLG2i2xL5z/AHNkK765&#10;/rdScviPRjlOGhH4TK8N+Np5tQllsdKjtrK3iZ5USJPOZV/2/wCGrvgaG8ubrVVina2tF1iVmt4W&#10;/dbt6Vb0HRLm20bVbOeC5sPtG7akzbEl/g+5/wB9/PWx8NPDFzDa6xc30vkyy3zXUEPnp+9Vvn3/&#10;AH67KMZVeaJjUVPC+9KPu/4Tl00qC2+FV7fbVS7lilRv+A3H/wBhXReD/I0f45+ErmL5Iotas3Z3&#10;XZ8u/wD+wqvrmj3Og/C+9try2azll+1OqTLsdk82XZ/vVhP4q0//AITrRLyC+jufKntZZdjfd2u+&#10;+j2U+Y6eeHKfobc+J9K/4aetJVvrR4m8G3EW/wA9Nm77bF/8XWf4A8SaV4V+LnxVZfnt9SvrCWz+&#10;z7ESX/Qk83522L99/wC//HXj95rdtD8WNK1dlZLRvC11L8/31X7RbvR8OtSvLz4ifEX7ZLJM8TWC&#10;Kjt/qv8AR3+RP9nfvrs+re6ebUpx9pGnGXxHpfw38W20Pwb8UQW0ti8TXmssyXF4kUu5riV3+TY6&#10;/wC78/zVia94q0y//YZ+zRXKpd2/hmzt2hm+R92yL/x2uK+Hs2z4aeK1/u32rf8Ao2WsrVXtof2X&#10;7K5uYGuYl0C182FJdjsuxPkq/q0eYJYSUKfNGXMfRvx+1vTrnwv4aigvIJt/inSd2yVH/wCXpKf8&#10;Y7yKbxv8JFWXf/xUTN/5K3FeGfFfWEmsPDltKv2a7/t/Tf8AR3/u/aE+5/eX/Py1Y+Ir/wDFb/Dp&#10;Wi2btTlf7v8A07y1EcMXGjGXwyPbfiLNE/7QHwfX5vli1x//ACViT/2ejUvKuf2pdCX/AJ5eEryX&#10;/wAmokrxXxJeb/jN4B2syeVZ6k//AI5FVj+2L5P2irR4ry5SWLwpL8/mvv8AmvU/+IqPq5f1Y9du&#10;drftZW6/N+68EM//AH1qCf8AxFVLN4pv2p9bbc3+j+EbWL/vq6levNbPxPqaftGXdyt5I8sXhaKL&#10;e/z/APL07/xVY8N+OdV/4X74wu90byrpNhbtvi/66tR7CRH1OR6Bpvl3P7VWty7v+PXwfb2//fV1&#10;K9Qwxtc/tReIJYGV5bXwbb267v7zXTv/AOyVxXhLx5c/8L98cXzW0E0q6ZptuyLvTb/rXo8MfEuC&#10;H9oLx7qFzYsiLpml2rbJfu7vNf8AiqPZyOaWGqHGft1alcw/DHR7P5vK/tZYpf3u/wCZYpXRG/8A&#10;H6seCbzUNB/Zh0KWznV4otCuHvLfd/y7yvcPv2bP/H65X9vnxPpmt6D4d/s9pIXa5Z54potm7any&#10;P/4+9V/DfjODR/gPras0kzt4Ui09U2on3rfzU+Tf82x/N+eny/u4nNKMuY9d/Zg8Z3Phv4QeH1u3&#10;b+zIrVXWZ9myJfNdnf8A8e/v1mfskarqt14L8KQT+XDFbreXW9/4opbh9/8A8Vs/2ErlfCut2N/+&#10;zvZaZLeLC+l6Yt0/lT/PuitXdP8A0D/vpK9Q/ZvsP+LS+FLyVfJSLToPK+X55VZN7/8AfH/xf9+s&#10;38MjM0v2UbxtY8P+OL5mkR7/AMV3+oM6fcbc6J/7Srl9HuWeT9oPV92/zdYi01v+2USRf+z11f7H&#10;kMUPwF0S+8pvN1Ke8um/8CpU/wDZK4Lw9eK/wg+LF9/Hq3jy/lV/9nzYtn/opq5cRLlhUkdeGjz1&#10;YxOBT958tfSeg/6NL4Hsdv3dO81v97ykr5vhr6jtrPZ8SNPi/wCWVro+xf8AvvZXi5P8UpHuZ58E&#10;Ym14nh+06b5G35JZVRqm8QuyaDqDKvz+Q2zZ/uVY1XTZb+WyVJdnlTrK3/Aar+J7ZrnRLi2iZUml&#10;2orv/v19V/KfIFTwxZyw+HNPWWP5/IR2/wBmmeCYZd2q3LK3zXku3/drprCz+zWsStKvyrsqGzht&#10;ra1/0aVXRmZ9/wDBVx933iDktS+03njdGTdsitW+f+789eRfH68Z9e0+2l/5ZWvm/wDfT/8A2Few&#10;eHrlr/x14lbdvt7VYol/3tnz/wDoFeE/H6/+0ePtQi/594oov/HN/wD7PXg5tV/ccp9DktP/AGnm&#10;Od+GM32bx1b6h8rxWCy3Tb/7qxO9bH7NMPiXR/hBZaqsUGq2mqT3F61j5r28qt5rpvR/ut9z/Zrm&#10;dKmXTfAvxF1X/n18O3ESv/01l2RJ/wCh19N/BbwlFovwg8GWbRKjxaTbu3+yzIjv/wCPvRlcowoc&#10;xtnEpSxJwDfE+zViG0DWMjg/6M9FbOsfFzRNH1e+sJJF8y1nkgb5u6sVP8qK972n908M+GtK/Zd8&#10;dawu25gWwRv47u637f8AvivcPhj+ydpWg2cSau1pqtwv/LV7X/4qvp620qKFf/i61bCzVNnyrXjy&#10;r1avxHbynBaV8ItBtoliXRbTYn/TBK7jSvD1tYLtigjRF/gRa2oUXam1atom/wDhrIOUrw2y/wB1&#10;Uqwlsz/xKlWERUX/AIF/HUvnbP8A9mteYjlKSWbbXqx9mbb/ABUfaVdfl/8AQqtukX8LfPVxkHKU&#10;UhX+Jv8Ax2n+SlF/eQWcXmz3K20X992rj9V+ItnDvWxia5/2/uJW0YymXGnKXwnln7Q9t5PiDcv3&#10;LjTlf/gSu/8A9hXzlryedpMsVe8fFTW5/ENxZTz7fuyxLs/4BXlmg+Ff+Eqv/wCz55/sCS/Pvdfv&#10;f/E14lTDVJ4mVOJ9fRrxw+GjKqZVmkviDTbeCzVrm7lVXVIa7rwr8Iraz+zz6rtvL1V/1KMuxa9L&#10;8N+D7Pwlpq2djp67FiVPO3b3/wCBvvq9s/hliZE/2N9fSYPARw/vSPn8Xj5Yj4TB/s1YV2rbM6Kv&#10;8fzov/fNHkxQ/dX5/wDYg2ba2PscSfwsn+38n/xFP2RIvzN8/wDtq/8A6Hvr1jx+U5rVbaJ9NumV&#10;1R/KZ9jtXm+tzfZbiKf+7XtFzbb7V4pZY/mXYu/en/sleH+IZv8ARYmr4/Oo/vaUz7LJZe5OJ7Kl&#10;sqM67lT/AG/v/wDoFZXiS/i0O3RrlZ7mWX/UWiRfPL/3181UX8eafD4fRllW5dbWLzZk+5BuT+Pa&#10;/wB7/Yrz/UvH9zrErrZ3my027GdNn73/AH/vrX6Tl2Wyx1L2n2T82zPNI4Gr7Pl94NY0rVfFUsvn&#10;2MdtdsuxbTekT7f/AGauV0rRJ9NVIrmza2lib5oZvkdf+AUa34wuYbfbbeXZuv3UhVE3N/t/Jt2/&#10;8AqjoniSe5vP9MbZb3UXmwb2+RWV9kqb/wDfrzs84Yjh6EsTSl7x7GQcUVcRXjhakY8p0FyjPfxN&#10;t2bvkqL7L+9eVpdkS/I37r56Zc33k3lvt/vf+yVn3WvbLp1Vf3su2LZ/eb/KV+X0YzPvcwrqEeUb&#10;rn2a2l2t++/2n+dP/ia5mHxtfeHtZivIIILmK4VEaG4Xcn+d9aGtvPeWD+RF5z/K67KxbOzlurXy&#10;II57/UN3/LvBv8pv4P7+2vbwmHnM+Qr5qoR99npUOt+HtSi8268HaI8rfe/4qS6i/wDHKt6VrFtZ&#10;/utK8J+G7Z2+7v1G41J/++aZ8PbzxKlvLFqFtG7r86pbrvfb/t7d6r/31W3N4t1O5+WKDZFv2I/l&#10;fxV9TDBVTyq/FOApQt7TmPCvjx481Xxnq0tneT77TQ1a1iht7VLWKJv+WuxP99P/AByuBhRbBbSe&#10;2WO2lWVX86H7+7+/v+9/3xX2t4Y+GmuPZ7p5YtNS6laVUeD52Zkd3eXb937n8ddL/wAITY/ZbeLU&#10;NK03VUWdXlmu7NHdl/uJtR1Xf/frvjhuU+ZlnvtZ80onjVhpTXmpeDLFZ2tpZfDcqM+3+Pfbu+//&#10;AIHXZ+CXZPil8Q9rfeXTXbZ/E3lPXp1v4Z8O6h4q0qd7Gx0y1iieJrqSfDru2fIm2BP7n8a1seFv&#10;hz4ZuPiB4tKSy2BuPsqwalEstxFeKqP/AMAXZv2Vz1Ich9Bh86wkpRk/iPEPA27/AIV94wXc3y6j&#10;qifJ/vvWPr25/wBlBV/vaFa/+0q+h/CHwb8PX2iaxBp97fW0V1fXjyw6hOkUu9pX3uq7H+T+5/s1&#10;F4T+E9qPBdinh+8+36PpapFFdzTp8/kP9/8A1S/3KLLqenHNsNP4pHNeKtK0PxOvg/Srm2b+1YvE&#10;VhcK6L87fvUd0+593yvm+9Vf9oZ7G1+Mnw6trS2a28qe43L/AAf8er/crtZvDN3o+lrJJpsn+mMq&#10;Wd2jxfvWf+DZ/FvrhfGfhO51jxh4a1W58+zfRpbh5YZrX/W74ni/v1tKmp/AcdTMsuw9b3a/N/26&#10;4nK+IZvO+Mnhdf7umXj/AHv+uVCP/wAX9f5mfyvCn33b/p6rYvPCv2z4g6Zry6haQ2lrYy2rI+/f&#10;uZ0/2P8AYotvA2oTfFq41qCW0udPbRVslZLxN/m+a77NrfNWHsJHo082wVWXu1YmPpTtN8cfEDL9&#10;+LR7WL/vp3emeD5mb4zfEVmb/VQaWn/kKV6saVoOoWHxa8W3d9Zz21u1nZxRO6/I23zd9ZngmGX/&#10;AIWl8S5fKbY0ump9z+7a/wD2dZSiepSq0qnwTLfgmZn+MnxNk+/tXS4v/Jd2/wDZ6i8Jf6Z8Wvim&#10;3mbHb+y4lfbv2stu/wD8XVf4e3LP8QfiRP8A3r61i/75t0qH4dXKv46+It43/LXU4ov++bdKDQ81&#10;/ax0efd4S0+BluZbqe48pE++7M8SIn/j9br/AAftn8C+RP44gfUGs1t/7PhtfKiX5Nmze2z/ANAp&#10;nxseK/8AiX4S81meKztbi4b/AMcT/wBD2Vz9zrDfP5TfPXmYmt7KUYmPseeUjs9V+A/hCHwfcLbf&#10;E9U1BrVk+yPao6N8mzZ8r/8AxVZ958UdV+Fek6fpGn69qWpRWGkpFE8PlfZ/9Vs+TzUdvk2f3F+5&#10;XFXKz7mWWX5/uVzmvabc3+jan5Db0t7G4uJX/uqqf/sJ/wADrh9v7X3YxCjhqdKXNI+2P2V/FVtp&#10;vwR8H6fqEq2cq229fk+Tazu6fP8A8DrzTwZftN+y7oVy27zdW126um/7+3H/AMQlGgzS6D8J9K2r&#10;/wAeehROzu3923SuX8DPPbfBvwfYtK3leU1wqfwbmd3/APZ6ePjyYaUh4bD/AO0x5Te0OHztUsov&#10;+es6pX0V4ev5bn4peIN3/Hvb2drEr/7TfNXhXgazWbxhoi7lfbdRPs/4Gley+DLlbrxb4zuV/wCf&#10;qK3Z9391Hry8l+GUhZ7L95GJ2F/qVz/wmGlWMDf6OsUss6f3v7n/AI/WtqsPnW6q33N29vmrlP7V&#10;tpviN5ES/vYtM3s+7/b+5VvxJeMl1pUCyrvlut+z/ZX56+n+1E+TN3WNV+x6Xdz/AN2Jqi025Z9J&#10;tN38USv8q1ieKtV/s3w/ezy/P8v3KupctZ2abl2JFF8yf3VqPslfaMrwBM2oLrdy0UaI2oyosyff&#10;ZUf+P/vvbXzf8S79r/xrrsv/AE+NF/3z8n/slfQHw3vFTwkk/wBxJWllbf8A7/8A9hXy/qVy15dS&#10;zt9+WVpW/wCB18xnUvdjE+tyGPvSkWPEO5PgF4rgif8A0jXNT03Sov8Av75r/wDoFfcdnDHYWdvB&#10;E37qKJVX/gNfF9zCt5pvwn0Nv+Yl4wXUG/65QJ8//odfUvjzxIvhvwL4j1XzV/0PTri4X/gMTvXV&#10;g4/7NE83MJc+Jkflj8QvFlx4g8feJdUjuZPLvtTublfm7PKzD+dFexeF/wBni51rwzpGoeW3+l2c&#10;Nx93++gb+tFe57SJ5vKffPksn3V3vt+5CtXrZWTZ8q/dq0iKv8H/AI9UyPtrwuY9IhT5amRv7v8A&#10;6DUqTL/DTJnbcm5V2fxbvkpgRedL/Cqp/wABp/nNsofdu/hT/gVQ+dF5Ts3yIvzVUQGvcwW0Tyyt&#10;sRfvPXI638S/+WGmRfPt/wBc/wD7Ilc14k8T3Ot3Dqv7m0X7qf8As71z/wC8f5d3/fFerQo/zHfT&#10;wn2pFi/1We/leeedpn/vvVSHdc3CRRK00rN8uyn+TWO/i3XtE82KLQ7a8t9zbZrdtjsv8G/c9elH&#10;kOmUZQj7kTpf+EViuYka5ZftCt8qJ8+3/wBD+arFho8Gj2+2JY4f9hPkrirn4o+Ts+3aRfWaM2xt&#10;n73/ANBp8PxU8PQt+9uZ9N/6+Itlax5PsnhVvby+KJ3v8X7qCBHX/Z31E7tvfdFIn+/LsrnLPxtp&#10;V981tqsc3+3M1aEOpLN/x7T203/XGWjlOa7ND7Su35Vk+X+5FvpiNBIybvL/AO2y73/74qJJmdtz&#10;R+dt/ufP/wChVX1jxVZ+G7DzblGR5fkihhb97K3/AAHZSLLt5cwWdnLcyyxw29uu+V3Z4kVf/Za+&#10;dfEmqwXOl3E9tJviWXctaHxF+JC+bu1BV8379rpMLfJ/vu//ALO//AErwnUvHOq3Os3rXMrTRXEW&#10;xUT7i187mUfrXLGP2T6PLefC+9L7R6d8MfiRAnjCy8PXOix39pqzLpU6I3zyrL8n/fSb0/74rE8e&#10;aPF8OvFuseFYvMuYrOfZuuG+f+DZ93/Y/wDQ6880HSvEN54m0+XSP9G1BZ1lgmf5NrL82+uw/aB8&#10;Z6Z4++INpqcEElne3FnF9uTbs23H+w//AI7v/wBivsOGsVPD1PZHzPEeBjiKPtZHO63rESfLuk8p&#10;f46saJqU8P8AZ8UErTWX2qWX5P4ZWiTZ/wCOK9cjbQzpdOttPfP/AANsi+0V6N8N9JnfUpYrxWs7&#10;fyml3fY0R9y/39v++1feY6MsXQlA/PqFWGX1Y1/5SXxbYa9qV1aSafuSLZv+dvK+b/frbsPDd8ln&#10;/py20L7f+XRWf/c+9s+at2G50G2uEafV4JkX+DbLE/8A6Kro9E8YeHra68//AEG82/dhmvkiTd/w&#10;L5v+AV8BRyulSjyzOXH8S47G1JShHlOPtvDcDrErRLcxLKsX+kS/dZvufJ93b8n9yt1LBn0mKVd0&#10;1vu2Rb0RNu376f8Aj6V0tt4qgv7rzZbG0dGbez/JcQ/+O12Gm23hrXrd5ZdI0+2RV3yvCyRbf/Zq&#10;9SMYUY+6fLS+sY2X7yUjy/RP3P2tdscMssXlRTO2zyvnR9//AHwjL/wOut+F+mz33i12ilhmlZW2&#10;zXGo/Z9v/s33K6OHw/4Fmt9sGoNZpcL/AAM/zf8AA23bat6P4A8Oed5ula9HM7fwTXkTvu/3Pkq5&#10;S9zQmnhJQlGRFqWt3mif2hfefO92t09vE9vao6bl/g3rs3f8D2t89db4ZuYr7RLf91ClvBqNr5rp&#10;O/msvzPL8kSfKux0/wBn+9WVN8Pby5+2tPeX159sbzWXbshZvufcV33VoeHvCt5p9nLa6hc/J/yy&#10;8nzflZU+T5Nif3E/74rmlrE9yhGrCr7x6Veat4X13xVp9vp1mklk0E7tst2SJpUZE/ufw7vu7qwb&#10;fw5FqHji6szpiy6ftVkit4Jd8XzfxOrt/wCP7ag8M20Wj6t+8W2S1i+9cSt8+7Z8iOu/7v8A9hXc&#10;/D/WrOPxx4zu2LW1hN9ja1UI21tsPz7f+BV5s+bDx9zU9uEY4qUfacvxGJb+E9KuPCmteILSNf7N&#10;sUnaL7PeS7pfK37/AL33PnVv71VLzQbXTfhvYeLJtS1CG0uba1nltfPZ9vn7Nv8AvfO9aXhKRbX4&#10;R6v4fufMhv7x9RVfKXzf9fNLsb5f9l1qL/hKNCPw5tPC+u6bf3iWcMFrst0/1rQbdr/7Pzqv/wCz&#10;WfNX5v8At419nh+X+X3f/JiPxB4d8QwJaxyXEmyGZJ4HvpIpXWRf4l/2quxaLrlxeW9xePa6tJEr&#10;eU10jD733tn3qwNY+MGjaPZW994g1eJHt1/ewvsn8pfn/u/8tfu/xV89fEj9sbVZpfs3hD7MkW5t&#10;rvE6eV/u/P8A7ddHJU5feRzSlQjL3Zcx9D+KLOy0fVftN9bwyaesG2Syt4k+9/e+Zt3/ALL/ALNe&#10;NfEr4qeAdHila202bzv4bdp/K/8AZf8A2avlDxb8S/Eety+fqur3N5Lu37Elrl7/AMTanqXlfbLl&#10;niX7rzLvetPbRpbnPHL6+YS/dR90+kPDGvQfE5bv7dBPZ6Zbt8tvDeSom7+DYyvu/wBr/gdYXhL4&#10;er/wkfi2Vr7W9Ht1vFS1mt76WLzV2J/H/wAtasfDHTYIfB9pPAuz7V+9b5vvN/lK6LZLD5q7m+b7&#10;vzVxVMRzS5j9WyvKI4PDRpnK+BvB98mqeLZV8S63pX/E2liimdkd7pVRNkr7k+b7/wB+sHwZoPij&#10;VbjxbLY+LFtru3124t/OuLGKXz5VRP3vzfcb5/4K7jfOkrszt8v3aynv7xJX/fsnz/3aj2x6EsEz&#10;xL4l6t4x8L+PLRtX16TWNQaBfImWd5U8pn2bP3v3PuVq38PiyzuJVWXT5pf78Kvs/wCAfcqx4w8N&#10;y+KvFtpc3M7fKyp8v91a7C5mitl3PtT/AGK8fFy5wo0ZUviPKrzUvF8Nhdy+bA8sW6VtkH/A66Kw&#10;0r4m3Pwv1u8tvBlzc6Vq0S+bqFv+9lVVf+BF/grs/A32PW/FVvbN5cyXF0qMj/OjN/An/fdfRtnZ&#10;z2Gxl+0pKu3c+7599dmW4b2sZSkcePrey92J4P4q+J1zYfDTVdP1DwrrumytpjWv2h1ie3Vmi2fO&#10;6v8Adq34M1uDUvAfhyCLz0ezs4reXzoHi+bYn3N33l/263fje9n4hl13Q/PWzluookll8rf5UuxH&#10;f5P9/fVJHgTTbSCzXfFbxLF/3zXBnnuYaUT1Mr5pVoyOo8B6tZ6V4usry+nW2tIlbc7/AO5Xpfwr&#10;8Q2LxeI7lr6PfeaxcXC7/k/dNs2V5J8OtS0xPG/2bU1tnRbPzfJu9mxvn2fxV6L4G8E6VD4cii1X&#10;SoJr3czyunz7fn+5vWuDKYxhhjhzuX+0nXaG+/x9rtz5sflNBbpA/m/61f4//H6u31x53jzR4vm3&#10;xQSy7P8Ae+SsL/hFdKubz7s9tFEuyJIZ3Tau96z7bwlFc+JriK21C7h8qD/j4Zt77q+hlGJ83751&#10;vj+5aawsoF+Tzb6JP96tXxVrC6f4f1W5/wCeVrK7f98V5v4h8PahDrmiWf8AbjXLyszr5y7PKZf4&#10;6i8c/wDCR2HhW9W51C0mt2VUbZE+9qnliI6u3uf7K+Fjyv8AJL/ZzS7P9pk3182TPXrHie+8Vab4&#10;Pex1CxtE0/ylt/tEM/zqv8HyV45M/wDpG2vi849+vGB93kceWhKZ6DolhLefGb4RaYq7/wCy9CvN&#10;XZE/6b70SvSv2qPt2ifAXxRcsvkpcRRWqJu+dvNlRP8A2d6+V7z42fY/jdLfTxXPhu3tdFi0XfcL&#10;L5sCrsf50VN3zv8A+OvVv4o/Hj/hM9L0LQ18Rtrdk2rW8s6+U8Xyr/vJX2WEwkfZRlKXwnx2JqSn&#10;Xlyn3T4P8FXXh/wjoml/Zv8AjxsYLb7/APcjVf6UV4h/w1Jqf/P/AP8AkKip5cP/ADGVq/8AKfRy&#10;TT7fufJ/sU5HZv8All/33USXLfd27KEdnWvE5T1ixv8AuKu2mP8AJ8zfw/7NNTc7VKm/+Kr5QGb9&#10;/wDyyqrryT3mj6hBAvztAyf73yVoJ93c26mO6+U/y/Ptarj7hcTwd5m2/K2yj7Q9dn4n8GN5st5p&#10;8TPEzb2t0X7v+5XD7P4lavVpVYyifQ0pRlEc80r7/wCD/bqKR2f71S/Mnyt9yonf/ZVH/wB6rOyJ&#10;mXMPnb1+XZ/u1z9xYf7NdRcv8tZU33vlrGR0ROauPCumXP8Ar7GB3/v+UlUZvDcCN8vnpt+6nnv/&#10;AOgb9tdQ8jP/AAtWxongbVfENhd6hFFHbaZa/wCvu5n2Iv8A7N/3xUc/IY1pUIR56/wnnU1nq6s7&#10;WOtXNh/dRFR0/wDQN1Y95beMZrh2bxQzvK3/AC2s4pdn+x838NewaJ4JtfEF4lpY6q00rNt3xadc&#10;bP8Agb7K5rxPov8Awjes3GmS3NteSwfemtG3JXP9ajV92MjiwWIyvGVOShKMpHk//CvYpPmvJZLm&#10;9ZmeW4dvvVah8H2ds3yxfP8A7tdt5K/7lQvCv8Pz0uU+mp0qUfhJvB+q6V4Js/EGoXLQWd3LY/ZY&#10;N8HyN/fTZ/edE/8AQ68U8VeKrH4kao8CwM+oWsUX+kQqnlRL/Gif5/v10fxmuYrHw5E09m1zaM2y&#10;XY33f7leb/DTW445dQWCx8m3byvK/vt9/fX22SYCnLlrykfmPE2Z1qUqmGjH3TrdE8PS2DfvLmea&#10;0b54vJ+RP/iq62zttMubCXTFvI4XlXYyQy7JW/3P/i65eTW4NN2RefH9kll+43yPEtaFzokF/ao1&#10;zB9ptG+7Nb1+oR5OXlifi9SM+bmkRar4YlS88iCdbmLb9y7glSVf9/7m7/f2VXT4Y31z8y3kEP8A&#10;d2q3/wAXWxptnLo6p/ZST+Uv3kmZ3/4A/wDdruNBvGv7dG/eQp/z77kfb/45X59neAq0P39L4T7X&#10;Ja2ExX7irD3jzSH4ONNI7anqclyi7V+9sRd3yJWnbfAextrhLmC5ntpYl+X7JO8Ts3+/vr1N3Z96&#10;Msbp/c207erxf8e37r+5C2+vivfl9o+6jh8PGPLyHnUfh7x1Ys7W3iHUHt1X5be7nS9/ubP9an+/&#10;VvTfEPjPTdS3S2em3lu3ztcPp3lOu102fJFL83/fH8Fd6kPkrti8yGVvuonz7v8Avin2+mxvvZrp&#10;fm/gfZv3VrGtXj8Mjz6mU4Cr8VMj8N/tYeLPD8dxbXPhW2mi3POzw3D/AN/b8qSxf7W7bvre0r9s&#10;7T3uEi1Xw5c2z/3IbGJ3X/vmX/2SsV9Kntl2+Uu/+NNtZj6bBtdZ7H52XZv2pV/WKm/KYSybDfZl&#10;KJ3Xhn9pDwTptxqTtqGrWdveT+a1pfaVK6J/wNq6rw7+0d8MVu5d99DeiVt+3ykXyv8Ad2/d/wCB&#10;V856x4S0y8X9/wDaUdmVN27ftb7iVwXxX8GXmjxf2fY306RXEW/Y7b0b+Oqljr6Ticn+r3JrSqH2&#10;P4m/aH8MeG/Dpn/tVr+/3tut7hds0Xz/ACJsVtv937i180eOP2n/ABn4guLiVWtra0b5F2QbJlWv&#10;GU8Ma1f+VO11sfbsab+9/wB9VrWHhi8mV1lvJJtv9+t/rlOHwnlyyDE1f4kjP17xh/bDRRNu3r87&#10;In3GrPhudV2vEssUNpL/AAeQm/8A77+9XRXOlWelN+/ZYfl+VE++1YV/qX2mXylXZF/CifxVx1MX&#10;KR7uEyLDYeP8xj3j+TLti+f+89UoYZZm2qrO9dLY+Hpbxv3sTJE38CV2ej6I32eKLyGSKL+B/ub/&#10;AO/s+7XNKqfT4bLakvdhHlid18PZpU8K6fAy7Hii+auoT/d+9WLoNnsiRdtdRbQ/L/F/wOr5j2/Y&#10;Spe6ZLzfM8XkM/y/fSqU1svz7lZP7ny103kr/eqtNCr0cxcYnC6lo/nNuVdj1yl54Paa6eVmk3t8&#10;jP5r16nc2Hzfd+RaLDwxfaxceVY2klz/ANcVrmkdHs6XxSPMdB8MNoOpRXls0kN3E29X3V6dD8TP&#10;GL2r239uT+U3/TJN6/8AA9m6uy0f4FarNslvp4LBP4l/1r//ABP/AI/Xofh74Y6L4eZJWs2v5f4Z&#10;rhd+3/gH3axjifY/DI8vE1sJ/LzHhWifD3V/E7ReRZs6S/M1xN8if99/xVLreg/8I3qT6Z5vnfZ9&#10;u59uz5tm+vqOZ/lRVl2V8w+PL9bnxprDbt+26eLf/u/JXi5jWnWp8ostrKVYq6VqU9hLL5Fy0P8A&#10;uNsrV/4TC5s/3rXMaOv8c0UTf+hJVf8AZ3sLTW9Z8e3moQR39v8AbLe3gS4XekW2L59n9379esXP&#10;gDwvqqulzp8Dxf3Nzp/6C9cVLD1YQ9yReJx9D2sozief2/xI1NPlZo3/ANxfK/8AQdlXYfidc2zb&#10;vIj/ANrY3/xW+ur/AOFV+GnX9x5lsn/TGf8A+KrkvHnga28K6X9psZ57n96qMk3z7V/v/LV82Lpf&#10;DIKP1HGVI04x96RY/wCFkWz3EV5c2bTXES/LM7I+3/0CrF/8RdM1uzSC8WTylZW2bX/+zrEsPh7f&#10;axo1vcq0dtcSxb2t5lf5aqTfDTXofuxQTf7kv/xVafW8bymVTCZf7WUJGt458fxaxpcVjHtfc3mt&#10;82//ANkSvN4f32qW6LFv3Squz+989Wte0e+0G/SLULZrZ2Xevzfeqx4At/7S8c6VB/01Z/8AvlHf&#10;/wBkryqlSrVr+8epTjSw+Fl7I5rxb8Otcm8b+JfEKtaXKazdK/8ArWieJVT5E2snz/8Aff8ABXov&#10;gbVdI8DW6Rf2VaXN2v3r7yk+0f8Afddt8RbNdN0VJ4m3ytLsVH+5/n5K8PvJpVutzM3+zX1ax9SC&#10;PkMLhI1nzTPdf+Fvad/zwk/74orxf7Uv97/x5KK2/tGR2fUKZ9xwzS/aJVkVfK+XynRvn/4GlWPM&#10;qFraTd91f+A1YS2Xf92ufmPNJo6NzU5LPYvyq1NeH77fMn+5UcxYbN/8W+oZt235Yqsb/l+Vai+e&#10;Zd+7Ztf79XzAP8791u/2fmrE1vwrp+txbpYvJuNuxbiH5H/+y/4HW39yL73+xTPJ87Z83z7a2pD5&#10;uT4Ty/Uvh7qtmr/ZpY9ST+4n7p//AB75f/H64+/hn02XyrmCS2f+FJotlfQHkv8Aeps0MU0TxMvy&#10;N95NvyV0xrSO6ljZR+I+bnhb52b+Kqrp/tV77qXw90O/Xd9j+zO3/Pv8n/jn3a5S/wDg/A67rbU2&#10;T/rtFvq/aRPVp5hT+2eW21hLf3UVtbRNNcStsihT77PX0v4A+Ha+CfD/ANlnlZ7u4/e3Twyt97+6&#10;tVPhT8KY/CjPqN80c+oOv7ptvywL/wDFNS/Gjx63hPRWtNMikudYul/cRQruZV/v/wC9/d/+JRq5&#10;K1TljzHxefZm8T+4ofD/AOlHj/7RPxLlRk8J6HcyebK3+kv5rS/+hfwp/wCPN/uPXkWlaO1mu6WV&#10;ppW+871q6V4P1z7RLqGq6ZfJd3Db2d4Jfl/2Pmq7NC1t95WT/fqaEV8cviPqciyyjgqHPL3qn9aG&#10;VJbfN/t1LdPE8W3bvfbs37amdGf5v++ahvLCeFU81ZIdy713r95f79dUj6yMY8xhalpsV/bvBcxR&#10;zRN8jI6155efDSx8PNLdaZ5iRXH3oXbei/7lesPZ/L/9jWVr1j52l3a7v+WTV62V4uWFxMH9k8nP&#10;cupYzCVVy+9y+6eBa3t814mbYkv8f8Df79czNrGteEri3Wx1NoUuG2Lb27f62u7k8N3fiC6isrHT&#10;7m8up/8AVW9vA0rt/ubfvVpw/CXStN3Lc21zc63Zy72W7d08rb/GifJ9z+JHr9bqJTl7p/PtOUYR&#10;99GJYWOtQ2/2m+1W+vJZfla7Sdnig/2Nm/5a7DwHq1z4VW9gnVbzzWV1mhn+fb89eaalqVzbay8v&#10;nzpEzbJ3SV/3teneDPDbQ6NuZmdJZWfe/wB9q8LP8TGlgpQPrOGMv+tY+Ll8J3SeONFmbdP9ps93&#10;3vOi/wDid9adn4h0OaXauq2kP/TGadEdv++q4qbR/m+7UL6b/CytX5RHEn7BVyOH/LqR6d9gl82K&#10;VfntGl+Z938Ox/n/ANr+CtD5radPlkdGb7+37q7P4/8AZrxeHR1s97QboXb+K3byn/77WtW28Q65&#10;YLtXUJ5otuzZcbJf/Qt9bfWYnmyyWvH4T2B0sfI835YZVX78K/Ov/fNZPnLMu+JpPm+dt7b/AP0K&#10;uIs/iF4hs12ywWN4n+3Fsdv/AGX/AMcoh+ITbn+06HPD/e+yXSP/AOh+VV+3jI4KmAxNL4onW6rZ&#10;t/Zdxtbydq796RI8v/oaVx/xF239nolyzfItnt3v8n3tlaCeOtIeJ/NvJ0l2/wCpuIH2f99qm2vK&#10;vFXiefXpbjT7aX7TEs7eUluv313/ACf+yVEpHN7Pk+Iu39/pltEkX2xZpVX+H565S88SSvcPFY/I&#10;n+x99qvab8MfEt+37/TL62T/AG4H3/8Aj1dlonwT1ryt0WmbE/vvOn/xdRKpGJ0UaMJy9+XKeaw6&#10;Deak3mz7k3V0GleFYofuxKlewaV8BNXmXdPPaW0X+277/wD0Cut0f4A75drarv8A7yQ2v/s+/wD9&#10;krmlUke5TqZfhftcx4vbaIsPy/8AstbdnYeSv3a940r4IaKkqef/AGhN/tuybG/75rrdN+GPhrSm&#10;3RaRHN/18fvf/QnqOaMS6mcUPsnz1psOxkVVZ3b7tdLZ+D9e1L/UaVd7P4XeLYn/AH21fQdnpsGm&#10;sn2O0Wz/ANiGLZ/6DWl9/f8Avdkv8VX9YPHqZpz/AAxPCrP4ReIZtnnxW1nu/wCe06P/AOg763bb&#10;4IKn/H9q7P8A3kt4tn/j7f8AxFesTW0W35mV/wDcamuiv80Tfe/v1H1iRwSxteRxNh8NNB01f+Qe&#10;ty/9+7Z3/wDHPu10aWaw2vlWcCo6r8qfc/8AZK0/lRaY6b/mWX7tc0pTmckqs5/EV7awbanm+Wku&#10;35tn3N3+xT/7HWFv4nf/AG2qV7aR127f97dTN89suz5vl/grAwOC8SeG9a3uzbb+Hc21Fl+6v+5X&#10;yl4w+CfxBvNUu5LaDUHt5Z2fZDA+xfnr7qR4pv4V+Zaiez+X5f8A4it5YiXLy8ptTlyfCfG/wl8E&#10;/EHwBFcWcGh3M32yX7RK7q8SN/B/Em2vU31jxZo/lRX3hO7RG+89vPFKi17r5kn3W2un+7UXkxXP&#10;+w/+3R9b/unPKPOeCW3xOg83y5YLuzlX7yPFv/8AQd9bth4/0i8ZFnvrZH/uPKiP/wCPV6dc6O21&#10;2X98n9yZaybzwxY3K7Z9KgmRvvIipR7eMvsmfLNbGF/b2nvF5/26Pyvv79ybP++6IdesZokliuYH&#10;T+F0b5GrQfwN4XSJLNvD1t9n/wBtUevOte+CcCSu2h3Mttbr923810/74daunUp/aDlmcj8Xdegu&#10;fEdvF5q/6Paqn3v9t/8A4uqvwZmWb4g+btV/s9nLL/4+if8As9cf4++AOvarqkt5FFqCI+1Njy+b&#10;W78KPhF4s8MalLczyzu8q+Um9dvy/frj+rUpV/a8x7csTy4b2B9Aaq9jqtr5F5Av2Rvvb2ryTxV4&#10;b0i28P3etaVqq3NltaVf4/N/2EevULDw8yRbr6CPzf4flT/0OvH/AIkaPBD4gdrOLZKq/v8A96+x&#10;v+Afdrbmp83KebQjV5vdPE5PHkXmNnTb0HJz8qf/ABdFdRJpsTSMfs3U5orXlpHfy1z9H9j/AOz/&#10;ALm2no+xtv8Ae/geoUdvvNtTb/tVMib2+b5KfMcA7zv+Abv9qpt/zfdpn3FTavyf33qum7c7Myp8&#10;v92pKLbOv+yiVDvXd8y/+PUfL/tPVff8qfL8m6rJJneLytsu75aEmXb8qr93+9Vf7ZFcxbonWaJ/&#10;40bfUtsi+Uiqv3VWqpBIf/F8tHnRf3V/2aPLpj7du77/APsVtIAe8VLfdt+Sm69qM+g2dtfaXpH/&#10;AAlNw38NvOiQxf738T/981DMiuu1t3zLXn+sfCW21K6llXUL5EZt+zbFsX/xyuGpKpGP7s4MbHEy&#10;p8tA7PR/ipri3aHxFpemeH9OI/ePcXqrL/wFfvN/3zXN2P8AZvirxtqWuWt3JeQbtkHmr9z5KyLD&#10;4Iaejfvby7mT+JHZE/8AQURq7vw94b0/QbXyLGKK2i3fcT+9WEfrM/dqfCedgsFiKUuavIupZtGq&#10;f7NE0Py7W3Pu/grQ86OOLaq/I1VH/wCBb/7ldR9HdmPc6JY3n+v0+Cb/AH4EeqX/AAhmhv8AN/Ye&#10;m/8AgKiV0fy7no2L93b96lzG8Zz/AJjkbn4e+Gnbzf7FtN/+xvSuN+KPgDSLDwDrd5p+mLDera/u&#10;n81/l/4Bvr2h7aJFRG+euP8AiveW1n8N/FEsvyRLp1x8+75/uP8A+zV1YOUvrNL/ABGeKr1/q8/e&#10;Pjz4XeLbHw38RLS2naRIpYmRkSWXymb+DzUX5mX/AGE+82yqn7TniSCx8Rpq+1Ybi4lXzU3bH3bP&#10;vv8A3XT5P93fXBW032xZYp23pu3tMi/61a4+88Nz+JLq71OX/VStsiX/ANAr9oxWCq1cRDE0pH57&#10;g8fSpYWWEqx5iv8A8JPczaikDS/61tzOi7Ny/wC3/e/4HX6Ow/BDw09um1bn/v8A/J/6BX5y6l4Y&#10;ubP/AE6CNXS1+SXbX6pabC0Om2kUrf6WsSo3+9XwfFHtY+z5j6rIq0oc3spHD/8ACkPDX8UU7ov3&#10;t8r03/hSfhdG+azkdP8Aru9eiv8Ax7lqJvkl+ZW2f7FfB80j6v63X/mPPP8AhSfhXzf+Qezxf3Hn&#10;lT/2ehPg54RtlfdpUf8AvvdS/wDsz13r2073HytsiX/cqKRJbaT7m/8AvfN89Z+8H1uv/NI49/g5&#10;4VfZFFp8CP8A33pj/BzQ7b/Vafp7v/f+ypv/APQK7aFPOX/VMjr8nz1YSZrZvmX/AIBNsp80iPb1&#10;Z/FI8/h+HttC37q2jT5v+WKolOTwDAkvmxQRvK3zt/A//fdejedFcfeVUf8A21/9nqGazb70W75a&#10;uNSZxSjzHns3gxk37YFRPv8Az73rQ0TwxFbW7tLZqnzfff5K6KG5b7qwSW0S/wBz5N1TfaZ/urL8&#10;/wDCm3fW3NIy5YmYmlRI3mqvyf7FDwrbfPFArv8Af+ff/wCh/wD2FaqXLbtrRKn+0n/2VPS53r80&#10;Gz/rtR7wuUzP77fM6bflT7lPSbZ96Nkdv9qruxXV9/yf3vlqKG2ZN7KvnI3z7KYh+z5d27en8W+n&#10;JMs0u35d9TP833f++P7tMhRUb5moJLdnNvd1aBd7fxJReWa/eg2o/wDceqiXM6M6q/3f4KY8zOv7&#10;/wCf/gW+s+UvmGvtTcrbf++ahTzbltsS/P8AcommZlTb5mz/AGv4qi875k3Myf7Cffp6kEru1vvX&#10;zJEdf4FoS/3tu2fP/C+2orndc3DyystP2M6/w/e+X5qNSBzzSuu3+7UX71G/1C7P7lRJ95/mVJal&#10;Td96dl2f30rOQEVzeL5TxeQySstQ200qRfvWV5f9yrDusy+Uv32/jqrcw+TLuZlR/wDe/hqOUCx9&#10;v2Lu8r/gaVXS5g2/N56f7G6mQv52+JfkdW+bfTH3fwr93/Zo5QJnmtpt6yyrsVf7uysn+zdkTtE3&#10;yVem2rE+750/2Pv1U8lVbd5Xyf3ajlAyrnd9oZdq/Z1/9CrPvHZN+2X+H+Ba6V4Zfn8rzP8AgdVG&#10;tm+Rv/QqnliHMee+J9evNN02WVZZHdVrySzvJb+8ZmbznZmdt7fPX0hc6JFeL80Ef/fNcV4h+Eum&#10;awu1Vks/9u3bZ/6FWsZRj8RdKpKkeSyaxZxyMjXEAZTg/coropP2ebHzG/4nWqdf7yf/ABFFbe1o&#10;HT9ZkfZWzd977n+xVhN235f4f43WpofI/hWj7T/s1oYAiM/zbW/4HTPsyov3vu0eczrTEegB6fwK&#10;3yf7lRTPBuRW+fdu3fNTn+d3X7m7+5TZoWeVGVvn+7SkBUhs4LOJIoIILaLf9yGLZtqxDCyRJu+R&#10;2Vd3+zRsVNis/wDu0P8AP83zfLVxJB/71M/iqJPuvQ6NVgPdfuszf98NQ9y23+/UO9nXb/HUvktG&#10;/wDf2/36koa27/gG35aE3fNu/wDQamSZf+eWz/cpJvn37WoAL6SDQdLfU9SvItK0/wD57XH8X+4l&#10;cjH8ZPCU1z5UdxeTDd/rktNp/wDQt3/jtUfEvjTxFbxtpuoaHb67pqf6r7VY+f8A7n3P/iK53wb4&#10;SvNSe6vbu81DyoJdixefLF/45vrrwGD/ALSlU/eez5f7p+eZznGPwleMaET27+x2kiSeJleKVdy7&#10;12v81V0sJbb+Ff8AvqvD/E015YSp9j1PUIf+3yV0/wDQ6v2vxo8S6fZ2q/2fHqKeUq+b9jumZtvy&#10;vvdEZa781yeWW4aOJ5uaJxYPizE4ir7L2f6ns/2ad13SwMj/AMGyvJ/2n5lsPhLqayqyJeMtuz/+&#10;P/8AslVpP2jNSt1zc6DZQ/3mmvHt/wD0bFXP+OPjlo3j7wbq3h6+02z/ANPgaJGh1WCXypf4H/h+&#10;4+xq+cy/H0aGJpVZfDGR6mIzurOjKlKHxep8e+Erm2udLu4LyXZLbxRbfl/1v8D/APfFP8Q+JLPS&#10;tNT7HB975IEf+H/bqFPCXiPwlrkV9PpE/wBn83/XJs2bf977tP8AG2lf29eJeahLbWCMv30V/wB7&#10;/tp8nzfwV+8/2xhIw5vaR/8AAjDDZJjMZyzoUpSic18N/E8Vh4w0xrmJry0inillif50byn3pv8A&#10;++K/UCw1iDWNNtb6zl32lxEsq/7rV+engzw9Z/Z5ZbaC71JPuf6Pa/d/8f8Am+//AMBr1C2+Mfjr&#10;wf4VstF0WCx020t9yQNNZ+bK259/zsybf46/POIcbhMXTjKlLmlE/Rsp4czOlP36fLH/ABH2Q+3/&#10;AHPl/grP1LXtP0dn+3ahbWbxfPsu50Svjq38YeLNe0/UL7xD4sa28qBrhdPhlS4dv9y3V/mZ3+7/&#10;AHfnb+5XmP8AwlWmaxcJZ6hFqiXrN+6S7tf4v9xX3N/3xXwvKfaU8h9797UPuDUvj34Js5Uii1WC&#10;aVfnaG3++q/8C+X/AMfrj9e/ar0i2iePSNBvtV/3JU3r/wAAXfXium+Hp/Bml3dz/wAI/Hc28qzo&#10;2o3cv+jxMibPuP8AwxNvb5/l3f7iUlno9k/w/sokvNWfX90rrrDwQXWn3S7/ALj/AD7l2fc3Izfx&#10;/wDASUTujluDoy+1I9Ds/wBpbxdqP228j8MQf2faqzLC/mo8u1Nz7933VRfmZv8Ac/v13fwr/aK0&#10;Xx5awxanLDY3Ev8AqpoW2W8v+z8zt5Tf77Mv+1u+WvIdFsfAepabLu8U3VhKvmrFF9lnihZf7/3d&#10;u5/97+4v8FcB8PYbzxDeSrForaa8EXmy3HmxXG/50TZ/qvmZ3dF2f7fz/LW3902qZbhKnuqPKffT&#10;2bebuWJUT+L/AOLqab/VIsbRv8v8a76+X/Cvxa8VfCXVk0PxLZ79PX7to/yIq/8ATrK38P8AsP8A&#10;L/ceL7te++HvG2leLbD7dpUvnRL8kqfceJv7jo33Wo5T5HF5fVw/vfFH+Y0/sbfZ9v3P9ynIkUMS&#10;bm+Rfu76mS/Xa8SL/D/e+eobm8l+79xf9itDxR+9n+7t/wB/dTH/AHn/AHzTfO3/AMTOjL/BUO9t&#10;373cn/AfnqyCZ3i+d9ypu/v0OksNuzQLvlX+D7m7/vqmQp/F5rPu/wBmmPuRvlT71AFjfv8A4d6f&#10;xU+Hb5T/APj1V9kqS/dX5ql3skX3fkSgkfN/rfvN/H8n3Ki+abeu3Z833KIbld3y7v7nzrUu9XXd&#10;t/3vl+7UAUns/O+X/b+49Q/YJUfay/J/Fv8A/i61nddu5W3/AOxuqX90i/PKv+5UagY7/P8Aut2z&#10;Y33Nu/bTEhVG21YuYfOl3ea2xf8AaoR1uU2/c/vfNRqBV8lXf5old1/jdaNny/f/AOAbalmRfkb5&#10;aimm8lfmVk/26CCVLz+Fot/+41W99m6+VtZH+989Znk7Pm3f7exKZDbSfaHlllbZ/c/grIg0Uhgu&#10;N+2VfN/uVD9mlkf7q/7Gxqr/AC/63zdm3+NKtveNt27d/wDwGgCpcwxWzbZf4vn3vVd/Idk8i5jf&#10;5tnyNWgkzO/3tm35/np++L7rfJ/HQSYk0N4jPtZnRvu0z7NKjRbq20SDdu+zKn+2i7Ke80Sf3n2/&#10;wVAGDNC25PK/hqrNbMn3tz71/u10E00CLu+ZEb/Zqj51nDK7SxNs/votSUc/83/PCaiuj+32395f&#10;+/ctFHKB2e9YV/1uz+DYi1YR/O+ZW3/3tlVPOV1+797/AG6Z9pX7rfJ/dfdXadZe/wDif79Sp919&#10;9VIX3xJ8uz+8lPR98qblb/gFAErosfy7aaifvZW/gVfuVYTdD821fmqo+77Q7Nt+bb/7PS5gH+cq&#10;fw79lMttz2+/dsRmaorlJ/8AW/3P4EWnWyS+Um5lRGf5t9XEgsQvEnlLuZ/9umv8+/5f/HqJraV9&#10;nkSqm752oSFkX+//AMCqwJdm1kdvuUx3+V2b5Eo+byvvL/t/LVWZmdnX/wBA+/UllhUTduoTd/Gq&#10;/wC+lVIbb+Jtz/3d7VK6futu1nqAGu6ebuauZ16/WwsbhovkSWXf/wCOJ/8AZVevN2122/J/u/8A&#10;j9eOfF74iwaVZpY2c/2m7/1Xkwtvfd/c/wB6vquHaKqYiTZ8LxXKccJGMPilI5fxx48gS+2yzqm1&#10;ti/7TV6b8Gbye/8ACu6Xy/mnZ4t7fPt+/wDc/wC+68q8E/Ci81K6/tfWlV7hvuwv86RV7homjx6a&#10;u2Lcm1a7s7zyniqcsFQh7v8AMcuQ8OSwEo4yrL94dG1ss0qK33/4flq1c6JZpZut5bRzI38G1Kqw&#10;7du5Vb/fqx/aEsPyt++ib7yPXwEqUD9EjFdj53+IuiaVN4t1C2ns/JtLf5IHhXZ5G5Ef50X7y7//&#10;ALDa1eM3/hXULnxUmjT6RPf2+1fKu/P81It33ERJd/3/AOHZ9773y7H2+geNvGF9o/7RPiDytz+H&#10;2gt7W6t3+f5vKR/uf3vn/wCBfPVnxJ4b0+a4SeCdntJV/wBDuPNdUX59+xn/ALv3/n+8v/fa1cYx&#10;lHlP07L5ShQjY8u8YX9t4etb3wPealaWFveMsUv9nwS/Nt/5Zeav+2/zfJtZq0NB+G8WlabpUFnb&#10;X1tFb/aL2Kaxnd5b9VT7j7dm1Uf7z7/9n5fkpviHwrbTa9aRS2d9efedru4VLiW1lXZ8j7v4nd02&#10;7Pvb0/v1oePJtQ0TwvqGma5qen6Vp955VlK9pK73G353+z7/ALv+9sTburrlThy/DI9apRjL3vtG&#10;D4/m165v4rnw9Zx6VpSxKjfbrNXuLqX+N3fY6/8AAEf5VRKt+AIbq4idte1DTfDbqzSwPaS/6RtV&#10;N7yonm/M38Koibt3+583L6V8Iv8AhHpbTV577WbDRZVWXzrFvnulb508p/k+/wDJ/A3369K8SX/h&#10;qb4fXrafHqFn4w2q8H2uzTZK29PkZ23rtRf9tW/i3M1cn94zlKUI/a/9KL2j3PjG8+F+oTrP4gtv&#10;C7adcPeWl3PFLugVH3psZ933P4Plqv4Jt9cs/CUVtpGhreaEqreyw3asnlW7b5dj/vX/ANb97/d/&#10;2Xrz/wCHUOueJNWeLUNM0mzt7eL5prSXZLPKz7ET5Zdvzt95/wCFUdqu+M/Hn/CPazrHhqfXNZ1W&#10;0WXZdTQt+6nb+NEilf7v8P3/AOCo5ftSOX6upS5pcspfF8J6B4G+K+jQ6Xewavott4kuLy+luEu7&#10;e8ildN2z90i7E2qn9zdWP4FtvCb2NrpnjTVbua68rzbmb7Ht+bf8ifukb5du1v8AaZ/9lK4f4e+D&#10;9D1TVLfXtG0P+2PsFzFtsbiKXZPP87RJ9/a33fuf3U/u16z4J+LumWd5Kt9oum6wiwfZ2t7S8t7p&#10;1l3u8srp/ed2/wDHKv4feKnTlGMpU4/+Ay/zN+28AfDnWP3GkeNl01f4YZrlE/8AHG2Vx+tw+I/h&#10;Rf3Gs6V576Lps/2KfVrSD+L/AG/+mH8Ox/l3fxp96u71jW/hv4k0TUp10ifRNViii8j7dB5Sbt/+&#10;y7qy/NuZPvbN+2maP8OvhdqsX+g+L47O7l/1rPeLFK3/AH1sao+zzHFGpKMbV+b/ALej/kdt8Ovj&#10;xovjmyt7bUGj03UpdqROkv8Ao903+w/8Lf7D/wDAHavRd+yV9qs+7+Pd92vnLxb8BG8Maal5oupx&#10;6w9032eCGZYn89n+587b9yp97/gFUfAHx71Pwfq1x4c8QxSXL2cvlS29x8lxB/1ydvvL/sP/AMAd&#10;vu1tH+8eHjMrp14+1wkv+3T6edF3Izf76u/31qvDcr/dZ03/AMFQ+Htb0zxVpqX2mXP2m3Zvvp/C&#10;39xv4lb/AGHStBEZ7h927ZWh8jKE6cuSZXd929mVkod/mSVV/wDHavPbK+xpV2fNvX5fvUMips2y&#10;7P7yJ/FQZkKPLu3N5jurfwfcqbyWdt2356d8qfdVn/4B92h9u7/VN/fqAItny/N8n/j9Ph2vs+X5&#10;/wDd+9TvuNubdvX5N8NNeZvvfKj/AHP7m6gBzwxJ92L5Kid9n7qKLft+SmedLu+Tc67v7tPR96/N&#10;8+759j1GpIzyWS32tt37vmpu9du37+7+D79WPlm+WJl+5ULuu7a7Kj7vuUagNmtlm+98j/7FMdFT&#10;738P9+h/Ke3+8qP9/wCSmb4nfazM/wDeo1IB0V98TN/wN6eiL/djfb/cpmxdu5VZPloh8qFX/v0a&#10;kA9sv937v9yjyfl/1Wz/ANlqazdXZ12tv3fcf7lWEmX/AGUrIDPh2zL93Y/912p2xv4l3/wVbe2j&#10;m+b5d/8AtrVd4ZXb95u+V/4F+SgAeGB/ut860yaz+02/mr8ny/x01IVSV5W+T/cqx9vXdtZlfdUA&#10;Zjwt92Vdif3/AO9UXk+T92t35n/24mrMfbDK6+Q3zfdpxkBD/wAAopu//ZaiqA6hPnVPNZX/AN+n&#10;pbLuRvKan7/lRv8Ax52qX5bn5V+etdT0NRjusO5m2ujNs2VZtrn5flWqz7YfvLv+enp93/2TdRqZ&#10;EslyiLu+4i0JMrs67N/+/Vf5nX5m+RWohdXidv7zf3qyAsTee/3dv/fVVURfKTbu/i3f9907er7P&#10;l+f/ANBp7/xtu2fN/ereJAeds2L9/wDg2Uzf8u75U/j+eiZ1T71NS4VGdVdX2/3/AL9aAPfc/wAz&#10;Ns+eoZpl3f33/wBiia53xfutv/fNVHm2S7V+d/8AdoLLH2mLcu1mTbUUkyu3zM29f7jVE6fKn+7s&#10;o+58v8e2gCF/lZ9yts2/+PVzX/CrtB/tyXV20+P+0Gbezv8A+yJXUW3lW2/bt2bt+/dvp/8AFuZf&#10;91ko55w92BEoQn8ZRTTYEbbF9/8A9Bp/2P5du77v+5vWtDerr/Em2mvDEkSN8v8AtVjqWZj+amxv&#10;9rZsokTY3zL8/wDsNTppIn+Zfn3fx0bN/wB7533fwVnKRqfB/wAafGcHgz9ofxRc31jPf29wq27Q&#10;wz+U+77PFsf7n8D7K6NPFst/4P8AN0pvtNvcK0qpt+6y/fT/AGW+5vSu9/aN+Euh694oTU57Zobu&#10;8g2NcK33WXZsdP8Ax2vBbO5vPhjeW8EEUl/5s7JeW7r+6iX5Nkqf3ldfN3fd2/8AfFRGUT9Hy2p+&#10;4jI9F8JeIF8baWlzZ6hc6bqsSrbskM/lfOv3Ed/4W+/tb/b2v8tcFrfhWx1LxAljfWd9c6hcS7Ip&#10;riz/ANa38e/yn3bv7yPXW+EtY0P/AITC9trbTI7DT7+BXW7dn3rcf3H/ALy/w7/++/467O8m1eG4&#10;uLGBo/tF1F9nuoZt++9iX7iff/1qfd/2l+XdWkW/hPUOU0TUpfh/o1ppltbW1nuglexu5tRRHZm+&#10;R7iKJvmb5PlX/vr+N64K88N69prf8Sy51Szt2bf++ld93/fKPWh480258Ya99uvNQtkvZYlSLyWR&#10;IvKX5ERIpU/8c3/e31f+G+i2Xgy6uG167mSe62xRvDZ7NkH/AC1l/dM/zfdVf99m+8tVKXN7pvFc&#10;v2TodVttFTwr5UF9aa9rcW23iS4uvKSWX/lrcN9zcv8ACqf8C/jeuX0e/nvLOJb7wrq0MTSrbxTa&#10;SsvlM39zY38Xz/366V7D/hKtQ1O50zXNC8N2/nslrpN9BbxI0X8D72Tdueqnw90vUNe099Xngg8N&#10;/wCmLa2195Utrsl++8r7n27Yl2/7zsi1Evel7pHtLe7zG3fpffDewt4l1qx0fTJbm6t4E8hf3s+z&#10;ZcSoyp8ip8i79/8A6FXl9n4V0jWLr/iVX0c1wvzslvO8SfL/ANdUeuovNeVLyXT5dak1W3tdyW1x&#10;cRRX+5V/jRP3rKtc/oPirw14V8QRarBaQ6lLZyrL5LK7eVKvzJuiieVvv7G2bF+5W8YTq+7EzqVq&#10;WHjzVJxPWPCPiTSPDFna2k/hW5vHs1bz0iiTyd0su99zf7EXyrsT+/8A3mr0O21L4QeJ/wB00Elh&#10;dt/BNBcJ/wDY18veLfivd69a6V5ttbP9lVntlh2P5u5/nfZvlb5337neL+CuI174nag/7q8l2f3U&#10;vpdvlN/sbn2/8A+z11/Ua8j5zF5pl/2asub+6fUHifRPA+leIHg0/wAYro+nqq3DfZGe4laX5/kR&#10;IP7n/Afv/wCxXnPjPW9Fm1SJpdV1TVb2JfKgfXPKilZf7kXmu8u3/cSvJ9EvPEOvaDqGpr++0qKC&#10;XbcPLLFb/LseV3SLYsvyfL/qv46x7zQbmw0vTJ9QlttKstWga4sd6vFbzxK+z5Yt6L/33XZHK4/a&#10;keTLiKS/gx5v8X9fqe9/D39orSvB/iqyaBWuYm/0WVLRX82f+4j+a8Stsf7uyJq+sPA3xs8K/EWf&#10;yNK1Bfte35beZdjyr/H5Tr8rbP4tn3a/OzwxcwW1xLc+I/32lWFm32P+z4LdEVmdESV3V9zffq3Y&#10;fEKzs9evf7Kto9Ht1vGfTNQtGe3eK3+4iSo2z+D+OJ1au/8As6nyHy2KzGpiqvNKJ+ob3n31X59v&#10;+z/6HUP2xn+bbXx18Jf2n9a0pvsOrtP4w0xfnleFvtF9B/to6/69f9j5ZV+f722vqPQfE+meLdNt&#10;9Q0rUFvLeX/n3/8AZ/k3f76V4lbDVaHxERqRkdF9ol3f3EWh3Z/u/J/eqvG397/vun2yL5u75X+b&#10;Z97fXIUS7/lRWl+9R99vlZv9x2pvzIrtu+7/AALT0+6n71aCR3zfxfOm7+OmPCrrt3f71RbIofvs&#10;2z/vui5f93+727PvfJ89RqAz5Ybfb82xf43/AIaPO3t8q7/9ionmW5lVf3f+5t+dqie53okUDfJu&#10;/evt3/8AAKyAtbJUbbEu/wD4FUTvKn3VV9v9/wCSqiXM73nleerp8vyQ/Oi1b85UlRVl37vvbK05&#10;g5SVHb/nlsf/AHqrzalAkrxeb86r5rb1oR4vk/jRv9rfU3mJN8237tRzEcpXk1KLbugiZ0b5l/g/&#10;9Cpn2zzmRvIbZt/janpt+7HEz/8AAfko2eds+bYi/OtHMHKH2xt25IvvL9ynQ6lO/wAvlMibfm/v&#10;02b/AFu3d86/wU50WGLczL821KxkBNssbn725938DrUv+jbvL81k+X5fmrPmml835W+RvurtSmR/&#10;JvZvM+X+/QBekuWtlSJblpv7qbaqXMy/aP3rbHb+4tCXMU3/AH1THmVF8pmVP9iqAi862/57r/3/&#10;AKKzpvCejyyu7afaszMSWNqvP/jlFX7oHfJMqM25dif99013X/a/ur5K0PCybmVWTZ/s76h3q+/b&#10;88q/wP8A/Y/8DpyO3UvIjbPm/wDH1pyp5Lfe+Rv4Krw/votzS/J/fp+z5vuq+35/npBqG/5vvfIz&#10;fx/cohhbydzNspnnReVKu791t2U+2fZb/N8+2oDUPvttXd/wNaLZIkaVVna5/e0x3bduZmTb8m2m&#10;2qM8srN/erSPxGci66b1+6v+zVKa5WG42/x1Lsbd9373y1FNtRv9j7jVuZkO9dv8VCfIrxKzPT3h&#10;875V2pTEXZ91t9AEWxt3y/f/AIt9M2Mjbm+59/7tP+WFUaX/AMcamfNueXzd/wDv0ATPt3Oyt93+&#10;ChJv327a3/fVQ/L/AK1pfk/3af8AxbWVkRv46CyXf8u5tz1F800T/Ls/74o+4v8Ard6N/tU/fvZF&#10;3f8AA/71Rqa6mfcpsb5W+78jVCly275tqf7tF4jbkZWV933t6feqKb5JUVfn+X/vqsgPDP2mbmVP&#10;E3gSztmZ5bye4t1hSXYjMz26Jv8A9n97/nZXmXiTRJdVt/IZ57a7tWZNjt93+B4nVf8AP8S1q/tj&#10;eIZ/DfiPwJrVssb/AGBmuokf7jMssT/P/wCO15von7QN54/8X+fqekW1mlwqxb7GKV93+/uf73/7&#10;P9zblGJ91leJ5KcaUvhNZNHl03w/Fqtzq8Fzb2sq2X2eb/j4tWZ9iJs2fMu9/v12um6rBf6b9j1B&#10;mSWJf3U3+yv8D1zXjDRZ7lUubOKObd87fx+auz5HT/aT7y1z/h7UrpLf7HfRKkW3ZBMn3GX+5/n/&#10;AHaD6WPNH4jrde/sXXpYp9Xg1K5Tz/8ATE0z78rf89Ufem1v4G/hb/eTdWFqvxg8PR6HqEEVm1gk&#10;su+C7tJfk2r8kUXmr8sUSf8AXXc3+xv3VmXMy/2TdxSr50Xy+bFu+8u+qmq6JF4q0G7ng1O+tru1&#10;l+1S29vO6efu2Jv2f3v7yJtVvkbZ/DXt5bRp4r+KfK55mlXL6ns6UTnbn4utNb+RF5k0X+wib1/3&#10;Jdku7/v6tZNr4t1PxJqXkNbSXNx5TbVh2PLL/cT979oX/aZ96/Kj1FbeHl168uNKWzk/tJoIpYvt&#10;DPLbzqz/ACPFtlT7/wDuf7L1raVr194D0aLSLbTLGw3eakVx9sii824Z/wB7KkXz7tn+q+/91Pkf&#10;56+gp4ShSl8J8fiM2xtWPvVPiOe1WHVdSlSzuYLlJW+eK0ml+2o3+3+9R9v/AGySsrTdH1DVfFGm&#10;aZrnl6bZNP8A6Vcag0tw8EX8bpu/2P4KZ8S49T8YXllc3MS2z28TRfPE/wA3+5t3113wr0S2TwlL&#10;/wAJDLHf3DSyutp9q3yxWsEW90Ta/wB6V3Rdn91H/v06N5e7KPKedXvD3nLmOc+KNzbaIuiReHol&#10;1WL7H9ovNQ3/AGhG/gSJ3X5V2IifcrH8Aal/wnmvaZ4cXQ9PTULyXyoLuFnR1b/gW7/2Wuafxtcr&#10;eP5+n2m9X+X5XR4v9z569I+EUM/jDUrvV9M8yzu9BVb2X7R+9dl3omxJWT5Wd32qmyjmlUq+7Iw9&#10;2NP3joviLf654S0aLSNQ1exfSrpZbJt0H+tbzfNldNqbl+d0Vvn+8j1hfELx5P8AE7S/CWn6hFYw&#10;p4fs/wCz7N7RvK82L5ETfE3+4n92sz4kX8+sal/ZniXVdNm1CwaVGe0Zkfcz733uybfv/wCxWFf+&#10;GIrmzSWBpESJfmeFkuIv++/kqK3vS92J04eMYw9+XKeoeG/GekeEvhpaaLeQSQ6rF9v8i7eBPml2&#10;fJv2u7bf3v8A45XkWtvq/wDaiS2eos9u0Fun7662Ju8pN/yS7P49/wDBXrHxF8T6Vc+FU0zQbySH&#10;UImtYmfa0Uv2dbf597/d3ea77vnrh/hjo+r+Nvil4f0OXz5tMvLy3inm2pL8vyeb+9/77/jq60ox&#10;90ypx93nPXdK8AQeJLdJ9P0xtBvbfTLCKW4eVLpJbyffFLLE6u/yp+6l/vK29KZ4P8Q+I/hi2n6z&#10;pF9L/p8H2jf5W97qJX2b7i3/AOW670dd6fvV+f71dx4n/Zm0yw8aRaRoepyWH2/am9FTeq/J/Gv+&#10;28X8FReP/wBlrxV4VitJ9I1q98TxWCsi280W+W1VvvvEjearf7SJ83+w1H1ilGnGM/tHLyylKXKe&#10;+/Cv9o3Q/iF9ksbzy9H12df3UPm77e8/27eX+L/c+8v9yvUH1iLa6/vNjf7LpX5q+FbPU9SuJblr&#10;aPWNH/tFbXUfOgeLayOm99ium1kR9yy7P/Z69l+D/wC1RqelLFZ61BJf6Zt+X7z6hAv8f3v9ev8A&#10;e/i+/wD7tebicu5vfoG0K32JH2H/AGls+b5kdW/j/haiHUpfuy/63bv3p/FWZ4b8SaR4t0uHV9M1&#10;CPUrKVfkuLSX+H+46f3k/wDi61byZfvLKv8AfVN1fPz5qfxnWH2lppNzNsT+4n8VTJNPbKsrKzpu&#10;+VHqGGbYm5l+T/vupn1C2S3826aPZt27929G/wBysgJXhV5d21Ui/wBj79EMMU1x93yX/ip+9kll&#10;/cM6f7v3f876ZDMu5N33/wCFP++6gCvDpsVtcXbMzO7NvZ3lf5f/AImmQwqkXy7t7bd3kr/n5at+&#10;T9pZ1270X7r/APodV0tmtpZdzKm5fl/jenIB77dybv4W3r81Q75X+7EyJ/DvqxNZxTXH73/0Gh0+&#10;425XT+7/ALNICk81z96Jl+X++lPSa+3f6ZAqJ/fSrHk/N/F5r/e3tUKTS/Irbkdfnp8xJF9jim/e&#10;xyskqt/31VvYqMitt3/7FMd4rmJPKlj+Zv4Hod1SVFl2w7vu/LUEBc/JFuVN7r935ai2Nu/2GX7l&#10;OfdIz7dqIy/L/fo85od8UDK/zf3qAIk3Qtt89URv+WNPmT+Hcr7fu06a8lTZvVX3Ub/vfN/wCqAZ&#10;8v8Aek/76op/zf3v/HqKss6jYlt+6X77f3Gps275Pl+dm/joTa6vt+d2bY2xquoipEi/LUHaUtk8&#10;LPu+T/Y+Spfvt5Tf8B/jqb5YV+78m3/gFJ5zIu2Jf96nykag6L9nf7z7arvNK+z5WRN7ff8A7tWH&#10;maT5lVdjfOqVnwqz2/zfuX27/u1Eg1Lf32f5d/zfN82+hHVN/wAy793zf98VF5KzN5W5n/g2baIU&#10;lmuHVYlSLd9//gFXH4gJXmbd833/APYpiIqMjMrVbhsFf+L97VjZsb5m+Rf/AB6tuYyM9Idi/L8m&#10;37tUkTzvm2/Ju/grYufk+Zfuf7FZO9Xl+8qf7laARO/97an91KZvXdK21n/g+7U026Zv3W5P/Zqh&#10;/wCWr/Lv3N/doIItjOvzN97+DdT9jbtrKuzbUu/+Fn2Pt+4lMmtludm6WTev8ELUuYsi8lXb5vkf&#10;dUszrD92m72/vbP+BUx0abe21X2/3Kg11K/+9/F/frMv5v3v7qVURfnatN2Z7f5tuz/x+sS/SJ33&#10;L/rW+8m16jmiGp578SPh7pXxFtbT+2rZbl7VmeBN397/ANCrzS5+HtpbfuoIFSJfu7K971J4kba0&#10;vzt/B/eWuc1JIJpfKii3/Krt/fWuaUjojOZ4veQtZskcqt9n3bP+uW5//QXf/wAe/wB6uS8T20Gm&#10;s9y+77I0v73Yv3f9v/d/vV614htormXyvIXymRtzbd9cVf20qS/Y5237V/dO/wA3mr/n/vpfm/v0&#10;Rkfc5XjI4yn9Wr/EeaJeK9ncRfx7fmrkvE+van4ba31XRZfns2/0p4W+eL/brq9Vh0/R9Wu4PNaG&#10;WX/UW+35Nv8AnfXiln45ZNeu9V2yf6U2yW0RfkZVRE3/AO9Xq5fLk948riKn7WvHl/lPa/DHjCLX&#10;pX1XRdKkmuJYpftlpYy7HsJXT57q3T+Jf7yfwts+TdsavL/Hj3Ot+LbK8iT7BaWC2qWsLq8sSxL/&#10;AHXi3s6797fcWoUmvPCt/b+KPDVyyWm7fsh/5YP/APE//s13epfY/iLoNxrWmyyWFwvz31pY799m&#10;3/PxEn8UTv8AeT/2b7/2EZxxEeU/PfeozOXm1XV/iB480qK2aCzlvLxYpdk6ujRfIib4v7qIn3Hr&#10;q/ipoMU1xFc6H4ftLa0umaVUvmlSK1s9/wC6T7/8fzs393e9M8JeBrm80Hz9eiW2uLqeX7LcW7fI&#10;1gsX724/usvzoqv/ALbt/DXCPqWn+V5DWMiWit+6hSfem3/rls2tWPu4Sn78viPRXtMfU5oR5uUJ&#10;n0i5s/KluY7m9X5PsOnq91Dt/wBz51/77eu48N22tfD3wz/aGmW2nvZastvqTTTLs/0dXdE3orp/&#10;y1f5dn9x65228MT+MG+zafbLqsqr8ti67H2/7ESukX/jjNXS+MPE9zrehy6RFodzYW+23igmt23x&#10;NawJs2IjbP3W/wDer87ffqqcly+1h7xhWpR9rGlOPKeX694b/t6/uLlZ182eVpZfs7Jcfef/AIBt&#10;/wC+66D4OaDpmg+PtP1PWtTZ7KCKWWW38qVPNVYn+Tf86/7X3/4KpJbW1na+V9pje72s7JMrxf7n&#10;3vlr23wx4G8Oat4B0K5ZVvNVuGVLyZJUfZuR/NT5f4dieV/wOuTDzlOtyyjyndjaVKlR5o1OY838&#10;bSNrHiC0XRZ4Ly0is1ed9PVJUa4+d5Xf/aff/HXGJeLc6l9jvooHvbdtkqOuz/gH91Wrbs7aDxDa&#10;y3LWMCRebsiR1+6v8FVNHSz8W6tb6ZY3kn22VtkEN8u9JW/8fVf++K55VPa1f3cjujh5YXCxdSjz&#10;RPcPDHwo8ZveWVnofiq50qW3b7RE/ny/ullRPkf5/l2eUn8Dffr0iZ/2hfCsW6LU9P8AE9vF93zl&#10;t33f7m3ymrxfUvG3j/wrqSXM+oQW1xbsrs7r8+6JEifft2Lt3o/369L8Pftk3kLJLq/hD7S7Lslu&#10;9Jvt+7/gDJt/8frfH+0UuWMYyPAow93nOc8W/FTXP7U1BfFngWx0fW7q1uPtV9aebbvLtid03xMn&#10;zN/t150/i3SNS17xRea4uqW1peL9q0y0eDf5V18n8e/cq/f+591v4K9t8VfH7wd45+zywRX2lS2e&#10;2Vn1Cz+7+9T7jxb69W8PXnwm8c6DFY21z4Zv90Co0KNElxu2bP8Arqrf7nz1pKvLD4aPunLy+1qy&#10;PkzwT8VL7wZrCXmg69FC8rbJXmbYl1/sXVv/AB/9dYvmr7D+Gnxs0/4hRRaZqsTeG/EDbdtpdt+6&#10;uv8Abt5f+Wv/AKFXz/8AFr9mPVfCV5p9zpEH9veF/tXlXU0y7721ibZsfZ91lT++n8P30/irz/WP&#10;h7quk26NE0N5o+nKyMkyuiL/AKRv3/L/AKr/AI+Ivn3/APfVEqVHH0uYOaWHlyn6GptdtsS7P7r/&#10;AMdPmTzl2tEqIv3U8r7tfI/wr/am1fwkv9n+JVudb0y3X5ppvn1CwX++/wDz3i/6ap839+vq3R9S&#10;s9e0m31Ozn+02l0qvFdwt8jK1fMYjCVML8R3xqRkaf3GTyovk2Nt2Uz7fBt2q2z5G++u/wCamPtf&#10;5d0nlbf991ptzpsE32dpVV3Vvld131wGpL8u35m/cr8lP/h+Zt6LWZbWDbfI2yO6tv8AtH3/AJf+&#10;BVb8mVF2rKrp/sf+z0EBeTMkTMvlpv8A43/8fq1DMtyu6Jd+1djK6/daovs0UKozbfNZfuJ9z7lP&#10;S5+ba3yfwb6gCWHakTs23f8A7tV5vK+6y/MzfLMi76f5zI2yWJk/23TfVGztrzd81991vmR1+7QS&#10;W0h3xebt2S/+P7qEsPtK7m3Qoq/c+T5afD5r7/Nb/ef7m3/gdV5rmV1Tb86L8i/N96jmDlLEMOxt&#10;yq3y/cqGaZvtT7VZP+2T/wByorDUpXuG3L5MW3f86/xVp2zq7Ov3P+BUAZ80P8Tbn/j+T56h+a23&#10;/LJ5S/wba05pFS4RvlTd/G9VLxGdXaBtku77j/PVx94gpfb5/wC6v/fH/wBnRTdk/eCXPf5Uoq+W&#10;Qcx3sP7mLc3z/wC/FTIbne25vM2f7dCfO0W2XZ/vv87VN5Kv8vzIn99KR26ib9zf36ekLIyMq73p&#10;kMPkyoqxM6ffb/aq3+6hXd82z/doDUrpYed80rNs++yP8/z1F9mi2xfN/s1a875nXymSLb/sVS3/&#10;AGaLa0sj7v40b7v/AHzWUg1LH7u2X5m/4C9VIblXuJVXa+2XZ8jf7FPhfyX3NK2z+Hav3aJkghb5&#10;tzuzff8A++Eq6fxCkWN++ZG3Mm77tHnKkr/eeVW/j+eqiXMXlO3mfdX7/wDBVV7nzpfKVo/++d9a&#10;mZoXHmzMq7vkb7yVUS2X7PtX50b5aihmWZovuv8AL8qPVj9+/leVt+b+N6cpcppyjvJVF3L99V/u&#10;037NFN+9l+//ALDVDsneX96y/N/Anz7f+B037Mzr+6lk2fc2P/8AF/eqOYOUdc+b8ksEscKfdqul&#10;zA+zbLv3fxpLTXhXdL+6X5V/u0eTLCv3l+b+/v8Au0cxfKMS8+V9v/oVV5rye5XdL/wL5fu0TWav&#10;LKqytub5fvUec1tZ+U0qvu/57Lv3VjymhUffc3Hzbk3fOuxtlZt5C21kWKebcv71nZ9laX2aVInl&#10;WXZtbfsT+L/vmqs1yztu8rY/+29WBifY9nlRNF8n39n8FVLxIrZX81W3/wC996tu6f8Aeo32lti/&#10;eRvuf79Yl5bNct/f+8nyfJWMolRkcbqULeVuaKN5d38b/wDj++uC8UWc/wBjlZoG+VfNV3bZtb+C&#10;vVZrZpv9avz/APstcjr2my/vlVf3TN/v/wC/Um9GpKlV54nzV4kdb+wuNVb5Li1Vk/312V8+WHhi&#10;61KKJpZWht2XeqbfvL/HX1Bc2H9m+I9QsWiXyt33P4Nv/wCxWtf+FbHVbD7MyrC6/PBcIv8AqG/v&#10;110sT7L3T7rEZfHHThX5vdPnnwxZt4dV4o1a5tLj/Wo7b93/AACpv9O+HWrRa1pEuzT2b7j/AD+V&#10;/sPu+8r/AO3/ALtdRqXh7U9N16KLy1+ztP5U9vt/1Tf7H+y/8P8AnfX16ax0priCeVXt2l+z+Ts+&#10;Rv7/APwGvVw2MlGXvHz+ZZTCVLmp/FE6XTdYvNS8L6hqGh6vImn7W+1aYkSSvpyypsd0Rt+6B/4k&#10;2bl/3v8AW8VNpvk3W2ez0+5li2y/6PK8W7+4/wDGrK/+wlY9teX3w01m31XTLlnsmb907fP/ANsn&#10;/wA/NXdf2lpt/pf262XZ4fuH/ewp88uky/f+T+9A/wB7Z/vsn8a19JU5cRS+HmPjMJUnh6/LzcsR&#10;/gPxJp/hvUtT1C5W+sNQWzltYH27/Kln+R3+X5tyRb9vyf365/xtbR+J/G/2nSry2msl8qKBEZ0d&#10;YlRP4G+b+/XqHjCzl0fwbb2e2C/u9L0zes21XRrid/4N33liR02/7DvXlXhVNV1hbuLVYF+z267I&#10;vtEH8Tf+y1z4j2OHoRofCephPrGMxMq8fe+yO8YXk+m7FtoFuf3uxt6+akSr/wCg11fxL8H6R4J0&#10;G3vv9Lhlt1t3lt4Z0R1up/vpvZHb5ERG/wCBvWF4e0FvEniqXQdIvvsGp2/+qhmZ/s7N/H/f27P9&#10;xq0PE+savfs+n6rLpupRXUq6hBDcRb7jaqOkTs+xFVtv+9TwsZUqUp83Mc+Y1I1MTCEqXL/MZN5Z&#10;3mj6T57X0iW9xB80Nx/pGxWfbsd3+b/viq/w3toNH8YaPrltYx39vbz7Ge3llRF3fI7vu3/c37v4&#10;am8SalPrFg9tqFnPbW+5XZ7Rkl+b/f8Ak/8AQK6L4M3Ph7wrZ+JWutajSW6tYovJuIniRYmfynfe&#10;3y/8tUqMNGpKr+8ib5hLDxoWw9WX+E6lfiRpWpWdpbeJfDmrWdvuV7x3g3pLt+dPvbG+/wD7FeI2&#10;d/LbX9wrNbXOn3Eu9IXl2bf+ANsb/gdfQGif8I1c+NLie+n0u5tLxvK86a6SJPlRPnSX/f8Al3p/&#10;frsPGfwH8PeJNGe58ORQW17LK2397vt5/wDff7y/+g1zYitRlV/eG9OWIwdCnGMoyicJ4P8AB+h6&#10;34c0rUL6BX+1NKk7zRJ8qrv++n3fk2I3/j1etv8Aso+BfEMStFc3aIy/uJoZYmSX+Pfs2bf++H/u&#10;V4Jf/B/UPDFvF9jurmze4i+0NYwrsuFlV9iRb4nT/nq9dR4D+IXjj4Wrb6ZPBc3KXitcRW+uWbyo&#10;y/x+U6vurtxcanJGNKR4VOPtZyq8p03iT9mbxj4AsLifwZ4x1KayiXfPb288tq7J/ub9rV5ylh8U&#10;vGFnquh2en3N/btB9nuofIRnl+5v/wBVsb+5XXf8NjeJbCW9s9es9AuYrjzYlS3nlS4Xd/sL5v8A&#10;4/trJ0f9qXUPDF5qDeF/DEby37ff1ltm3/tkvzf+P1dD20KEub4jjqcvN7px/iSzs9EsNHsbbSLu&#10;z1DRoPK1N3vvNlW4XZ+9Tc6NE3+z/uV1Hwr+Per/AA6sJYNPntIdHWdrhdP1n/R0lf8AjSJ/uxM/&#10;++y/7C1w/if4r3mt+KLfxjrlzHqt3YbV/wCJZp0Vlbr/AHE+1f62uF1v4nRXN/LeWOkabYXEv/LZ&#10;IPNf/wAi7/m/20RaJSpuly1Q5Zc3un6dfD34haR8QvCtpr2mLJNb3Csnz/wuv30/+zrpvt+z5WVt&#10;i/32+dlr87/2QvHPiHxD8cdMtp9Vu/7M8q4lukeV3RlWJ/4G+X7+yv0AvIbOGX7ZujTzf+W1fJYm&#10;nGNTlielH4TQs7m2s2SJZW/ufvqlS53q8rbYbj/Y31mWd5bXO9llj+821E+etDY15F91dm75dn3/&#10;AP0OuURXtrn5n2St8rb9jtv+arDpcuyN/Gq/x/cX+5vqrbaUv2j7VKzO6/MyfwNWh9yLc26F2+Rk&#10;dv8AbqZEhbXkvmpEy7/7z1O/mxvuX76qv3KaiN9o3/Ns/ubqHufm+ZlR2+TZurGQET3M83zMrOm7&#10;7jr89ENyz7/NZYUb5/7j0yZP9HiVYmd/lf5G31dh3Qqm77i/d3/wtUgUk82z/wCW6uiy/K/3Kl3x&#10;TRJt+T+9Ve8mlh2LFBv3N9xG2ItWHsF81GVVSXb/ABr96tYxIJkeVPlVfur9x2piTfL8su90+T5K&#10;lSZvusqv/eeovle3T90u/wD3assf9sX++v8A3xRUO/8A2VoqveA6hLlUZ9rfxfNv+5UqXm9n27UT&#10;ZvXe1UEuV3JEqtv/AItlSpDsidolkR2/2fu1kegWHuJZrjbtbyvv7/46iTc7b5dvy/d+Xen3KlhT&#10;yVRWj8n5dmx2p720Xm79q/d/j/2qv4iCG5aVImXzWRmXZuTf9+m/vXb/AFq7F+Rf79Su+zf8ypNu&#10;++jbP8/98VFNu8122rvX+/USAlhVfN27mSX77bG/u/wVS2S+fdxbZE2y7P8AeqH7SiRRQKq7N3yo&#10;673X/b+aprPdNFL5US+Vu2bJvk/gSj7RGoPbL95ljfb/ALNV97fdVW/i+4tWJvkZG3eSit82z5f+&#10;+6hkmgmbdFOvzfO3yo1XzBqTOkTvtb5/42TbR53k/daT/f3fwtUM00X2d5/l2Kq/P9/5m/4BVdH2&#10;KixxMkSr9zb/APE0BqWPtLPK+3zPl+fZN/doS5le4+aXYi/wQrv3UQovlPLK+/a2/wCeX5PuVX+z&#10;NNFtbd/f2P8A+h/71BZm6lZ3NzOssc/nbf7/AN9f+AVd+ZJfN8pvu/M7/JuX/c/77qXyf+WW1f3T&#10;fc20PDFDb/6rYirs2bn2VcpAV9+/Y3lbEX5VSFf4v++6bsa1byoovO3N83y/3qcj+TcP91Jdu9v7&#10;/wAtP3wTKjfu9jfe+X5NtQBU+0/uk/e/3X3p/DUV+8X7ltzfNtRkT5/9irWpIv2rzdu/avyw7fkW&#10;sW8tp/klllVE3b9+3+Go5gGfYN9v+6lXZt3r/fqleWHk/Mu77R9/5v71arwrtl2y/J93Zu2Pt/8A&#10;ZazdS3WESKu7Yrff82oLMGZ7na0+1fvf8sfn2/7dYWpf8TKL5fnRfu7P4f8AYrppnbUlRlVtny/f&#10;3vuX7n3/AOL7lZ15bNNE6tFvf7/z79n/AI9RIqJ82/FezntvGVrPEjbZYF3f73z/AP2FVPCXipX1&#10;7U7a5nle3lb9xC/zxRLEiI7p/tb9+5P4l/2krsPjZo9zeLpWoWzT7LeXyrqG3byn8ptn/wARXyV4&#10;tvJ/7Ut2gnntkib7RFsb7rff3/71FOPvH3+CxvLgoy/lPp3xRok8ypPZtHDqEX+omf50b/Y/3Xrx&#10;zxJ4Pi1JovPia2SJmRYUl2OrfxoyNXofwr+IUXjPRktrnb/aFv8AIyfd+9/7K/8A463y/wAaVd8c&#10;+EotYs5VaDznZdkq/wDPVf8AY/2krb4ZHuy9liKXNE8dh8PXNvDLY3jLf2Uq7PJeDY+3/gNcvYX1&#10;98LtcSWKfzrK4Vk/j2Txfxo+3/P8Vei+HvBlz4esLuX+0JL+K4/0ezTd/wADd9n8LIn/AKBWVrej&#10;wX6y2M9tvtPuNs/hZf40r28HjOT3ZH53nOW04x9vT93+6aT2EFz4Si1Dw9qt8mlfcnR5fnsGb59k&#10;qL96B/8Ac/2k/jVse8sNas1+ZoH3Kr/d8p9v+/F8u2uS0rVNX+GOsukUsflXETJE8q74p4q9T0q5&#10;tv8AhHL1Z5Y7bR5drxf8tfsEu/8A1T/xLA+99r/dVq+jqWxEfhPksHVlh6vKpSiZngzxPY+HrjW7&#10;nUtMntr1rFovtG5Hf966Jv8Am2N990b/AIBW2mraVr3iqXULHzHiWBfvwOnlbU+ffEyf7/3K7C58&#10;PW0PhzRLO8tILm7tYLjUn2Kkv+xEn+1v+f8A74SvNLy88OaDYJ9u1e0hu/Nb9zt3uv8Avoqbl/j/&#10;ALtZVqcVRjS/mO/C16ksXLEz5Zcv8xLc39tctaSztPCsS7FeaJ/m/wByuuT4b6VqWh6Vc+UyS3Xm&#10;vK8MuxJYl/3f9vymryfWNU33731jbapbJL927vrz7Aj/APAGd/NX/coufiLr2sRWmnxa9czeUvlR&#10;WPhuzeL5fk+T7Q373+BP4G+5UYWj9VlzSkZY7ERxs+aEPePQE8DaLpMtw099baVp7RK/2i7byopf&#10;++vvN9/+9XH/APCSS6PrV2vhfXLvUoom+Z9Gsfk/4G+yLyl/264HxDqU+gyxS3Oh7Lu6+dbvU991&#10;cN/v7vl/8c3V1em+DNT1vTbLUNX/ALQ1Kyli82C3SfykXd/c+R//ABxKxlWpRf7z3jT2VWvU5cPH&#10;l/u8x1ut/HjxHc+U0t5o2jyxKvzw/wCn3fy/Pv8Al/df997a5fxDr2p+JNG/tDxR4qvrm0XZthu/&#10;tHlf8ARE2rXNfDPyNB+I0Uursyf2bKzrvXeiyq/9z/x6vo39pbx/4V8YfBO9g0zU7Sa4int/Kt/+&#10;Wv303/I3zfwVFTH+9GPKZxwUoU5SmeG6DNpk0T/Y9vlN8m+7i8rc39/5f4a2PBmpXPiT4++H/D0s&#10;C23h+XVrVJdM/dSo0XyO6O6p+9V6u/CL4aavqWjeH9TvImfwlf8AntLNabHlg2+anz/3d7xfLXnl&#10;zf8A9j/Fi4uYp57b7LdfuprdtjrtT5Nj1zfWKsub3j0ZYTD/AFaly/EfZf7ckNjYfAe3s7G2jtrR&#10;dWt7dUhXZt2pL/8AEV8qeMPh0tn+z78P/F8EXz3V1eWt0/8A21fyv/RUtdt8ePjffePPhBpmh6qq&#10;3N7FqcVwupwqqJKqxSp86fwS/On+y1ei+PPCv/GBvhxvvpara6l/39lf/wCSK4acuWMTirUZYepy&#10;yPP/ANgzR7bUvi5qEtzB9pS10mV1T+Dd5sSf/F1+hf8AZWnw/v5bPZsi+4ipXxD/AME7rNf+Ej8Z&#10;3zNseKzt4l/4E7v/AO0q+3pnnRvNggV33f8ALZtlcuJ/inPEE0qKa1+Vtn/PLZUsKNDF8zL521tu&#10;yh7meHZ+6+793Y3yVbSOWa3SXaz7vu1ykFebzf3W35P/AImiZF+SVfkdfu7P7tSzWyuqMzbHb5N9&#10;E3lMybWkf5fvp/D9yp90gru8HlI0TeT8zfJtq2k0E3zNK3zf7P3mqpNYW1zcI33HVfuI33lq6ltH&#10;Csq+b525fl3/AMNHuh7xFsiuYkWWVUb/AL4qV3eHZ5W25+b5kqbfF9ndVlbzVX/W/PTI0+0qi7di&#10;Rfe+X71Ylg+752/j/wBUqbd9S/Ki7tqun8Sfx0/7M/7397vRm+5T4UWFXZpVpgUvtMVyzrLE1nEv&#10;8bt8jVaTytqLu37v9qmTJBebPPiV0/vutFtDZ2cTrE2/a33P7tagTfu/9r/vqimfbIv+flf+/VFL&#10;3gNOzhis1+ZfnZvv7au7G27dzIi/em+/VeO88ldixfI33t9DwyvL5vmt838f92mdWpbh8qGXb8yM&#10;3+1TnffsXcybfu7GdKr7ItqNulm/u7P/AEOnpuf+Jk2/7NBYXM0rqi+V8m7/ANkeqVzt+zvLLE3z&#10;feRP4qlmmV9m1vvfddKeyKm9V+d/ubEXf81YgZ9tNBDvZVZ0lZUV/Kd9tMSH7Q17sgbzWn+V9ron&#10;3Ep+zyYn82VklXd8ir96iG5nma72q37p9/3fvf5+eiIFe4Sf/ll5f+0m773/AAD/APZo8mXynZds&#10;PlIzeT9z5vnqW88j51n2/M3yv8/3l/z/AAUz7ZZ3+/ymW581d33t7/8AAH31tzHORTJFui/fqnzf&#10;67d8/wDcp6JbQxbm/wBJRV3/AHt/y/8AxNENhLDEixMqPtZPO+dP/Qv9yoUsGuYtv7uZN2ze7PsX&#10;/c2pUcxrqTW3mw28XlQSP/d3r/D/AMCepd8u59u3ezfc2/P/ALfz0yGz2LuVl2ff/vvUzv8Autre&#10;XsX7zv8Aw0BqVHmXd5W1pv8AbSLY+7/4mnvNsbay/wCkfLtTb97/AG3Wp7hFeVGVZJvl/wCWK/PV&#10;B0aH7PLLLvf77b1/9koLLXztv82VvKb7sKL/APYVj6lrC2d19mVY7C3Vfvv8nmt/crWTbbN+9l+d&#10;V+Z32b6x7+zXVfNW5Vtqy72T77r/AJeoiWE3zs7N8/8Ae+/sX/x+j5t3myyrs/5Zb1dNv+/89SvZ&#10;t9l2wS/J/fWX5F/76eqiWEXlfZmuZN+7/li3zt/v0ADzSoqbV+SVvmSFd6L/AL9UrlFmleKXa7xN&#10;/rtv8X+5/n7laf2aCFnittyOq71+b7q/7n92oXRnZFl8yF9m9v77VJRhOjJKkUTSIir8zr8/y/8A&#10;s1V7m2l8p5WiZ9zNvTd/6HW7NumZ5Z2a2RVbajqn7qqV5C0zbVlkf5Pl3rWcgOUv4dkUsrLviX5N&#10;j7/vV8teLfgD5OovfTss1ltVYEh3/d/g3/7VfWd5bf8AA/N/v/Jt/wCAf991zlzCu7yG+4v/AHxL&#10;RGUoG0a8oR5Iny/pvgz/AIR68SWzVYXX7ybfkZf402V6Al+2pWqRSt+98rzVd/vsq/f/AOBJ/F/e&#10;+9XV6x4V8mK4ligZ32/3fnb/AOKrjLyzW2ukg+a2Rvn3p8+2VfuOlbRlznsZXmU8LV5J/DI5rWNH&#10;uUuJb62uZ4bd13zww/8ALJv4JUT/ANC/zt5d7O8sG2zxW1zuXfvT5Ny/7Feq2EfnRP8AKsNwq/vU&#10;/g/30/2X/wDsa5TWNKisJdzf8g+Xciv/AM+sv9z/AHX/AM/7Wx9rjacK1LnjHmPFfiXZq+iSssDI&#10;9v8AvVR2+7/f/wDHKh8AeJ7lNNfyGj83ymt/3y702sn3HRvvLXofxC8K7/D8W3c8rQSvP/sr8if+&#10;z14p4Gm+z3Utt/GvyV9Jg6so0j8pzKhGNf3Y8vMdXfw6rebLG+l1LXvKVV+ww77Wxg/2Nmz/AMcT&#10;b/v1iJeanbeKP7DgtI/D13FL5Uv2SLZNF/21/wBa/wD33XrGg6JqFzYWk9neN5ssXm+TuTZ/f/ir&#10;h9e1K8f4qveXMS3N2rRI38Hm7fk3/wDjlEsfKUpG0spjGhGrCXMW7/4URPYXcjXNy96ys/nTNv8A&#10;mrM+A9/c6DcXt9BBHcp+6Sd5t/yr8/3P++K76bxhbPH5U8Ulm/8AtrvSuU+BTxJ4X8UL8r3Eq26L&#10;D/Gy/Oj/APodedTq1KsZcx6lDDSpYqlGpHlMn4na2uq+H9Mils5LaVbzzd7sjp8yfPXr3gbx5oum&#10;+DdHW5vrS2S3s4kl87/ZT+5/FXn/AMe4dmjaf+93yreLE3/fD14l8zy7a6adONSmeZmNaP1mUoHc&#10;XPjOxT4iarri2P2nT7q6ldbdG8p9rP8AJ/u1jeNvGbeJJX8qxj020Zt/kw/PU2ifDrxHr1wkFtpk&#10;6Oy71+0fuv8A0KqnjPwTqfgz7J/aC7PtG7a+3722ur93zHFzYn2fL9k928H+D/FXh74T6fr2n65c&#10;22n3ECu1ok/yfN8/3G+Vq8fmsJdY+JGuxNFJNtnuHZE+T7r17bo/xs0p/gtpmgy6fdpd2ttFb+Si&#10;70baj/Pv/wB/+CvFPDHxC1fwN4w1DXNMvls9Qv0lil8lUlfaz79n/jlc9OhU9475Y2l7GnGXxRKv&#10;jOF7Czt4t0mxpflSZa9Ys/jTeWfwju/BN9dNrGiXlgsUULv++s2XY6bH/iXen3K8i17Xp/E+qfab&#10;6X97KzPLNcNvdt33/lqeF7OGVGlikv4V/wCf6X7LE3/AF+b/AMfrpjhIxjyyOCtjfaylKMfiPrv/&#10;AIJ+6DAmh+K9Tlgje7a6it4n2/dVU3P8/wDwNK+u7D9zbxNuVHl+TZXxz+zN8bPCvg+L/hHL7yNE&#10;+3zrLBcQqiW6syJ992+bc6bPv/3K+vrN23u/30b/AJbf3q8TFxlCp7xj7v2ZGwk0UMXlNL96mTXM&#10;H+vlZobdfu1Ud9+xfK2bW+/t/wA7qe9nv3xtFA6N8kv3q44kSLFs/wBpt93zf31/j+Wq8N5eW14k&#10;TRRvbt935f8Axyrth5T2f7jbD/AyJ/DTXsN6+btWZN38Hz1fMRykP2n7+35P9+m/K7Iv937m/wDh&#10;qVIU81PKX/Y+7/DTFtW83d5TO6r83y/epAPeH5naJdn8fzt/n+5V1Jlhbav3/wDeof7v3tibfuba&#10;r+S32iWVlXerff8A7v8AuVkATPPCz7duxfnahJvuMyts2/8AfNTTIzr/ALar99Pv7aZNCyXEXytv&#10;b7rpVxLHpDsifa2z+Nflod1dfmVt38Xk1Lsi81/uo/8AElVHhidftMCb3/i/gqgKf2Gf+9/46lFX&#10;/Jt/+e60U+YOU2PlmV2Vtm7+/VuFZfK+8v8Ac3psrPTbNcbl2vWgm57hNvmJtXe3zUjq1LG9vkVV&#10;+7TPl+8235f43qWHyptnzRvu+RttE0K+V8q/d/uLU8xZmu8Xm7mbZt/8d+5UuxZmfyPnXb/d+Raf&#10;D5T7NsSzJt/4HTE/0mLcvl/77/PUSI1B0ZNm7dvVv7u+qU3+jSpArS/L87bPn3f8A/hq09y0KpuX&#10;ztq/M/8A7PVeGH7kTbYX+/8AJ/tb6iPxBqEKLMrtKzIjKz7HbZ/45/D/APYU3ZP5vlfNM6uqfeTf&#10;8v8AHVh9ttv+ZnT7/wB7/wAf31Xd2Rv3/wDufJ8tWGoK/wA3lKypubev9z/9qiZLaSKJtu9/v70X&#10;Z/GlHnR3kTyxsroq/uvJXft/75piJEjbV3Iyr/y23/7/AP7LRENR/wBltnX/AG2/333U5Ebd8397&#10;+D/foSPfdbWlV0X7qeb/ABf98fdqaHc9r95t+35k/gb/AD/7JUBqVPneXyol+Rm++i7NvyfJ/BUT&#10;7fK2xNvdm3r51WJkiXeu1fmXeqP/AHt/36r3Pn+cjbldPl27F37dv/fGypLIby2a5lRVVnl+/v3f&#10;Iv8An/x6mo+2V7aBVR1Xf/qv4qtI7fell2Syrs2eV/t/5+5WbM8qW+1t2xvu/LvRWoANnzJt+SVl&#10;37X+SoZvNht/Kin+xy7tjIi1F5MqbGllZ7jdsldIkT/gH+7/ABf8ApiOryuqtsiXannJ8jt/8VVF&#10;mfps0tzeSqtzJM67Ub59mz7/AM/3P7/+7Ws+25WWX5tn8WzZ/wCOVC9tBZrK0cH2ZGbf+5iT963/&#10;AAL+L/4iiGaKaLc1t5KSt8rzfO8v/j/9/wDv1EgIvmT90zN/D5XnfPt/4B97dVSazabZOzKkTNv/&#10;AN6ryQtMvywKn8DpudNvz/8As9V9ST7NF5+1UeKX/lsv8X+f9upAwby2W5+aJl3xbt3zI+3+CsK8&#10;too/sksH3G/0ddnz7/8A0CulvJt+xll8lGb5tnz/AC/8BrNuY98u3dHM+3/U7asDl7yza5t0Vfkd&#10;fn2f3K4+/wDDf+kbml37V+ZNuz+//wCz16bND/y1VdiP8jed9yuM1jR7z960qx7t3yui/d/+y/4H&#10;SiBwVzbSw3W6BV83/llvb5GRvvo/+y//AI797+CmPbRX/wAyr+6l+SWG4X/vtH/2v/2q27mwV/u7&#10;nf8AiR/k2/3E/wD2K593n02481l3pKuyeFPvy7f40/2k/wDHl+X+5VxPr8lzLl/2ar8JwWt2er2c&#10;Vxp/nrNb3CtFazPEibov+fd/7rJ/D/8AZ/L87xp/ZvjeWL7nmtv/AO+q+wNVsILy1lilZbm0uF37&#10;4f8Axx0r5H8f2f8AZXxB27t6L8m/+9td69vBVOb3DHiXDcvJVPdfAfiGzs9ORpbmP7RFp37qF/k3&#10;Mqf/AGFcJ4ksLaw+LGlWcDecjWcW5933m2Pv+euz/wCEVW+8G6UsS7Jb+JYvkX59uzfv/wDHP/H6&#10;8c8VQweEvH1vBBct+6Vd0yffX79RThL3omOIjSo4KEYy+I9oubBfs7ytEv3v41315L8NdB/tvQbj&#10;5tjy3UVv8i/Pt++//j+ytWbx/eWdrL8329NrbX8h0+auE8JeJ5fCS3CwarIjy/J5NuqPvX/0GunD&#10;YSpy+8eP9djha0eaXNym98VLC50S1sop7yeaJp98STS7/wDgddB8IrmDR7eKW5to4Ym+eW+Rf3q/&#10;7D15p4h1uXVbhGeBkf7m+7n812/4BVeP7TNb7Z5W+z/3LiXyk/74WvQjhI8vLI8qrmEp1fa8p7rq&#10;Xxj0jR9WuJ4JftMv+qiiRd7/AHP9mvJ/Hnjm58YX8UrWyw7fupN99f8AgC/drKhsF2vued0279sM&#10;XlI3/wAVV62hs7OLdO0if9O9vFsf/vtq640Yx+GJx1sTUxEuaoZj/bHt0inlk+zr91Lhtif98VYt&#10;tNiSLc/mP/sIuxP/AIqug8H6O3iFtQvEg+x6fZxM7P8A8tWbZ8ib63dD8MafrepeEoll2JcRRfbN&#10;i/eZt7v/AOOfLRGUZc3905uWRxn+g2EW+WXZ/BttF/8AZ2qaGad4opVsfsyXDbIrt1+dv9x67L40&#10;vpngnx5FY6RbLNp7WqvsmZ2+be/8f/AK1vFvgzV9N8C+EteaVU0q8i82xtEbf5TN8+z5k/4FWPto&#10;1eXlkbcvLL3onCaloltpvh3T9VnuZHlvGa38lP8AVMq/J97/AIBX0R8KP2wNa8DabaaHqelf23ZW&#10;cHlK7t5V2sX8H+zLsSvB7lbnxJ4St9P/ALM860i3SrNCro6szv8Ax/Ov/AKx4dHvLNYoLyWf7PEv&#10;7p5omR4v9x131rWoxq+7KJzRqcp+qfgf4haH8UdBtNX8PX0dzaMy7kRtjr/fR0/haulhdYbrasWx&#10;9u/73yV+Xnw98Z+IfA3iBNQ8Oah9m1BvvfZ23294n9y4iX7v+/8A/t195/B/9oTSPiXpqR3ltJoO&#10;uxL5U+n3avsZv+mT/wAS185icvlS96HwnTGrzHrHnKn91PN/57L96n2Hzr+9bY6s3zp/dqpDMnm+&#10;b5sc1v8AK6fx7Wp8yT/Y/wBwsaSq3/Lb+KvKidJad4tr+U3nS7fmR2+789WE3bdrbn3fOr/J81Y9&#10;hZ7LhLm5iXezfNsbY9bGxtu6Bdif7bUSIH3LruRGi+f/AGKqJD8u123xfx71q3+9Rd3/AH18tMf9&#10;9LtlXyZf7qfc/wC+qgse8LfI0DL8tH2xnbcvz/N/uU+FJfK8pfv/AO9VHy2hl+ZWRP40Rt/zUAW7&#10;lv8ASvm3JtXZUU21/ur/APZUyb9zsZmb5f79UtQRZItqztvb7rr99auIFtvP3H54P++U/wDi6Kij&#10;mvPLX5l6UUFGvYfPvlZdny/x/JUvks+9t3zq29/l/wByjevlfM3+2zPT02pcfeX7uz71WdGpdRPO&#10;Xau3/fqaZGfYzfc/26peTF/Cvz1O/wDqkWVvk/2GqA1CZ1RU3L8jLs+Rfu1SuUZv3DN/D9zc6VK7&#10;t5qbWZ0l/uL/AOz/AHabNMtyvzbnR/7/AMlRzFkP3YtrNsl2/cT5qmh/0ZnXd87L/v7fv1XR2hXd&#10;5u+Jfk+7Qkyzfe+T5l3ed/e/4DRH4iNRz7vutFsdv4/71Vf7N09PN3W0b3Ev3pnVP9/5P4v++Kl8&#10;5ftHzM3y/ed/4qsQuvmu0rLvb56uQakSTLf2+5om8pv7nzu2z/8Abo2Knmq0GyVm2b/73+dlMmeW&#10;H93FtuYl/g+dNtSptSWWJVZ5VX+86eb/APE1HMGpEn+h2/7pvO/uJu/74q2nkPb+a0bPu/gf/wDb&#10;/wBiq+z5n2tsf+Lf99v8/PVeG8lmXb5Xk/L8z7aOUB0zt8ksu1P4FR/4qrzbkidoGkd929nT/P8A&#10;H/DU1zNFua2Zfnb5/k+Td/t1nv5SNF5m2GX7i7/4v+B0BqF55HmvOvmTTKrbYU3fd+T/AD/wOia5&#10;aa3S53L93fv2pv3f3HaovOa5tfmWT90u9HmZH+99z71T225Fl82BYX/idFf7zf5/2ajlDUis5o3V&#10;9qxu/wDDNu/h/wB//wDaqJLm5814p2ZEb5G2K9VJr/7AvzbvvbGeH54v++9lSwwzpdS+asb/ADMi&#10;w7N3y7P7n/xFXyi5g8lZlef+P+JHV/kWlfzfN81YIHiiXYr/AN1dlJ5MT+VtZXiXd99d6f8AA/8A&#10;xymu6vE/lNG7/M8SJ/ub9++rNBlteKip58u95W/667f97+Gq9zJu2Mtsrpu3/Oqf+OJ/wN6ZDbQf&#10;OvlRwu0u9k/g3bNn+X/2Kt3Plbt0u1Plb/Xfcb/bfZs3fPUSAwprNkbcu6ba29d7PWTYIttLKvy3&#10;PlbolRF+78n9+tt9sMv2lvLRG27vObZ/+1TPscD2+3+9+6i2bPu/5/3qAOdS886WWBfN2ea3zuuz&#10;73z7KzJkb7UkcX7lG/gf+Gt2aaCb9wsTPKv/AD2/i/3Haqr+bcttWD7MjNUgcjeaa32h2aD/AEdV&#10;ba/+1/t1yupQs7St5GxE+ddjf98V6ReW0qM86svmsvzQ7d1cjrHhue8l/wBbv+bZL/s/5elzFR0P&#10;P9e1KLR7WXauyKVt6p/db596J/sv97/9uvmX4wWEt5r0Wq20bPFu+bYv3d1fTHxC0qf+y02/vvs7&#10;ebLvX/ll8/3P/s68i1jw9Z69pMsF95ifZ23/ALltj/7ld+GrRpVfePsKsamZZXH3veicZb/EXV7n&#10;TdP0yLULnUri1i2RQ6Za/vUX/fX738Hz1zN5YTw6p9svL620eVW37Jp/tV3/AN8L/F/v1p3Oj3Om&#10;2vkNeNYafK2z7PYt8jN/B5r/AMTVhW1tbWzP5rQQpF96H596/wDAGSvsPZ9T89lWctJ+8Mv/ACLm&#10;FN32u8/6bahL9ni/4BEv/wAXVKwhtnZ1VpJkVd7Jbr5SN8+zZ/4/XZJ4D36HLqstyry/ZWuFR13v&#10;9zfWPpth52k28rfPd3Euz738P8H/AKBU06kakuWJjKMuXmK9tZ20K7mZrb/pjDFsdv8Agbf+yVjv&#10;rz203+jWywy/33+d/wDx+uu8eP8A8I9cWS20CpFLF8yVg/29Y3kSefB+9/v/ACf5/wDHKXtI1fhL&#10;5eWXvD9PdtStUuZPnu5ZdrP/AJ/3KzH8T6hZxbdyujN/GtdR9gbTVTdbf61opVRvk3L8/wDv1hal&#10;4bn3uyo0MW75UmX/ANnX5aupGpyx5SKcqfvcx2dg95qXg9LyBp4d+7zUSXZu2/JVTTby8024smig&#10;/e+assSOux227/7v/A6pQ69fWHhdNMitv3XlMjS7t6fN/u10Wmp/xRfiCdZfnitYvnRd/wDB8/8A&#10;u1GHlKXNGYVqfsoxkYXxC+3eKtWTUJLaSzdYlRkfeyf9912et/EK+8W+DdE0FbO2s7LSVidZkl3u&#10;zKmze9ePw+MNQsPltp22f3H+f/0Kuo8N38vjC6iivLH7M/8ADfQxfJu/2/8A7B65PZ0ZP+U6I1pU&#10;H/Mdb4qsP7S+E975Hz/ZdTV96f3fkT/2evoD4Y/sweHLzwD4fudXvtSTU2Vbqf7PP97d8/lPu37f&#10;k/4FXhmlWHihIrjTLGVrmGKdllT5LhJV2RbE2N8zV69YftKeM/DH+jeJfC9tf7dvzws9rN/wNG31&#10;pj41pcvsDzKMo/aNX4nfswaV/Z39oeHLnzvlZ2t7jY3/AHw6/NXgl1/aem3kUrQSTS2a+V9rt1bz&#10;YGid0+SX/gH3K+ptE/au8Galay2errfaC8q7Nl3a/e+TZ99flrj/AILQ+HNe8QaguqrBf6fdXUqR&#10;P5qbF3Ij79/+/vWngqlaNKXt/siqcvN7h0HwT/arguUt9I8Yyx75V8q11xPkin/66/3W/wBv/wBB&#10;r6VttYl+SDyGeJdqLN/dXZXxf8b/ANnu58DNca1oe2/0eX554f4P+2u37v8Av1X+DP7Seq/DfZp9&#10;81zrHhSJl820m+e703/c/vxVwV8JTxEfa4Y2jUlH3ZH3hZ/vv3UrbLdV+WZG+9VhLmW2Xyl+/urn&#10;/CXirRfFuhxarpF5Bf2V5/qnt2+9/wDZVqv/AKp/mk2L97e3z185LSXJM7C99pV12RMuz/bWrCfu&#10;br5mZItuz5237qyUudi7X+R9vy712VFbQs8v72Vf7+zyvkpFmxc7tyRf7P3E/wDi6LxJZrdFilZJ&#10;f79CbXXc33/vK9RP5fz7lkTb/HUgOeadLP5tvm/39tVZtzxIzbU/j2fJTPtO+X96v7pvuv8Ac21X&#10;vJl3Oq7kRvk30FC5uf7sf/fVFU9/vn/P+/RWpJ1d+67Uba2/+FEo01Gt98reZ833d7VlPeSyTIob&#10;btQyDHovRfpV+Xesu0OAP92iMvdNS8kyu0u759v9+pZpm2uyxS71+VfmrLsWLSXC7mxuVfvVYup/&#10;7PXeq7mxt5oNdS46N9oT5l3y/fT+7T5tu3bK2x9u9Xh+T5qj026e5s4v4RsX5R0/Kn6pcGxt3UqH&#10;+ny1jL4uUNSnY3N88TtqEUcO5m+5870fbInupWWdZn2LuhT53+++yi4cQxoGRZE2I6qf4TvqwOWd&#10;1+UMFXaKvm94NSpNf/w7ZP4v4tiLtqxbXMT7opdvmr/G7b9v9+o7qGNreZSvCSBU/wBncCp/9CNT&#10;WditsHWIn5n53/NWnNGRkQI6vF80sex2+Xe33mp29YWTyImR2+9/n/vqoZJ/9OYbFJLcsavJCklv&#10;HKF2tIWZsf7iVia6mfeW0vlbop137ditv+9/BWEl5eJeeU3n7/lf7v8AD/3xXU+W9xDKWcb9qp93&#10;5Mf7tQ26s0KeaI5pc7vMaMZ++9axqcsTHlGeT50T+VKyP80W/wC5tql80MX3mR92z/gNaUMjzS7W&#10;bjbuX/Z421Qkme4w+7AcbSrfMO3/AMSKjmGVobZo73dPO03y7Ikf7i7f8pT5pvs0SeV5nzfOroyJ&#10;/B/wPb9z+ClgV75lLSBdy7uEX/a9v9kVBcL/AKuVvvFt/wAny81EpAZr6bF9slup12bmZF3797K3&#10;/oP/AOxUqfabzZPFFJbJKv8AG22VW/4Dvq05W4bb5Uagoqrhfu1FMXtJjIBG2X+ZTGPmq5SNIxGv&#10;H9j3/d83b99GT+L/AHf/AGesyZLn7Z5rN9pfb+4RJdm5lrbZ1ktY5mijO7+ELj/lozf+yiqM0i6l&#10;ays6shxt+VqIyHqVbz9z+6Zo0t9vlMm5P++P++6ytSv57NZYG3eVE3zec2zd/n7ta8kW6Ro920qq&#10;tuWptiQh/LjRIXXiHb8oq+blM/jMe2dprOJYovvfNvmXZtZatyW6+bFFBt81VXan/wBh/dpluI7i&#10;PzFiWIOcFV6VBDeTSMMso8y1Nw2F/h2cJ9f9rrUSlzF/CRzQ7PtFz5EbzfLufan+3s3v/u1lXib5&#10;f+mTbfnSXd/wD/0Cuiuo442uVEUeAzOvyD5T+VZOoXT2+kyXy8yF9wVug+cf/EiseY0MC/3btyt8&#10;m7yv+A/5/wDQ6zbxIniRl/u/M+752/2P/HP4K6vVrJrm2jVbiSFhFvLJ3Ox/8D/30awLlf3k5yfl&#10;X1/2gv8A7KKOYjU4XWNNims7uDyt6MzebvVPlVv8/fr56vN1t9tgZt7+UyN/vfx19PaxGslnPhdq&#10;ljuX+9t34r5c8aTOviO+w3+seRm/4Eqsf5mrhufU5LW9yrS/unHzI9zbyxbtnm/e+XfWPeaVPYfd&#10;3TXG1ZVheXfu/j+Td/FWnu+SohdLq1rcwTR4e2Xckyt83+sx/P5q+7wlTmXKfA146k94mpppKL5s&#10;n2eWL5kRd+35P9qsdJm02W0gltt/lNuVE+R/4P4G/wB/+/WnceIpm8Necy7pWLQFt3tt3fWnSRS2&#10;fhW71GCbbdwpEqyOu4/6wx/+gsa0oS+LmHKnJcvL9o5r4hTNr1xbywRNC8SsjQzL5T/+Pferh002&#10;8+0eV9mk83+5t+eutk8eX1kyw3cUOpRMv3bha6y20601LTEubWOTTzN96JJC8f8A3w3y/pWVOhTq&#10;fwyqrqU5csy/o6S2Hg3UJWZvNisfKWZPneJm+/srzRPG2q6PLttryR4v7t23m1239teTAukTQLLD&#10;fSMsskTGJvuH0/3jW9o/wl0HTMSXMcmpSqN3+kN8n/fNVja31eMZHLR97micd4e1yLxbdeVJpn2a&#10;4/5+7GJ9i/79dHCmtWH2jT7aKO8ilX9/50W9GXYn33+Rv469D0ixt7W1iEEMcMXmbfLUfL9wf/Ei&#10;k8P6dE2r6inaSRXb6/J/8TWGCxssQpc32SK0eU8y0rw9pmiNuvPD0j/9PELfaEX/AOJruNHbw5qt&#10;xEtteQJKv8Ltsf8A74avRF8O2N7CweEKy+Z8y+3SuL8SeA9PvLdHIwX6bl3ba8uniMLjJWTlGRpJ&#10;zhE3fBj/AGDxHqu3dvVopfkX+9v/APiK940S8ttY01I76zW5t2b5klVHT/x6viya+1LwXJdQ2Gpz&#10;xeXNbhfL+59yT+F9392u0079ozXPCOovZalp9jrW0bfOVPIZvr97NepmVCU1CUWYUZH0F4k+B/hP&#10;xar/AGGJtH1CX7rw7PK/3HT7v9+vndfg/fXPiq40HzYLa6t518p9vlfNL8n8P+2lfU3hHxJdeItG&#10;a8uNquUV1UdFGz7v0ryu8vpLX42ykHc/kCXcf7yyrj/0I1y5ZWqTc6ch1vdKCeD/AIzfD23f+ytc&#10;vtStIl2eS7pfpt/ueVL838f8CV4z4nttXs9SaXU9B/srUN29XsVe32/9spf4f9n7tff007QvMoA2&#10;Qq21cf79aGqaHpviKzuNL1PT7W/sYYCzRXEe7du64/uf8BxXFQzRRdpRN5Uz4X+F3xF1PwNqkuq+&#10;HL6ez27X1HQ3g2RXi70T5E37d/z/AN+vsr4Y/HLSPivpvm6fus9Tt1/0yxlZElg/4B/EtfKnx5+G&#10;2k+AvEGoWOnKwt5op0ZT6LCZR/49GteWeHNc1LT9aFzY309lqtjCJ4NRib978zrlX/vD5jXt18HT&#10;xUI1TKNSUT9SbN5X+WVW+7/HVL7ZfJqnlTwfum/1Tw/w15j+zT8VL/4weA5NU1S2jt761YWsrwsd&#10;k+3o23+E/SvXobhnUZ/hbbXx1SnKnPlkd8Zc4XL7LjbFu3/7DVD9plm3xS/xfwf/AGdTzQh8ZC/K&#10;u77tV7lo49qFHYt/EZDWRZB9pWH+H5P4k3f+gU+5dWZG83ZE3+0ib6bbfvhGo+QL/dpl1dliCyK2&#10;3dUcwEW1l43Lxx916Kpf2o/93/x6imXzH//ZUEsDBAoAAAAAAAAAIQCHNxJJHcMAAB3DAAAUAAAA&#10;ZHJzL21lZGlhL2ltYWdlMi5qcGf/2P/gABBKRklGAAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQD&#10;AwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMB&#10;AwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFP/AABEIAWAB1gMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJ&#10;Cgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQz&#10;YnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOE&#10;hYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm&#10;5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIE&#10;BAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZ&#10;GiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SV&#10;lpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4&#10;+fr/2gAMAwEAAhEDEQA/APOtEvIn1yXdtRLy1+bf/fWtXwxbNfaDrFj9+JZ2T/b2yp8n/j9cvbal&#10;ZzW/hyWW52fZ5dk/7r51Vv8A0L7ldX4b1bT9D1y+tm1BXt7q1ilWXyH/ANbFL/c2V4lTlCNCUvhI&#10;fFr/AG/4c6Jqa/623nt5Wfd/Ds8p/wDx9Kg8VP8AaF0+5g+5eWt1ZK/+1sSVP/Iu+k/tWzv/AAb4&#10;g0VZ281WuPKRLV/9Ur+anz7/APf/AIK03sIpvh94d1Vp2eVby1uF/cfIsW94n3/8DlSiPNL4f5iJ&#10;U5Q+I+YrmTa1d78KNSf7fqFmrfPcWbSr/wAB+f8A9kp/jn4S65Z+Ov7KsbGW5lv1+0Wqp/F/f/74&#10;dHX/AIBR8FvD15qWrf2nbWzXiWC/v0T7+1vv/wDs9ejP34GkNzvbm8W2+ZvufwvtrQsJlv1/dKz7&#10;v9msp0Z9Nt/NX51VdyP/AHq2vD1m0yv5W75f4EbY9fI0Yxqz5JH0uKqSpUvaRLyabeOu5YJPl/2a&#10;hezuf+eTf981t/2VqCWvmxLPMn99F31z76leXNx5S/O/3Nn8dep9QpfzHi/2pU/lIrlJU3RMux9t&#10;cSltv1S3vmb5Le8t93/feyu7vF+ZPN3ebt+ZHrkptv8AwjPipf8AlrF5Uqf8Bl31x4b91iZUj3pV&#10;OfDe1PYPFum2yePPh/eKq+VdSy28v/fCf/EVyWlaJAnxI12xl+T7PYy7f9nypf8A4h66XxV8mg+D&#10;9Q3fPFr9u6/7sqPTNbsFsf2gPD8v3LTXLWVGf+D5k+f/ANAr3qcfeiLLo/WpTw1T7Rxnhi8WHxpr&#10;cS/xS2sq/wDfGyqXgb7viVW++t8zf99bHro7nw99g+MWq2a7USXTFuNn93a7o6f8ArmdBSCHxl4l&#10;glX5GeCXZ/wCvFzSpGrH3f61PtvD/CypVpuX83L+D/yLfwoh8nQ7uL/nqtxbt/329W/D2ofb/gZc&#10;We3e62Mv/jqPTPho9tbX96rfJEusSqyJ/d/y9HhLQftPwn8QbZ12WEssXyfxLvr1Mvrfuqh87xvl&#10;fLWw9WP2o8v/AIDIsfFe5i1j4Qaf+6/0hYrVlf8A4An/AMXXQeD/APiQ/DvQrG5tlTWIl83e/wB+&#10;13b/APx7Y9WNHs7G28A+HJ59t5d3FnA8Vu6/JFt/jf8A74qJ3Z23M292+8715+Z5hy/uKR83lOW+&#10;77SqMf7lPhSrqabElw63MvyNZtdb0/h+dE/9nSqSebbLaLeKsMtxAtwqbv4Wr5mUZRjzSPtYRLX3&#10;Erj/ABb4qWzieCBvn/jajxb4tisLd4IG+f8AiryW+1iW/uHii+eVvvN/drmp0pYg74xjD4j64/Z+&#10;v/tPwnuG/wCojLu/74iqxrepN8yrW98D/hjf+F/2d7G9vYZLeTUrqW6j3ffCvsVG/wCB7a47xJu0&#10;1n837lfQyp1KMYnz1ScZ1JWPD/ijo63/AIgt55W3uq1y81hXa+LZvtmqbt38NYTwtt+9Xj1KkpSP&#10;bw3uUjj5rCqn2Zd33fu10z2H95mrHvEWG4TzfuNRzGxpaDr0mm7Fl+e3/wDQa9As7yK8i81W3o1e&#10;Xwosy7omrY0q/n0qX72+L+JK5pESjzfCeh1E6b23fxf+hVDYX8V5DuiarFY8xylff821v++KPMqZ&#10;0875W/4C9VJvNtm2t9z+F6vmIJfO2fMtezfBn9oS+8B3CWN4zXmlM3zQt/D/ALleKN/s0xIWT733&#10;/wDYrroV5Upe6clehGrE/SPRPEOmeLdLivtMlWa3l/g/u1n69c6foPlNfX1pYJL937ROkW7/AL6r&#10;4U8GfFTxH4Gv/wDiWXjW0TN+9far/L/sbq+s/Dfjbw58afBculamyvLP8rQu371f9tX/AL1enzRr&#10;R5jx+WVKXLI228W+HH/5jmlv/wBvkX/xdWofEnhx4v8AkL6en/b4n/xdeH3/AOyKqXTtbeKL57dm&#10;+Xeqb1oT9lFk+94jvv8Av1WMYxh9o15ZHuCeJPD33V1fS3/3LmL/AOLom1TT5l/dXlo/+5On/wAX&#10;XiX/AAy15P8AzMN9/wB+qf8A8MwbPu65d/8Afpav3f5ieWR7LDNZzfelj/76q7sg2/eX/vqvEv8A&#10;hmCfb/yMFz/wOJKb/wAMwXP/AEMM3/fpKvl/vE+8e5fZov8A7PdViHai/e+T/erwR/2Y7z+HxHP/&#10;AN+EoT9mbU9v/Iy3Kf7kVRyx/mD3j3t0i/560eSn3t1eCf8ADNmuJ93xVd/9+qE/Z117+Hxjc/8A&#10;fNHu/wAwuWR79tXfu3LR5MTtub/0KvBP+GefEf8A0ON5R/wzz4h/6G++qOWJfvHuF5Z7/mgl8n+8&#10;m6n22mteROq7fNi+9vrwmb9nvxKn3fGN9TYfgJ4lhV1XxxfJ/sJLR7vN8Qe+e0TWzQybZfkeofuL&#10;/rd/+/Xjr/AHxH/0PWof8DemJ+z94h/6HrUP++qOWP8AMHvHsEyL8+1vn/3qz3vGjXypV/4Huryp&#10;/gD4l3fL4/1BP+BVRm+A/izb8vxC1D/vqo5f7xfvHrcWn299wbnay/3qK8i/4UV4xT/moOpf9/f/&#10;ALOijlj/ADC/enzZ4Y8B694k8K6nqemaVc39lpfz3VxCu9IF+/8AP/3w9XdYsLnR9U0qW8gktnlX&#10;+P8AiVk+R60/gy0H/CTahod5KqRXS+V/vVK/wi8WTeC5deWxZ9MsJWRrjd9xon2PX0lf3qnKeFTl&#10;yxOdsNsPjCWKVW+z3G12/wB37j12Xg+zn1L4M6nYyzx/aLP7Vb7HlT+FPtCbP+B29bD/ALN/iq28&#10;VeFIrt4LP+1pWiguPN3p8qb/AP0CvQPBngPXLPx58QPCei6ZaXn2eWK4ne+neL5pYvv/AH/497/9&#10;91lGUYRCp+9OP17UlbxL8L/EP7vZ/aLRXTQtv+WfZL/7VeuF+BVmvh74yeMPDUqskW66t4v3T/w7&#10;0T5P+B16l/wh/ih/gL/af9laW9voN0ry3Dzu9wrWtxsf5Pu/cTb/ALtb1nYfY/2qvB8uvaDbaVe3&#10;8H2Rvsi77e8ieJ/Kl3t/Fv8Ak/4BXXHExj7hj7E8X8XWy23iDXYlXYn2yWVU2/cVv3qf+OPXUfCL&#10;w23ieXU0X5Et4PNaX/nl8/8A6D89dL+1d4Yg8K/F/UIrZV8q/sLW9VEX/YeL/wBpVx/wQ8Tz+HvF&#10;G6Jd8UsTRSwv/wAtVb76V83T/wB5ke3KPtcJE9IRL7R/9Ds5Y7zZ8+9F+7XH+IbWLW7zzb7TY/tE&#10;rf8AH3bt5T/8D+SvVZtKb7fK1jB51pK3+5WFf6VLfXX2aCBt+35vl/irp55Ql7ofVsJ7CMvtHjWv&#10;aDc6D5Xnys/m/wAb1w/l77zxBZ/8/GnXHyf7eyvePiXNaXPhK3b7MyXdvLsZ93+5/wCz768SsPl8&#10;dWit/qrhWif/AL4pUpS+t80iadP/AGKUf5Tv/EN+v/CjNE1dV3va/YLrZ/uyoj/+h1p/HV5dK/4R&#10;LV0+RINTXyJtv3opUd64/RLz7f8As8S6fJ/rYrG42/8AbJ9//siV1vxp26l8D/D+pq29FazlX5v7&#10;1fS83KcGDqeyxMKn96Jj+J3im+LFvqqzxp9v0mVl2fwyr5Tv/wCh1xusPFpvxQ1KBWV0urOJ/k/3&#10;6x/E/if+zfFejsv31iZPn/iVotn/ALJTNe/5G/w5ef8AP5piv/4/XzFTD1PbS5v61Z+t5LifquPr&#10;cv8AN/X5mx4bdk1bW1X+HUVl/wC+oq7P4RbdK8I+KP7Qi86yurxkgh3f61lf7lct4Js3m8Ta358r&#10;JaRLbys3/AHT5a7aaZZmTbEsMS/JFCn8NRLF/V48kftRJ4ijTxsoU5fZk5fiDv5zb22p/sIvyLVi&#10;ztpby6igiXe8rbFSq8daeiTfY9WtJfl+WWvHjLnn754PL2Oy8VaV9jtdTgggVE8qK1V3+/8Acf8A&#10;+wrwX4u+J/7H8VebEzfZ/miWvcPFUMsOm3dzPP8A6qXzZXdvu18+eM9Ns/H948/25rZPN/dI8X36&#10;9iHLVl73wnpYfAV6tLnpROCk1hdbuJfNulh+X7719Efsd/s7r8TvHqXOop5/hzStt1ett+SX+5F/&#10;wL/0HfXk/hL4etc65b6VFAtzqEsuyKGFfv7vubK/UL4deD7H4A/C230cFRfOvn3k6fxTN98/7q/d&#10;/KvYoUIc3P8AZPIzaNTBUP3kv3kvsjvjV4is7Tw79hgeNVj2rHFF/Dtr448eX6usrNXqvjzxJLrF&#10;/LKzfJ/DXz78VNV+x6Dqsu77sDVGJlc8PB0/snkMPj/RdQb5blXdv4Kt/wBt2cy/62vD5rNYW82L&#10;cj/wutdr4V15tS/0a52+cv8AG/8AFXiYnBeyjzxPrZRlD3ZHcfbLZvuyrVW8toLldjbaqedbJ8rM&#10;r/7i76ettFJXkkc0RlnZ/ZpX3f6pvu1d8lf7zVXufsdnFuZtn/Aq5W58YT/aP9DVXh/vv/FWkYyq&#10;/CRzRidxZzS2Eu6Jq7DTdSiv1+Vvn/iSvOdEvL6/XdcrHCm35f79bFtcy20u5WrmqR5JB8Z3ez+9&#10;/FUT/d2t89V9K1JbyJP4Hq66VBgUnh8lty0I+/5WX5qsfc+986U5LaKZflZXSrAx5t+7+J0/2GrW&#10;8Pa3faDeJc2c7JKv3aqTW0ttLu/1y/xf36Plf5l/u12RqcvwnJUjz/EfXHwi+OVt4ht4tP1qX7Nq&#10;H3FuP4Gr2Ob51T72/wDg2S/I1fnpZzS2zKyts2/3K97+FHx1l01U0zV2860+4v8As13xlGqeXKnK&#10;kfRHkzv91dn/AG130JbXO370dGm6lbalapc2cq3Nu38f92ru6L7tEeUzKn2eT/nqv/fNN+zT/wDP&#10;dX/4DV3zI6Pl/uVQGf8AYX/560zyWX7zb60P+A0Om9f9VU8sQM/eyN95t/8AvUfeuEVWWrbw/L91&#10;arvf6fZt+/ubaHb/AH5USo5S+Yl2tVd0b+82/wD2Kr3njPwvbr+/17T7b/fvIv8A4usKb4weFbBn&#10;+0+IdLeL+/b3SP8A+OU5S5QOg/f/AN+Wq8ySv95v/IVYVz8afBiLuXxBA6f7ETv/AOgpWPc/HjwP&#10;bM7f2uz7vvbLWX/2ZKzDmOw8mVP4v/HaZsn/AIWb/wAcrze5/aW8Ew7/APTLl/8AciT/AOLqlN+1&#10;F4V2fuLPUpv+Ap/8XRySHzRPUnSX+Ld/v1FMj7v3Tsj/AMW+vIpv2nLN/wDj28Nalc/7+9P/AGSq&#10;7/tCa1ef8efgW7f/AHpX/wDiEq/Zy/lFzHtv9nzSRLJGzIzfe2tRXiS/Gb4gt/x7eBJVT/aV/wD4&#10;uiq5Zfykc0jyG28Da14J/aM0fTNaa2e6v57d2dm3xS7n2f3P76V9TeE/CUVyvxY8DxKqRNO0sSfw&#10;bbq3/g/2UffXl/7Y1n/Y/i3wJ4vs3+/ui87/AHXSVP8A0N69qsLqK2+OGmX0XyWnibw7vi2fxSwP&#10;v3/98S17NapKvHnl5nzEY+7ynG6lrF5f/Bn4b+Kvsyvb6NeWFxPM8+x1ZX+yumzZ/tvXUX/hWz0/&#10;9oqKWWxtETxBorfI7PLuuIJU+f8Ag/gdP++KydN0Rr/4R/FPwmqt5ul31+ltD/dVv9It/wD0OtjW&#10;NYa8X4NeMd2/zbqK1lf+6t1b7H/8fRKx/r7zfUyvDHw9ttV0v4weDmijSVb64eLZEnyrdW6Sps3/&#10;AO3WfqulaZefs++B/G0EH/Ew0uXS7rzkZ0ddsqRS/wDob16Xpu3R/wBofXYPK/dazoVvdf70sUrx&#10;P/446VzPhjR/7S/Z98e+FVX97pc+rafB8v8Add3i/wDQ0o5iOb3Ty/8AbY8PRWfiPwpqcDSP9qs7&#10;i3leaV3+66On3v8AfevDfhLctZ+OrTa671l/j/ir6V/af/4qr9n/AMCeJV+fypbWWV/9mW3dH/8A&#10;H9lfKXh6/wD7N8UWk/8AdZXryavuYg93De/hpRPuDStc0+GVImgbzf8Alq/8FdrbeHtIv0Sf7DAk&#10;rf8ALaFdj/8AjtW9B02xmsLS5ito082JZfup826tKaFnXbEqp83yvXkzrTqT5jjjH2XuxPOvjx4V&#10;0/VfhP4jlltIHvbe1a4im8r512/P/wCyV+cmt38uj6lp+oRJvlt23qj1+oHjSzl1XwrqFn9/zYJY&#10;m/2tybK/MLxPDvtfu/dau7De7VjI9XA+/GUJGr4D8TwX/guW0ns2T7RqN5Euz59qyp9z/wAfr0D4&#10;hJaTfszxS6Vc/adP22vkb/4Nuzen/jleFeD7z7NDqcSt86zq6w7vvMyV1tn4hsbn4GJobrJ/advP&#10;cbkT7m356+tlU5T0sVlFLD+wnGXxX/8AJWee/EWbff6fc7v4f8/+h10GjzL4wuvB8VmyvcWqyxT/&#10;APTJfv8A/fOyq95ZvrGjae0EHnS+bE6pt3O33K9T0fR4NBsPs0UUfmt/r5YVRP8AgH+7XHjcXTpH&#10;XiJShj5V6Evi5f0/yLuyJF8i2X/R1/j/AL7f36ERvtG7+Cmfxbat/adn7r+P+Gvj+bnkbzlOrLnm&#10;WE+5WhpvhjUNYni8qKS2smb5rt1+RV/2f71dJpfwz1ibwzb67BYfb47iTyoI0f5Vb/pr/dStrw38&#10;PviNqAMl1a3EqO22JEX5F2/+g/7tdtLCSl78j6DLsLQqR9rXqxjEZ4js7PxRp8unlJEh/h3Lt3f7&#10;VfMNysuiao+nyrsuLeVkZP8Adr7G1b4W+JLHTPtVxHH56/8ALDz/AN5/3zXFeF/hDZ/GXxna293B&#10;JYSWbebe3O3azwL95HX+9/CtexQUvach9lLF4alhZVaU48sT0P8AZB+C1rpMafEnXYFR0h8vS4pe&#10;396X/wBlWum+KnxEk1S8liST9zurZ+J3j+CztItG0pVt7G2j8uOOL7iqteD6lqW+X5mr2JzjCPJA&#10;/DcVWq5hiZYqr9oh1vUt6v8ANXz/APGzVf8AiU/Y/N2PdS/+Or/lK9e1i8+V13V82fFq/wD7S8QP&#10;Erf8eq7F/wB779eZKXNUPayfDe1xP+E80mSWH5WXfTbZ2tpUli+R1rS/4/Lf/arP++23bXWfZ4mh&#10;E9I0fTba8sIrxZZP3q/3qr6xc2dgv32d/wCFN1c/puq3kNg9tBt+9/H/AA1t6J4Vn1JvPnbYn8Uz&#10;18zVp+ynzSkfMVKcYy5Tn/7Kn1u4RfKZ3b7sO6uz0fwlBpuyW523Nx/Cn8C1u2elQWHywKyfL/e+&#10;9V1LfyYtzP8A8DeuOpiJS92BHLGJn/Y2dtzLQ6RW33mV/wDgVRXN+8y+X9xP4v77VnpbWyfwr/wO&#10;seU0NOG8WHY0Uipt+7XRabq0V58vmrv/AN6uSR4v4dv/AACrcO1PmXzN/wDu0fCKVPmO1pmzZ8y/&#10;JWVpusLN+6l+R/4d9bfyvVxOb4Bjukyf3JVql5Pzb4vkf+JKuunzUzZv/wB+riZjIfu1bR/LbctV&#10;9n/fdPjraMjnlE9N+G/xavPB90iyys9u33t9fTeg+LbbxVpfn6fOqSsvy7137Wr4a+/96uo8H+Od&#10;Q8JXSNBI3lf3K7ObmOCVPl+E9a8bfEL4m+GNWazazWZG/wBVd2lqmyVf+BVi/wDCwvi3f/LEtym7&#10;+4sSf+gpXrXgP4l6f4zs0ilZUu/7j16BDZ2LxIzRSb6uNSPw8pjKMfiPmX/i8Gpf8vl5Du/6enT/&#10;ANBofwB8T9S/1+ryfN/fnlf/ANnr6ae509Pk8r7v+3R9ss4/9Usb/wC4rvV+0/uj9nE+Xf8AhQnj&#10;a/8A+PnV1T/gNWIf2YNcm/1/iFv+ARJ/8RX00+sRbfl/h+98qf8As1V/7eZ/uxSf8D+T/wBBo9oV&#10;ynz/AG37JbTf8fOvag/+5WnD+x/ou3bc3WoXP+/K/wD8XXtv9qyzffnVP9j7/wD6FT0mbb8vlzf8&#10;Co5pEHl9h+yp4Jtl/wBJsWm/67T7604f2cvAVnL/AMgix/75eu9/0x13RNGn/AaY9tfOv+tX/a2L&#10;SlKoBzUPwc8HWf8AqtMtE/3FrQTwH4es/wDVafbf9+FrTmsJXt3XcyTf30as+FJfNiiufv8A9+sv&#10;aS+0Xyjv7H0q2+7BGn/AUSm7LNPuqv8A33V2awaH7v8A459yq72zfP8Avdn/AAFKA5iFZYJPk2wf&#10;L/tUU1rfd/e/76aip5Q5jyL44WDeNv2QdC1plb7bpMtu8/8AfVl/0V//AEOui8H699v+HPwS8Vbl&#10;82z1FNKun3fdilR7f/2SKumh8Jf2r4K+NfgLbvuLe6uri1T+79qi+0RbP9x68c/Z7vW8U/sn+ONP&#10;jfddaDdJqsX99fK2T/8Atu1e7GXuyPlD6L8PQro/x48YaY23ytZ0m11L/gUW+B//ABxFrzxIZU/Z&#10;f1Czi/4/fB+pyor/ANz7He7/AP0Ulel+IJoE+J3ws8URfJa6zBdabK6fxebElxF/6KemeGPDcVz4&#10;m+MHg6X5Le/db2JP9m6t9j/+Po9In3olfxnfwQ/FL4Za9FuS3vPtWm7/AO958SSp/wCiqu+AbGfT&#10;fil8StH8tvKuntdViTb/AAyxeU//AI9FXKX902pfs4+AvErK327Q7nTbiX/ZaKVLeX/xxnrtfFs2&#10;q6f8cNMfS2tre713w9cWUE0yM6o8EqSpv/7+vW8fY/aEeZat4Xk1T9jPX9Odn83w79oiZX+8v2O6&#10;3/8AoCV8RXk3k3UUq/w19q6L4J+Jmtv8VPB6+LtKs4pLppbuL+zt6T/ardGfZ/cX71fEU257GJpf&#10;kl2ru/2K8fMPZ80ZQPey34ZRkfo98H9bl174aeHJ4mXzfsqr8/8As/JXcWe59/n/ACf7G6vDP2SN&#10;YXVfhbFG3zy2c7Rf+z17a7+Y25W/erXi8sTnq+7Iq6kjJvaL/wDar8zPiRpv9m+Jdbsdv/HveSxf&#10;98u9fp6j+dKn3vu/x1+ev7Self2V8X/FECr8jTrKv/A0R/8A2eqhLkkd+Cn+8PBNEmXSvEF6vyv5&#10;sCuvy/d+d6fo9yrxahB8u/7U38P96pbnwZrVz4gspYIG2X8EvkP/AHlXZvrqPBPgC80fVLu81WLY&#10;+5Wgh/vN/fr6CtKPsvaykdX1mWIr8hq/D3QW0TQbWW5iVNTli/u/PEn/AMVXTUbG3f7bfeqxs2LX&#10;y1etKrLmPXp0+WPKQp8jVtfD/S9E17xcun6/qEml2t0jql1Eu7yn/g3L/EtcxqWpLZ/71P8Ahvb3&#10;OvePNMs7O5aHUJZf3D7XdF/39vzVdD4jWXwn1xo+nw+Bdc0nS49Zt9X0GKD95NFIquzfwIiKzVU+&#10;J3x21Pw/qkOj+G/tl5bSfJKsNvveDd/Bt/vLVDQ/DOo6T5ur+IJrfTntVaW53bH3Mv8AdrnND+Jw&#10;vLe91UWa6XojSSm2iX5Z9Qk+8zs33vLX+Kvo6UJzj/LE7MHgq2MkqlX3oxOR1D/hbl7p109vouoO&#10;7Nn7RdL87D/e3/e/2a9N+GN9r3gX4Ys3iMzReItQmdmW4+/FEvyr/wCzNXb/AAnvBdWo8Ra8FS32&#10;7re1/ux/7v8AtfL/AOzV518WPGTeItanuh8kLN8iJ/CldcvZ4ePMa5ljalTmwPLp/WhzGva39pld&#10;mauXubzeu6q9/efNWZc3Py1yyrnzvsuQq+IdVWws7ieVvkiVnavmTUrxtSupblvvysztXqvxj157&#10;bQ0sYG/e3TfN/urXiUN583zbt/8AcrajHn94+tyWHsYynL7QTf6Pcb1+5TLrcn79V+996rbvE67W&#10;pkKNC2378VdJ9BL3/dNbwGi3WuRRSqroys9eupCv8NeReG3ttE1Zb6fd5So33Kl8SeP9Q1WXy7ZP&#10;sFo38Cffb/fevExeGqYit7p8njansqvLI9IudVgs9/3Zpd39/wCSsK51VZm3Sz/+PV50k0833pG/&#10;76qVEb/a/wC+qUcu5ftHnfWP7p2r6rZp/Er03/hIbOH+Jf8AgC1yiW07t8sTP/wGtOHQdTufu20n&#10;/fNOWFpQ+ORUa0vsmv8A8JpBD/qomf8A4DWPqvj+dPmW2Z/9+tvRfhR4j168itrOxkubiVd6wou9&#10;2X/cWqnifwBeeHrq40/U4JLa7ibZLC8To6t/wKojSwkZGcqtaZyuq69qc1ukqztD838Fem+CfGzX&#10;ixWeotsuP4Zv71cpo/gm58Uapp+h2Kede3ksVvAm7bulZ9if+P19R+M/2OV+DPwT1PxRrmp/bPEq&#10;tbxWtpbrvhiZpUV9/wDe+TdXTUp06seWETzqlf2MuarI4SovLr6d/aB/ZvsfCvhmXxPoe2ztbOBW&#10;1G0dtif3fNX/AOIr5nX513V48oyoy946aNeGIjzRIqY6fxfxLT5KP4fmqOY6ASbf/sPT/Mqu6UI/&#10;96r5jLlNrStbudHuknglZHWvo74afGODXoksdTl2XH3N7/xV8so9W7O/ls5UliZkda25v5jmlT/l&#10;PvhNtzEibF3/AMNSpbRf88t7/wB96+b/AIY/HKW2aKx1VmeH7iv/AHa+gLDVIL+3SeKXfFL86vv+&#10;StuaUfiOblNDZv8A4V/4BS+TFu+bb/3zSJuejy6sgf8A8Cah5v8AL1n6lqljpsW68vLazT/p4lVE&#10;/wDHq5K/+NPgvSt/n+ILR9v8FvvuP/QaOYg7rzv92mvN/l68U179qjwdYfLAt9cy/wC3siT/AMef&#10;/wBlrjL/APa0ubxv+JR4a3/3Xfzbjd/3yiVHLORZ9MPdVE9z/Ft318uf8Lj+KnidtumaY1mj/wBy&#10;BE/+Laj/AIQz4reLf+Qhqs8MTfeR53f/ANnT/wBAo9nIOY+o5vGGlabF/wATC+trNP8Ap4nRK4rx&#10;J8ePAuj792r/AGx/7lpFv/8AHvu/+P15Po/7ME9z82p65K7t/cb/AOJ2V3Wj/sweGLZkaW2a5l/v&#10;v89bRjH+Yj3jmr/9q7QvN/0DRru+j/v7/wD4lWor1uw+E/hnToti6ZbJ/vUUe6HvHYO/9g/tDxfw&#10;W/iPQGi2f3ri1l3/APoqX/xyvnT9lGzi8K/Hj4q/Du8iX7Fcfaooof7yrL8n/kJ69b8SeKv7S8M/&#10;Cfx/FJ8lvfWv2qb+5FdReVL/AOPuleQ+Lblvh1/wUC0TU2VobfxBBE7f8CTyP/aVelT/AJT5jl94&#10;9Yjvp/8Ahm/wfqs7b9Q8Iata+f8A7LwXX2eX/wAcZq9IuHTS/wBoTSbrcuzXtAltPlb+KCVJU/8A&#10;HJXrj9H0RdV0v40eCVX55bq4urX/ALfLfzf/AEbvovPEK6l4P+DvjNf+WV5axTv/AHVnieJ//H9l&#10;RzCLWj6M+pfDP4teD1XfcWV9qKW0X93z0+0W/wD6NqxrWux6joHwb8XROv8Ax/2sU83/AEyuLd4n&#10;/wDH9lbOgzf2T8dvFdj/AMstZ0q11Jf96J3t3/8AHPKrz/a3/DM+t2Kp+98JajcKv/bne+an/jq0&#10;cwf19x6PYxf2X+0TrERbbFrPh63n/wB6WCZ0b/xx0r85fipon/CPeOvFulKuyKz1a6ii/wB3zXdP&#10;/HNlfoh4wvIofil8L9eX/j3vFvNP3/3vNiSVP/RVfF/7XWlro/x48UL9xL9Le9RP9+JIn/8AH4nr&#10;kxXwnp4CXLW5Ts/2J9Yaaz8Qaesux1aKXZX1Q/m/3l318H/sc+MI9H+J13YzzrCl5Zsi722fMvz/&#10;APslfbv9uWabPNvIEdv9pK8mspxqF1+XnNizkbyt0n36+Jf2wLP7N8WPP2/8fVjFL/6Gn/slfZqa&#10;rbbdvmrv/hr5P/bVhX+1PC+prt3yxS27bP8AZdH/APZ6yjeUi8LL95ExPB+rWmlfDfwVr0X2abUN&#10;J1HUbVrR2+d1lt0/8d37K4+/uZby6mnnbfcStvaoEtp9N8G6fq9yq22nyt5UTuyJub+OpU/efNUY&#10;mVX7R9DhqdKMpSj8QxE21V1LUls4v9tqn1K8i0233N/rf4a8n8eeNl03fFE2+9l+6v8AdrChSliJ&#10;csTvlKMSx4k8bWem3G2WX/SG/g/u1Y+E2oah4p8fabpukPNHdXUu13i+9s/jrx3fLcyvLK2+VvnZ&#10;3r7R/Zq+Gcfwt+GOo/E/WWVL+/tGi0uJv+WSM+3zf97+7/sLX1tHL6dOPvCw8pVKkYHX+JNQn8Ya&#10;zceHdMl2WsUH2C2+b733N8rf723dXOeKdS0eTVllLSJoOixrYQxJ/wAt1/8AimbczVV8I6lJY6Pr&#10;mtr/AM8PIib/AGpP/sfNrzTxtqUttZ2VtubZu+0Mn+9WntJKJ+pYXCxp1PZx+yfTXhvxlJ4g8L3s&#10;+7YjeUqon8O3f/8AFr/3xXH6xM033qxPgn4hiudBuLFm+dV3r/n/AIGla2sOu568zE1OeR8HmFLk&#10;xdSJzV48u77tYl5c/ZoHlnbYi/O1aGsalBZxPLPKqIv3ndq8U8f+P21u1u7PT2ZLdV/139756xoU&#10;51ZHlVvhOY8Vaxc+J9XuL7aqW6/JEkzKr7f9yuUe5864eJVbevztv+RFq15MtzFulufO2/8AjzVF&#10;pWmy3N5tnVkiX+5X08IxhE5v7UxMKfsoEVhDP/pEU/z/APLWJ/8AZqVfN3fuq2/seyXcu3ym3RKi&#10;fw1Utof9IolI9vLq85UpOci7omjrqXmpfX0dnEu3b8u/dWhN4e0G3VGa+uZv9tV2VF9ptUutvlfw&#10;7PkqWzs4rm/i+Vptq/cdd9X9U+1KR8Vis2q1aspRiTW0OlJ8sWnyTfLv/fS05L+dIna20y0RF/2d&#10;9P02wnmunXyGf5vl2LV25sb6GJ4vsciJu2b3Wr+q0ftHnyxuJ/mM+z17U5ry0WVlhRpVT5FSvQJk&#10;/wBHf/arhbPbDqllFtV381d3y13Uz/6P/vNXiY+nThOPLE9XAVKs4y5pH1n8B9NWP40/D+Lf8ln8&#10;N1uPu7/nlun/APi68i/a30FbP4zeIG2/JP5Vwv8AwKJP/Z99e+/Aqw8n453Cqv8AyDfAul2X/fWx&#10;68v/AG2PI/4WrbrGuyX+zInl/wB7fLWeL/hxOTATf1mR81eFZv8AhHvGWj6gv/LrdLL/AN8vvr9D&#10;f2ut194H8KaZ9/8AtTxTYWn+9u3v/wCyV+ekybLq0l/6a191/EjVW8Ty/s7xbt/2/UbXUtv/AFyi&#10;R/8A2enhpGuaR97mOr/bGv2sP2cfGH96Vbe3X/gVxEn/AKBvrzv9oT4BaL4b+GCeLrN10q60mxgW&#10;+h2/JP8AcTf/AL3/AKFXafthu158OdC0j/oLeIrCy2f3tzu//stQ/twa39g/Zx8QQfx3ktrbr/39&#10;R/8A2StpU41o8sjyqdSdKXNE+KraaK8iSWJldG/jSivQP2WPgEnxT+Cet6nDctZ61b6m0Vm8zfum&#10;VYkZ0f8A77+/XCP8lxLAzL5sTNE2xt/zLXiYijLDy5T6fCYmOIjzFeSmuny1L5dMdPmrmO4r/dqb&#10;zKNm6q/+p/3KB8pY85t3yV6L8N/jFeeFbhILl/Osm+8j15k70z+GtqdTl92RzVKfMfcFh4nXxb4f&#10;lbRdVa2eVfkuEVHeBv8AcavBPEnhX4z6lrNxaNqE9za7vluEvH8qVf8AcXZXnngnx5qHhK/ilgnZ&#10;Il/gr6j8B/E6x8VWqeVKsN3t+aL+Bq6ebl96Jxyj9mR41Yfsy+KtSbzdV1dYXb72xU/+zrq9N/ZO&#10;0hdv9oahc3n95Nz19AW1zYvb7minml/iRGqV7xk/1UUFsn+2vz1tGpLl90x5eU8n0T9nvwrpTbYN&#10;K87/AIDsrs7D4d6fpXzRaVbW23/nsv8A8VW19vbf815I/wDuNsT/AMdo+2Ki/L8/+41RKUi+XlJr&#10;aws0t9srK/8AuLVS8m0y2ZFgtmmf/bbZT/t+/wD5Zf8AfdVLy2guV2srb/8AYauaX90uP94sQ68u&#10;39wsaf3n+/tom1KWb/lrO6f7FZ6QqkiSssm9fl31bSZXt9u1kopykEoxKMjPI2z5329p5eaKXy3h&#10;43NRV+0I5TzaH4D+LNS+Evivw5/wlGuwxaTdXUWnaZ9li8q6WJ/Nt3R9m7532fcevDfjx8NPHXw3&#10;bwZ8QdV8Y6hrFxeSxRQXF2rpcWErJv2fM7/7f/fFfVV5qHjHRLO4vLy8tHib/VJ591byy/7ib65/&#10;xJo7eP8ARrSDxnouqfYll82Cxe+e4SVv4HRPKdt3+/XqUcRU92UpHx8oxH+Evh18QbPx9ZXjfESe&#10;8l8QaKtw2rPpiOn7p02ROm/b9yX79bvwo8K6ynhXWPCfia7g1LStN1OW3giS1a3fdFL5qS79/wDu&#10;Ov8AdqbR5lsGis4PEes22yJUg0+Zrd/KX+5sbY3/AI5XW+H/ABJ9hvovteotqPzK08U1m8Wz/vlG&#10;r2MBXj7fmxPLykVPh/dCeMvD/jmPx1oHizQjo119ktp7Q2OoStbvKsrJ/EiP9xlrz3RNU+IP9qfF&#10;Dw1L4JtLz7fL9qntLTU0/dLPb7PlZtm7fsevQvGPjTXtf8TxSaBc+H4dKgVfKe+vPnl/4B/DWLc+&#10;IfHthdXeuaf4X0a51CWJbVriGd3eVVd9n3U/23rPGuPtP3MfdHT+H3jz+8+LPiOb4QfD/VbnwJqj&#10;poN/YStqaS27Qt5T+Q/8e5fvutedftXNq/xK+Juj3dj4O1uwvpdJa3e3u7Nt8vlS7/k/vbPNr6Im&#10;8+28G/8ACMar4LkhtdSZpZbS0vN/71n813R3+789WPE/jnw/beI9C1fWrPUrC90ZJXid2i2bZU2P&#10;v+f5q8ariafLyzid1LmhU5oH51J4J1XR7y7ZdIvra7tW2Tv5Do8X8fz/AN2rq+Idcs4klWe5SH+F&#10;/NevuD/hor4b+GPFHiDXrO+1DUrvWVt/PtLSDem6JNm/f/uV5/rHjDwZ4h/Zf1vwrZ3LQ6lYRS3V&#10;hb6hEkUzOtx9oiRPn+b+7XNHFR+zI7JVeb3p0z5qh+J3iW2+7qFz/wADleszxb4817xNb28Wp3kl&#10;5FbtvVHbftr7quYfAXjC6+H+vNP4ZtpbVfN1Gxvli3yrLb/Ojp/fR9n36s6f8K/hpqXxL12+ltvC&#10;9zol5Y26RWMPlb4rhXfe+xfu702f98Vp9YjL4iozpwlzcp8D3ngPxR4w8FvrVjFPeaPZskTP5vyR&#10;M3/7NdRpV42laHb/AGz/AFsUSo2+vUPio9z8HNDvfCelReTaalq11LZvD+9t/s7Sv5W//gGxa8H1&#10;7VV1ZUntp99vBL9nvE2/db+/WuNwkqtGNWMvdOjL8dGdeVPl5TJ8W+MJ5ll+zfO6/wAf92uN8N6P&#10;Z6xdXEt9uml+/wDO1ehXPhtYbOVUX7y1i/B/wrL4t+JGleH4m2Pfz/ZWf+7XNhJRhTlyn0EuXm94&#10;+lfAf7HeheJvgfL43sbpn1F7O4ngsPJ3JviZ12M3/AK2fjpqsEPhvQvD0atFZaWq29vp/wDz3lVE&#10;2N/upur0n4EeCfEPw18G6pHqPiy+Xw5oup6lbnSbixRPPiWV9jq/+196vJr7UINa8Rap4vvYvO+w&#10;/wDHsr/Onmt/qlX/AHfvf8Br0I8sYe7L4j3eGpe2nPEVY/D8JxHiBb3w/DDpEjqYY033Pzf8t/4/&#10;++fu/wDAK4L4kfPqKSr/AMe7RKiv/wAArrtSuWmSWedt+6uH1i5tvKdZ7nYn9z79YSqSkfodKU4y&#10;5zM0fxbeaDaytp91HDqEXzwPM2xGf+4/++lXYfjT4l1iLbPY2ltL/sq71zUNhplzcOzSzpEv3Udf&#10;vVds7zTLb5YmVKvljy/CeTjcJSxFf2sibWPtniGLdfXLO6/dRPuLXJJpTeb5Tf8ALX+Ou3hRbxbh&#10;oGV9q7/krFTSWubj+LypW2b62p+5E+TzLEUqX7jlMSz8N+dLa7l+63y/7Vbdzo6w722qm3+5XSw2&#10;GoWErtB5flKuz54vNdv9yuM8SX+oXK+VPbT2D/xJtrak5YiR8fWxEaRzV5qU9nfxQMypErK7f7VW&#10;0/c3j7f4Wrn7x2muP3rfOrVuo/nRJOr/AOti3/8AAv46761PlPWy3F0qtFx+0WE8Wywt8qqn+4ta&#10;Fj4wWGV2ZpPmrivOV2qVHX73+zXpcmh+fOpKLO1TxnA7fvWk+7/dqxc+MLaa38r7TO9ee7/4qhSa&#10;o9nEftJHfaPqv9peILRVX5N1ehP/AKpF/wBqvJfAb7/Edp/s7v8A0CvZdKh+2atp9t/z8Tqn/fT1&#10;83mn8eJ72A/gSkfcfwWsU/4aA+Kv9yws9Gsl/wDAWvnz9re5a8+O2uxffitbOzi/3dyO/wD7PX0n&#10;8B9158WPjRfbd+7Wre3b/tlFsrwf436P/bfij40avt/48NW0aJX/AN21lif/AMedK5qnwnJhJcte&#10;J82al/qt391t9fXHw31X/hKvGX7O8DfOlhpmrSt/wFHiT/0UlfJV+m+3lT/Zr6K/YzvJ/EPxi0yJ&#10;t32fRvDd1s/3pbpP/jtY4aR6mZR93mPeP2jf+Jl46+Dmkf8APXxMt7s/64fP/wCz1w//AAUR1Vbb&#10;4QaVYq3z3WrK/wDwFIpf/i0rvviX/wATX9qD4T2e3etha6lesn+9FsT/AMfRK8X/AOCkd/8A6L4H&#10;0xf4murhk/79In/s9d9OXNKJ88ei/sSWEXhv9m6x1WdWRJZby9b5/wCFX2f+0q5H4G/AfTfij+zX&#10;pN5ef6H4gurq8uoNQRfn/wCPh02P/fX5K77wlC3gz9iWJtqw+V4WnuFf/alid0/8feu4+A9nB4S/&#10;Z98HtKrIsWjxXsv/AAJPN/8AZ6ipyz5i6MpQ5ZRPz/uU+zXl3bblme1nlt2dPuMyvseonSvqn9nv&#10;4P6N8S/2bLT+2YNl3qV/eahBfRf62KXzfK3/APkKvmDWLH+ytc1jTPN+0ppuo3GntcInyNLE+x/8&#10;/wC3XiVqfspH1WExccREzW/2aY/zrUrR/wB2q7pv+b+OuY9Eqvuhb5aEm+Xcv/AqlqJ4W+9F8ktW&#10;TIPMrQ0fW7nRLxJ7aVkdW3/I1ZKTb2+b5Hp/mVcZSiRKMZn1L8NPjNFrCxQX0qpd/c87+9/v16xD&#10;9mmi82CKBN33k218G215LYSpPA2zbXuXwr+M3yxWOoNvT+F/7tbRl9qJzSj9mR9EI/y/63Z/sbdn&#10;/oVV5HXzfmVv+BtWLNrazRRT2cSzI38CNWhv3/xb0ojKMvhMZR5S150X3lVaHuf9r/2SqSo27cu6&#10;nv8A6NE887R20S/eeVtiLRzEcpL9q9qf/rq4HxD8b/BnhhX/AOJh/asq/wAFiu9P++/u151qX7SG&#10;veIW8jwvovkq3yLM6+a//fbfL/6FVxjKXwkSkfQLW7/xUV83f8K++JHj7/StTv7iMfeRZJd3/oW2&#10;itfZr+Yj2h9F2dnc/b/tN4v2/WJf9VC8vyQLWrDNP9oeDzY7nUNv7242vsg/3Kfb+EorBXWLU7tE&#10;b72xk+aobnwreJavbafrUltbt95HiR91TzHzfKRXNnbXi7V8uZFb9/qF2u91/wC+v4qx/s2kMz/Z&#10;v9D0+3/1s0O9Hn/4Gv3l/wBuugTwxef2altLfQeUv/LFIPkb/f8AnrP1Xw3rlzPFtXT5rSL/AJd9&#10;rpu/30pjMT+2JblpVinvLbSolV4LeZd/m/8AfXzf8ArK8CeNrrx74i1P7HoOmyxWG63ludQ/0eJG&#10;/wCuS/M3/fVbGpeGfG2pS+a0tpCir+6SFvu/7lcLbfBzUJmuotTttbe3lbe0NpefZ0l/39v3qipT&#10;nOP7qRVOpHm9+I74kfFS88NxeILO58cQaUitFFFaaTsi/wB/7zu3/fFfOmpeLbbVbjzYNP1LxDL/&#10;AM/F2zv/AOPy16xf/DHSNK2RWfh5rba2+WaaLe7N/vt/DWU/huLdt8qSHb/3w1VQwH2q8uYiWIjH&#10;+FE8vmfxHfrtitrHSov9tt71UTw3qD3CSz6nczSr/CnyJXrz+G4t3zbqrvomxa7o0aUPhic0q9WR&#10;w8Oj3LRfKzf8DqV9BndfmvNn+5XUf2OyN/F81V30S5f7u7/viunlRlzHFaloOp3MDrFrkdt82zZt&#10;d3X/AG/uVX0r4dRWd4n9p+Nraa0ulbz/ALPA/wAv/AHRPv13r+Hmdfm3VUTwrK7v8taSj7ljop1p&#10;Q+E5dE87Tf7/AMuzftrz3wr4gk8A/FTStXjlktms76K43Qp8+zf89eu6lpcumybWi2Iy71rxr4hW&#10;DQ6ykq/xV4OHjy15Uj7WnU9tQjI+7/G3xK1TXPhjfm61SSaK8vlt4lmtfKfyvvffX733a+cvHHjR&#10;rPytBsY1S3s9zzzf3pf4/wD4mvT9H1DULz9n/TNdvn/4l1uFNjC0X3rra6P/AN8bnr571W2lS3dd&#10;jPcXDb2rtjQlD3ZH6XwrRh9Q96P2jE1jxJfaq+1p2SJf4E+Suff983+wv3nrqLPwlc3PzTq1nafx&#10;TOnzt/uVsab4b0x7yLdFst1ZdzO1dcI8sj6TEV4UYNm34S0TVdH8G3E9npTPqdwrSrvX52X+D/4q&#10;vGrlGhuHWVWSVW+ZHX+KvsrW9V0zTbC0vJZfJt2T90n3a8F8Z3Oi3+s+b/ZizJL87TQq6PXfKnE/&#10;LsBnVWlOrWqU+aMjl/AEK/Y9bn/jiiVF/wDH6httVZ9St4JF+Rl2f7tNR4tHupZ9KnaHzfkaF/nR&#10;lruPghZyp4quPFk8GnzW+hqrLb6hvdJ5WR9ibF/76rmlH2UZSkeXmGLjipSq05Hqvj79mfxL4P17&#10;RdFW5tNYuNbe4+wvbs6PuiTe6Nu/2K8y1j4d+LNH1jU9IudG1D7bpyo95FDE8vkI/wBx22/L89fS&#10;Vt+1VoOq65omoa94VZNQ0tm+zXdvPv8AI3JsfYny/wAFdh4P+Nnw5/4WB4g8Vf2vc2epaza2tvPD&#10;dxbIl8jfs2/9914t6sPsnzscWfBsyQTM63NnBN/vLWf/AMI9pG2VVga2SX/ni1feWieBvCeq/CDx&#10;notjeaJ4n1vUpdUu7GZIot8Us+94vnb7rI7p89ea/G/4D+HPCvwJ8L31pbQaP41iWzi1Gbz3l3N5&#10;X+kfJv2t8/8Acrrp4yfNy8w41acve5T5Cm+FFjeL/oOpywv/AHJlrJm+Gmpw/LFPBN/449bvjnxh&#10;baPqTwaC1ykS/Iv2tkd2/wC+a4e58c61M25r5t7V71OtiZRMZUKA+/8ACur2G/zbGf8A31XfWFN5&#10;tt8ssTJ/vrXVaV4/vIZUW5uZHRvvb0316A7walYRXirHc28q/f276uWLlS/ixMfqXP8ADI8/+HU3&#10;/FQI392Jq97+GkP2/wCJfg+z/wCfjWLWL/vqVK86h02xs5/tMFtHDL9xti16l8AYft/xy8Dxff26&#10;nFL/AN8vv/8AZK8TFVI4itzRPRo05YfDSjI+2P2YP9MvPi3qC/8ALXxvqUS/7q7K80m01vEPgn9o&#10;q6VVdP8AhIpU3bvu/Zdj16T+yG/nfDnXb7/n/wDE2o3X/kX/AOxrG+AOlL4k+EfxN3LvfXtf1l/9&#10;7zflrmqfDI8ulLlnGR8K3P8AGtfTv/BPfT1fxH4j1D+O305bf/vqXf8A+0q+Yrn/AI+NtfRv7A+q&#10;/ZvHniLTGbYsti0v/fMqf/F1zUpH0ON9+ke9zOusftlQqv8AqtL8Hs//AANrr/4l6+af+Ch2pfbP&#10;ix4a03/nhpSO3+80sv8A8QtfR3w9/wCJl+1R8ULz7/8AZunabZf9/U83/wBkr5c/auT/AISr9rS3&#10;0rdv2y2Fls/3kR//AGrXqUf4h8xL4ZH03+0J/wAUl+ybd6YrbJV06w09E/4HEj/+Ob66/wCIzt4J&#10;/Z712JZNn2Dw81qv+y32fYn/AI/XMftYuupeHPBmgxL8+reKbC1Zf9n5/wD7Crv7Xt//AGb+z74j&#10;WLd5t41vaxJ/vXCf+yI1cvxMqPuyNj9n7Sl8PfAfwVFI3koukxXDf7Pmp5v/ALPXlP7MPw9034i/&#10;AnWJdctPtNv4g1291Ld/y1if5It6v/C3yV7X482+A/gZraK2z+y9Alii/wB5bfan/j9ZX7M3h9dE&#10;+APgyBm2brH7V/39d5f/AGelKPPGQ4ylDlPg/wAVaJ/YvijxHp9s095ZaNqcumtfPFtRpV/g/wB6&#10;sKSvdvCfxA0LwV+zP468V63p8er3XizxNePY6fL/AMvErbNn/fLo718z6J4qiv2S2uWjS9272RGr&#10;grYaUfeifZ4OVTEUPayibT/O1Mkp+/dUX+xXGdAybbt+b/vuq6Or/wAf/j1F4jPC6r9+sz7Y2m71&#10;l2uifOz1tGPOTI1t+z71OS5ZG3RPVJLlZovNT/gSUb/mo+Aj4j1v4dfF2fSpEs77dNE1fQvhvxIt&#10;5AksUq3No1fEX3/mWu18B/EW+8K3ifvWe3/iR/4qOXm96PxGMvdPVfiL8bPG2k6xLpVjoq6a/wDy&#10;ymhX7RuX+/vb5a4+28DeP/idcJPqdzcvF/flbft/76+Va9u8MeJNM8VWsVyqx3iL8/kzLveKvSNH&#10;SLUov3DL8v8ABW0cRGH2feOapT+1H4TxHwz+zHpVmyT6vO1zL/vb/wD0KvW9B8GaVoKoun6fGjr/&#10;AB7fnrsP7Kitot8rLD/v/LVebW7PTfliXzpf4f8A9iiVWUviMfZxGLpE8vKxs3/AaKqTa1qV02S/&#10;kD+7RWHumx1KQr/zwqXav+5/sU+F3/i3U5Hb+Laldx8sReTT/JX79Od9/wD7LQ/b/wBnoAa237qw&#10;VC6N/d2f79WN/wAqfN/3xUXnL/wP/brPmAqPbP8AxLUT2Czf6+KOb/fWtDzmdvm+eh7aK5V1kiid&#10;GTYzuv3qZRiP4b0y5X9/Y2z/APbBKqv4A8OP97SLb/vnZXVJbN93yo/7i/PU3kwfdb5KPeJ9088m&#10;+Evhe8/5c/J/3ZXoh+FfheGKWL7NJNu/jeV/lrvfsdsjPulZ/wC9TfJtnX90y71/gquaYuWJ5e/w&#10;Q0N23RT3aJ/c3I9Om+BukPFtinu0/wBv5P8A4ivS/JZ96/cSj7NK9HPMPZxPmL46+AL7w94c0qeW&#10;5gubS1na3XyYtjr5v9//AL4r5c8f2EG60nnVvs6yr5uz+7X6F/GnQf7b+Guu2y7vNig+1L8v3fK+&#10;f/2Wvkbwz8Po/HesRQXqSLosH+kX1wqs3lxL/wDF/drGlz/WYzPp8t9+Psj6I8deJPAV14F8P6Pp&#10;sUtromnxf6LbpGrIybPvfe/zur598T63pSSyywQb4v4fNZNn/fC1h/FbWota1uRNOjW30u3/AHUK&#10;omxNteV65Z6hMyf6NJDb/wDPaZdiNXvTr1Ksj9lwGUxwOHhTUzpdS8SW1zcbp7yP/c3Ve8N+LfD2&#10;m6pF/aEu+JVf5Nu9N38FeYzItn91t8v9+qT/AH6in7suY3xOEjWpypSPYPGHjOLxVf7oJ1+yRLsi&#10;TdXNb1eWvPHemW1/PDL+6nkT/gVXLmlLmkeZTwNLD0o0qfwnUalYf6U8sH+tr6g+HXgazm+A/h/V&#10;Y4lSW9a4tb5/9rzX8p/+APElfJSalffZXvGZXRZfK+da+0P2ftSV/gZ/Z+tQXcNvftLLa3CQO8Sr&#10;/wDto9Y4iUvZ8p+a57hKVGPtIHkV/prQs6sqp838a1kzW0v3vl/4AtfVGvWfhzxP4P0/UHWxfVbV&#10;le6t9yLLOq/I/wDtf7VZXjP4LaGjaVeafO1npV+3lSzf63ymf7j/AO7XH9Zj9o+D9n/KfLnktbfd&#10;lkhf+H56m8ealqt54PisZ9QnmS1iZ13yv+6X+4ley+JPgVqGj+Jv7PintrlGi+0RTP8Autyr99P9&#10;6vGvGdt/ouqwbvnWdYmrojWhKUTvwlP3pSPnea2lRtzN87f7Pz1j3Ns3m7m+59+vUtY8NtNeOy/c&#10;2+VXJa3pssLJAy7/ACm2b69+lVOyRzVs67trLXrXwN8Sf8I94gt3ubOPVdKWVXvLG4iSVGX+P5Gr&#10;yW8+9/crqPB9/Lptx58H31+fY/8AFV1488TGJ+gXwT/Zv8HfEXwfqup61p9zZy3msXkunSw3Tpts&#10;9/8Ao+xfu1zXwE/Zm1DxJ4X0T4jaH4s/4R7Vbe6unghuLH7RFtileL5/nRvupXlXgzx/4q0rSYpf&#10;D2q3dnE3/LFG+T/vivUPB/7RXj+wt3ttQ8jUom+RvtEWx/8Ax2vmOWpCXNExlV+zI7D9mPWPip4e&#10;+CumarpXh7RNe0K8lur2C3+3Pa3EX719+/cjr99H2/PTv2Z/jNeeD/hLaLfeCfEl5pl1dXV3Bq1j&#10;YfaImVpX+/t3t/eX7ldX4G+KMHhvwfp/hpvCc9np8tsy2qaG/mptbfv2bvm3fM/+1W78OvG3hPwf&#10;4BtPCumXM+jpZwSxWya38kq7ndvn/h+81Esb8XNExjT/ALx8Fa3eQPqUs9tt+zyy74tn93+CvVf2&#10;Odbi0348afFJLsivIriJnf8A693f/wBCSvKvGfh5vBOqPost9aak9rFEn2uxbfFL8iP8lS/CX7Nf&#10;/EvQrO+aRLS6vLe3neKV4nVWfY/zr9379RHl/wC3T6Op71A+9v2eLmLUvid8aNVVlfzdfWy3p/0w&#10;R0/9nr5ZuXXxn+31t370i8SL/wCQP/3VaHgD9nLxH8SPDOu+KPDnjO7029uNWvLWK3vp5dksSPsR&#10;3lV92/8A4A1eG/B+38Y/8LS8/wALxNrHiuzZpV+4+7b9997V69GNC0uWR8tU5uU/Qr43p/aXxs+C&#10;+kK2/dqN1qDp/wBcIkdP/Z6i/ar/AOJla/D/AMPf9BTxXZoyf3ol37//AENK8XT4x65YfHjwpq/x&#10;E0i50q70bTLjzbSG1d/KWX5PN3q77l3/AOwteh+M/iF4e+JHxu+ETaVqcF5pVrPeXU80LI/lS+Vu&#10;i3/3fufx1zfV5e7y+8HtP5juP2t9ebTfgF4jX5vNvPItV/2t0qb/APxzfXW+J5P+Fe/AzUNvyf2H&#10;4ddF/wB6K32J/wCgV5v+1RcwaxY/Dzw5BKsyat4ptUb5vk8pfv8A/oaVu/tY6rPD8BfFEFmrPd3q&#10;xWsUKffbzZU3/wDjm+uX3vhOmMeeUT89PjNrV5o/g34X+GmbybWDRW1LZ/ea6uJZd/8A3z5X/fFe&#10;C3OpSpdebEzI6v8Afr3D9ozUvDGk/YtK8NLql5qFrFEl5fahcr5TJ5SJ5Vuuz5VT/br56+0xTS/M&#10;zQv/AHHr3aNL3OblPvsNXhSoRwx7H4S8eRX/AJVneNsuNvyv/ertfOV1r50jfYyN/d+7XpfhHxn9&#10;pXyLlvn/AIXrwcZguX36Z2VsLJ+/SO6qreWEV597+GrCTectH/Ad9eVE8sz0tvs0XytRD8/y1d+x&#10;rcr8vyP/AHKzJoWherj7xBbR/mqX7/zLVJX3/NVjf/33UyEdH4S8bXnhW/SWKVtiv/er6a+HfxOt&#10;fEixTwTrbagv91vv18f7EZf9ur2j6xc6DdJPAzJSlGNUy5eX4T76TWGvt/msyS/xO/36mTan+x/t&#10;v9+vDPh18XbbW4orbUJ/Ju1+69ewW2q+dsWV/wDd/wBquP3oy5ZB7s/hNZsP93c4oqFX/wBqimHK&#10;ekI6v/eRKlf+8u2oo93zqqr/AL9N/wB5t/8A45XsHxpLM9Q7W3fc+Sn71jX7rUxJqgoiRP723/vq&#10;n7FdnZdu/wDhqV0b+L/x2pd8Sb93/oVAFfZ8ybtyf7lPf52p++J13fL/ALVD+Uyoy7v9zbQAx3+X&#10;b/BRG6/e20/7N/EkX/j1QpCyb9397+7QA/Zv/hXf/u0eSqN9756ekPy/w0Oi/dWgATd/9nUKf63d&#10;9/8Agp7uv/fP+zQjt97dUalkVzbRXlvLBPAvlMrI2/8Air5cbxpqfwn8Ew6HpO1bua+uJdQbaru2&#10;1/KVf935Gr6rRWuG2qvnbvk+X79fMXx08CX2m6/q+tThodOMnDRLv8v/AG2X+H5q7sNCrzc8T7Hh&#10;mjh62L5MQeVax8YL/VoXgZ47b++sFssf/oK1xdzeXmpRSzsvnbfvb/4q5jxD4knvNUu2VVRGl+VE&#10;WsxPGGp2fyrK2z+4/wA9dvLGfxn7FLDcn8I6Caz0+/8A9bbRp/t7dlZ9z4Psbn5lZoX/AN6ok8Z2&#10;00TrPAyO38aVPba9p83yrc7P9/5KOWnE5pSrxOd1LwZLbNtiuVf/AH1rJTwxeJv27X/3GruLx/O/&#10;e7t6UeHdNl1i/wDIiZU+Vn3v/s0uaUjzauIlR96ZheHrlrOzu9MudPa5+0NvVHWv0l+CGlNoPwl8&#10;KWflbE/s6KX5/wDaTf8A+z18Jf8ACK/avGmj6RprNNd3Uq267/7zP9+v0bs7P7BYW9rF8kVvF5S/&#10;7qpXNjfhjE/JcyxccRXlKPwmJqvgDQ9eleSexj3y/wAcLbH/APHax9V+EumTWD21nqF9Zwt/B5u9&#10;P++K7iFNivubYi/wI1MmRX3/APsleN7x4nLE8c8W+BvF+sWEVnOttqsUTfupkbY618tfE6zk0HxN&#10;qdjKq71b9+m7ftbZ9yvvt3aFkX/ar5E/aN8B3Og+N7jU1XfpWrN9o3/9Nfk83/4r/gddVCXPLlO/&#10;BU4ylLmPnqa8Z/N/dfO211SucubaW8uJVZfn3b69j/4R7T4W81V3/L/HXL+J9N0yaXzF3eb/ANMW&#10;r2afunZKkeP6loP737vyU+201kuE2rs3N8tda+lLc7IIpfkX+B1rQ0pNIs7i3udT3XOmWs6+fDaN&#10;+9l/2E/u/wC/Xd7aZj7CJ6b8LrOeHwztZfnWVk3utesaD4J1PUrX7StjJ9iX713N+6i/77b5a8q1&#10;X9rbU7a1ex8IeHNL8N2Xyoj+V9ol+X7j/N8u7/cSvKvEnxI8UeNrrzdc1y+1J/8Ap4nd0X/gFeb7&#10;OUviOOWD55c0pH163xI8GfD3TZbPVfFUF583mxWOjL9olil/vo/3V/77rzz4hftpWd+8TaL4MtLm&#10;4t4vKW+1tvNdv+2S7F/773V8zu9Urz51esY4aPMejTw1KBt698TtT+IWuXGoautsl221NlpAlvEq&#10;onybEX5ateFdSlsPEFjeRN+9ibev+8vz1w8mj6no8sU95Y3Ntb3XzwTTROiS/wC5/ere0G5/0+3Z&#10;v4WrsqU48nujjL7J+ht58WvEvhvQft19odpeWkq74rvSZX2f8D+/Xz5+yjbN8KPilqGp+KP9DiuL&#10;NreKba/yszo/z/8AfD19DeD/ALHN4L0rVdPijv7S6s4v7T09Pv7vKTe6f7X+x/FUN/4e0WbRkiuV&#10;+3+HJfnguE+eWw/+x/8AQa8qnKMIyj/MeDLmOu0HR9Pufi5qfjqDXLS/ivNJXTYreH78Sq6O9cT4&#10;h+EWmfEX9oqWXUNB2eHLfw7u+0Qq9ukt19o/vr95tj/+OVx7+El8Gasn2mWT7Fcf8eup2Mv3f9v/&#10;AOwrpdE1vxnp95FEt9Y6qjf6hGb/AI+l/wBiX+9/sPU8s6XvQkHNze7I534i/D3V7b4zeCvC/hrx&#10;VqE0vlXGqwPrjfavsbRfc2P97a+zbWJ+0V8b/F/hXSf+EV8Vf2a97Eq3HnaZK7pP/c3o3zL/AHq9&#10;Ys/ijpiat/auoeFbtNdsIJYmuPsu94ol3u6b/vKtfBvxU8UX3xL+I2u61eN96dv9xVX5K9nAyrVv&#10;4nwxPSwFCPtPaRPN9e1K51u6lvLlmf5t7f7TVyOpQ/xN99q6u/mWZf3S/wCiRN8v/TVq5rUvk3yt&#10;/D/6FX0UTsrxMyzubmzbasv/AAB69j+Bvw9uviv4m/sODUNP0rUJYmltUvpdiXUv/PJH/vV4y832&#10;ZtqrvuG+dq3tEmltrq0lilaGX7+9G+61FTDe1ickc2r4P3acj7C8SfAfXvhF8N7fWvFTNZ6rca0u&#10;lWunpsl89WTejo6v/eVq4/YyM8cqskqtsZHX51r1CH45L8co/wBn+21WffcaXq3m667ur7pYHTyn&#10;dF+b50R/4P43r2v9pn4XeF/EPhXWPHumX1pZ6hpsH2i8eFvkul/20/havisTgqlL3pRNaGbe3qfv&#10;ftHyOnyfN/4/UVynnfe+9/fp1ncrNEjL86Mu9f8AdanvH/d+dP7leTtI9uJjzW7I39xv/QqEmrQd&#10;Ny/N9z+/VK5h2N83/fdbRlzB8I6On/f+9USPu+Vqc/8AtVHKBNbXkthcJLE3zr9169y+GPxj3rFY&#10;6m3yf3/7teC0xHaFty1cuWUeWRjKPL70T7103XENqske25hb7rK1FfK3gj4wXvh6zeBpdw7bqK5v&#10;q1QPaRP0Md9/yr8/+4tReTLu3fx075n+X5d38VNd/wCFmZ93+zXoHx4iJ/ebf/e3tT/mdfu/d+en&#10;okTrtVW8qjf833d/92gA/eoqbm+9/tU9LZWb7zb6d95XZv8A0Kjzvm/hSlzAP8lfus2yhPIRf9b/&#10;AN8VX3t5u7b/AL3y1Y2fxL9xq0AERoYvl3f8DaqnnM/8K7/96tGOFXWkbytqbaUogZvnedsZk2PV&#10;hP8AaVql37vvfxUybbt+9s/u1HKWDpAjfu9yOy/wNVd5vm+9/FUyOvm7WVU/4DVbVvtY0+7+xRrN&#10;deU3kL/tfwURjKcvcNKUeefIzndQ+OvhLwTcS2c92k+rlvK8qPny/wDgX96vEPHupyf2lPqVhqNw&#10;/wBpXcwuJNzNu+8jVneIvB8PheCdrKSG81R/nluL2NZfNb+L733a8s1T4s6rAjwT6fpcyL8nyrt2&#10;19FGXJD2Uj9jy3JKOFj7bD/aMfxD4Y0rUpXZrZbO4b/ltb/In/fFeda34PvrBv3H+mRf7H3/APvi&#10;uzfx/Y37bZ4Fs5f7jt/6BTJtSimV9rUpSjE9v2lWB4/c7km2yoyOv9+ovlevQrnyn/dXMSun+3Wb&#10;deGNPm+Zd0L/AOw1YylE6I4n+Y4x7mWFdqMyf8CqxomsX2lXSXNtcskq1qzeFU3fLcts/wB2mp4b&#10;bbvgl3/3kejmicVWpSk/fPp39lTw3L4w8XReLJ4P3WlwN91fk+0N8if+Ob2/74r67S5l3fIrI/8A&#10;t15p+zZ4bXw78G/DsXleTLcQNdyuifeZnf5/++dleoPYSpE87bUtFX5ppm2J/v7682pL2sj8Sx0o&#10;+3lyfCMe8Z2+Zf8AvisXxh4zs/CXhnUNcvGZ7S1iaVtj/e//AG65bxh8dvhv4JWVdQ8VW15dL/y6&#10;aSv2p/8Avpfl/wDHq+SP2pf2gf8AhObq003SIrnTdHVfmt7iX52b/b/+Ir2cpymePr+98P2jxsXV&#10;lh6fMbHj/wDb81r7PcQaHpFpZyy/6q4mb7Q6/wDsteL69+0b4o8c+NLK58Q6lJNpkUsT/YU+S3+X&#10;ZvfZ/wB914vczec77qr+czr8331r72OX4SlzQpUuU8uFep8XMfXV/fxfei2+U33dlcP4htkv/m81&#10;oXX7rI1eRaD8UdQ0eJLaf/SbRfk2P99VrrU8Z6RqUW77csPy/cmbY6V8jXwNWhM+0w2OoVYe+dBp&#10;UMVnF95nfd8zu3ztWP4hv7F4ktrPy/v75dn8Nee+JPHMu6W20+8keL+K4/8Aia5zStYubC4Romau&#10;ijl/P71Q5MTj4wly0vePTYa6Oz8Da1eW6XjW32Cyb7t3qEqW8Tf7jt97/gG6ovD3jm5ttGtG0y2s&#10;bCXb819DBvuGb/fbft/4Btqjf6lc6ldPc3lzLc3Ev3pppd7t/wADryq9OVKryyO+jU9tHmiadzZ6&#10;HpUv7/UJNYf+5p8XlRN/21lTd/5CqleeNp7C18rSLGx0fb/y8Qxebcf7/mtvZf8AgG2s+Sqk1vLc&#10;t5UETTTN91EXfWMYxNpfD7xStr/+2717nVZbm/u5fv3E0+9//Hq7DQfDFjeXUXkaqsPzfcuF2Vj/&#10;APCE6ho8v2bV9MnsLjbv8m4ieJ9rfOnyVYS2lt/9VK3+4/z1cqkJfCccYn6n/s9/DXQ7/wCF+h3P&#10;nq+qQRPbzXli3ySfN8iuvzK3yslbevfBe7sbqa+0HyLtm/19jM2xJ/8A4lq/M3wH8ZvGPw3uPM0P&#10;V7uw/jZLSXejf76V9H+Af+CjOtWLRQeJ9LtNaRPvXFv+4uP/AImr5cNVj70Tz5UKvN7p7Rr3w9n0&#10;XT/In0q5Oj3Hzy2Mq73gb+/F/wDEVwH/AAjuoeF/+PaCTW9EvJV3L9x1f/2Vvnrsk/a60Txtceb4&#10;a12zimkChtI8RzrZKjf7D+U6t/wJ1qX4rftBeMvDvgO7upPAU1irwbf7V0+Zb2GJf7+6KuSWDpR5&#10;uWRUcPOXLc8S+NPxdu9BW40GxvGd2i+z3l3tTzZ/+mTP/dT7tfHvxCvILC6uNM0/d+9lbc7/AH2r&#10;3/TdBsfE/g/U/Gc+pxzS2qyytY/ceJf4JX/2Xf5a+WPObW/Ecs7fc3V3ZfHl5j6bmjCn7KkM1Lbb&#10;LFEv8K1y/iGbZ5UX/bVq6C/mW51L5fubv/Ha4/Upvtl/K33Eavbiebi5e6VYfkl3N99q6fR4Wmur&#10;dVrCubOeGVGliZEZd8W9fvLXtH7Mfw9i+JHxBt9PuZVtrS3ia4lmmX5P9hH/AN99i1rVrxpUpVP5&#10;T5bklze+fQv7P37KltqXjqytvFXhy+m8PxeGVuvtFx5sUV1dT7JfkddnzIkrr/wCuo/aW+EX/Cpf&#10;h5EvhzxLrN5aalfRabF4e1OVL23bdvf5NyfL9yva4fHnjGwuP7M1XRbS58pflS0/dSyr/fT+Fl/3&#10;Eo17xn8PvHkmlL4stp7a+0m8W6tYdQ81EiuF/wB3/wBnr87WZYh1eaR3ezpnz/4t+AvxS0TRtPtp&#10;dB03xPFYQRWsGoaHeOkv2dfkRHil+98n9yvJ7O/ivIt0TV+jE3iqDXvD+q/8I1PHf3a2sqQPEr7F&#10;lZPk+b+L5/40rxLwZ+yjY23wWsvD2pvbQ+LbeW4um1O0+dFZn+RH/iZdmysa2IjiPeqfEenha/sO&#10;WP2T5Zk+98tROny1t+KvDGoeDPEF3ouqxeTe2r/Nsbejf3HSsx0rmifQcxlTQ7Pu/c/9BoR/738X&#10;8dXfLqvND/Ev/fFakBTJKaj7G+anf7lPlDmIGXd81FT/AO7RV8wcsT9SPJbd8u7/AGt6097lU/1S&#10;r/tPtqwkmyLdUUbsm/cuz+981Znxhah+eLdtZN38G3ZU2xYfu/crM+0/Lt21b85XV/vTf7FacwDp&#10;N+9/u0fL95fk2/efdUH+ysS/8DarUKNu/er8i1HMWP3rupj3KrEjfwL/AAUbInX5l/i+/T96x/d/&#10;9Cq+YgZ9pX/af/epkkn96h5v7v8A49TXhV2Tc33f49tHNzFhslf+9Du/uUzyWT+Le/8At/w090Xa&#10;m1t/913of5/73y0wIXh/vN96sXxr4guvCVnBfRr+6dmVmZfl/wB2ug/3VZ0rxv47eONU8I3VkljO&#10;qbom820liRopV/uMrfer2spw8sRieWJrRxlPBVY1K8eaJ5Z8SPHWkeLbi6e2uJLG9T739xm/3q+d&#10;vE8MvmvO2193/LaFq9S8Q6x4J8Vb2vtPvPCuoN87XemN9ot/+/TfMn/AGrhdY8AXc373Q9XsfEMX&#10;8KW8vlXH/fpq9mvga9J+9E/YMv4hy2vCEKFTl/xHnMzrMm1mV6x5tS+xttilkh2/3GroPEOg6hpU&#10;rxahpU9nK33N8HztXHzWy7nTcyP/ABI9cXJM+glWhL4XzGnD4tudu2Vo7lP9v79W4fGCp/r4m/4B&#10;XLvZo/8Ay12f8Bpy6VeIu6LbMn+w1R7I5ZVI/aOu/wCEos3X5Wb/AL5qWz8Q2KK7St8ifeSuM+zT&#10;/wAUEqf8BqK5SVIn3KybvkqPZHmYqpGNKUj6a1L9vDxDZ6JZaL4Q0PT/AA9aWcCW8VxMv2q42omz&#10;+L5f/Ha8a8YfFzxj8QZ/M17xBqGpf7E077F/4B92vP4Ur274OeA7G20a48beIYFm0+1bZZ2ky/JP&#10;L/ff/ZSt4UIRZ+aOMY6nL6Vo8Wg6Wms6m2+Vl32tu/8A6G1eaa3rEupau8rNv/e766D4l+NrnXtW&#10;u5ZZf9bKz1515zPK+379fqVKWGwtCNOgfn9f29WvKVQLn5GqpM/zVYmtmRU3f3apSVhIURjv81RS&#10;U6Sm+XXDM2iFSwpTESrEO7d935K55FnYeFb/AMlXs2bYj/Mv+9Xsfgb4FeNviKqS6Rody9o3/L3K&#10;vlW//fbV4FbPs2V9YfsbftA33hLxVb+GvEOtND4Uuom8r7Q29LWX+DZ/d3/d/wCB14mZYaUo+0pf&#10;EerhsXKlHkPW/AH7B9snlT+L9caZ2+f7Jpi/J/39b/4ivorwf8JfCHw3WJfD3h60s7hV+a4Rd9x/&#10;323zV514q/ao0PR1eLQ4JNVuP+e0v7qL/wCKavHPEPxm+IPxOuHs7Frnym/5d9Mi2J/wP+L/AL7r&#10;4mUasvemel+9rfERftpaVplt4o/tyLXNPe4liWKXT0l33G5f49v93Zsr5XfUopvuvXvs3wTiubz/&#10;AIqXV2S7b/mE6Sv2q7b/AL5+Va8M17wTeW+pXcH2ZrPypWT999+unCSo/DzHZKNSETPe8+b71Nmv&#10;POX96qzf79VLnTby2b++lZj3+xvKl+R69Ll/lD2n8xsb2T5op2h/2H+dKt2F5qdzceQt5IkTfI2y&#10;VtjViJc/7Vd38MdH/tjxVoltt3/arpYtn+8+ysasuWBtHlPQ/jZ4G1D4C/DGWzvrlX1DxAyxbIW+&#10;Tavzun/fbpXzzpsP9laG9y3+tuPu19Pft86o3if4r+GtF3s8Vnpn2iX5v4pXf/2REr5k8Qv9puEt&#10;ov8AVL8ldmXc3sYykdOGjLl5pHOXM32a1ln/AI2+Va5p/v1q+IbzzrjyF+7F8lY8le3E8vES9/lP&#10;ob7HB5Wn2csSvFbwLFsdf9ivor9lTwYuleMtYvLGK2sLS40yK32XEX7q8laV/wB1v/3ESvl3wlqq&#10;63penz/8tVXY3+8tfWv7Ot/LcrcaUy/abS4i81ofN2fd/uf7VfLZhGfs5RO2tySw3unvF55FnE1n&#10;PB/o9r88umX0v72D/bt3/u1hardaLeeU15cwXkS/JFfeV/pcH/XVG/1q1zPiHfeas+65nmS3+SJ5&#10;m+fb/crKmhaaX5ZV+X+5XztPDxPmZVJHW3nhm2hjingvP7Eu2/1GoaZL/okv+w6f8smqxpWpeL9B&#10;l+zNqcd5dp8/2HUF+eVP+mUv8Vefvcz2cUvkTsny/Nsb5G/36sWHjO5hs0s54Fv7Td8sNwz71/3H&#10;/hq5YSUwjWND4i+KrH4i2CaVrXhxrO7t59kuobn32f8AfdPk+b/cr5/8Q6DL4e1J7aWWO5i+/FcQ&#10;v8kq19AW3jO21K426nBOnlLsivoW/wBIi/2G/vLWf4q8E6H4ht/3ssaO3+q1CxX91/21i/hqI0PZ&#10;e6elRxsonz75dQuldX4q8E6n4PuEivoP3Mv+quE+dJa5/wAmr5T3o1eeJmTW29dy/fWq6bkrY8mq&#10;81sr/wCw9aBzFLbv+7RTjH5TYailyln6kpdf3l+9Uv2z5vmi2f7dVPs29dvy/N/HupvkxJv+981Y&#10;8x8eWvtMUy/L9z+5Qjrt+789VURbZkZf++KHeJ5X+XZt+7vasfaF8pad/wB78rfvf7j0/wC4qfNv&#10;T+L+Cq+9o1/h83/Y+ej96kX71l/75qOYvlLfnb1fbu+X/ZqF38lf3u3Yrf7lVXuVRfl+/u2VU86W&#10;Zvlfft/vrvo5gNV5opon8rds/wBiovtMX3WX71VEs2ubhJZWb5f9p0qx5OxtrSq+77r/AN2tSC2n&#10;3E/9Ap7zRfJ/f/2Pnqojy7tu7ZT4bn+8y7F+8lWA75f7v3a+f/2orZnuNMuVT5Gg2f8AfL//AGVf&#10;QcN5v+78+7+CuC+NXhL/AISrwbd+Qu+7tf8ASFT+9/fr3MnxMcLi4ykcGLp+1pnwvrH+t/3lrlLx&#10;Ni7v41rs9es2Rn/vr8lczc2f2lXVfv1+xU6iqHzfwGLbeIdXe6iVdTu3SJt8XnS+ai/7m6oZviFq&#10;uq3lxZ3ktjqTr86w3dnE+5f+ApV62sNlvcbtqOy7VrgfEmj/AGC6lvIm33cSr5HzfdrplgqHLzcp&#10;vSzPFQlywnIt6rqUE1xtn8OWybv47Gd7f/xxt61iXO62+azlu0/2G2P/AOP/ACVesNQ/4SHTVnVd&#10;kv3JU/utUXnbInZl3uteLUy3CS96MT6Cjn+ZRjyyqmTN4t1CwZFnadN33U+R3/8AQKu6bqUvirUr&#10;exaRYZWfYs13KkSf8D/u1MlmrrulVfNf71Z+sWeyW0ni+Ta2xq8qeX04nVLOsXVjyzkewfDT4V+F&#10;/FHiaLSrnxDPqsu3zZ/7Gg2W8US/fd7iX/2RGra+OXjyzRbfwv4eXydK05fs8SJUXw0+JHh74e+C&#10;HXT9KnufEGsqyXl3NL8kSq/3IkryzxDfK+qXDQbvmbfvf+GvnvZ+yl7x7UJc8OcwrzTYrn5rn77f&#10;wVUh0q2sVlliX59v360EtpZm/id66bUPhT4qtvBF74ln0W5ttEt9qNd3C+Ujbn2Js3fe/wCAVvCv&#10;LnjHmOWrGlGMpHllzHvXdWe6VsTQ7P8AgVZ80Oyvt5S9w+OKWze1OeGrCQ1Y8n5a86R0RM3yf46+&#10;kP2V7bwdDoPjuXxj59za39iumxafbxb3Zmff5u77qMjom3/fevn9Lb5/vV9Efs/eH9M17SbqLU9X&#10;j0qK1lXbDDA8txOzfwIq/e+5Xj5jP2eHlM78JS9tUjE8R1jRJ9H1S4s2WT5W+V9v3lrT0HQby5uE&#10;2q0Kf89v7tfcr/s/f8JhoL2On+Hv7Et2ZXXWdcl/0tv9yJfu/wDA68C8Q+D9T8GazcaRrFt9mu4v&#10;++GX++n+zXmUc2+sQtH4j1ZZd7KXvHrvw38E6RrWl2jWemah4q1Xyl83zpUt7SD/AH3/AIq9m034&#10;Y3z2qQarqcdhp/8A0DNBT7PF/wACf7zf+O183/BD4hN8PfFtu07M+n3H7qdP9mvqCb4lz+IZXg8J&#10;6LPqu1tjX1x/o9ov/A2+9/wCvkcfRq+0PoMPKMI+6dBo/hXQ/DemvFp9nFZ/3ti7P++2/ir5J+Kl&#10;np7+OtYi0/8A4msrT79lp86fP/ff7q19Aarptt97xn4hbUpf+gNp/wC6t/8Age35m/4HXO6l9h1K&#10;6/4lmlW2m2irsVIVREqsBhpc3NI58VXjynzfbeAJbnUrRtXiWGy81fNt7dvn2/x/PXrHjP8AZF8K&#10;6xbu2g7tEl2/xfvYm/76+asTx/4/8L+GN8EVyupah/FDb/P/AOP15l4n/aB8W+IdNXT1vmsNPX5N&#10;kLfO3++9dmLp1Pd9hLlMcPKM/jicD45+D8/gnXH09tQtJpf79jPvT/vivSP2bNB874ueFLHzVme3&#10;ullbYv8Ad/e/+yV5FeXk8yu3msnzf99V9F/sMaUt58YrS5/gs7W4l/8AHNn/ALPUVqlT2fvyNJRj&#10;FS5Tl/2ormXUvjN4z1hlbyoJYrCL/eVEV/8Ax+vnzWJls1Zq9t/aN8SS6940u4Ivki89pW/2mZ97&#10;187+JLnzrrarfJX0eDjy0oxPTxHLQhynNPJ5krs1Mp7p81EdeofLyOz+Gmvf2Pf/AGOd/wDR7pvk&#10;/wBlq+uvgnqsEOs2S3Lf6O0uyXZ/db79fEiQttSVf4a+y9N8Nt4Mt/Bl5Fc+db65otrqS7/vqzJ+&#10;9T/vvfXjY6Mf/Aj0KMtPZSPrbWPhXcsyLp91HM7L8qXH/wAXXCa34P1fR2/0m2kh/wCmyNvTbXqf&#10;wr+KNn4t0230y5+TU7eJE+//AK3b/HXS+MNYtvD3hzU9auYle0s7Vrhkdf7v8FfFe0qUp8kjy54b&#10;3uU+HNe+Ls9n4ou9D0jwrJraWbt581uz+a3yJ/AqfL8++m2fxg0O5byNQ+3aPcKux4buDei/98/N&#10;/wCOV6R+y78PbbXrDxL4h1O2aa4ur5IlmRtm1lTzX/8ARv8A45VHxD8KLPxb8ZtYtoIFvLfQ9Mid&#10;km/ilb50T/vh/wDxyvdWJoc3s5R+E4/Zc3vRKvhuax8Q3SRafqFtc+a3zeTKj/8Ajv8ADXUXOg/Y&#10;Lj915kyfwu6ferzzVfB9jpV+k7RNpXiC1bfsf91ub/0Gur8N+OdQ0HWLK8vJ/tLW/wA63EMvzxMy&#10;V3yo0px902jh5faOt03StT1Wzl0ptP8A7VtJV+a0eJ32/wC2m37teXeOPg74g8Hxve3OkXsOkM22&#10;O4mgZNv+w7V9M+HvitqWpadLLY+JW3/e+z3ESfN/wOux8M+Mh4ohuNO15ku9OlV0njuE+TbXJDBU&#10;+Y9CnGdGPNze6fn20P8ADVWaGvV/jp4DsfAfjm6s9NlabTZf3sHzb9i15lMlcVehKjLlkejTqxn8&#10;JmslFXWSiuPlNuY/S3Yqt/fdarzW3nfN5uyre91X/bamPDKjfe/4BXNy8x8qRQ+V5UXzb0X5/u0T&#10;Jvf+L/fp72a7f3X3/lqX+423ft+7/co5SyLa37r96r7aH8p/kl+5/ElQ7JfN3Mqv8/8ABQ9y1yzt&#10;F/3xuo5QB0V23MrfL/Ai03esL/e/h/3KZCm+N2Zf/sqf9jXd5X7z7v33aqIJXmbduZtn+/THmim+&#10;6qv8v3EpqQqny7f9j56dDCu35trxfw1oWNf7S7Ju+R/4al2L8i+V/FT/ALNF93+5Q83zJFt3otRy&#10;gCbUl3fM/wDwKmI67lZfuNRvl8r/AFSp/t1U+2L/APE/x1pqB8pftCeAP+EP8TPfQRf8SfUm3xfL&#10;/qm/jSvDNVs2tpdy/cb7tfoH458K2Pjbw5e6VeKqRSr8r/8APJv4Hr4Z8W6DeeDNZu9F1WL/AFT7&#10;Ff8A9nSv0TJcw9tH2UviifPYuhyyOKm+dq53xJZ713f7NdRf2zQt/fT+B6wdYdkt3r7Pn933Tzft&#10;Hm+lf8S3xA8CpsS8/wDQqvXPyXD/APjtD23nazabv4Zd++mTfPeOzfc/hSubmOgsQ/ItSvCs1v8A&#10;NUVPR/mq5R5hxkavh7Qby/uLKzVVeVbr91/wKvoj4S/sVT+NtNt9e17Xo7OyuvnW0sV3yt/vu3yq&#10;/wD31XlnwK8bL4b8b3CyxedaXVnLbyokXmv/AH0dF/vb0Svc/Cv7Q9t4G8UWjW1nPbeF7iXZfI91&#10;5v3n/wBaifw18ZmlGr73sj6TDYn93GJ774G/Z+8C/D2BJdM0ON7tfvXd3/pEv/AP7v8AwCvLf26v&#10;E9tpvwvtNFRd9xqV1vX/AHYvv/8AoaVpeMP2srO282Dw5Y+d/duLv5E/74Wvl/43/EXWvHmmpPqr&#10;Nf8A2eX91/B5G77+xP8Avj/vivn8rw85YuMq5eI5vZykfP8AcorrWe6b1rTvE2N/En/Aaz5K/SuY&#10;8Uihhqx5dEO2rH+5XBKRrEIbbe1fZv7BM2i2d/4gtpfLTXbhYvK86VPmiXfv2LXxonzN/s123gbx&#10;g3gzVor6xnktruLdtmhb513psrlxVGOKoSpnVQqeyqxkfqF4q8c6D4Mt92tanHbP/DD/AMtW/wBx&#10;K8t8Z+Hta+P1lFBY+F10fSom3xa5rPySr/1yRfmq74DfwL4e0HTNc0yxk8Q63eWsV019fN9olVmT&#10;f99vu/8AAEo8T/EXULi1eXU9Vg0rTF+9CjbEb/gdfBUcDUpz5pH1NTF0+X3T5f8AH/gm++HuvS6f&#10;eSx3KK37q7t23o3/AMS3+xXpfgD4ka4/hddInvvs1vEu9Xf5H2/79c54w+Mfhq5t5dI0+z+3pcfI&#10;1w8XyL/tpXA6q+q6bqUVtqGmXNnaXUG9YbiJ4vNib+P5q9aXJ9s5ozlI7nxJ8Y9F0FnitmbWL3/p&#10;i/7r/gb15v4k8c+LPGe+C5lbTbL/AJ94fkT/AOyr7I+CH7P3gXQ9G0TXra0XVbu6gW4+16h8+1m2&#10;PsRPursr4/8AH+iLZ+KNVtmZkuLW6lt/tCN8/wAruteXLGx5uSBph6casjj30qC2+9ud/wC+9Yl5&#10;prQ/8e0rQ/7H8FatzNeW3+t23kX99PkeqT3kU2/a3z/3H+/URlL4j1P3fwnPs8qSoskX/AofuV9p&#10;/wDBP3R/+Km8R6g0Wz7PY+V93+86f/EV8eQ+U+pJ/fVq+9f2A9K/4p/xXeMq/wCkT28X/fO9/wD2&#10;escXL3Tgrfw5GL+1L+ypqHip7jxd4HX7fNcbnn0z+Nv9uL/4j/vn+7X50+JNHvtKv5bO+tpLa7ib&#10;Y0My7HWv3b3rD8q/9914F+0t+yzoPx0s5dQgjXTfFsEG2C4h+5Pt+4kv/wAXV4HNPYT9lX+E5ZV5&#10;SjyyPyEe3Z6PJ2fLXovjP4Xar4PvLiz1OznsL23bZLb3cW1//wBmuFezlhbcy19zH3/gOf2sOU1f&#10;D0K3m+Bv71fp7Z/CKLxt+zj4Ktm+TW7DR7e40642fxNEj+V/uv8A/EV+bXgzw815qFozS+Tub+Ov&#10;2ItrPT9K8G2+lLLs0+1sVt1mRtj7VTZ/31XzOee1pey5AjiYy5eU+ZPgPptzrfiO3vop/s1vYbbi&#10;eZ2/8c/4HW9+0J+0Dp76Xd6Lp8S3mnyy/Z7q7mVHRmX59if3tnyVynxI+K+i+HrBNI0GJdN8KWcq&#10;+e9vsSXUfKlt0liR/wC95Uv3/wDYr50s5r7xhqVp9sVvs8SxRLDD8iLtiSLf/vbESnQwPtX7WfxE&#10;YnFc0j7W+APjbwhoPwdsp7nxBpttcM1xdXkM06I6s0r/ACbPvfc2U74OTT6ro3i3xdZ232m71zVm&#10;+ypM2z/R1+RP++Pnr5y/sSDVtNu4rmfRIZflSxt7eVXf/cf+9W3puseLPh14cSxg8RtYWlwrutpD&#10;Fv27v7nyfL/33XLWyn4pxl8Rx0632TQ8Zw3lzrOoS3k7TXEU7W880P3FlrERP3Vdh8PfHkXh/wAE&#10;ahZ6npDaxaXU7Sy3CS/OzfJ8j/8AfFaHgBPDniq/1OXVfI0qLd/otp5uzav++1dClUo/xInZGtE4&#10;zStQurCXdFKyV7B4M+J1tDZ/2fqCt9nZt8rw/fauP1jwrBNql2vh6K5v9PtYt8t399F/4HXJTI0L&#10;fLXfTl9uJpKMaseWRq/Ffx+vifxbcQLBJDaS/JF/fWvP7+2a2uG2r+6/hrppngvF/wBJX51+6/8A&#10;HWZ9nf7UixNv3f361qQjiPiF71H4TC+VqK2dW0VI5t9odqN/DRXiSy+pf4Ttji42P0P3tuRm3f79&#10;S+d8n3WSmfvU/hah4Zfs+3b87t/31XgnjFff822L5/738FPRXRt27fUuzZsZt3/fVHnKku3yv4aA&#10;BEW4X96zJtoWz8mXcq+TtpuzYqNu+797+CpXm875V+//AA1p9kCu8m9vmiZ03fwLT3fYu779E0Py&#10;/L8iL/s1X3/NuVf+ButZgMkvImZ9yU979ZIn3fJt/uNQ6NNvXd8n+wtQ+T/Fu3xL/cX7tP3ixqX8&#10;T/eVn/u0Wzyuzy/M8VWNkW59u7Zu/u1Cjqn3fuVAEz/vmfym3/3ti1C9uqfK3zt/vbKivNYg0ewl&#10;vNQvLawtIl3yzXDeUirXinif9rHw1bXFxZ+E7a78c6hErI01j+6sYv8ArrdN8qL/ALfzV1UaFWr/&#10;AA4kSlGPxHtcyb/lX7m7buRq+ev2q08IXOjW/wBs1yxs/FETeVZ2jt+9nVn+5sT5v+B14T8S/wBo&#10;34n+J5XsbOLUrO3l/wCXfw3BLEn/AAO6ZNzf8A2r/t14l458K+M/Cuhxa94jsb7RNP1SVol+zq6P&#10;cNs37JZW+Zt/+3ur6PA4GWHqxqylynHUqRnHlO4hv/Jb7Nc//s1j+IU+bavzp/frVm8A6vpXw08M&#10;61qrbJdUi821hdvn+z/8st/95tibv93ZXO22sf8ALC6XelfotGUatPmpngyjyS5ZGJcwr5qMvySr&#10;916z3h+V22/P/FXTXlgrrugb5Kwby2ldt3/fVbRiRzFf7iUecqLTHhb+9SpCqN83z1ty/wAxfMaX&#10;hhFS/wB0+7Y33tjbHr2XxD4e0y/0u3XSolmu9S227QpvTbcM6fIm7+/8leM6f/rq+wfgJ8Orb43+&#10;DXn1XWpLa40FVtbW3hgRU/jZHd1fc38f92vms0lyL2h7GBjz+6ZWm/BzQ9BuorbxDrUmq6q33dD8&#10;Nxfarj/gb/dWuc/aQ8H3OieH/DSt4aj8GaFcXUqSzJL9ou2+T5PNf/vv5N1fbfgvwNY+DNGS20zT&#10;LG2fZ+9msbXyvN/76d2/77evMf2sdY0rQfgtrq6u0bveRfZ7WF/vtL/B/wB8V8Vhq9SnXjI+mrU4&#10;ypSifl/4nm09NSlj0pZ/si/Ir3Db3b/brn3eWtO8T5nqk6V9tzSmfMhbO26tBJvLX5fvt96sxPka&#10;rcdRICX/AHVp/nSovyvspkdMm3eVUlHqfwu+NPirwrFLp9jeNqVvKuyK3mXf5Tf7Ney+HvgP44+I&#10;qpq/jbV4PCWiM2/ztWl2Pt/2Iv4f+B7a+QtK1i50fUorm2nktri3bzVmRtm1l/jrvfiL+054v+JH&#10;hLT/AA5q9zBc2lm2/wC1vAj3ErfwO7t833PlrzMbQqVeX2R1UKnL8R9t+D9H+Hfwr+LHhTwnpFnp&#10;+t3erWctx/bl3dJcSrKqO6IifdXfsf8A77Suj/bA0d7zwl4fWKCN9Vlvm+yoi/OsXlO8v/AfkSvy&#10;0TWJ0kRvNavsP9m/4/ar4t8JXvg7xVdXesWTWcun6c8Plfa4GZNnySt/sO6f7teDWwE8P+95uY9L&#10;CVIyqH1Z+ynqN3rvwT0xLpmhNndSxRSo/wB9Pvf+zt/3zXxr+0hqtno/xo8UWKz/AGn9/wDaGeL5&#10;03N8779v3fv19leCfhXrNt4P0/RNV1BtB8O2abF0nTJ/30u75n+0XH+1/dT/AL7rwL9p7wHo/hzx&#10;JDbaZYwWFo9mjsqLt+be/wB7/arxeaMq3Nyn0EI8kfdPmCa/875lbejfx1n3LxXP+tTfVfXkiS6l&#10;i0hWmlX7zw/6pf8AfrP+0zwr/pMXz/34fuV69On/ACnPKp/MWrbzUuvll3p/trX6N/sYafLpvwgi&#10;lVfnvL6WXf8A7qIn/slfm1bXPnS/61djf7VfqB+zki6P8EfDnnsqW/kSyyu/8KtK9cOOhN8sEcFW&#10;funrSXLXLIzS73/v/wAFeD/Gb9rrQ/h3LLp+mRR6rqcTbJ97fuov9j/aauV/aI/a30PwlYf2fp3m&#10;XN3K2xlh+T5f/ZK+CfiX4wufG3iWXUFlV0uP44V2bv8AfT+9X0eW5DSow+sY74v5f8z56vi5T9yl&#10;/wCBHcftA/tAz/Frxv8A2nIv/Evii+zxW+1N8S/ff7v+2715VfuqS7k+dP4a+kPgh+wrrXjyzt9X&#10;8WXjeG9MuNrxQ+Vvu5V/3P8All/wP/vivNPj94M8PeDPiNqWkeF3k/syzVbfdLLvdpVT5/n/AN+v&#10;dpY2hiK3sqX2TLlnCnzSMX4b209z4gtJfKXykl+avqLxn+0/LNZp4V8R6ffaJp6rsi1DT281Lq3+&#10;5/fRl/2nR2/jr5X8GvLDeRfvWT5vm2V1esPc/ELxvplnAzTWkrfZ7X5f4d7t/wCzvTxlKM+UVKXL&#10;KUjrYfCt98SPEET2Or2Oq2W79xDaXX+q+RE/1TbG+4ifwfwV2eg6DZ+FZZf7T1Cx/s+X/R2tEXf/&#10;AORf71cl4k+HOmWFrd30uq6bpstmuyCxt5Ue4nb+++1/lrrbDw34ssPDmlahc3Nj4hiuIllWx1OL&#10;zXVW/wCmrf8AxdcUvciX8Z6xqVh4JhsbeBfC8dzK0Xy3D6js2/7m56z9Nv8ATNUifT/syvqFrF5S&#10;vcMj7v8Ab3rXKeEvipott5VtqGlfY3t2ZF3p9oiX/Y/vL/49Xd32t2evWCX1i2jfuPniSxifzf8A&#10;gfyfLXl+z9nL3fhl6m3xR/vGfcvst3WDT4LzcvlT/ZIpfu/98LUvhvwN/bESLpVn50vzPKz/AHIl&#10;/vv8/wAldn4Gtda8bQJBp8tzCkS/vdn/ACyq94kubbwHYXGg2N400tx895cf3v8AYrpo05fDP4Q+&#10;L4Tvdb17Q9K+Dep6VoMS20UUSvdb/wDWy/Onz18uXnyNEv8AeX5q6a/v5bm1lgaX7y/N/tVyLo32&#10;hGVt8X8NejKHMOMpRj7pUuk2VlXiNt3K1dBNtm+/WPeWz/w1ySoyPRpVIy+Io2+pyRwlZfnbdRVW&#10;VJf+eTUVHNI6/Z0j9K96vt+Vf9n5fvVC6bGfdKyPt+/tpr3Tbvl2p8v8dMm3TNur4DmPLDYsi/xU&#10;I6vL8u3+/wDdpkKy+bubcm1f4GoXd9odVbY6tVATb4nb/VN/wOhH87/Vffb5/wBzRD87Izff+587&#10;PTndUiTa3+x8lacwD4YWTym3N/wOnvCsPzN8jqtMd/sy+b/3yr/frM1jWLHTbWW51C5trOKJd8s1&#10;xLsRf992p6gXnmi/hZdm7ZWfcv52/b8iL910rwnx5+1v4V0FZV8ORSeJ5Ym2NND/AKPYxN/t3DfL&#10;/wChV8z+Of2n/F/j+4+wwahcw27fIun+GFeLd/v3DfM3/AE216NHLq9b4vdMZVoxPtPxz8avB3w9&#10;bbrmuW1tcN920h/e3Df9sl+avnz4kftw30O+DQ7GPREX5VuNW/e3f/ALVX+X/tq615LqWg+JdK8K&#10;+foeh6bYJawLLr99cMiP5sr/ACW/myvu+5s3Ij/eepfAHw31rRNWt77XPgxJqunsvmr9kluIt39z&#10;52d1/wCAV7dPLqGH+P3pGMq0pnBeMPiR4l8eXiXOr3095ubfFd683yL/ALcVqvy/8A2NXtvg/wDZ&#10;a17+xtPn8S6ncv8A8JRt01oX/dS2dr/x8PsT+Hf5SL/DtV68/vE0P4b/ABctPF954H11LJbz7VFo&#10;2oL5UUTL9xElff5uz738NfQF/wDtmeDLDxvpl5r1jrdmi6PF5VjDAkv2VpX373+dPvxeV/BXrw5o&#10;7R905viieFfAf9mbRfjZeeJdT0jVdS0TR9JvFt7O43JcSz/fff8AwbfuJ/33XoX7TnwZ8WeGPhv/&#10;AGrqfxG1DW9KtbqLdDqcXmvEzfIj+b97+P8A8frK/ZO+M3gn4RN4tsdV8SwQ6fqU6y2LpbXD/L8/&#10;302fe+5XqH7QPxa8D/FH4M+JdD0jxVpdzd3ixPBDNdJE/wAssTfxf7leHUr4uOL5eX3f8J2Rpx9k&#10;fKWpeEvileXnh/w1bahc63qssTXVmn2xLhIrXYipsZvur871Y8f/AA61zwTdRWfiGzjsNbaBbiW3&#10;hlSX5f7/AMv+7XvvwEe2m+M2p6nPLH9ksNOt9Ns3dvkZW+dNn975K5T9vy8XRPG/w/16KVU82C6t&#10;ZUT+JVdG/wDatfQQx88LjY0Ix92RwTo+1p8x88Q6k1m3zNUr3EFz827yZf8AxytWa2gv9Nt76Wzk&#10;hiul3xecuz5a5+88PL96KXZX3PLGUTxOblGzWzR/xN/s1DsZG+ZqZ9mvrZf+eyU15rl23eUqf79Y&#10;yp8hcZF22f8Ae19V/sh/FHw/8N7LxXL4gvvscUq2/kQoru8rLv8AuJXyvbQtt3Ssteu/CLVYtHbU&#10;/K2/a/Ki/hTeu7f9x/4fuV8rmn72jKJ72Aly1IyPo/xZ+1D4o8SebbeEdIXw9p/3P7R1Zf3v/AYq&#10;+c/jBcS6rYebrV5c69qbNv8At19O77f9hE+6td09+14u5mW2T+J68i+J3jPRbZXtorr7fcL/AAw/&#10;Pt/4HXzdLDRie3UxEpHiWsJsunb+Cs/71dBYaJrXjnVE0/RdMub+7lb5YbeLe9XfHnw01/4V6jY2&#10;PiGBba7urVbpYUbftXe6fP8A7XyV7dKrD+FL4jyqkTkkTdUvksjVYd/9mruleRc39us7bIvNXc/+&#10;zXRLYxibvi34UeKPBOjaPq+q6ZJDpmrQLcWd3/Aysm//AL6+euNebZ96v2v1X4Z+HfHHw7/4Rm80&#10;+2uNCurZUVIl/h2fI6v/AH1/vV+SX7RnwZvvgb8RL3w9cyrc2/8ArbO7X/lrE33P91v9ivMwuL9r&#10;7kviOyph+X3jzWO5tnuolbciM3zP/drY8Q6P4e1LxlaxaRfSf2ZdMv2qbyH/AHHz/P8Aerknf5qv&#10;6Vf/AGaXdXqSjzHJH3T3Hxh8PYvA3jLU/BMHhedEsLOC9lmuGS4uFbZ8771Tbt2yxfInyrspnw00&#10;pvDC7vK8l/P319R6D+1hBqXwg8P2MsC6rrd1p32W6t4V+0Sz7f3T/J/Dv2fx14fc6bOjXEststtu&#10;+f7Ok/m+Uv8Acd6+bpyqe9CZ9EvZfHA918ZftaXP9l2ujeHoJLzWPssXn+T87q2z53Z/uxV89eJL&#10;XV/FV1LfeJdQa5d23taQs+z/AIG/3mrdTW5dHs03WccKN87Oy7KzE8YaZeSus6x/7+2uP6ly/Cbf&#10;WzkryziRfKtolSJfu7F2VzVykD3HlRL9pl/uLXoGvaDY6xKnkXzWcTfwfwP/AMDrJh0RdKl+zLEq&#10;Ir/wVl7OcPiNPbc5d8PfBaD/AIVr4i+IN9LbXMWhsu7R7dv3su777/7qf36of8Nmau/hm30OKzjt&#10;tKtV+zrabn+aJvvpvrVvLmzsLF4JZ2824XYtui73l/2NleReP/g/Po/+maZBJ5TLva0mX51/3P71&#10;ezg6kIy5n8R4+JjIl03R/EPxv8eW+kaNFPf6hfy/ukdv++3f+78n3q/RD4Cfsr6D8IvDUUWq2en6&#10;9rrS/aJdTuLNH8hvk+SLcm6vzs/Z4+Jcvwo+Kvh/XGZkt7OfZPDt+9E3yS/+OO9frB4w8eaV4J+b&#10;UZ1mll2/YbG0R2uJ5f8AcX7/APBXnZ/icTLljD4ZBgsNGqV/iZ48i+HvgHW9clWNPscH7hX+TdK3&#10;yIn/AH3sr8pdcv5dV1SWdm3tLLvavtL9uf4kRf8ACK6F4a/1N7cbdSnt3b54F2bUR/8Aa+d/++K+&#10;LdBsJdSv0WJWd2b5USuzh/D/AFfDSqz+0Y434uQ6vQdLge3SJJY4biVtiu/93+Ou6+Etvbal8X7d&#10;baBfsWl2svmtM2zd/Bv/APH6b8S/2fvEvhX7O0sFtf2ssS7U27NrbPn2P/erzzw9okVnqVxZ6vLP&#10;o8Uq/Ik0T7G/4H/DXpRxdLEfw5HHKnKMfePo34teBvCHhjwHaRaZYsmsXV5FbrM8rv8AL8+//wBk&#10;/grsNNv/AAron/Eo/wCPy0t2a6tbTU4H+WL+4m7/AIHXiXhW51fxn438KaHrSz3+lWEqv52mfvX8&#10;r++7r/6HXvXxF+Evhy28L3suh6Rd3msf8sJvNdn/APQ64JR9lU5YxlKMi4+8eFeG/E8Wm6pdzz6f&#10;BeW9w3zQsv3fn3/J/dr03R08NeJ45dQitpNNlt9u/wCz/J8zfc2Uyw8K+HNK8CxNq+lMlwqr5syb&#10;0uFl/jT/APbpbDxJp+ieHPIs7FrZGferzNvmb/brvo05RIl73vHa6r8Xb6wsItMgl8m0t4tipD/F&#10;/wDFVxk3iRtVleWX77f365LWNbaZvKVV37d6/NWEmt6h5u1ov/Ha31KO4udegs12+fv/ANihNb86&#10;K3nsZ1SVX/grzl3nZvmVtlXrCb7NKjL9/wDiSg3idrc6r9puHllVYXb72xdiVXd1qjvW5X5WrTtr&#10;D7AsX2na7r87Q7vkVf8Ab21sdNKjKrLliRKoEOT8o3cfNRWHqt/D5nlSERhXbcs33d/+z/wHZRWB&#10;631SPU/Rn5f9r/c202b5PliXY/8At1DDc/L8y/Jt/jq2jrt2s3+7/cr8xjH3jxhltDLMu5tqO1PS&#10;28mV93z/AOx9/bUWq63p+g2txqGp31tYWkX+tmml8pF/4G1fPnj/APbb8IaJK1t4T0zUPGd6vyb7&#10;FXS3Vv8Af/i/4Alb08NVxEvdiEpRifRHnN92KLfu/jRa4Tx58cvCHw6ZF1zXILa9X7ton724/wC/&#10;S/NXxx8Tv2jfibrdhE2uW2peG7K8ZooNM0Zfs8sv9/fcNvlX7/3ET5q800rwT4/8SRS32laDqVhZ&#10;XH3n0mxllll/v75fvf8AAHevcpZSoe9Xkccq38h9QeMP2tNc16LUG8PafY+GNPs1RrrVvEjb5YkZ&#10;0RH+yrvbc+/5a+bPGHi3WvHOpPLL4jtPE9wzfLd6nfJFFF/uWrbFX/x6vRrD4CWPhuK30HxDcrDp&#10;VvEuq6s+752uG+SKJ/8AcTf/AMCl/wByvb/+GIfhpNEixLqiS7d/nJdJs/8AHkr06ksNgPsmP72q&#10;fGv/AAhOoalrmlWutRatc/aJUi+0XFnLFaQKz/wf3l/3NtfdWj/A34b/AAx8Mvq/9kLcppcX2prt&#10;53fc0Xz/AHPu/wAFeH/Hj4G+HPgt4f0++sdQ1l9PvLr7FO9vdfd3I7/c/i+5XO3/AMHNc8JaXaWf&#10;h7xNJc3fiaBbiC43PF9ns12Nvf8Aus7+Uv8A33W0eXFctWlL3YhzcseWcTa/aE17+x7fwZZ3Nmtt&#10;b69rDa7fIi7E+/8AJF/4/wDN/wAAr7Oubyzhs/tjSxpFt373b5FX+/X5aar481q5/wBB1DxjHr1v&#10;bt+6TUFluok/2081Pkq3c+NvEfjCzt9Mvvs3iG0i+SC0+3Om3/ciilT/ANBqMbgZYqUbSLo1I0on&#10;0rpXjOx+Jf7Yf/FPXi3nhq10x11h3bfbz+Uj/P8A3f40Xf8A7FdL8MfAfhP4r+H9T1rUNBtrz7Zf&#10;Sy/aLu1TekX8CJ8n8CbP++K+cvhv4tk+EvhnxxPc+EJ9Nl1LTP7P83zZYn/euibIt2/5tm9v+2Vd&#10;34D/AG1fDXhXS7exn8J6lbRRLs/czxS/+yJW9ajVpYT2VD4iI8sqnNI57wr8FvCeuftPeK/AWtQS&#10;Polras9j9nZIpfuROnzr975Heuh+LX7E/hPw3o0ur6Rr19bW9uy+bb3apL977mx12V5D8Rfj22pf&#10;HCX4ieDrxdBuFiiigS+i+f5Ytj70VHWq9h8TvEfjnUtV1XxR4vj1KWK1Z7O08/yolb7/AMifIq/c&#10;T/vusKFHF+0jKcvdN5ez9meT+PNK/s2SLVfP3xX91cRWsKffWKLYib/8/wAFVfD1nqevappljFeX&#10;MP22VUXfL91WfZv/AN2vQPGfw9bXm8GQaVqen6lb/wBnbJ/s95E/2WXe8su/5/7jr/3xWDN4YbSr&#10;+W+8uR7TTby3skfa/wAq/wAb/wDff/ode/CUecyjT54Hp3ifWPt+uf2ZGsepReb9nWaFvn2/wfJX&#10;L6lpS2bP83yf7DVq215L/wAJ0kEXzpF5sW91+ffso8SWayLKrN8/31r7xVNOY+U9nqcv8q/xNTH+&#10;dfm/vU17aVP9yj76/wC3urzK/NVO6nyxJbb57hV/gX52rQ8PeKv+Ebv9Yntla8u7hYkW0f5HTb/6&#10;EtVIbbYu3+Nvnrmr+5+038vnp5yrL8s0K/vYv/i6+bxcYy909XDSlH3jrbObx18YNU/s/SrO7v8A&#10;+9b2K/Ii/wC2/wD8XXv3wx/YbidYtQ8canv3bX/szT2/9Dl/9kT/AL7rz/4G/tCar8JZIra8ij1v&#10;w1LL5rbF/exN/fT/AGv9+vv/AOEviLw18XNG+2aVq9tqUW35rRG/exf76t81fGY2WLjLkh8J7dPl&#10;qmL4M8DaH4Vs/wCz/DWgwaVbq2zZbwfOzL9zf/E3+89fKn/BRHz9KuvBmmT3Mf2vyJbuW3Rfu7nR&#10;Ef8A8cf/AL4r9IrHQoLOLbFEsP8AuV+VH/BQ7W7m++Pl3Z3nkJcabYW9uy27M6LuTzf4v+utRgML&#10;KNeM5/EFbl9mfM/nM7VYSbyayvtXtQ9y25K+wPKP1u/Z91rxl8a/g34Uli1aHwzoVvYxWU93aN5u&#10;oXTxfun/ANmL7n+3XFfttfs/+H7P9n3UNT0qzWHUNJuUvX1C4bfd3X/LJ0Z2+Z/v7v8AgFcR+x/8&#10;ZdS+CnwX1W28TRLpumz3X2rTHvn+fYyfPtT738K1X+Injzxd+0Jp97YxRNpXhy8XY2oamnzyr/0y&#10;ir5mVGNKvzRPehOVSmfnfNN5Mr1Ely80u1f46941X9kLxLDFcXMWq6bNEqs67PN3t/45Xm+j+CYo&#10;dSi+0zs+1vuIu2vf+s07HlRw1SZ7L8MZp/CXgG9Zdv71l2zfxt/sf7tafh7xb5Ms3y+dL9+V3rH8&#10;T6wum+HLfTY12JE2/f8A3q86tteaGX/W/wAdeRGXtZ8x38vso8p7Lrfib/hKrV7ZpfJlZ/m+WvH9&#10;e0S+026ee2nV/wDge+tXS9c/0p5Wl+9WLr2qyw3Xyt96u+MSJGZ/wkOoQ74vtP2aX+5uf5qu+D/H&#10;niPW9Sis5brejN5XnOu/yqxbnyr/AOV/kl/v1X0eNtE1aJWb5JfnX/eqJRjKIRlKPwnvuiTaZ4Yb&#10;z9zXN633rub53an+Kvivp/2N45YFmRf43b+KuE1h77Vfs/8AZ8E9/d3m3yrS3V3dm/2ErktY8Ja5&#10;Z3/leIbG702X7/2S4idHrgp8iNpRudV4eufC/jnXIpWWTTdT835LhF+Rm/8AZq+8Pg5qXh7wz/pe&#10;qtPf+I5fkfXL5vNfb/cT/nkv+5Xw/wDDTSra21KGWWD51+7XuHifxyvhXwrd6grLNcRRb4rd3+9R&#10;WoxxHuyIp1JUZe6eX/tY+PP+E2+M2uzwXkdzaWrLawPC3ybUT/4vdWh+yppsV/8AFDR55YFe3s5V&#10;uJ97fIq/c3/8Ad0//Z+avnq5177feefOjb2bc2ytvSvFUtndRS2bfZni+6/+9XsSpx+rewh/KcEp&#10;c1XmmfsBfeH9P8Z+H/s09s32e4X5fOieKWL/AG9jfMteH+J/gssOl3Fnfaf9vt1l/wBF1GH5/K/2&#10;HT+7/wCg14/8Ov21dahs9M0PXLZbzT1iW3a4hleK7bbs+fer/er6K8W/E5dYtb37HB9mt1ZrdXZf&#10;3rbfv18DSyrE0q/LH4T2JVKEoc0TzJLOx8AWEttotnBYPK2+fyf4mp9t4zn27mauf1XWFvJfmqp5&#10;yuvy1+gwjyQ5Tx+aJ2tzr0et2DwSxLM7L8u9tlcfbeA76/8ANW22+b/08N87f8D+7VWN2hb5W+7W&#10;1pviSWzb5mrQjlOV1L4e69pTbv7Kkf8A6913/wDoNcfqX2ywuNt5BPbbf4Jon+avoqw8VRXi7WbY&#10;9P1XVVS3/fxRzI33Uf7jVjqbRifMU1/P95f9V/u/PUqXjXlu6/NDL/fr2vVfCvhrVLXz59P+zSt/&#10;z7/J/wDY1xP/AArSzS4t7ldTkeyll2LC8Xzt/wADpSidscNU9yUo/EUvAfgnVZt955sk1ozLuR/9&#10;/wC/WrqWq21tFLLFFI92zbJfOb7tdd9sitr+KxZV+zyrs2V5v4zf+yry4sU+/u+//s1zfWYwp+0k&#10;fUUcNHCylTmZmvapb3Mlsliq2wWP95K33pGorC+9RXzcsXKTucvsz9QPOZ1dfKZEZvl3t8lUdYuJ&#10;bDS76WBv9It4t8SP9zds/jqa2dYVf5Wf/db71WP+PyJ4mWN9y7Nn95a+fj8Z80fC/wAQv9G8fWV5&#10;8SFu/Fun3TMkt3DO/wDZ+l3H9z7Ov8KfJ87v8y1wPh74r3nw68b/ANof8IhPefZfNt4EhunSxZW/&#10;jiiaL7j/AHvkr6Lk8MLpXjTULOeKCbTLrda3UN2v/fDp/db7lavhW5sfh74otPCutRR3NldL/wAS&#10;m7uIkd4v+nd3b/xyv0PDVKVWhzUjyJc0Ze8fPs3xs/tXxppmveKrzUL/AEqwl+0L4eTRUtYm/wBj&#10;esr7v+B17xZ/tt+E9Y8M6rPBpmpaa9nBuV7uJPKVm+VE+V933/8AYrj/ANsbR9V0HxR4K1zwv5iR&#10;alK2mz2KKnlSt99EdPuvv3v/AN8VX1LwHofxI+JEXhfStItrPR9N2pfJaL8k9/s/ev8A7SxfMv8A&#10;vPWHLRxMfb1Y/CaxlKPuxOJ8c/EXQfF3wli0/T/F0dz4ruNRiutRe7ili+1L/c3sm37/AJX/AHwl&#10;fVfw6+K/hrVfC+jrL4o0n+01s4knt5r6Lf5uz5/468n+K37JHgzwr8N9d1rSra5fVbCza6VJpfkb&#10;b87/ACf9915Z8EP2ddF+NPgu41eLWpNH1C3naJrdF3p9z5K8zEVMJjqfNKXLym1PmpS5eU+q/i14&#10;Gg+MHg19Ktp1fdeWsvnI29FVZU3v/wB8b68K+KniGd/B/jjxRpEDf2fBFFoGkun/ACytVfyt/wDw&#10;P53/AO+KxNb/AGeNV+DNnFrkHiFbnULqX7FplvCzo/2hvk3/APAE3t/wBK8v1XxV4z8AalLpDeP2&#10;mlVv3tol1LLF/wAD3Jtr1cFh44WlywlzHPUl7WZU+Gn7K/jj4keVcrY/2PpTfP8Aa9Q+Tcv+wn3m&#10;/wDQa+q/A37KPgD4aWUOp6m0et3sW12uNWbZEv8AwD7v/fe6vB7P9pb4qaCyQS6rp958q/ubhbff&#10;/wDFUf8AC6fFHiTxRp9z4l8Jyaw7zr5ELSyxRbv4Nifd/wCBJ81Yyw+JxE/elyx/unR7sD6T+Nms&#10;WMPijSoJYo5rLQdMl1q+2L8jfI+z/wAcSX/vuvzxudS17xz4gS2a8ub+9v59i2+75NzP8iIlfR3i&#10;r9pnwxrGvfECDV9D1K5TXt1l9utLpG2xKmxHRNi/3N1cf+z34q+Ffw98Vf294jnvtSu7VllsfOsd&#10;iRMv8fyu/wDsV6UueEfdDDxjKXvnCeJPA1t4J8YS2PiiJntNG22+pppLf62X/Ydv4vuVq+KPhLpG&#10;laNp7aVeT/aPEEVr5UM2x/Iin+f53/vbEqx4/wBSsfG2iaxdW2vabNrGqa02pXKeb5SbX3/Inm7P&#10;ub0rqPA1np9z4o8FW1zqttNaWEH2iebz02blRERN/wDv76ujzfaLxHspfCeP6x8Il0fXNb0htVtv&#10;7Q0tvmhdZd8q/J86bU2/x/36m8Kw6Vomk7rmef8AtC4+eLY3yKteofHJ7GH4g/EPVbG7juft8ECQ&#10;bG+fc0SI/wD4/XH634MXR/AdjLeRLC7QLcQXCfxL/wCzVlT5q8T1MJWoYF+0lT5jY03xJbeIdUl1&#10;eW22XEUqxM6/9Nd9VNUuYpmf97vrn/h1rzWek6mqqrytKr7HX7y1Ym1Kzml3fY1R6+4wnLHDR5j4&#10;XFU4xry9lH3SW2j+/wDLviqKaziRt1MfUm+6q7Eqrc6lEny7t71zV5R+ya0o/wAxLc3i2cUs/wDd&#10;XfWF4L1u8W/u/s3h601h7qJopbeaKWX+PfvTa+5W/wBumeIb/wD0XyF++3ztXvH7BWsaR4d+Mn9p&#10;6vqsGm29vp0+3zv+Wrf3Fr5nF1Ywj7x72Hpyl8J4JNNfaPcN5un/AGZ/usj7/m/363vDfxF1zwD4&#10;mtNT8L6nJompxKsqojfe3J/49/uPX6N/tDaIfjN8ONbnXwvbW+n6bYS3sWsatFsu38pGfZAv31Vt&#10;v8VfCPwu+BX/AAu/xtd6HbanHpVx9j82KaaLejbU+5/9nXn08RGrGUpHRKjUpS5T6h+Ff7d178Tr&#10;jT/C3iHUtP8AAmoy/JPrk0W9JW/2F+7E3+2/yVwv7d37L0ekWVr8QdE1m51f7U8VvffbZfNllbb8&#10;kvm/3fk2/wDfFfKvxL+HviH4V+IJtD8Q2nzxNsimhbejf9cn/i/3K09E+PHiGz8Hy+ENT1q71Lwv&#10;L/qrSVt/2Vqn2PLL29Av2sZR9nUPN4fDF9NLt8pU/wBpmr234OfC6WaKK80/QV1LVVb/AJC2rf8A&#10;Hja/7if8tWrz+2ZfN3K3yNX1N8Mbm+m+HOiQWLQW0S7t00y7/wDlq+/Z/t1VatLlN44alH3jd0P4&#10;daZpt/8A2hrM8nifxB9/7Xff6qL/AK5RfdWtu81LZNu3ec//AI4tcl4t+JGjeCV23Ny0123+qtIf&#10;nllrzHWNY8R+Od/9oTt4e0pv+Yfbt/pEv++/8NeYanS/Hj4lz6D8O4p9DuVe9uLrZPcQt91fn+RP&#10;+BpXz/Z6lY6xf/boJV2Sr5rJ/db+5Xrf/CH2evaanh62s40tJfuwu3/j+/8AvV4Zq3w01X4Z+LZb&#10;PU4t6earwTJ86Sr9+vTp+zlSOSUpRl7p03j/AFWK82LE37qJW/4F/BXmL3n+lOu77tdhr37mJ4m/&#10;5d4l3f71eepuSJ2b77NUUY+6bVDqLbVl/wCB1DrGpfaYkZv4a5+GZkp9/efcVP4a6DEtvc/+O1Uu&#10;bnfsl/jiaovM376rpcrtdf71AHuXwf8AEl9ptrb6npV01te2rbFf/Z/uV9ofDr49+GvHmm2+keI9&#10;PtLPUPueTcKj28//AH1XwV8E7yC203UpbmfyYomX77V1CPqfjOX/AIl8TWGlbvmvnX55f9yvDxeF&#10;jVkelQrcsT6w+IWieCb/AMQf2V4a8Kwar4rlX/U6Y32eKD/bl2/KtcEnwosfDcV6ja9H4n8YXkDW&#10;s9pMv+grE330T+Jf9/8A+Lqp8KPipP8AD2zuNF+zLNb3W5Pte3975rfcd3/jrM8PeJJ0vLjczb2l&#10;31rleEqTlL2sjvlGjWjzRieP+KvhdofhjVng1ez1LSnb7qJ8yN/uPses9NH8F6b+9aDUJk/g3s/z&#10;V9UX9zp/iTS5YPEfkTWS/wADr93/AHHrC8PfAHSr/XHvLO58lPvxPqDb/KX/AGNtfSVKNSPwnBWy&#10;6VKPOc/8GdB0W51yyaDw19jit/8ASGuLtd7rt/3nrrdLm1XR9JuLPVbyK8uPtksqvD/dZ99W9bub&#10;PwZL9msZ/tO1vnm27N1c1qWuLN+9Vvkasaf948qpT5SHXr+f7K7WzfvVbfWfpXjP/SEgvF8l/wDe&#10;rH1XXl2v81UtE0RvENvcXLT7E+4tEqnLExjT949ThuVuYkZWV0b+Os/XtesfD1n9pvpfJi3bE+X7&#10;1cJ4Y1ufwxqT6ZfNvtJW/dTf3a6D4haPL4n8K3cFsu+4X97En95lq4y5wqR5JG7oPiSDWLOK8sZ9&#10;8TV2ek+JNmxZ9syff+evMvAejronhKygaBraVlWWdH+/u/jrd3sn3avlIhI7vUvEOma8vn2Mq+a3&#10;7qW3f/0Nar+J9EXwxoNpE0qzeVL5q/8Affz1xOiIuj3Es6y/PL/qv9mm6x4k33EtnLKzxRRb4N7f&#10;8sq68PGMlKMz2cyxr9nCGG96MeWQ7xbrH2C4hvF+f5flrz+81KXUrqWedt8srb2eq9/qs9+yLJLv&#10;SL5Iv92q7vX55jKnv8kT6WtiPrShImaaiqklFefzGXKfqqlsvlJ96Hb8ibH+9T96oyL83+z81V4Z&#10;tnyr9xfuo60+5eL7zSt83z7Erj93lPkjwr4pab9u8eahp9teQWd61jFerDt3uy73Ten/AHxXA+GN&#10;VX4qaTqHgnxHP5PiOw3fY7j+/t+46Vn/ALbet6n4D8dfDzxnpHyfZ4LpJf8AaVXi+R/++3rlPHL/&#10;APCSaTpXxN8IM0O7a8vkv88Ev8aPX3mT06f1aMo/EeVWl7/vfCep2fjm8/4Q3UNF8Q2dpN478OK1&#10;1pj3d0ibmVHRLrZv/gR3rb/Z4Xwh4Y0Pd/wkuk3mpy/IzpfI7/7b/f8A43rw/wAN/Cux8eRXvxG8&#10;HahPYeKIpftE+mfwLL/Hs/2Xrmde+AmmeNvDmreL/C/2m2u7dt994et4t72sv8aRJvT5fvsqf8Br&#10;vrUfb05QIhLllzSPvPW5rO/8M6gt5PH/AGVLAyTzbtibdnz/APAdlfB/7K/xsb4c+I7vw9FpE+vR&#10;azdRRWsUMvlPu37E/wDQ68c0d9lwi6f4qu9Kl3ffm82L/wBB317RoPhj4kfC7yvGep6m15p9rF5t&#10;nN5qXH2qVvkiRH+987v82z+HfXlYbK6dGMozlzRkdlStyy5j1v40+OYtb8fanc7fO0TwfbSp5Kfc&#10;luP+Wv8A7JFXxZf38+papd6hOzTXdxK0ss395m+evY7P4kfE/wAKxXtnfeHrG8hvdz3SXGmJ+93f&#10;f3+Vsrin8QwWcrtqHhNbbd/BDs/9qo9ep7NQjyQIoyp83vEvwxhsbO113XtTs4L+KwtfKghuPnT7&#10;RL8ifJ/sV9QeD/EF9pX7Pt7qF9Er6hKsWn6ZM6fvfNb5Pk/3N+6vlqbxbpF5YfY1W70q389ZWhSz&#10;ilRm/wCA+VXvWsfFjwhc6H8OtMk1xtN0+zg+1T/a7N0eVv8AVI+xd/8Acl/i/uU405fEdNepCVPl&#10;ieO/HXxOum6zp+gaZBbW0VhZxJP+4R3ZmTf/AOgbKx9Bs1ufAN7qt9Y2lzcS3kVlZp9lRPm/j+7t&#10;rS+KnhvSte8darqui61aa3ZX87XCzJeRROu/+DZLsb5K29Y8ST/8Ir4K0ODwvqUOmaDLLcSvDF9o&#10;+1St/wAtd6ptolKXMXSp0vZ+8ey6V+xh4T8Q+BbTVZ2udKvZYvNl+zt8iL/wLdXzb42+EsFn4j1W&#10;z/te0sNH0HbZfbrtnTzZdm59iLvb7+/7lfYXw0+P0XxCi1DTNP0q7sNK0nTt95cXzfOv+xs/3N7f&#10;8Ar51/aH0S5T4d+F75lWGbXL661C6f8Ag3NsdP8A0bL/AN8VjhpVuWXtzmqU4+05YniNz4Y1PTbC&#10;yubPUGe3v5WSDyZXTdt/2P8AgFd3oPxOXXvD6aDq8DO9nF5TTeV5sTKvyfOn8L/7dV7y/wBNhuPD&#10;US3ls9pptiz/AOt2bpfuf+yV7V8NIfAXw9/Z50y8+3afeeKvEGo/6cs08SSwbd7oj/xLFvRK0qVu&#10;SOh30ML7WXJE8S0HUtFS8uLOza2/exfukhd/96qt5bxXP8Ox6seDPD2lab4/smlb5LhbiVU/giRk&#10;fYlaGt6bFDcS7dqIq/Lsb77V7uExsadLlPnszpywuL9hW+I5n+zZfveb8i1SuZoNNZNq75Wb5vm+&#10;7Vi51Vrm6Sxs90zs2xXeucvNz3sr7t/zbFor4vn+EKVH+Yq/b4P3qywTvKzb97y//YV6F8DfipZ/&#10;CX4iaV4obSm1VLBnb7I8uzduR0+/s/264rfvl8qVVdIl+bctXU03T/sG5vMSXcqV4lXlnH3z24U5&#10;Ql7h9keMv+CjmneJPCWsaUvgu5tnv7OW13/bkdF3ps/uf7dfKvhj4wT+A/EFprWn+ekrRbGT+8vz&#10;o6VYsPCWkeJLPdczwaalrFt+0QwbNzfwb/nrP8GeALHWPE2n22oM01ov3oUbZu+esaNOnGMuUrES&#10;qQqRjI625+M3hz4kTO3jq+vk0+Jt8Gk2kGyL/fd/vV4v4tfQbbXLj+w76ebT2+eJ7iL5/wDc/wBu&#10;vqC8+DngW2t3nudIght1Xez+fKiL/wCP183/ABOm8HJriW3hCzkdF+Rn812iZv8AY3VpR5fsmNbm&#10;+0YlnqH2a3+0xXKwpu+aHa+xv9yvY/h18Rde1XQ/+Ee0i5XSovmuJb6ZN7qv3NiJ/e/+Lrwp3WFv&#10;NuW864/hT+Ba0PBmq3Nz400dYpWT/Sl+7/v1rUpxlEyp1JRPpXRPDdjokT3yK00ssqxS6hcfvZWZ&#10;v/Qa2LnQbz+3JYGljSy2q8Tu3zt/frPs9ebRLh9vzxKv71H+5u/gq3baw1zL57bX+bf89eXGnzRP&#10;V5jSttNvLa4RraD7N83+udk3tWV8QtV8mzvbm+aKa4X/AFSbfu1d/wCE8awl2tAr7vnV91eVfFHU&#10;rm5t3uWbfFLPvZE/hWqlGPwER+M838SXP+i3HzfPK1c49t/ota2yXW9Qt7aL/lq9MvIVht3/AIE2&#10;tt/2q6Yx5YkSlzSOcf5GrPeb5n/2Kt3LturPm/5a/wC7Wpzj/t/yvUKOz/dpsMPnLuoRGtrja1aE&#10;anrHwZ0qz1K6u4tQXzkV96wv9xq94R1m/dKqoi/JsRa8J+Gky21/b7V+dm3/APodeva94qsfCtn5&#10;s777hvuwp99q8qr8R3Rj7o7UkgsGe+lnaGJF+5u+Ra52/wDFTJbxavpk/wC6lbZK/wDdqGHRNQ8Y&#10;XCX2vbray/5Zaen8X+/XQTaUv2fbEqom3Yqbfk21dCv7KR005Sh8Jbh1JtS/sqX7THNbrtllt93z&#10;s1dr4J+JDar4y1tryVXdbX7Law/3Pub68XvLG80FkvNMXZ5Tb2tH/wDZKeniTzry01XT/wDRri3l&#10;3sif3v4/++0r3qVfnkdPtZYinKn9o9A8Vaw73ku6uPuL+83f6NL/AMArTvNe0/xDL5UUrI7Lv/fK&#10;67WrmfEmpPo8TwW0v+kN95/7tebiYypS905o/wAtWJzXirxDfeb9j3Kj/wAWz+GvWPhXuh8KxRMv&#10;8W+vApnbzd1ei+CfHLWFmltL/qqiMv5jgqR/lPQ/EOjrqXy7fk/v1L4e1uWz2WN4291/1Tv/ABVi&#10;TfEXTEt90rbEWvJ/GHxFufFWqRW2kbrZFfer/wDs9XH3JES96PvH08k3nL8tO8yvLfAfxLttS8rT&#10;7m5V9QiX7/3PNr0pLlZl+Wu+Muc4+Ue7/N/urXCeKpvO1R9rfdXa1dB4n1hbC32q372X7tcVv3/N&#10;Xg5pi/ZR9nA97AUJfECf3qJKKY77a+M5uc+hjEJPlaiqdxdiIjC7zRV8siOY/VRLnZ8y+XDtVdn+&#10;z/3zT3uZYWlnl2/Mv332bKih8hFZW3O67tru296qWFnBbNMtmqojM0rbGf8AirgPlT5y/b/0mV/h&#10;vpWtQKzxWt95U6fwbWR//iEWvmz9m/4qW3gbWX0HV/8ASfCmsrslRv4f9uvvj4x/D1viR8NNb8L7&#10;o/tF5askDzL8kUq/Om/5P76JX5+eJP2Y/Fnw68G/adZijh1NX+0RW8Mvm7Yv4/u/xV9bk+Np0Y+y&#10;qyOCpTlzSPW9Vm1X9mn4if2hp/8Apnh/Ul3t/cnt2/8AZq63Wr+58MeI4viR4TtGufD95Er3kKS/&#10;JdK33/k/hZK4L4P+KoPjN4L/AOFfa5L5Oq2cW/TLh/4v78VW/gz4tn+F3i298D+Km8nR7xti+cvy&#10;RS//ABNfYHB/dHfFT9nK28fa9o/jPwO0b+H9cl/06GH/AJdX/jfZ/t/3P73+/XXeNmtk8R+H/BkF&#10;zs8P+CLX7VfTbt6LdbHf/wAhJv8A++6l0rxtpX7NnxIuNIn8S2KeH9U2yrY7neWBm+467U+Vf9/+&#10;GuUm8VeCdL0vxl4e8R+KPsHivVPNd7u4sX8pmlfej/Kj/un+T/gNY8ptzSlGMT3D9n6Gz8Q+C/8A&#10;hJbaNXu9ZnZ2d/neLa/yRb/7qIiVxv7Vfgm817XvBn/CPNJDLcT3FvdeS3lb12I+9/8AgCPXgPg/&#10;4r/EHwTYJp/hzXNGfT1l81Yreez2M3+43zf+OVva38ePitf6DqcWq6QzxNAy/aP7O2Ou9NnyOv8A&#10;sPXy8cHiY4n257UY0P5jovgJ4e0X4l+INYi8QaVbXmmW+7yLjykR12/7dafhP4E+HPjNdarqrWc8&#10;Nu0/lWPks/7q1X5Ik2f7ibqpfDdNQ8Jfs43uoS2f2DUPEd1/ZGnJ9x2ib77/APfG/wD74qv8SPiv&#10;4h+Dml6P4Q0yWfRLS6s1urq+tIv9IlVndNiP/D8qfwV9FU9r7L3ThjTpVa/KaHif9jzwPpus2+i/&#10;8Jm1t4gvN32XSdqSyt/ttt/1S/7b1843/gmxs5dQaLXJLOK1vPsvnTRfIzf76v8A+yV3Hwx+Kmge&#10;Ete1jXp7ad9YazuEs5U3vsZk+/K7SvXnV5qumal4f0zTFvN7+e1xdbPk3P8AwfwVjQlU+2d9fD0Y&#10;Rj7M9N0Twr8Q/B+k6ncxeIZ7mGW1+y2tvDfP5Uss+xE+98v3Hdv+AVzHiHxh8VJrVPDWr3ltqUX3&#10;10+7W1uH+X+PZ96vf5tHawXwP4eb5Ps8C3V0jr93yokiT/0OX/vivFfD1/F4q+N2q+KoIp0slVrh&#10;UuF2bfk2bP8A0OuzmPLp0pTl8R4/4h/tD7QjX2gwQvF+6+SJ4v8A2esn7eu7/jxZP+uMtfQ2ieId&#10;If4X+IItXvoNNm1yC6uLX7Qr/vZd+9P/AECvOdeudK1vWZYLN4Ps9vYxJE8Oz5mX79RTqRnLl5Ta&#10;UatGPPCRmza9FeRWly0TW0qqv3P4aZf+J5ZovK+0tMn/AHxWxZ+GLHxJoN7Ot9HYXtreNb/vt+xt&#10;iJWVYeCV3Ot9qdon93yWd3/9Aq/dKqVJYiUatWPNIdYX/wDocuoeRbJLbrsV0XY/zf8AjtZWlIqX&#10;iNLL5Oz+N1310t54Yi+y3EEF9beUzb13q6Ov/jlZ/wDwjE6TbYp4Ln+Pf5uyo+GJtTpxlW98tw6C&#10;usW9xFBc21zdu2/en7rb/wAA2fNVT+wZ3VPl2WkX3rib5Edq27PSrnw9b/8AEss1vNQl+9M86bIq&#10;pXPhXUNSb7Tq+qxon8SI290/9lWuCPtZy96Xum0pU6NT91HmKP2z+0li0XTF3+fL+9mf5N23/wBl&#10;qabx/Z+DNe8+2/0nytqbE/i21k634z0/QbeXT/DS77iVdkt999686d4ofmZvOlrvpxOCvVlOXNL4&#10;jrfHPxO1/wCITf6dc/Y9MVvltIfuf/ZVxt5M1gqKsTQpKu9XdfnZatWFyyXUV5tjuXib/j3mX5Gq&#10;38RfEkHie/0+8giaF1tfKlT+6296qPu+7EiUZSjzSOauUk8pJ9reUzbFfb8m6ug+GMP2nx5o6o2z&#10;9/8Af/4BXZeJ7OO8+COiSwKu+z/ets/2n2P/AOh1xXwouIofiDpUsq70VmfZv2bvken9kzXxH17p&#10;vh7T7/TZUvnaHT2+RX3fOzf36yn8N3Phu/8Asc863Nuy74rhP4lrEf4hW2pXSQST/Ztv3Yf4K2Ln&#10;xhFrepRWayxulvu2/N89cdjvh8RS1JILm4e2b5H/AOWT1wnjbR7nykVpW2fcZK6bxb5sK+eu7ev9&#10;ysyw1uK8s/8ASYPOT5djv/DRGPOaVJcsjzSw0eWzv90W77u3fT9eeBNLuLHyv3u6J1Z1/wB//wCL&#10;ru7bR2hlRmiWbzfn3p/D/sVR8eabbf6PFFFsl/1rO610+y93mOb2vvcp47cwtcy+Uv31+9UP/CPT&#10;7fPbb5VenaP4M/0V57lWmT79ZmqrBbWfkKq+aq7K2lT5YnNGpzy9086s7ZkuHX/aqXUrDfdI0S/e&#10;WtWw02WZbi8X+FvlrQsNKa68qLbvlb+CuOUjsjE6Dwxol9ptvp8TQSTXd0vmxQp99V/v16NoPg9b&#10;C8/tDUJft+ps3yu/3Iv9z/4uuf8ACWm6veakkF9Fc2b28HlRXHlfw/79eoJDsX5f4f4682p8R0x+&#10;Eo/NTZnitonaRlRF+871DrerW2iRS3Nzc7IlX7j1xtvZ6h8QpUnud2m+H/4YfuPdf/Y1jGJqXU1X&#10;UfGd/wDZtFXydNil/f6g6/8AjiUzW/DH2m/litttnqsrbIvJV9k/++legaDpq7IbGxttkSrsVEX5&#10;FWu40rSba2+Zole7Vfv16VGUo/Cc8pckuY860TwNP4e0v7TfS/adTdfuJ9yKvN/FVs32p2+/X0Rr&#10;cPnRNErfI3/j1eWeIfDzXPmqq/8AA6upzBGvKfxHit5DsamQ3Pkrurpte0FrBXZvkRf46881C5lv&#10;7r7HZr8/8T/3axiahqWqz6rdfZrapdi2Fq8EH8X+tm/vf/Y1LbWcVhb+VF87t96b+9V6HQdQvIEn&#10;gtpJom+66fxVtzGXKc5vlhmSWJmR1berp/DXrHgD4tX1zeW9teNvlRdn3fvLXnV5oOoWzIstjOjt&#10;91Hieu98E+GF0e1+0zr/AKXL/B/dSs6uL+qw5iPqkq8uU7W/1KXUrp5Zf4v/AB2mx1CibafXxVWr&#10;KpPmkfWUockB7vVd5ti7qdJUT/5/2qiJoV1jLfOf9Y33qKsL81FXzEcp+pvnN5XlbVdPuN83z7P7&#10;9VY3lddzKyfNsb5vu/5/uVDNcs7fe+Rf3S/7X+x/6BVuG5W8iSBpWf5lRptv3v4/+AV4/NE+Y5Sw&#10;k0W3zWi851lZG370/wDH686+Nlh9s0eK8l8uaJZdiui/wNXouz7Tb7opWeLa33P/AIuvLP2hNSvN&#10;E+Gj6nYtBMlvdW/mwuz7JVaVF2PuT/brSHvTNqPL7SJ8D+M3n8AePpdT0PUPJt2bfFNbt/qm/uV9&#10;IeNtEtv2hPgnb+NrFY08UabB/wATG0t/ndlX/lrXgXjDw9FqVrcTxRKlldfOqJ9yKqXwN+Kmp/Bz&#10;4iWk8Vyzxbvs99aP/qpbev1LByl7LlkedjsNGEuWJ6V8K9E8K/G+e30XxsrJ4g02D7PZ3aS7Hni/&#10;gT/aZP4avJ8K9I17xNaeAvHEs9tqFmrJouspsR7q3/gif/2X/gdXf2h/hjZ6U2lfE/4fTr/YWpN9&#10;oi+zt/x63H8aVsP4gs/2h/hpbzxW0/8AwmulyxJ/okW91b/nr/u/3v7tdp5PxHzp8Qvhpp/gDxlc&#10;eHNTg1Kwu1f9w6Klwk6t9x0+59+u4h/Zg8VW3iO40jQ9cgudbs4luJ7SGd4polZN6f8Aode/fDf+&#10;yPj3/ZmleM7P7N478JTrKr/xz7f/AEJX+TdXOfs9vOvxa+IHi7xHO1td6T9quNRhdW/dffRIv8/3&#10;Kx5pe05fsnZGNP2HNze8eda9bfFnSre08OafqGoalqGhr9r1N3uvNSKWX/VRfvf7kSbv+2r1yPif&#10;4nfEvxDa29t4l06DxDb27fuvtenJvX/gcSI3/j9egeM/E+p23wl13WmVk1jxbffN+9+fa3zv/wAB&#10;SLYv/bWvDdE03xL4z8TaFottpk8zqyxRJDE6Iu5/nf8A+zolIKFOUx1z4ng8qWC+8HW1mkvyM9pP&#10;LE//AI871Y0HWvBNnrOnz3nhzVvs9vKrywpeI/m/7H+qWvfvjfrdtZ/FyLRdP/c6J4V0WKKdIfkS&#10;VlTf8/8Ae/grM+CEPhr4neH9T1DXtItvtGkyq89wkCIjRbHf/vv5HopyjL3jatGpRl8XMbupftA+&#10;ALD4l6rPr39qfNaxWv2dLVH8jcm+VN+/+9K/8FfO9zpXhWG/u59F8bR/Z13fZUu4LiKVv7iPtTbX&#10;V/FrRND0Twzp+vX1is2u69PcXHzyvs+/vd32/wDXXbXOf8INov8Awivh/U7m0b7Rqk/leTDLsRV+&#10;f5/m3/3KJcpFP2sfeiclqujtCyLbeKLbUkVf+frZt/76qx4YsJ/7S3TzwTb12fJKjv8AfrY8W/CX&#10;RdEsPtNt4o0+a7aXZ/Zn/LWL/frj4/CsulWv9qtte3WJnieH5/4Pk/8AH6KfLL3ohUlUjHlkdnYf&#10;btH8EWmq2bbNTur64eW3dfn2ts/g/wCAVzjfFLXElliiZUi835XRaxIfAGtfZftPkMkXkfaP9bs+&#10;RqpTQ31naxSyyskTLvX5U+7VyjGUgpSlCJp3PjPV7ptzandp/wACqp/wm2uW0r+VqcjosW/9989Z&#10;n+meV5jXjJF/ff7lVftk95vig+5/FM9HLEJVTp0+Jeqw26NK1t9ob/p1i/8AiKwtY8Sarra/8TC+&#10;keL+GHd8n/fFZv7q2V/K/fP/ABTP/DVGa537/vb/AO/RyxI5pSOg0HSv7YldfNW2t1+8/wDHT/FV&#10;nBYabbpEv8XzVz8M2xfvVLqXnppfzM2zzaj7RtGMfZhC7JF5u1tm779UtVuVdlan2b3n2N1i3Pb7&#10;vmTb8lZ9/u+TcuyiPxBKX7s9Q8G+KrHUPCuoeHL5vszy2zeQ7/cZtnyf+yVwPgabyfFun7pVh3Ns&#10;86ZtiLvTZWa9/wD6Oi/3fu1Y0HSp9S1K0X7kUsqr5z1pCOpjL3vhPqK/03TNKt/I8rfEv3rjb96s&#10;XTbaLTfEyTwf6pnrSmeW6Xa0u9/9iJ9lc/c7tHv7dt3+ju3/AHw1e/WpQlS5Ty6VWUavMegaxbfb&#10;LXdUXhWztppYrNraN5ZW2Km2mabqy3NrtarHhi6Ww1C7vl/1qt5S18zRqeyn759LWo+1heBF4n3a&#10;DL56rG9ov71dn/odclM7eIbhJ9zPE33t9dlfv9saVoJfmb70VZ9tpu/fKu5E+/s3bNnyfcr1alH2&#10;vvU5e6eH7aVH3ZR94q3Ngz28UEG7b8/zpL91V/grkde8B20LXDRTs9xL8/zt92u2fWLOz+9tf+75&#10;P8dYl5NFqVwlysESPt2/J/v1zY2UaUPeKwkZTn7pwmleBryG18qW+WH/AGEXfXYeEvD1tpuqNLcy&#10;rN8v7pHXZtapvLqXy6+Y9vLmPofYx5TvbaGLyovN+RF+6m6sLxh42sfDFr83z3bfJFbp99qzYdVn&#10;hgeDzfkZdiv/AHazPDfhWLTbr+1b65/tXVZW+W42/JF/up/eo5oylzBGPLHlDTfCt5r10mr+KPv/&#10;AH4NM/gi/wB//wCIrtbCzn1W48qCLf8A3n+4i1Xs4ftLbmbZErfM/wDdro01KOFfKtv3MSr/AAf+&#10;hvW0Y8xjKR0FmkGj2fkQL8//AC1m/vUPeSuu7/xyufe/ab5lf7v9+rSTSzfulb/e/wBquyJzmn+9&#10;um2/fT/lrM9ZmsTafpVhcXNztSHb8zv/ABVNf69Z6JYPPLPsiVd/+21eD+IfEmr/ABU8RxaVpUXy&#10;fwr/AARL/feolU+yVTp/akZ/ifVb74i65/ZWiwN+9b5U/ur/AH3raT4Sroem+RbNvuP+Wruv3mr1&#10;Dwf4Ms/AFh9mtl867l/4+rt/vs1bE1mszeUn+tb7z/8APJa4KlTl+E7I+9I+Z9V8N3Ngzq0TJWho&#10;lzA7bv7KvkSJtjfZJX/+Lr2vXtHg27du9P4U/vV514h8ExWbfaop5LCZv+eLUU8XyfGdMYkv2nzv&#10;m/0lE/uXa/PUsP8AerNttztuZmdFrSR9614mLryrSPVoRLG/dTd+z71M/wCBVSS/XzdrVwRidPMW&#10;nmX7u752p/8AH96qqJ83+3U6fLWgD6Kiaailykcx+pFzeRPcJF56+aq79ibE/wCBv/4/UtzN8yRK&#10;2zbL8qJ99qESKa4/evH8rb1/2m/v/wDff8dVP93zPN++r7d+7/OyvIPlTW+3/abfdL8m5f42/wC+&#10;Pk2V5j8eLf7f8HfEtq0Wz7PB9o/j/wCWXz/+yV3yXPy+Z9/+9Nt/z/n+7Vi/0qC8s7hdQi+0xSrs&#10;b+5L/sP/ALPz/wC1SXNAs/Nn4UfEizaz1Pwnqtsr29188Du3zxNXNeMPB8UOqPLOzI9urbX/ALy1&#10;u3/7NPijTfHWprPFJpVvayypY3z/AOqnl/g/4D/ere8VaDrFhapp+vWLWGt28SuyO2/crf7f8Vfo&#10;OFr07c1OR6taH1ql7x0H7IXxj8OQ6NqfgXxnOr6FqkqxWv2j50glb5H2f3az/H/g/Xv2V/i1FqFn&#10;um09m81W/gurevCfElnbaDZ+bBEyM0+/en8Nfafwl8beGv2nvhLafDvV59/jDS7PzbG4uPvsy/Ls&#10;3fxL8iV79OUZ+8fJV6UoS/vR/wDJh/jbw+vjbRtK+MHw5l2axYL5s9un35dv30f/AGq2vFvjaD4u&#10;/BtLnw5orW2q+I7y3tdalt4P3u1fv73/AIl2Jt/4HXg/wx8ba1+z3481Dwnq8slhpV6zW7PMu/7L&#10;L9xJdjf3KpJ4D+Jfwxl1PxL42X+3vB+rStZaj9nn37rf+C4Tb93+8tbS/lOb3f8At07v9p/4Oa1e&#10;aX4PbTLGe50+ztZUn+yLvSCX77u/91diff8A9ivmfwx4YvvEK3E+kTyOlvt81/uba9C1X4V/Fvwf&#10;YS6v4a8R6heeEmXzbXU7fU9iNb/33Rn+WsCz8T/GDT9NllijudSsrj5HmfTorpJf+B7HrmlTlL4T&#10;0KGIjSjynKTPr1z9r1OC8nh09m8pZnl2Iy19NfD3w9L4b/ZninZV/tDxVqP2eKZP4omfyv8A0FLi&#10;vnK/8c6m9nb6ZrnhPS5re1fesLwS2u1v+2TpXsut/tNLbeD/AIef2h4TtoYtNaWWz0zTJ3iiWJf3&#10;SO+7fu3v5v8A3xV+z5RVK/tY8phftRI1n4t0TSG0/wA6LTdMi+T5/vS75X/9DT/vivP9S+KMqW/h&#10;zz9KjRNNZvIt4WdE+4i19C3P7V3w0+KN67eI/C7eHtQa1+ztqE2y6T5fuJs2f7b/AD1414qh8GTa&#10;pqetRa5pE2nxWqxWdpCz+bu/3NlY8suaXum1OrGNPlPJ9Wv7bWNUu75vPhluJWl2ff8AvV1ulaa6&#10;eBbS2WVne/ZbeJ/9ppf/ALB6zb+80G8g/wBDvLRLhnX/AFyuny/98V2XjbxDoPhvSfCTWd9HN9ga&#10;K6aGH78u3+5/wP8AjramZVpRnH3Sbx5c22laz4j0iC5WaWKCK1gt0/2bdEryHXtbgRbe2VvtLxQe&#10;U0KfcVv9t6m8SeJNQ8ea5qeqrAulW91Kzyvu/wDQ3/8AZK597yCw/dWK75f+fiZf/QKOUXtvd5Yj&#10;rlGfZLqcv/XK0T/Py1n3l4zrtVfJi/hRKtpbS/63dvdvn31Ff7vK+ajmI9n7vMELqmky7v4mrMdF&#10;Tc2771Spc7Ld4tqulV3fdTCUvdLFs/y7fl/4HWtrHz6D/ustZNmivvVmqa/vF+y+QtZ/aNoy/dFr&#10;w9rC6VYbmZdm59ybvn+5WLreqy6xeeYy/wCwqJUMMMt03lRLvrYhs4rD7vz3Dfx0S5YhTpyq/wCE&#10;pWejxQ/vbz7/APDFWno95s1m1nlXfFFOr7Ub+69M1KH91FLVSSb7Mrt/Hu+Wo5pc3MdnuRjyxPpO&#10;2+0zLuby4f8Ac+esfxPZtNZy/Nv+WtvR3+02cUv99VeqPirbZ6XcTt91V31tLF1v5iI4Wjy35Tlf&#10;CXipprdFl+SVfvpXVW+txQxbFb+LfXgFh4qW2bcrMjf7td/4b8eW2pN5DSr5v/oVR7COIl8XKYxx&#10;cqMfhOz1DxDPDvlgVvNX7tUrDxtfalaus6wJcfxOi0fK/wAyqr7f79V7/RGhlSezb+H7n96vVpYW&#10;NL3TysRiJVZc0jStkZLXzViWbd913/vVX+07Lhl27P7uxai0q8V12tF935/nb7tW7y2WZnnVtny/&#10;3f8A2euDMsNU9l/hOnAV6ftPeLEN4sn3ql/zvrHS5WZfvfP/AH0q7DNLCvzf99pXyseWXwn0MuaP&#10;xFv7/wB6pYXa2+aJqro33G/8cqx8u2gepp/bGv4kWBlhdfu2/wDB/wAAotrxvtXlM2yqSIrruq7D&#10;cf8APVd/+3/HVxqGEomxD5sLbp9qf3U/2au3mqwabZveTyrDEv8AHXNXmpR6bbvczy/uv4XSvNL/&#10;AFLV/iXryaZpu7yl+eV/4IF/vvXTzc3wkcv2pGnrGt618VPEiaVpS/ul/j/ggX++9ex+D/Bmn+Bt&#10;G+x2Pz3Df6+72/PK1UfB+g6f4S0tLHTFb+/PcP8Afnb+/XTQvs/23/gSuaVSMS+WUiwiM7JEvzyt&#10;93/ZomRbOLyov30rf+PU6Hcm9Yl3yt/rZXq2iLbK+355W/jdq4JVOY6YxMS5tls4pZZ2Xf8AfZ3/&#10;AIVryrXtV/tjUnVf9Uv3a6Xxz4n+03D6fbN+6Vv3rp/E1cekOz7tccpHpU6Y9IVT7tCfJ/u0/d8u&#10;3+Ooa5DqJt/yvVT7AqN87fJ/DUr7Xb5W+Raf96qjLlFKPMFMd9tP+4lUby5/2vkWrjHnIlLkiElx&#10;839yiqXmLJ977v8ADRXX7E4Pbn6vTXLTfKu13lZk2Iv8P+dlSzee9wiwWzPKyfM7/wCqqJLlXVNs&#10;DO+7/b/zup32xrlpomgk+z7V/h/3/k2f5+/XznMeUXv3vlQrEqo7N97/AD/sJVjzoofKnn/fRRKy&#10;ec+x93z/AOzWfDts4nWBld1X78zfdbZ/cqxD9p3TKy+dF/E/8dSBwPxd0WC88Ku27fd2sv2jf/eX&#10;fs/9n/8AHK8H8ba9Fr1voS+Rbf8ACQaG3mwXFxLsSe3X53if/vhNtfQfxX1658PfDHxLfSxWzxRW&#10;NxcJb7t77lT5P+A/+g18Ja34n09PFtl4q0VZbnTLhYpZ7e7bftb+NP8Adr2MrpynLmj8J7GElL2f&#10;xGh8ZvBNjcwReI9Mi3+HNZ+8n/Prcfxo9eGeG/EOq/DHx9p99p88ltd2s6y2s0P8VfVCa1pnhvwf&#10;LPuXW/C/iZmt5bGZkils7j+D+/8Awfx18+axpTfavK/1N3bt5trcfxq1fYYSpKl7svhM8fhPa+/H&#10;4j6r+KOlaL+1R8LU8e6D5aa7YL5WrWiffVl/j/z/AOyU79lT4uweItGu/hT42X7T+6aK1eb/AJax&#10;f3K+VfgJ8adT+DPxElnlZnsp2+z6naTfcnir2343/D2BG0/x/wCBbnfZXH+m2dxbt93/AGP95K+g&#10;+OJ8PL9zL+7I9G0G5b4C+N7v4feI/wDTPAmuSt/Z1xcLuSDd/wAsn/2f79Uf2q9NtvBnwx+H/g7Q&#10;bZtK8NW+py3F5K8vyK330Td/wN/++Kxbb4x+HP2mbDR/CHiW+k0HxGq7PktUlS6n+4mx/vK2/wD4&#10;DXdfB928Z2/iL4O/E2CCaW1gSK1d/wDWzxfP86P/AHk+RlrGVPmOmnUlQMX9nK8tvHXj7UND1CC0&#10;1vSmg821Z2V/IZU/762vVH4neANIfxV8Q7zU9PtNSstBgit7GGGDYkS7PNRP++7ht1elfsq/s23n&#10;7O/i74i+JNc/0nTbDTvI0zUHX5bjc+7f/vfLtevM/jfrGr2HwFt9aglaw1vxbq32pnhl2OsTb5di&#10;f7n7paj3oxLl7OrU9085/Zj+BumfHvxpqdtrWnrpuhWFq11PcaZvR1b7iJvbf/vf8AryrVfCui3n&#10;hnUNXs9PkSJbyW3td8/yeV/ffdXqFnefGv4Y/D698Q6rr2raboLRb10+a6/e3it8n3P4V+f77186&#10;Xk2q+J7JG1CePR9Ci/1UKfJF/wAAT+JqI+0+0bVPYx92JnzXNnbypBpkC3+of89vK+RW/wBj+9TZ&#10;oYNNlefV5Wv9Tf8A5d933f8Aff8A9kpk2trZxPbaHA1tF9xrt/8AWy//ABNZmiPB9o8253IiNsbZ&#10;871cpGMacpnUXnhvU7yy0++1DbbWl1OsUFon91v4653xVDBba80VtF5KRN5VegeIfGekX9roSwSt&#10;Db2cvzfaF+9tRNlcD4wuba5m+0wTxzbpWdtjfPWMZcx31KMYx90rpqSwxbWas28vPO/3KrzOv2h9&#10;1S21nLft93ZF/fq/dicfvS92JXR9/wAtWJIWSKrepW0Vh/qGZE3f8DrMe5Z18r5qYSjyhvZKltbO&#10;W8+Zm2Rf36mhsNkXm3K/7sNWLa5eZtrKqJWcpfynTSo/zBNttoUig+RGohmZ13N/eqHVfk8qm2cm&#10;+L/gVY/ZOn4KnKS3NyszOsEXz/8ALX/gNSwp+9lqBLZfN8+X+98tSwzb7h/92kH2fePpL4dabeX+&#10;k2TMqonlL99v9ij4u6Dc23gjU5V2vtgb7jVsfCW887wrZMqr/ql/5ZbP/Qq0/iLZy694ZuIPIaa0&#10;X5pdn32Vf7lbypx5eY1+wfET/J96oUSXdv8AmTb92tvUkiudUu54olhillZ1h/ur/cqv5NHMeTyn&#10;S+G/iFPZskF9++i/hmr2a21WJ7CKdmaZJdrqi/3Wr5ve1313fhv4hW1hpcWn6vA32eJdiTJXfQxP&#10;L7sjlqUOY9NeGze4RdrJL/FNu+9UMyRQxXH+kyfMv3E/z/sVhf29ptyvm22oweVt/j+/R/bFtN+4&#10;iuY3dvuojVWJxco0pcpOHw/NViWE3bUZWq3bXn8P/jlVEf5aY/zy1+c8/vn6HKlGcDYTd/yw+dP7&#10;n8daFtMrr8v/AAJP7tc7Df8Ak7PNbZ/t1pJc+dsbf+9X+OuuNbm+I8ipRlA2IZPm+VqmSb+Ks+Gb&#10;f8rfI/8A6FVqtiIlt0W5jlilVXil+9C/3Gp+iWdj4esPsOmW32ZGbfKm7e7N/v8A8VUUmZaf52//&#10;AH6j3w92Z2umv50X+q+et62tZd25v++64HSteksJf3v75K9D03UrbUrXdFPv/vf3682vKUDpjGJY&#10;3+T8q/8AAnrlPGfipdNtfs0H/HxKv3/7taHiDW4tHsJZW/3FSvJby8a/unnlb52rHm5zpp0w++25&#10;qlqLzKl+X+GsZHpRiG9du5qqPM01xti//ZovH2fL/ndT4fkWr5eUiRYRNi7af/DR/DVG5m2fKv32&#10;qI++EpcgTTb28tf4qzbl/Ol2r91P/Hqu6h/xLbXyF/4+5f8AWv8A3V/uVShX7irXq06fL7x49Spz&#10;kkMZkyI14oqrrHiqLw06WsfF03zyt/d/2aK6OSpLU5vd/mP/2VBLAwQUAAYACAAAACEAI5/iO9wA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kotWYTSlFPRXBVii9TZNp&#10;EpqdDdltkv57Ry96Gd7whve+yRaTbdVAvW8cG4hnESjiwpUNVwa+tm93T6B8QC6xdUwGLuRhkV9f&#10;ZZiWbuRPGjahUhLCPkUDdQhdqrUvarLoZ64jFu/oeotB1r7SZY+jhNtWJ1H0qC02LA01drSqqTht&#10;ztbA+4jj8j5+Hdan4+qy3z587NYxGXN7My1fQAWawt8x/OALOuTCdHBnLr1qDcgj4XeK95zEc1AH&#10;A8lchM4z/Z8+/wYAAP//AwBQSwMEFAAGAAgAAAAhAHvAOJLDAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJDLCsIwEEX3gv8QZm/TdiEipm5EcCv6AUMyTaPNgySK/r0BERQEdy5n&#10;hnvuYVbrmx3ZlWIy3gloqhoYOemVcVrA8bCdLYCljE7h6B0JuFOCdTedrPY0Yi6hNJiQWKG4JGDI&#10;OSw5T3Igi6nygVy59D5azGWMmgeUZ9TE27qe8/jOgO6DyXZKQNypFtjhHkrzb7bveyNp4+XFkstf&#10;KrixpbsAMWrKAiwpg89lW52CBv7dofmPQ/Ny4B/P7R4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANr2&#10;PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEANHmmuFcFAACAHAAADgAAAAAAAAAAAAAAAAA9AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAK&#10;AAAAAAAAACEAIoIsoM/SAADP0gAAFAAAAAAAAAAAAAAAAADABwAAZHJzL21lZGlhL2ltYWdlMS5q&#10;cGdQSwECLQAKAAAAAAAAACEAhzcSSR3DAAAdwwAAFAAAAAAAAAAAAAAAAADB2gAAZHJzL21lZGlh&#10;L2ltYWdlMi5qcGdQSwECLQAUAAYACAAAACEAI5/iO9wAAAAFAQAADwAAAAAAAAAAAAAAAAAQngEA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAHvAOJLDAAAApQEAABkAAAAAAAAAAAAAAAAA&#10;GZ8BAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAE6ABAAAA&#10;">
                 <v:shape id="Picture 3706" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:37052;top:1116;width:21336;height:16002;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5tjirwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6p1VapRRFjxulUQb4/m2Rabl9JkNfrrjbCwx2FmvmGW62AacaPO1ZYVjIYJCOLC&#10;6ppLBcfD9+cchPPIGhvLpOBBDtar3scSM23v/EO33JciQthlqKDyvs2kdEVFBt3QtsTRu9jOoI+y&#10;K6Xu8B7hppHjJJlKgzXHhQpb2lZUXPNfo2A3SUN+3hnaeHrYsJ2fntevVKlBP2wWIDwF/x/+a++1&#10;gnSWTOH9Jj4BuXoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAObY4q8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId57" o:title=""/>
+                  <v:imagedata r:id="rId58" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 3707" o:spid="_x0000_s1035" style="position:absolute;left:36899;top:963;width:21626;height:16292;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2162556,1629156" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8S5CExgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNaltVVajSGmheFBc9f7cvO4fNy/bTdT125tCocdhZn7DzBadrcWFWl861vA8UCCI&#10;M2dKzjXsd59PExA+IBusHZOGG3lYzHsPM0yMu/KWLmnIRYSwT1BDEUKTSOmzgiz6gWuIo/ftWosh&#10;yjaXpsVrhNtaDpUaSYslx4UCG3ovKDulZ6uhOhyqj/W6Uqvz601t6Gd4pDer9WO/W05BBOrCf/iv&#10;/WU0vIzVGH7fxCcg53cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvEuQhMYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,1629156r2162556,l2162556,,,,,1629156xe" filled="f" strokecolor="#002060" strokeweight="2.25pt">
                   <v:stroke miterlimit="83231f" joinstyle="miter" endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,2162556,1629156"/>
                 </v:shape>
                 <v:shape id="Picture 3709" o:spid="_x0000_s1036" type="#_x0000_t75" style="position:absolute;left:6400;top:792;width:21508;height:16135;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzocGdyAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;FMTvgt9heUIv0m5sQdvYbbEtioIe+icHb8/sazaY9zZk1zZ+e1cQPA4z8xtmvuy5USfqQu3FwM0o&#10;A0VSeltLZeCwfxxOQYWIYrHxQga+KcBycXkxx9z6s2zptIuVShAJORpwMba51qF0xBhGviVJ3tF3&#10;jDHJrtK2w3OCc6PHWXarGWtJCw5bWjsqP3dfbKCi1+LNutX7prg+Tj5eiifmNRszuOof7kFF6uN/&#10;+K/9bA1M7rIZ/L5JT0AvfgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzocGdyAAAAN0A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId58" o:title=""/>
+                  <v:imagedata r:id="rId59" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 3710" o:spid="_x0000_s1037" style="position:absolute;left:6248;top:640;width:21797;height:16425;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2179701,1642491" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwHrTewgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEbzVjRVMja4ihYCHXpp68DjsTpNgdjbNjib+++6h0OPjfe8Ok+/UnYbYBjawXGSgiG1w&#10;LdcGzl/lyxuoKMgOu8Bk4EERDvvnpx0WLoz8SfdKapVCOBZooBHpC62jbchjXISeOHHfYfAoCQ61&#10;dgOOKdx3+jXL1tpjy6mhwZ7eG7LX6uYNSJ63YyVnu9nYn+N1tS4vH2VnzHw2HbeghCb5F/+5T87A&#10;Kl+m/elNegJ6/wsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwHrTewgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,1642491r2179701,l2179701,,,,,1642491xe" filled="f" strokecolor="#002060" strokeweight="2.25pt">
                   <v:stroke miterlimit="83231f" joinstyle="miter" endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,2179701,1642491"/>
                 </v:shape>
                 <v:rect id="Rectangle 3814" o:spid="_x0000_s1038" style="position:absolute;width:563;height:2260;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD05uXMxgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gredGMtEqOrSFX06J+C9fbIviah2bchu5rUT+8KgsdhZn7DTOetKcWValdYVjDoRyCI&#10;U6sLzhR8H9e9GITzyBpLy6TgnxzMZ2+dKSbaNryn68FnIkDYJagg975KpHRpTgZd31bEwfu1tUEf&#10;ZJ1JXWMT4KaUH1E0kgYLDgs5VvSVU/p3uBgFm7ha/GztrcnK1Xlz2p3Gy+PYK9V9bxcTEJ5a/wo/&#10;21utYBgPPuHxJjwBObsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9OblzMYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="3E24F7AF" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 3815" o:spid="_x0000_s1039" style="position:absolute;top:1752;width:563;height:2260;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbqkBXxgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gredGOlEqOrSFX06J+C9fbIviah2bchu5rUT+8KgsdhZn7DTOetKcWValdYVjDoRyCI&#10;U6sLzhR8H9e9GITzyBpLy6TgnxzMZ2+dKSbaNryn68FnIkDYJagg975KpHRpTgZd31bEwfu1tUEf&#10;ZJ1JXWMT4KaUH1E0kgYLDgs5VvSVU/p3uBgFm7ha/GztrcnK1Xlz2p3Gy+PYK9V9bxcTEJ5a/wo/&#10;21utYBgPPuHxJjwBObsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm6pAV8YAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
@@ -13141,51 +13837,51 @@
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26064CD8" wp14:editId="5ABEB07E">
                 <wp:extent cx="6886130" cy="2771188"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="28825" name="Group 28825"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6886130" cy="2771188"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6886130" cy="2771188"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3831" name="Picture 3831"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59"/>
+                          <a:blip r:embed="rId60"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="15176" y="95679"/>
                             <a:ext cx="3121660" cy="2495550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="3832" name="Shape 3832"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="80439"/>
                             <a:ext cx="3150616" cy="2524506"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
@@ -13214,51 +13910,51 @@
                             <a:miter lim="127000"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:srgbClr val="002060"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3834" name="Picture 3834"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60"/>
+                          <a:blip r:embed="rId61"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="3592766" y="129969"/>
                             <a:ext cx="3279775" cy="2461260"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="3835" name="Shape 3835"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3577527" y="114729"/>
                             <a:ext cx="3308604" cy="2490216"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
@@ -13906,58 +14602,58 @@
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:ind w:left="0" w:firstLine="0"/>
                                 <w:jc w:val="left"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="26064CD8" id="Group 28825" o:spid="_x0000_s1046" style="width:542.2pt;height:218.2pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="68861,27711" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCBOzKlZQYAAPkuAAAOAAAAZHJzL2Uyb0RvYy54bWzkWm1v2zYQ/j5g&#10;/0HQ99ai3mUkKYZmLQoMa9B2P0CWaUuYJAqUHDv79bvjm2RHXaIMdd3qQ2LKIqnj89w9d6R19eZQ&#10;ldY95W3B6mubvHZsi9YZWxf19tr+68u7V7FttV1ar9OS1fTafqCt/ebm11+u9s2Suixn5ZpyCyap&#10;2+W+ubbzrmuWi0Wb5bRK29esoTXc3DBepR1c8u1izdM9zF6VC9dxwsWe8XXDWUbbFr69lTftGzH/&#10;ZkOz7uNm09LOKq9tsK0T/7n4v8L/i5urdLnlaZMXmTIjfYEVVVrU8FAz1W3apdaOF4+mqoqMs5Zt&#10;utcZqxZssykyKtYAqyHOyWrec7ZrxFq2y/22MTABtCc4vXja7M/797z53NxxQGLfbAELcYVrOWx4&#10;hZ9gpXUQkD0YyOihszL4MozjkHiAbAb33CgiJI4lqFkOyD8al+W/PzFyoR+8ODKnKbIl/CkMoPUI&#10;g6d9BUZ1O05tNUn1rDmqlP+9a14BXU3aFauiLLoH4XpADBpV398V2R2XFwDnHbeK9bXtxR6xrTqt&#10;wOmhAz7XEt8BzjgMe+I4uFzg9dE0q7Jo3hVliehjWxkMfnvC+8iapU/dsmxX0bqTQcJpCbazus2L&#10;prUtvqTVioKR/MOaSLbajtMuy/GBG3jwJwgctCxdmhvCyt4wtLkFtxlxFBKQKLQtcIgkCKNEPkA7&#10;jEdcEobaYfwkCAIRhYb2dNnwtntPWWVhA4wEWwDrdJne/9Eqq3QXBZ40RFgIdqEjg5q0Gja4egTc&#10;pID5nKcNBRNw2iOGXc2w6IH8urha1c9EVfs1pAAGQCl2fO8RSoETEgBRhFXg+nCJMw9QynYSpSEy&#10;oD9riRGgletWdqh1E7H8TykEH8dxOCk2rT14MlG25BDhyhS8X7F7+oWJnl0f57qHNLbvU9bDvmZO&#10;VI2j5el++rMRcw/7a3fRPfSn7CkhPe2Tlayl0iRclgDSLBVAHYJZ1rhqNw6iAPBPISnxei0csCo6&#10;SFZlUUGmcyPH6Z8CEyLp0g9Fq3soKWJT1p/oBhQBtJKISVq+Xb0tuXWfYkpyXAeCQVomuuIYGYFq&#10;lDM2Cp4tv0/LJk/VXGoa9QCxRjUTTkpFNjTGqGkzZY1MiZBYAD+dGAEXM0iYxerOjK8hnYsHDlaL&#10;zRVbP0hVwysIQil3EJY/knT7OrDveun2cbkoe5ci3UJrBgqtHed/SLcXJG4USvEmbpKEp7rkRkkk&#10;4gID1w+Ja7xXVwtami9fvSG8ZX426h0gxei3QPHT6u0FAIUbCQ0nxI/cU7A8Jw4dcCUh4n7iQOZT&#10;MarBGuqOTm/fRsS1LSjiyhSM6V6gh/Kpe0hd6vscS62n5xS+MFye7qc/lYgP+veaJ9PCcc8fTcSF&#10;HP/cIq7UXIk4XH2TkiqBMkcFJZagab0toWzGbycFphc5cSIDUzgaJDK16/DDyIe6HCOSxFEQi/J3&#10;UFVNUi/M7hhENcNiXfP/qBboDquD2BMIfUAgZZK0csb/+Qib503JoOKAckq0bNxPQ92Ld22r/FAD&#10;1BAQnW5w3VjpBu/Kt0xscKU1v+06tilEqdw/TZklMvK5yAQKpMIekRm9mEzihx4IKiB9IYwS4V49&#10;yD8/pXCeM0Kp2PMjDM9LnIP4dBMoIdSRwUUEKRGSMCdKk1FKjVhNptT34oSo4vQyKDW78pkIL8jS&#10;SJT2YjWZ0iAOVPF6KcLr6SQyF0rNaeIwl/ZiNZnSCM5U3EuqjohI7DMSXtDIsSg1YjWZ0jiC8uii&#10;KDUb6rlEqTdKqRGryZQSx/UC2LEclbxB6EGwyGMFqJ4c4THn2sTIM4w5hak5DDxSXqNW0zklSRw7&#10;T3B61o0pMVuyucSpOfs74tTI1XROvciHX2wuKU7NnmwunI4eHfVyNZ3TwE8892Qjc6q9541Tsymb&#10;C6ejJ0i9XE3nNIKz7fAJTs+aT2UNPqd8OnqERIxcTec0gRLIFTVWvzv9rnHqClWYE6ejZ0jEyNVk&#10;Tl0nCvz4ouJUGDMjTkGYRranvVxN59QNnMh/Ik7Pq71mYzaTfArCNMapkavpnPpmA/p17T0vp2Zj&#10;NhdOR4+RZN2KcvU8Tt3EIxHsdPG3/NCB9zouSnvNxmwunI6eI8ka59mcgtoGBE6IL5RT85v+9+ZU&#10;vGgM71eLN+bUu+D4AvfwWvx63r+xfvMvAAAA//8DAFBLAwQKAAAAAAAAACEAJ92wtzsAAQA7AAEA&#10;FAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMD&#10;AwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/&#10;2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBT/wAARCAIhAqoDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQF&#10;BgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS&#10;0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4&#10;eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi&#10;4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREA&#10;AgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl&#10;8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImK&#10;kpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP0&#10;9fb3+Pn6/9oADAMBAAIRAxEAPwDYtv70UtaFnq09s3zfcrlNNvJP4lrWe5+X5q9KOLPKlQOq0HXm&#10;uZXVf4f46+d/E8Oz4g6rEvz/AL/7lezaVcNZ/wCqX5Nu9q4fStEi17XtQvp4vJl83eu+vNzDE+6X&#10;GnyyOo0GGCw0u3b/AGf460E1iCP7zL8z1zPiSZrCzRV+RPv151qXjZvN8rf92vifYyqyNOR8x7nD&#10;rdnDayxS7d38L1jw+Kmubh42b91XlNt4klm/5a/O1W08Qxp/rW2baPqn8xXKepya9FcttZfu1458&#10;bIba51K0niXZLt+b/arbtvFq3n8Ox/4a5zx/N9sW0lZf4a97KaPJUlzBzSgekfAT4nW2j6LNpmpe&#10;I5tNt0+5b/3v92u612Sx8Tw/bNPnmubXb96V6+QHfyZUZa+mvhX4q0+/8ERWyzq97FuSW3/jrfM4&#10;ygvaxPtcnxVOtH6rKlH/ABfaPL9S3WGrSxP8ibvl31t6DeWdzvsbz/Rnb7s38DUeOJrN7x/PtpE+&#10;b76LWZpX2a8/0b5n3fdr63DZlhqtHmcj53G8PZhQqySpSLbzNDrn2ZW3vEuxafv+02qRS7t6y1tf&#10;8IrEmpWjNOqbl+/T5tB8nSbidZVm+zy/cSvia8qfPKJweynTjaZlXX+hy3bbvuxUzR9eg+1W/wC9&#10;2eauxkeq+twyw38sqxM6SxfcpmlfDrUPEP2JrFVSWX7u9qwpS5Jcxn7P2vunV/Zlud8Xy7GrmryS&#10;+0fUpVj3bGXZXS3Pw98R2Gl7rn9zLby7GdG+7WYiTw+IPKvv30W35q7K+Ipzj7xjTwlXDy/umnYb&#10;ryK3a5/1qr8r1dhs/wB6m35Nv3nqvczQWf71fkrP/wCEhV5fvKlfPRlKZ080jqPscW35Zfn+/Wgl&#10;g02l3C+bvllrzW515rOXb5u/c3y1oaV4wn83yt3+8lHLUI946qbdY3Eu7b8tr8yVtfBvxV4R8PXk&#10;2pa7psl9My7EVf7tcRrd/Fcy+asv71oPmSuf0GZksU/3q6Yy93mPtuFcDTzDH+yq/Dyn0va/GvwH&#10;Hdt/Z/g9tu5tvzVz/iD4qfD/AMSKYIdPk03Ul3Imxq8osLldN2bV+6zPXOP4eX+2ZdV81vvb9lT7&#10;XnP0aPDcpOrGvQjy/ZlzHbQ3ku5283enkNtR6o3Oqt9ll+xyr80HzJVLTd15FulnVP3Tbar22jsk&#10;rru+RoN++nRjHm94/CKkLVGjj9b+2XPjC3bymf8AcfwV0H9ly+Uiwbn3RfNXqCO2leH7dbGztnu5&#10;V2NcTL91axH1vT9B2RSzrNcfxfZ1/wDZ69fDueM/hnTWowpRjKUviOXh8DX1zPuZfJTavzvWxN4b&#10;+wX9veRTr+6/jmbYlNvPiXbQ71g3b/7/AN+ufufGC36bmZXdv7617tPLf5pHDKtH7MTvdS8Ttfxe&#10;Rc6vvTb/AKm0SsyGbTbC4822inR2+83m1w76xL91YFT+86VVutee2i27vnrsjgaHNzSjzGMa9WMe&#10;WPuxPQP+EtsbDerLJs/2Wqwniq2fSZbaCJZreVf422V5il+0y/My7G/gej7TsXyopW31t9Wofykc&#10;0viLGq+CdKe4Tyr77NLL/BMvyVhX/wAPdQsJUng8u8i/vwturVTXotrwTr9p/wBt1pl9qrWcO62/&#10;4Cm6vNqZThp/D7p7FPNsTD4veMhLZod6yqyPXS6b58OhxOr/ACbqyv8AhOYry33XNn5zxfIyP99a&#10;6Dw3rGmalbrBA2x93zQzV5VHK6mFr83xRNsfmUcVhuXl946K2uZ/s/7pvnrh9Ym1BPidabvnuFg+&#10;WvRrCwiddzf3vuVzS2fnfGbdA29IoPvt/DXpVavJA+dy7C/WcVCjGPxFa58E+I9S023n2qiLE21N&#10;3z/NWLptnPokt7bagrQv9l2V3Wq3zW108UE7XL7vm2UaxDAmnRJrkEltcS/JFdp8/wDwB6+bo4+X&#10;N+8P3TPOC8DgcLB4eX7z/wBKOVewZ7i7ZW3xRWcSNsror/Uv9H1v5f8Aj3sYk/3ai16wgf8Atuex&#10;byYolt0XZ/E1c1NqV5Z/8JBZ3O2b7QqxNMv8NaSl9Yj7x+YfwfhHa9rc815cKsvyf2Yq7K9O+HqS&#10;23w+l89dn7qvHLl9M+0amqzs7+VFFFvr3jSv33gV/KXZuVUr5vOPdowgexkdOX1v2szHmm+zeA9Y&#10;b+8qpXlng+H7Z4qt1WvWPHmlRaD8OXiZt93cSq8r15v8NE3+MIm/uyxf+h0qMfeUT6TGezjKXs/h&#10;PvPxtG2m/DLT4miXcsCp/wCOV8leKvn1RF/u19VfEXVftnhL5tuxYlr5N8Q3P/E5dv7tXnH+90on&#10;Nlkv9knIu/tLO1tL4XVW+7p0VeZXO68v7uXa3y2tdB8RfEK+P7/TJfNXyrfyrXZu+es99sP9utu+&#10;7EqLX0daXJJHxNXllV5jBs/B9y9xpT/ce4+7WfqXhK5huNTn+/b2/wAjP/tV1b+IfJv9Ei3f8e8V&#10;VP7e36HqH9y4uqy9tUOPmOPvIWS1tFkiZPl+X/ar2v4G+CdGufCvijxDqGpLZtBbNFBE/wB9m2Vw&#10;niR4NSvEiVV2W9rU2j6q1n4Fu4Fb5JZav23u8x9JkOBp47E8k/sx5j03xJ8O/ACad4XWDXF+0XjR&#10;Jc7/APll/frj/GeiaL4e8VahFpmoLeWVvAqLMlcV4qs57+6slgnZHZf733az4baW2tdT8+f51ZU+&#10;dqj28pn0+aZLToYaU+X4f8rmhpV+sOj6xIq/PL8m+rXiS2gtrCyVZfOlZokrCsLZf+Ec3bvnln2V&#10;dvEnm1yxgZlfa3ypW1SXvH5v7GRoeIf+Jl4jt1VlfyoP4KwrzWLm21a93fJ91NlaFnuh1S9bzVSV&#10;WVF+b7tYUzq7Szt88rSt89Yx/lMZR5fiNLR9SWHSb7zWVHlZnStD+0oP+ED+zRQKjsuxpv8Aeeuf&#10;ubbyfDKT+Uu+X5P92m3NtLeWtlbK33pVi2JRy8x2Rl7geNvsNh4Vlis/n3MqM/8Afqvolnv8L6Vb&#10;Krf6VdJWh8WtNXR9B0ezVfnl+dq2odNvLZfCVntX/Vebsrbm5KUSOUmheW88eaJAq7/K3OqUzxtr&#10;bar40u5YPk+zxLb1u6DC1t8Rru5Zfns7H+OsXwfpLeIdW1W5aVYYpZZZd+3+6lZRq8sSK1OP2hmi&#10;eBl1Xw/d64zfPLqP2eJH/iRU+euK8mWGK7nVfklum+evQLCHULbwfaLEzPaMtxe/7tczNZtpvhKJ&#10;p4m+a1a43/71dHt4ylyxMYxOd0G2b+yZZ5JfkaXfsr039mDRPtPiaK+a53vtll8muU8SWGlab4Q0&#10;yKzlaa+a182d/wC61et/s36U1s1xK0WzyrVUX5a8rNK0Y4KpI9LLaftcXS/xGx8Y9QWbWbSD+6u+&#10;srwrZypFb3Kr8nm73/2vnqH4kTLc+MLhV/5ZLXR6JZ3ltoMXlKv735FrxOHaPvXPr89qcnuHtuj3&#10;NjeXUXlNvuJf9a9dQ9nB96f/AFTfJ89RfCjwlFo+m299Ov71l+b5a09V8jUrx4Pl8pW+Wv1H2nvH&#10;5ny+7zHKeJPKtb9Gng2Jt+X5awrm5Wb7rb0Va7Dxt5upS7vK/wBHt4lirzyab7Nb3DfwKtfE8Sy/&#10;c8v8x9lw3R5sRznzf8VL9rzxVqDL9xW2Vxnjmza/uPDmkLGzvcTxIv8A7PXQaxN9v152/wCes9Z9&#10;h5+t/GLRIlVn+yq1xsRq5ckjGEOaR05/U949A+Kl4uj6Drar/wAu9nFZL/wKq3h/4Ws2g6afKXm2&#10;jP3f9gVnfFFJdSXTLNVbfq2rfKn+yvyV3s14YZXjjLeWjFV+g6V9XGpp8R8c1JRiiWzs18rzWoRP&#10;tkv+wtZut68u9LG2+4v3nrQ0fc8VX8RRsQsttavPt3pu8qqn9m3Ntq0v2ZmR2i3p8tdr4e8JT6x4&#10;fl8qBnlVlfZtrq7z4e3k2uafL5EnlNAyb9tfOZjKr7YqMT5n1vxhqd5N9mvLaC5RW2fd2Vzl/oMH&#10;+tXT1Tc396vW/Gnwo1q21ndbaZO6ef8AfRaZf/D3XGii2afP/wB81we0rx+GJ9jhKeFq0OaZ5L/Z&#10;UW5N1myOv+1VSbw3FM27yJP++q9Km8H6rYb2ns2hT/bWoIbCV22/u65Z1q8JHbSwmFnH4TgYdKa2&#10;2bYG+X/aqLXkW/01/wBwyPFXotzo8sP3vLrAvNN+a4ibb8y134LH1KVePMcmNy2hUp/ujwy/3V6h&#10;8KPB99bXEWpz7kiVfNX/AGq4HWLPybp42/havqb4df2fefBVGZl/tC1Vtv8AtJX1uLrcsOaJ5GRU&#10;4yx1KEv5jzzWNYi1K8ledVf/AGKlht4rFreeLb97fXK6q7Q3Hmr/AHq23mb+zbTd9+vlpH9OxhB+&#10;4dl4n1i+1JdPubGCP7XE2xvl+9XBP4n1VJbuJtsP735k216h4DhivNWtIp/9UzLXe3/wx0W5bW2a&#10;2V3iber1hLGxpS5ZH8+cWYaNHMpRgeBP4q1W51bZKsbxeVs/1VaHh7UtQvFsrPzW+/8Autq/cr3h&#10;PhvosOpWP+hrsltaNK8JaNbWenyrbR71utlc0syjL7J8f8R4i+m6rZy6hfXzT3iK3zJuqr/wm2n3&#10;lwjf2LIjquxtjV9AeIdNsU0nxLAu3evzrXzpoNsu64/j+aoji5VT28tpRrc3ORXky3l1uaKdEb+C&#10;qU0Nj/Cs6P8A7ddPNCqXCVXe2Xc/3axji6kD3v7Nw38px82mxyXCS7pPl/2a0bB7ZbpFZZHdv9mt&#10;/wCw/wCytV003/iZRMq7/wDcrb63UK/s2gdn4e+FH/CTsk7TtCjQM61z+peG7bwrcWkE9z8jLv37&#10;a9w8AXKpFp6+V/y6y14Z8SPNvPEFuqq3yrs2f8DrHD1q8qnvfCb8LU+TNJRj7vuyJtShgh05J1Zt&#10;8rfL/tLVezdfK+b+Kq9zbXltbos6ybF+7up2n2095+6iVt9elzdj91pzhLCOU5noGl/B+K/tbedb&#10;7Z5tq0v+7XNXl/oPhhnVrn7ZtXym2fcWua+LXxy/sfQ7Tw5oc7JerF5V1cI/3f8AYrwnXtenTS3V&#10;Z237fm+avcyvLpfxcT/4CfyJjf8AeJ8h69r3xas9Sm8ppGS0VdiIn3K4zUvG1teLtVmR/wC5XlWm&#10;3LXLIrbnrQT5JdrLX1kGl8BxezOqj1JrmX+LZW9Zv5kX7qWuHTzYW/4DUtvqtzbb9rV0xkLlOzm+&#10;2Tf3ti1j3M06S/IzPWfD4onT73yVYfWFv/m+VPlq+YjlLsOqy7f3rVbh1tn+auc+2Pu20faWSXc1&#10;HMHKdQmqxbvm/irV+zLf2f3d6Vw/2z7i7vkrW0rWNkr7W+T+5RzBymqnhu2vJdyXLQ3H+xT5vCsl&#10;tF5qt5Mq/wAafPVG51i2dt0UTI6/efdViz8Wpt2ybnoA7bw34nvLCWKK8l+0xf369J+EXw/u/iX8&#10;RtRtbJNgubff9o/urXhdt4ttl+VYNn+2lesfBD4633w38R/brZf3Uq+VLC/8S1wYvDxr0uU9HLMZ&#10;UyvFRxND4j2TxV+zTP8AD+GLVftCX2nxNvl8v+GvC/iR4nttYlliiX/j3lX5K+xfD3iGLxh4X1XU&#10;PtPnaZdWrbU3fdr4N8VQqmpXu3/n6VFr5XD4aMavMfV5xneMx9L97PmLWpa3Kn22JbNkilni/irP&#10;e5ttSlvYvsMn2iW6VN+6raXLbX/jRrxfkqxYPbf2kkrfJv1Fd1cdWUoylGJy0adOdCM5RMrW/DCw&#10;32oNPE0MtvPEi17n4etmm8L2UC/8tZVry7xPeLqWrarPE2+G41FdtfVv7PPw5i8QWtjqmprs0uzb&#10;e2/+Nq8XERqYqVOmezg5Qw9GVX+6eMfHuwudH0m0trmJkeWXf/vLsrzn4P2zXnihP9qevdP25Nft&#10;tV8UaZDaDbHFBtzXmf7MuiS634siWJfus0tdEKfJX5IlVqnPhedn0R8QpltvAtvtb73yNXzfsiv/&#10;ABAkUrbEll2M9e1/GC8az32az70VvuV8/wB/M0dw8v8AtVzY+X+2m+B/3E5SGwXR/G9xZzwNcxWt&#10;03y7vvLU1zqVnf6frEsVnPD5s6ovzfJXRX/2ZIrK8WL/AEhopXlf+9WRpNh/xRcU/wDz8X3/ALPX&#10;qSrc0uY8KjSpVVzGDf2a/wBs/L5iIsW/7tZn2ZX0m3/fyb2n/u11dzt/tTVW/wCeUFV4bD/Q9CX5&#10;f3rb6yji5csTrlgqHMUtNhgTUrv7TPI+2L7+2q/2+JNLt7NfM82WX/2etK8h/wBI1iVv4fkpt/bL&#10;ptn4fuV2vcN/47W1OtznrZXQ+r15ey+0WprZv+Egt1ZdnlRb3rjfEjt9nl/2p2rqoZmudeu5ZWZ3&#10;WKpv7Es7nwHLeTrvl81tv/fdXTlGEon0nEVSX1OpzfzP9EcTDef8SaKCJf8ASFl31t+Ermz/AOEj&#10;iudQbf5UTO3+9XqH/CtNIhuvDkG355bNriX/AL4qppXw60qbVvEDNuSKztVf/gVOWLpycj8V988f&#10;v3l1LVru5i3bGlZ9iVEiSpZpu27G3V6x4b8Dae/g/U9Tl3easTOv/fdP1j4e2Ntpdku1vNl+zp/3&#10;1WssXHm5SJe/7xj63YaV/Y2hWzNJvlZUl2fwrV28ttB0fxboi23mPaKzStuWul1XwZZ23j7w/odt&#10;u8pf3rVX8Z6bBD8RPIX7lrZ/+hV48sbKP/kx9bhsBGVP3v7p5V8adYtvEnjfT4rb5LddqV2smvae&#10;/jSy2z/6PZ2KxJvrzXUk/tj4lxQbfkVq6rSrBX17VZdq7ItqV24ir7OnCP8AdIo4aNWpL/EdH4V1&#10;6z+3+LbmWdU8391FVTwP5eleBdb1Bm3ytBLt/wCBPWLo6LD4S1O8b78rNVpvCuoWHgHc1z/x9SxW&#10;6pShU5lKJ5uOw0aPLKP2jqNYvILP4b+Qu3fFYxW//AmeuX+Jzr9s0fRom+RrW1t2o8T+C9Vhsrex&#10;W53y3V4tvF/wGua1jwH4jfXrSxa6+06ncS/un3f3a6KPL8XMeVGMonYfFF9MsLOLT9MgVPmiiZ/7&#10;1eu/BeH/AIp+9vP+esuz/vmvm1PCPiGHxNZWN432m6aVpVTf/dr6l8DWcvh74fIs/wAku1navDz2&#10;UaeFjSjI+kyGjz42P9083mT+2PGlxu/5az7K+gNB8JWf2WKPzdnlfwV4F4VeJ/ECTy/3t9e++Cbb&#10;+1rjz52bY33USvTyKPLSHnsv356R/bEFt4XsrO2n/wBOVdjbK5+wv2S/27d712CeFftmzyrb5Ivv&#10;PXUaD8N7GG1lluV+eX7tfXRPl5U/dOC1uGfUrPyNuxIl3tsrxfxhefYPDmoS/wCy1fSGq6Cuj+D9&#10;YvpW+fb5UVfKnxavPs3heWL+OVtlfGcRy5qlKkfc8Mw5adSpI8C85vt/+3/DVv4S/wCjfEHxBqrK&#10;00VnF5Sv/dauG8Z69c6L9nntl3usu9q9G+BV/B/wiet3Msv/ABM9SuvmRP7tdmEpSjhuaJ4WdS56&#10;/KbWpbb/AOLHhW2b/VaXYtqDJ/tbN9d3a+HpZraKTd99A35ivN9E1WDUviN4w1Pf8nlLZQf99/8A&#10;xFe3x63o8Max+evygL+VOsppI+cqxlze6eB6Pqv2m6+avQ9Bud+xa8etpmtrhGWvWPAcy6l+6b7/&#10;APDX0cY+8anrfk+KLbwr9s8Pam1g6/63/brn7nWPibNb28v/AAks6Jcf6r7legeEtKvNU0m4gW8+&#10;zIsX3Nu7dTLjwNczeH9P3ag2+KX5odteXjJYjmlyyOmlRpz+OJ47qviT4iWCvLL4oufl+981Ubnx&#10;Z4zht0aXxLdvu/2q9jv/AIQ61r1rdxW1s0yfwvt+9XP6l8BPEv2BF+zfOv8ABur5LLsdm1eEpVY/&#10;+Sn0dTB5ZFHnUPirWrxnW51Oe53fe3tTo3lRd3y17d8Jf2aWvrzz/EM/2O3/ALleqeIPhj8N/C0P&#10;llFuJtv9+vcqYbF4r3qsjKnjMJgI8tM+PftMsy/Ntrn7x/8ATP3v/jlfUGt/DrwTrUf+gs1hK33X&#10;Rt9eD/Ej4V6r4MuPtiyrf6e3/LaH+H/erhrYKpA7aOaYatLk5jw3x5pX2PVvNVfkl+evpD4LeD4t&#10;V+DeoS3MrQzL/qn/AL1eT+LNBbVbfR/KVneVtlfTuj6OvhH4b2mn/cfary17uIqcuEiZ5bTlHGSq&#10;0vsny/450FtB8pWb7zVSmm3xW9avxO1X+0vEjxbf3Vv8myuchmVFTarPtrxY83KfvWX1Kk6HNV+I&#10;9b8K6tpWg/ZLzVbpra3X+PbXqHh7xn4X1uXU1tNTkuftS/8APJ6+ZfE73OpeH7RfKbyll+avbfgD&#10;4VsdS0bUIp/Mhl8r5XSq9hGrL3j8l4s5a2NlL+U9L2afcy6e32mdHWL5f3X3qrJZ6ZDYRMs8j7br&#10;fv2/xVrQ+CbZItKb7Tc/ul2S/NVF/AdilnKrXMnmrdb13y/w0/qVL+Y+D5TH159OeDW13Sb5V/e/&#10;uvu182za9oei3lwsWp733fc219Uax4G097XWJVuZP3sX7r97/FXxJf8AhWX+1r1bmBkdJfleqp4W&#10;EDehKVL4T0iHUor5Yp1+dGo8lXf71YWiQy21hbx/NXQQ20r/AHd3+5Xiyp++fX0q8ZQHI+z5d1a3&#10;hLQZfEPia3s4p/J3L8z1Ytvhv4juY0ng0i7mT/Yir23wT8Frm20aLV5Z/wCzb3b8qOvz100cPKXv&#10;GNXFxj7sipo/w98R2CIsWoWyRRKyK+3560LD4e6ff2tu1zBHNer87PtrC8beP/8AhG7PbBP/AKXE&#10;3zf3Grmv+F3tbaTLt+S4Zf4PuVfNKR85HE1aU+el7p3Wt/DSDxDeRSsyvbxN9xK8i+OVnF4Mlltt&#10;DbZd3UXzOn8KV0eg/HaCFUi+Xzrhvv7q808W6xLr2syz3kvyM1e9lOE9tU5qn2SK+c46FP2HP7sj&#10;5f1W2lhv5WlZnfd996iudtzZvub71exeKtN8KvI8U9yzyt97ya4rVfDGmXMqLZ33yKvyoy19nynz&#10;vMedaO+xkb+61bt5tRt392n3PhttNl3LteJW/gplyizR/LU6jGQ37fxf99vViO5WZvmrFmhZNlEM&#10;zJVRkLlOlhsPtK/Ky1Um+RtrUWF+yN5qtsdafcvv/e/3q2MBibkqxv3ruWqUM3zJVv8AvtQa6jqt&#10;2f7lqz0mX+7T/t7Rp8q0cwam7N5D/Mv32rPfdu+WqX9pNv27qhe8ZqBGml55K1oJ4q2Ltl/4C9c1&#10;vZ23VpWdstzE6N9+gOU+pv2afjBFbWGoeHrmdUt7+JvKd/4WryHxJ4k+x6zdwNZrNtvN+9G+9XC+&#10;G7mfRNUilVm/dNXe69pS3P2TULNd8VxLvb/erx8bSlD9/E9XBezn+7mVIfG0SQoraZv/ANK8373/&#10;AI5T9B16PVdWtLZbP52ut/3qrppTfZbefyvvStUvw9s538Vaf5UX73z2dEr5uUoy9496Pux5Ymsm&#10;my/2vFtZtn25k2V+inhKVvDHww0fRlaFLiWDc38D/NXx38N/B8vir4keGtMlXY0980sv/fdfcHxX&#10;0m0/s63gtI1SWL7zf7NRGMuWVWmHtIynGlI+F/2lpJf+Etiinbe8UXzbK6D9j+5/s3XnuW/54NXD&#10;/Hu4V/Gl6qszpEuyu9/ZjttlhqEqr+9WDetebg5fv+c9XG8vsuQu/GnbZ3nnrffaZbqVnb/Zrx25&#10;v/JV28hrnd8myvQPidcz3PlNP9/c1eWX806Wd3PB/wAu672rmry5sw5jsoxjHBxjE6XVdeZ5bTbY&#10;xv5Vj9na32/xNXNWEPiB1stKn0xYbSKfzd6NVTVE1Xw9f2kV5L+9uoFuF/3Xre0rR/GPirVootMV&#10;dksTOsz/AMW379dntIkRwFCFOM+YzLzStQVdaZraT978i/LT3s5Yb/RImgkTyot7fLWZf6x4v02z&#10;tNQuW2W9xK0Sv/edafZ+M/FGsXXlWe68u9u/Yq7/AJax5Ym3sYy94r3jt/Z+pttb97P8tdxr3gC+&#10;1CXw1baZp7TXTWf2hod33q88vPHniGz8pb6zgTzfnXzoPvV6h8Pbnxn481mK80q8jh1BdOZGd1+R&#10;Yq7KXLD3pHHUqVMLHmpS/q555c+Zo+paxFeL5NwvybN1bf8AzJGmQbW/0idU/wDH60P+FUa5N4V1&#10;XXL6WOa0+2MjP/Hu37a9jufh1Zza94E8NMrfvV+1Swonzquz79dPNTODG5lXxFD2VWX9XMG88hPF&#10;qRLuSK10xU+7/erKs7y2s/Dnji++bzWl8qL5a9u8P+BrbVfiD4zll8zyrOKKL/xzfXMw+AIP+FFa&#10;xqDM3+lXTOqbfvfP8lZctE+bjT948ktnis/hu6ru824aKL7tbepXNtf6zoVt82z7Yu99v8KpXrHj&#10;n4YrpWg+B9MtvnlvLyLem3/Yrj/GeraV4V+LmmQXnn20VnBK8v7r+JqrkpzkT7PkjzGZ4T0W58Yf&#10;HC4WyjaYWVrvasq5+HuveIfG/jO8trbzksHW3lfd935K674G6P8A8Jh8TvFt5otzP5UUS/vtu2sz&#10;SkvNE8K+ONV+0zp5t1cbn3fe2/JXi1KfLPl5T6rD4nmh7v8AN+h80+APD194k+JGpvbQNM1qru2z&#10;+GtjSpGttJ1u5l++0stTfBPw34h1K18V65pDSJFbxN58yNs+Wugufhd4h034Y2+pz2beVfsu1/72&#10;569PFR5qnL/hOLC14wjzf4jlnT7N4LsoP4rhlT/vp69G1WZbn/hD9KWBURrzzW+b722qOq/DHXtE&#10;1bwrp95Yt/pE67Udfvba9BvNH1C/+LmhaUunrusLGV/J2/3v46dGFNR5qsjjxcvbT93+Uz7OztvE&#10;nxS8KWO3Zbqst62xq5Hx54n0/wCG/wAZIpb6KV4re1ZFRPv7mr2X4d+BNQvfjvqNsLTy20uwWL5f&#10;4N1YupfDvSPHPjzx3qetQSPFpt0sUWz/AGUr5vD16tfOpYal/C5f/JjseHpQwkpS+I4fwNbf8JJ8&#10;XEnggk2RWO9Um/h3V6R42/4k/hW7i/ursrQ+BVtpGpW/jPxZLZ/8vy2tn/sqqVz/AMYL/ZoO3+O4&#10;lqM8w9alOlCoevkEqcpVKtM8y8JJvv0Xbvr638Aaa1zoNrGvySwfP8lfLXwxtmvPEcSrHv2svyV9&#10;1+A49Mtl8ryvn2/M9fW5N7tI+cziX78t2fm6bbxRK2/cu+WtXR7xnupWl3O7L+63/wANZmqbft+2&#10;2b5Gre8PWyw/aIpW/e7a+nj8R4kjifjJcz2Hg9LOX/Wyy18X/Gm/3xWlsv8AtPX2B+0bqW+40+D+&#10;7Fvr4d+LV59p1zylb/VJsr86zip7bMOX+U/SMpp+xy/n/mPnz4hX7JeRQRSt/tV638GfAd5Z6Naa&#10;1cyzwpKsssSf7Kp9+vJPEOg32peLrSKWCRIriVYlZ1+9X178QtK/4Q/4d3tzFPIlva6YtrAm3+Jq&#10;+ppc0cNGMZHxOM/e4uRw/wAFvD1zrFml8rfPqWpyy/P/ANMqrav4ulXVr0bl4ncfd/2jXo/wr8E6&#10;rpvhXTJYvPSKLSfNX91/y1b56+WtWvLv+1r3dL83nvn5/wDaNapzluZ0I80bnZaxYNZ6pLFt+61d&#10;X4JvPJlRd+x62PidpUVtMl5Ev+9XI6bMu5P/AGSuvLcXHG0I14/aOHE0ZYepKmfbHwHvLbW7P7Df&#10;Kvm/wv8A3q9Q1LQ9P0T71mz/APAa+P8A4P8AiFtH1y0uVupflb7lffWh6lBrui290m396lVmWH9m&#10;414hQqSqx5OY8wm+NNjolu9tEqpt/vrXnWsfGP7Zdfup/vN9xK2viZbwL4snUquWrzBNHih1xW2/&#10;8ta/KqnGlSjiJYeVP4T3o5D7aHP7Q9HsPF2rvs22c7xN/s1x/wASNBvHX+0IpbmzeX70L/cr6Z0P&#10;VdJtdDs2lngQeUteffGzXtF1Lw/5VncwTSq33EavdzXN5TwMp0aseY4MJgKca/LP3jyf4dfDXUvF&#10;VvLKt9Im2u+m+Cep3NnLZz3jPFKuxkatz9nqWKa1ul3d69p8mJ6jKa9bFYSNSrL3joxWHw1Gv7kT&#10;5Um+GOh/Ci1S51XT2v4om3ru+4tc18S/Elj/AMIb/aEE+xLhmfYn8NfWXjnwlbeLfC+oaZOu/wC0&#10;QMi18JeGPDH/AAkOvXvgfVWaG4tfNiV3/vL9yvYlRlOPLI9PB5hGj7p4Vfp9svJbmWffuatPSntv&#10;usy07UrBtHv7iz+V3t2eL7tV122du8rKuyuyNCPKfWw4ylT+GmfRXwD8G6L47nuNPvLZZkVdy19H&#10;aJ8DdK0Tf9jtmh3f3Grw/wDYls1bXriX+Boq+0vJ3dq5vY+8fKZpmn9oV/b8vKeap8Lrb+63/fVE&#10;3wos5l2tF/49Xpvk/wCzT9v+zV/V4nhe0PLP+FTWO3b5Xy/71c/rfwb8M6fbS3d9p8HlL95tte5e&#10;Xn+Gua8aaPPqFi0asqRr83+9XBjKcsPQlVpR5jqw9WMqkYyPJdF+DvgnxHEJbGC2dP7qL9ytCb9n&#10;vw9DbyyxWqpKq/K+2sXX9etdLmj1nTMWl/Zv++VPkSVP4kevc7PUIdU0SK6ibMU8e5a+fybHxzSj&#10;OUo8sonpYqlUwsoN7Hx9N8UPFXhm8ls7bUpPKidkVNtD/GnxRMv7+eOb/firF8cwtD4o1NbZo7lP&#10;Pb+KsH/TNv8Ax5t/wBqj29Xl+I+jpYahOHPymxeeKl1WXffaZp9zu+9virC8T69pEPh2WxXw9ZI7&#10;N/rko850+9bTp/wGuf8AFt1B/ZvzKyfN/dpfWKkfhka/VqH8pzWiaVp9zdSztp6p5S7t+6vMfH/i&#10;1rCV7ZW/2/kr1O81W20Twk6t/rbht+//AGa+cvGd+r37t993/jr9RymnKlhozn8Uj87zSVOeJ5aX&#10;wxMG51WWaV5d33qqprEsP8VQu+/5qrvDXscx5RvQ+KpEVFb5/wDfqVNYs5mRpV2f7lcluajc1XzB&#10;ynV3E1nN/qmrMm2pWYjtuqwkzUcwzQtpvm/uVd85vn/uVlec277tWEm3/LVxkZ8pbR1qxvX+Kqls&#10;jf3d9W/JZF+aJtn+7TGQpJ82zd8lNfduofbu/wBihHV6sAp3/fVHyfd3UeZS5gLEKVFc6r9jXcvy&#10;U9HrJ1JN+9VqJSFGJes/ELzS/f8Anr1L4V+LYJtUtNO1Nl/s+WVUZ/7teFWaSp/BW7pTtDLE277t&#10;Y/HHkkXy/wAh9zar8K/D2j2G2DXILlF3bf8Aarx/StbXwl8RLfUFg863sGZ9m371czN451Ww8P2W&#10;oWdz/wBMm3r92jwl4q1Pxbf3FncrHMksTfOkVfN18BGFSUonpYKtV+CXvH2B+x5Z/wDCfeOpfFUc&#10;Gy00mBt2/wD56tX034qRb+WXbFv+X5q+L/gPrHij4Radd2OmX1s9lf8A72VHX7rVY8W/FTxVqXjS&#10;Gz/tCeFFVd3k/IlY+2p0oeyjHmPrctyHF4+pKfw8p458ZrjzvG+sf9dWSvSPgzfXOj6XL9l27ZYv&#10;Klrxfxtctea9fS/feWevoP4aabF/whe5m2Ss3y/LXi4Xl5veLx8fd5DivHl/LeNKrfw/drxHxn4t&#10;udB0uWC22v8AbPkbdXtHxFh+zXF3u/u14bqvgy68YalpUW5vsTXKxSzJ/Durlw0Y1cbKUv5jprc0&#10;MJGEf5TJm+K+oeNtetG1CKNPKgW3V0X+Fa+m/Avx48K+HodMiltp0+waPcW7Pt+9cNXx1qWiS6D4&#10;yu9Ki8zdFP5S7/v16lD8Lms7XxWuoXkr3Gl/Z9uz+Ld99K97E4KnL3oniU68p0/ZVPsnba94n0Xx&#10;V4X8JaRFP5MtvLcS3jOv3dz11Xwfm8K+APiNqs9zrVtc2kWmS+RcfwNKyfcrzrwr4G0OHTdHg1Od&#10;vtd5rUUTTbvuW+z569o8T/D3wAnhf4p32n2yv9jnt7XTn3b9v9+vOqYaMC/rcuX2f2TyX4qXln4n&#10;l8OfZr622ra7GSFvu/79fRv7NPgaWzt9duWgX/Q9JiRv++N9fL/xI8B6V4e+PHhfQ9FaT+z7hrNZ&#10;97fxPs31+gXhWSz0rwz8W76DakUUrW8Wz/Zi2UqlP3YnHVxMpctL0PN38Hr/AMKP8OK1t+91TU1/&#10;i+9ulroPDvhvU/8Ahp7z7yz8m0tdJ2WsO7ftX7ldlfabHb+H/g7pH/PS6ilZf91N9dDpTxXPx48V&#10;3P8ABYaTFF/7PUR5o+6cMpc0f67nFeErxbPQfibrkrbN15cIv/AU2Vj6xqtnZ/ADwppS3MfnXl1a&#10;oybv9vfWlDbRf8M3+I7uVfmvLy4dX/3pdlTeMPhvo1tL8L9IWxj3z3UTT/7SqlXGUo/CTLl/9KNX&#10;xz4qsbz4ufD+x+2WzxWqy3Tf3PlSsm3m8I+Kvj54mudZtLK8tbXTooovO+5v/jrZh8E6HeftDvbL&#10;p8H2ew0ffs2/xM9VvhvoOkTa98TdXlsYHiivGii3r93albRrVoE8sf8A0kpfAe88OaboPxC1exgi&#10;tnlvrjykh/hiVPkrifGaaboP7HNxqMtov2+/Rn81/wC+z11nhizg0H9lvWNSiiWG4v4p5d+3++9c&#10;D+2BcL4b/Zh8K6QvyeakXyf8Aq41pSkFP4ub/Eef/s66PBo/7KvjXV2jb7RqV19nifd/wCvfvidY&#10;QW3hz4VeF4oP+Pi+tfNT/dTfXmngPQfsH7MPw80jb+91vWIn2f8AA91e1+M7f+0v2h/Ammbf3VhZ&#10;3F03/slVKtU5vdOeEf3f/bsv/Jip4wSDXv2lvB9j9mj8rS9OlumTb/G33KpeDLCDxB+0T471BYo0&#10;isLW3sl/2f461fCSLrH7R3jXUG+dNNsYrVX/ALv8dZ/wKffY/EjxQ33LjU7ja/8A1yTbWXNKXxnQ&#10;vi5f8JnfBICTxP8AFDxKJGUfb2iVl/uRLWb8EfD1pf8Awt8S+I9SVne8vLy63u33l/gqx8N5m8Pf&#10;sz+Jdeb5Hv2vLrf/AL71bfd4D/Y8/uXDaZ/49LXDLDxTuonRGpKUo/4pHNfBzwxbWH7P/wDabbk+&#10;33kt0qf7z14v8Y7n5rKD/gdfTF5Yr4Y+BPhXTPuf6LFu/wC+N9fJ/wAV7zzvEHlK3+qir53Masq2&#10;LjCX2T7LI4+zwUqv8x0H7PdnLf8AjS3WJd+352r7Ae3lmukb/U7V+bZXz/8AseeG/O1m41CVfkWL&#10;YtfXv9lQTfeWvtsvlKNLlPjsw5ateRz6W0E1vFKsv71fkatOwsJ/sr3KtvetBPD0SK6rWJ4wv9Q0&#10;ezRYF/0dV+Z6+j9vGEOaR46jKb5InhXxa16XWPEdx5v/ACyXZXyD4q3ax4taNf8Al4nWJf8Avuvo&#10;7xhqTv8A2heSt8/zPXh/wr0f/hKvi/4fs/vpLfKzf7q/PX5V7T6xjKlU/Uan+y5fCJ6l45+F1jqX&#10;x6+F/g6CBUS1tftV1sX+6lbf7ZOgweHvBei6DBte41LUVi/4DXUfD1G8WftgeMNV374tDsVtYm/2&#10;mrP+P2lT/ED9pHwF4aVt/kK17L/wGvrsNONJe8fAS5nKpL+Ut+IfEL+A/hzdqkUey1sfKX/vjZXw&#10;9a/CbU9ctotS2yf6YguP++xu/rX2N+1p4VvPC/wxlb7Yu+8nW1iT+9ur1bwf8E0h8I6JG1mu5LGB&#10;T+Ea11RqQaujkq+0pxionk3jz9n7XIdB1CfcsyLEz7K+X7OHyZdrfwNX3hf+MNMmW4tpdek+Zdjb&#10;JUdK+NfH+mwaP4wvYIJd9uzb4mSuzLcJLBU/ZfZKxdSNaXNGRseErxra4i2tX1l8Ory+v/D8UsV9&#10;OiRfehSvjfwxc/6Rtr7Y/ZndbzTbiJvnr0sxpxxWElTkcuE/dVuY53xC95puqPc+RLeeb8/zrXKX&#10;k0s2oeettKm7+DbX1rcaDp83+tijeqT+EtIb/lhHX5Bi+HKNWfPH3T6unmEonhmm2Gn39mnn/ad/&#10;9zfU0fwx0PUm+Zrn/vqvcofCulJ/yyjq7F4fsY/uRLXr0MrjGPJyxOOWJ5pXPLfB/wAOoNHb/iX3&#10;NzDXcWfh65jbd/aEldQlnFb/APLJUo/d/wB5a9KOCp0TmlU5ypYWcqfK07PXPav8IfD0msSa39jj&#10;/tBvmab+KupkuNq/u5FRv71YWoQ3l5A8Uup/98V6tHE0KEPeMOWUpe6fm58Y9E/sf4ia7BF9xbpt&#10;tedalczyJEqrvRW+ZK+gP2lvCsum/Ea7aeX5LhfNV0/irw/WrOXTbi0aJVeJvvV1UffpxlEy/un3&#10;F+xF4VgTwzcawrb5W/dbP7tfUe7FfG/7Iviq7htbuxsf3LMu/wCf7lfV+kXl5LDtu2V5f9ioqVKc&#10;ZckfiNeWUjZ8yjzKb8u771O+WlExKV9qCxbYA37+X/V14r4u1fxba311GdSWEf3Wi/8AQa9D1jXr&#10;TTNWutWu51hstLi2N/tM1eZ6h8Z/CXi95YZ1aEL92R+K+Uzqpyxiva8p9PktCrUlKcaXPE4+3h/t&#10;jSd07fvZU2NXsnwQ1J9S+HNvbyNvls2a1f8A4DXiXgXQr7XNV1e00u5juNPjl3xM8uzZXr/wws5P&#10;AMWpWmp3lmi3Uvnxfv1+WvEyTA1MFi51U/3Mont52+egqcv4kfsny/42hZPFuq7V+7O1Y/nSqv3a&#10;2viLc22q+MNVnX5P37fNbt8jVy/k/wDPK8kT/fWk46npYeX7qBoJeM6/eZKxfEM0t5bpEzNtZvv1&#10;dT7Sn3bmN/8AfWsfxC9ylm/+rf5v4HrbC0+arCIV5ctKUjxT4neKvO1L7Mrful+Ra8i16aKaVGrp&#10;fH6S/wBpbvmrir+2leLdX7PT+BH5I/j5yu7/ADbafvXbVdIW+9sanP8ALVmY3Z81Hk0edUqPvWgC&#10;Lya9w/Zv+ANz8V9WfULz/RtCs2V5X2/63/YSvGflr1v4LfFfxR4b1TSvDmmah9m0y6vl82FFT5tz&#10;/PQM7v8AbV8B6D4J1nwvFoOnwabFLZy+akK/e+evPv2b/hTbfFr4gxaZeStDp9uv2ifZ99l/uV6n&#10;+3m+/wAR+FIm/wCfOX/0Orf7AFgv/CYeILnd921WJf8AgT1UfhFL4jvfGHxd+D/wc16Xw1H4Hg1K&#10;7sP3Ur+Qj/N/vtW38Mfid8N/j9eXvhyLwLbWe6Bnlf7LEm1P9h1r5a+LvgDxZ4k+KXiW8tvD2oTJ&#10;LeSurrA/zLXsH7GHw68Q+FfGuoarq+lXNhZfY9izXEWxGbfWoe8fP/xp8E23gD4na74es5WmtLOf&#10;ZE7/AH9tcZ92vRf2mb+K5+OXi2eBleJ7z5XT/crzLzq0IkSu9Ef3vmqKj+Kgk1YUZ/4abNYLc7/4&#10;Hq1prr91qvJCrt81VygYMOlN86stWIdPb71ab2cqS/K3yU908n73yUcouY63wNo6+J7X+w2l8l7h&#10;vlf+61em6b8HL74e6TfXPnxzS3GyJXSvNfhjNv8AFGmKv8U6p/4/X3V4q/Z/vvEmhpZwTtYfMr+c&#10;lfN5pWjA+qyf2UZc0viieK+Cba80ddQnvpfO+wbYlT+81WL5Ly51JJYrZn2fPeXG3+KvWfCP7PS6&#10;HY6t9r1aTULiM+bKv3tzfw14xrE11omrXtitzJ5SxSysn3K8HEVvZ4bmgfrOCzKlQwU1S96R4lqr&#10;+drP+9PX0x4G8Q32leFbSKKzjmt/vrvWvlq/uf8ATUb/AGt9Yj/GnxZpV1LbWOrzw2kTbFTd8i14&#10;/sZ1o8sZHxc5xjPnnE91+JFzfar9rumtmR2b7iLXhXiFdXhlT7MtzDt+f5N6fNWhD8ePGP8AFqfn&#10;f78SVdh+OXiH7sq2kyf7dqlXhqEsLLml7xVSt7X7J5k/9q6f4gi1OWKSa73+bvf59zV2H/C0dfmt&#10;9Y+022+XVJ1lnfb/AHa6P/hcd5N/r9I0t/8At2p0PxXg/wCW/hrS5v8AgL17H1z+aJwfVo83NE43&#10;7TP4k1SXULxpLOKLbtiVv7tegeG/ijY6P8Lb3wu0Vy93damtw0z/APPLfVd/iR4em/1vg60/4BK9&#10;MfxV4Jm/1vhNk/643VR9d/ukRwkTTTXoviF8eNC1Czgk+yRXyv8A8BWvpC21ueH4M+K51nb/AImW&#10;pyp977++XZXzZ4b8YeB/DerxanZ6VqFtcRfd2zo+2u7tvjr4a/sb+zGivvsTT/aNm1Pvffq/rNKc&#10;feM5UpQlzRjzH0xea9fJ8S/h/ZrOz/YLNpV/2fk2Vf8ABnjyeHVPirq88XnOz+Urp/sRV4hon7UX&#10;g628YWmvXkE7ywWv2VU8r5NtbGlftLeArbwb4r0qKeRLvXJZZfOeD7u6salan9k55x/6ddj2XUoW&#10;tv2cfBmn/wDLbUrq1Rk/3pd9dv4njW8+O3gux/hs7G4uP/ZK8L1L9pD4faxpvgXT4tX8m30OeKWf&#10;fF97aldRY/tFeAL74wy+JZPEdslkunfZYEf7+7f89c3tqfN8R5fsKvL8P9XPS/AUy6h8YfiLqDfc&#10;s0t7Td/upurmfBl0th8B/HGuN9+6uryVW/4HsSuc8A/GPwhpun+O7yXxHp/23VrqWWBPN/h2bEqL&#10;/hLdDT9nGLw1Z61p82q3CqksKTr/ABv89T7SPKHsZX/7eOk8bab/AGT+zX4d0xPv3n2OE/8AA2rx&#10;L/gotcrZ2PhDQYm+7H9yvc/iRrema1Z/D/SLHUrS5t7e+t3utkq/KiJXz1+2HpV98SPjt4cXT4vt&#10;mmW7W6NND86ff+etaco+0IjTlGn/ANunUfGbXp/hX4N+DltYqr3Fhape+S/97ZXm+i/tbagnxV1P&#10;xRqEUb3a2K2sEP8ABX0b4o+HekfFL4zQabqR8zR9I0RVVkb5NzV5V4T/AGVPCviGbx1q9zJPbWmn&#10;XTRWao33lRKcasTP2Puxj/hj+p6R+y34jvPEXgP4geOtQVUuL+6lf/vhKu+E5m8M/sl6rqTLsmvI&#10;Li7/AOBSvWZ4JsZPA/7H1+kHyPeRSuq/xfM9b/xUtW0T9nfwx4fiX99emytNv+9t3USkKHNHlcv7&#10;zM74hWv/AAiv7J2iaMvyS3kVrb7f+ur/AP2VaX7SFv8AYPhP4V8NRffvLyytdn+yu3fWj8e7NbnU&#10;vhf4Vi+5canFuT/ZiSpfjRCuufGv4X6CvzrFdS6hKn+yqVUpij7q/wC3Sv8AHJls7XR9Pi+5BBXx&#10;F48vPtPiO9bd/Fsr7H+PmoeZ4injX7sEVeAfB/4U6f8AE6/1XUNVvmtre3n2bE++zV8VUl7XGykf&#10;oFKUcLlkeY9w/ZI0T/il5blW+9Lsr6QmdYVRV/iryz4aw6D4Gs4tM0qXfEzb6xfHnxstrbWdPtrZ&#10;l+WVtyJ/FX1lLMqdGnyn59VlzylI96Tb5Xy1xvjybyfC97K0vyrFTvD3jmC5itIvN3yyr8yJ/DXH&#10;/GbxCsPhO3gX79w1dWLxsZYaVSBpg481WJ8y/EW8+zeGb2X+8u2sf9kLSlufild6rKv7rS7GW4aq&#10;/wAUbln0mK2+b5m+bZWl8IvGWjfC7wH46n1Btmq3Vn5UCJXx+Ux9rP3j7TNa/NSjTPZv2M7BtVTx&#10;94qlXf8A2trUqK/+zF8lVvh7H/wmH7X3jDVW3PFo1ilpE/8AdZqZ+zX8cfBnw/8AgnpVhfXiw6h5&#10;UtxOu3/lq3zVzf7K/wAb/Cej3XjvXtXvFhu9Z1ZnXf8A88lr7v2FH+Y+H5pSpyX80v8AgnRftVo3&#10;if4jfDLwcvzpdamtxKn+ylfR/wBgT+9XyBqXx18J+JP2u9P16e+j/sTRtOZInf7nmtX0N/w1F8Of&#10;+gvbf99U3Qpf8/BVpS5vhPzp1XxP9jlfbeNs/wB6sKHxV/bEr7m3yxfx15l4h1hnuH2s3+ylbvwo&#10;02fUr+Xc3k/L/H/FXv8AOjklE9V8N3+y8Rv4K+u/gP4sXR7fz4m2Jt+bY1fElheNYXnzfc3V7R8N&#10;PENzZ6taS2e6aJm+aGtve9lKJlDl5j9A7PWNI1W1iuW3fvV3/wAdSf8AEn3fxJ/wKpfCarNodpJt&#10;xuj3bWX7tbgtY/7q/wDfNfF8spHsS5YlC30mwuI/Mj+df+ulR/8AErtpNu/Y6/7VaPkxf7NJ9mt/&#10;+eUf/fNa8sfsxMilNeWNzFtkud6f71V/L0b/AJ6r/wB/K1fJttvyxR/98037HA3/ACyj/wC+aiUZ&#10;SGZPk6M//LVP+/lSv4bsfL8zb8v+9Vv7PB/zwj/75qlrE32OwleCJXlVfkTbWPLH7US/ePkr9sDw&#10;9EmraVqFm2+38rY2xvutXzF4h3vYRfefa1e+/tCa94hvIZYtVgjtrdZf3XkrsSvF/D14sNnd7lV0&#10;aJk2TV7eEjKNPlOaXxHrv7JGqxJ4wSNp/wB1KuzejV91aV5cM/7udZf9mvzr/ZX17+zfHlv5ttA9&#10;vcN5TI9fdXiLTdShSK58NeRbXC/eV1+9XHiJSpVeY6aceaPKdjqlpc3TJ5JWKud1rTfE9vps7ac8&#10;L3Cr8is1eXaz+0tqPgPWRpXiWxtkuNm8FH27q6XQf2oPCmrhRcCS2b/vpaj6zgq0velKMjT6rXjG&#10;8YnzP8TvHPjX97oOq2ckKLO8srovyM1ef2GsWdnL/pkrf7m2v0Di8TeBPFXzefYTs3/PRRUjfCvw&#10;XqMhmGk6fMW/uxrXj4rI/r9T2kasZH22W8Txyqh7CNHlPi61+Kmm6Dp++yDW7/xfJ96tbR/i9oN3&#10;D59yI13L83mpX12/wX8GycyaBZP/ANshWN4g/Zz8Da9aPA2iRQo3/Pv8lYS4TnKnyuY6nFVCtU1g&#10;fCOsfEXQ/wC1rv8A0yNIml+X5qZD4q0q5/1V9A//AAKvffFX/BO/wldXUt1pl9d2bt/BL86V4v4t&#10;/wCCdPie2lll0bWoLn+6j/JWscm9jHkkccs2VWXNEal/A67lnV/9xqz9SRbldq/OlcDrv7J/xU8I&#10;Q+altdvt/jt5d9ZXhLSvHXhtNQufEttd21lFFsi+0L95qvCYCKrx5ZBicwk6EvdM3xb4Vimutrf7&#10;7PXD6xpVtpqvu+dF/jrpde8VT3LOn/j9cZr032z5ZW+791K/TkfnJy77U+79yq95D8u6r0zrVeZ6&#10;koyXT5aam5KtbN1NeH5qAGJM1dx8H33fEvw5/wBf0VcPs+au4+D8Lf8ACyPDW35P9Mi+egD3D9u2&#10;bf418OL9zbYt/wCh1Y/YPsPO8aa3c/aZE+y2qv8AZ0+5Luf+OmftvaPc3njrRfs0Etz/AKG27ZF/&#10;t1b/AGDH+x+KPFcEvyS/ZYvkf7/36f2QO1+IX7c994V8VanocXh6N/sE7Red5uzdXUfBD9qWf40+&#10;ILvRbzRVtkWBnZ0l37lr5n+OXwc8Z3/xQ8S31t4c1CayuLxnimhgd0Za9A/Y9+Gnijwx8Qbu+1fQ&#10;76wsvsbJ500TolXyhyyPEv2gdEs/DHxf8UaZY+Z9kt7xkXzm3vXnXmV6R+0ztf45+LWjl3p9s/8A&#10;ZK8xjpBIsedUyTbKqfxU/wCbbQSaVtc7K1odSrnE3bkrQh3vW8ZC5Tbm1VkidW/4DVH7ZLcy/NVu&#10;G2iuYv3rbKu22lReUjKyvRyjNvwHN9j1zT5/+eU6v/4/X7BaLNLdaHp8/wDz1gR/++kr8iNBtokl&#10;T5WR6/V34S6p/bHwx8OXjffaxi/8d+SvmM4j7sZHdhpe8GuaDcvLLPZt9mllXYzqv3q+LPivDLZ+&#10;MvEfmszvbwbPnr7+f7lfB/x403U7PxB4tvruzktorifZFM6/I9fDV/d92J9hltWUuaJ8w6xNslry&#10;+abfeSt/eavS9eheZnWJWd9vyolcV/wh+tQtuk0q7T/tk9e1hpRhH3jesV4a0IaZ/Y99D96zmT/g&#10;NPSGVPvRN/3zVynAUZFjy6dTY6dXGdMRrpTqKfQXyxGeXT6KPMqC+UZTadRU8wcpE7tupm9/71Pf&#10;79Mq+YjlG+dKn3Waj+0rlPuyyf8AfVElQ+XVESpF6HW9QRty3kyf9tasJ4t1qFty6ncp/wBtXrM8&#10;uip5Y/yi9idHZ/FTxVYNug17UEf+/wCe9atr8cvG1hbvFB4hvkil++nm/erhKPLo9nH+Un2ED0tP&#10;2jfHqWCWLa5O9ov3bd/nStWb9rH4g3i2i3mqreJatvgSaJH2tXj/AJdN8unyxI+rQ/lPen/bS8dX&#10;ms6fqd41peXth/qJpovu1qp+3D4qfxbaeI7qxsbnVbWJreKZ1+6r184eXTHSl7OJH1el/KfRuvft&#10;mah4murifUNFgeWf72yXZWf4P/aasfCt48ttpFzCrfOyJP8AI1fP+z5aPJqPq1KJco88fZS+E+xt&#10;H/bP8Oabayoug3kNxKuxrhJ971z9n+0J4FudeTUL6DUn2y71Svld0pnl1H1SmcEsvpH6Aab+2T4F&#10;haLyFns9u75/Kqvrf7S3gnXrNIE1P7i/I8yv8rV8D/xVL81EsJGceQI4KnCXNE+xr/xt4V1JreVd&#10;ctHeL51Sb+Jq0NS/4RC5+E/2ODVdJv8AxXeXm+WZ5fuxb6+LPMZP4mp6TS/3mqKOCjh/gOmpS9sf&#10;o74w8MfCn/hWN2ukX2n3OtrY7Ikhn+9LsrE+EX7PfgWT4aaU2r6vBDrcsXm3SJOnytXwKl5P/DK3&#10;/fVWodbvk+7czp/wOuz95y8pwfUfh974T6w+F37M1t428TeLdQub7+zbeK6+z2fnf8tU/v12kn7H&#10;9isjD+3ouCRXxXbeM9as/wDVancp/uSvVv8A4WR4m/6DV9/3/eplOpIp4WSZ7L4G/ZXvtSv7e8ub&#10;Pzvm3sjrX0dYfs5W1myXi6ZbWESxbPu19QabpWlWFqksUCotV/EiQa3pMtnF86Mv+5XB7VYqp7Wp&#10;M+clGjV+GJ+XnxX8MQeGPGF7EqyPEsvyvD9xq6D4M+JJdN8R2TKv7pZV++1e6/EX4Jr9ollubad7&#10;dm++jb64/wAN/DHSPD2pJL5V3Mit9xEr67DZtSlDkkY/VJRPvzw3qCajotlPHt2yxL92tTmvPPhv&#10;r1j/AMI3aQK0kO1dqpN9+uuh3+bua53xV5ntYzl7p3SgaUnSm/7NN3p/epn8VAiXiot/8NJuj/ip&#10;s00f3azkMieT+61cv488ST+HtGluYLFr91/5ZJXRTTKn96qTus3ysjbK5JS/lN4nwP8AGC58R+PN&#10;ZlZrOSztFbfFC/8ADXCab4M1q8le22/O39yv0muNHs7ldr20b/761iXPgnSHbzVsY0l/votV9brw&#10;j7p08tH+U+FPh74D1zwl40tJ2gn8pZd7fuq+67DXpfs8W2X59tUv+EVW2+7FvSq9zYTp8sG1P99a&#10;5pVqtWXNIxly/ZifN/7W2j3Nz4hstVb50li2b6+cXub6wbdBPIn/AAKv0G8SeErHxdpqWerwfaVX&#10;5/krjLz4A+EH+9Zyf99VjynfQxMYx5ZHx1D8SPEOk/duWdP9quq0H9pnxDo7J+9nTb/clr6R/wCG&#10;b/As3yS2dz/wCWvjH496JZ+A/iJe6Vpislkv3d9bwoxqS5VE2+tQPpLwx+3BqlnsWe7k/wB24XdX&#10;rvhn9tnTtQCpdx28z/8ATGXbXwx+z34VsfiR4+tNI1VmS0lX5tlfVevfskeCbDSb280+5u/tdvEz&#10;qm+uicq+H/h1JGMoYafxRPadU/a48J2tikm2bzW/grmrz9sXw5IvywT/APfNfnR48v7zTbrbbXMi&#10;J/c3Vi+DNYvtS1KZZ7yV02/c3Vcq2Lq0vaykXSwlCNTljE/Rm8/at8OXC/NFctXkH7Qnxp0jxn8O&#10;biz0+2lhfz1dnevlTW7m8s7r5Z5Nn+9Wn4Phude0nVVuWkeJWXbvp5bhJ1cTGrKRWNlGlQlGJwV/&#10;qTea61zl5qUr3H9/bXofiTRLOzXaq73ridVh+zRbli+9X6JynxXMYU14ztTPO3ruaqtzc+c33dlV&#10;0f8A2qgDQ/io37qz/Oo+1e1UBoJMqN81fVHh79qjwB4b02yitvAEH2u1iVFuPKi37lT7++vkfzql&#10;SagD7D1v9vZrmJPsfhePen3Xmb7tfPNt8Xda0r4iXfizSpfsF3dT+a0Kfcb/AGK4LzKPMoA+pU/b&#10;z8UQsjLpFmm3/pq1ZXiT9t7xfr2kXFnBBBYSyrs+0Qy/OtfN9MpjNC81K51K8lubyVrm4lbfLM7f&#10;OzVF51VN+2jzvmqhF5JqlSZapeclO3LQBoJMtXkuqx0+T/gVWEk/vNT5iToLa53/ACs1aWm7oWZd&#10;2+uXSbYu7+CtC1vG+0fLu+7RzFcp32j3n+lJtr9VfgsjJ8KvC67dn+grX5GaJ9peXdt2JX6yyeNr&#10;b4Y/C/w/dtbfaYls7dNqN/sJXzedSjGMeY78JHml7p6QsJjh81m2LXhvx18By/EWw+xrP5O1t9Ym&#10;pftz+E4V8qfSr5P9zZXG69+2r4Me1llgs77zVX7rrXzeIp0atPlhI+hwkpUZe9E88m/Zg1Ow1KK8&#10;ttVVHiber7f4qzPiL8WvFnw7byp9VtL+42/ce1R66PVv2sdM1vwvLJbafPbXsu5FTd8lfJnjzXr7&#10;Xpbi8nlZ5W+8z1x0qMublkelU9nV97lPS7b9rrxG/wDx86RoVz/v2KVdT9qKK5/4/PA/h+53f9MN&#10;lfOlv92tGGvSlh6ZxxpxPoBPj54Quf8Aj8+G+lvu/wCeLbKd/wALS+GF437/AOH3k/8AXGevB46m&#10;jrj9jE7I0z3q28SfBS8X/SfDWqWzt/zxnSrHk/Ai/wDuy63Z/wDfD14FT6j2H94v2cv5j3X/AIQ/&#10;4LXjfuvFWpW3/XaCpf8AhTvwwv1/0b4jRp/d86CvAHdv4qdH935aj2cv5h8tT+Y97T9nXwxef8ef&#10;xG0l/wDrs2yoX/Zalm/48/F+iXP93/Sq8H86T+9UyXMv8MrJ/wACo5ZfzFctT+Y9qm/ZF8Vf8sL7&#10;S7n/AHLpKyr/APZa8dWzbVsYJv8ArjOj15kmsXyfdu50/wByWrUPjLXLb/VarfJ/uTvS/eC/fnV3&#10;n7Ovj2zba2gzv/uVmXnwQ8bWf+t8OXyf9sqgh+K/i+3+aLxDqH/f961Yf2gfHsOz/io7t9n996P3&#10;g/35y9z4A8R2bfv9Fvk/7YPWZN4b1OHf5tjcp/vxPXpcP7TPj1GRn1rztv8Az2iSrX/DUXi91/f/&#10;ANnzf79qlPmqBzVf5Tx9rGdPvQSJ/wABpvkyp/C1eup+0VeOztfeHtGvNzb/AJ7XZWm/7RHh68i2&#10;3ngDS3l/vp8lHtan8oe0l/KeGbX/ALtRbWr3K1+MHgK4t9uoeAoPNb+O3l2Vbs/HnwbvGdb7wnfW&#10;yf34Z6v28o/ZH7f+6eBUf8Br6I+2fAa+b5oNZs//AB+q/wDwj3wR1K6uFi17UrCJf9U80X3qj6z/&#10;AHRe2ifPlFfQcnwl+E15Fus/iCqP/cuItlcD4t+G+i6JdJFY+KrG/Rl371anHFU5G1OUavuxPN6K&#10;6N/CX3/K1Ozfau/71V38JXyfdlgf5d/yS10e0ia+zkY+1afVh9HuU/5ZL/31TP7NvNv+ob5avmMu&#10;WRFTvlrbsPAfiG/01L6DSLua0Zd6zJF8lUrbw/qd5E8sFjczIrbGdIqOeJHPAqJtp8dO+wXPmvF5&#10;Enmr95dtK8LQttlVkf8A3aRWglG1qPuJR5lAH7PTabc2y/LOz/7FZ76xc2fystM1LxUyLuiXfWfN&#10;NLefMzfery5Sh9g+PJrnWILxds8G+sH+zbbzX2xLV37A39+hLZkaub7RZes0WFflrYsNSnhl+82y&#10;slEZFp+5q7KciTtUvN6p81Tb/M+61cfDcsnzKzb6uw6xKn3n312cwHR/f+bdTtny7qyv7bif/YqV&#10;Lzf8q7aoC88zUx5pdtV381/lZaY6NT5QJkuWqF5vm/hpru1QzOqf79RygTfbF3f6qoZplm+6q1X3&#10;rtqu+1/n/wDQKvlKCazif722H/gVZVzpSurssu+rFy8W7+Ksy61WCzuPlbY9RLlAqzIqL95k/wBi&#10;vgf9qLRN/wASNQlln2J8v36+4L/xattLLtZXf++9fC/7Uuty3/j64lWLejKv3KvDc3tPdNJcvKV/&#10;2Y5orH4pWX+ksn3k3191XPiT/iUy20TedMy7G3t96vzK8B+M10TxNaTt+52t8z/cr2W8+Kl8m/yt&#10;VZ0b/arsxGHlORHtI8pp/Ev4G7Le71CfUIP4nWGH53rxSG2s/CupRSxLI6N8kv8As1vax4zvL+4f&#10;z7md3/v7vvVzN55sm9t2+nSo8tPlkXHEy5uY9r+Hvwo0z4i6HNrmp6v/AGbp6tsXYu+WWq+uaDov&#10;gy1u7bSNVnv7Rm3t9oi8p1rC+GnjOeHwP5Cxb0tbpvNT/frS8T6f/b2l/aYNybq1wtSOHr8kT2K+&#10;CqV8H7X+Y8t1jVYLy6fa1YOsPHDb7W/irN1jSp7PUpfInb5GrHvLzUE/1v77/br7bmPg+UhvNrS7&#10;dv3azXs13VYS/i/5aqyU77TbP92VUqAM2awb+9VTYyVu7Fdd275KqvDVAZ6bqdHVvy6PLoAi+anL&#10;/tU+On7FegCu7/3aE3batbF3VNDCv92nygZ7R/3aZ5Lbd38FbaWy077Muyr5Q5jn/m3/AHaejt/d&#10;roEtovvbVp6WcW75Vo5SOYwUeXdt2tVjyZ3b5d1dAlvFt3bam2RIu6r9mHMY9tZtJ8rNsrotBtls&#10;7iLzWqvvg/irRS2g8rcsv/fdXy8oztdHeL7R5W3em6v0K022l+NPwR0SKxuY4btYEilR/wCFl+Sv&#10;zV03VYrO4RWbY/8Acr9Jf2PLC+s/ha89zE0MV1P5sSv/AHa+dzynGrQ947MDKVKrzRPiL4weGLnw&#10;P4qu9I1B1e4i+9s+5Xj+varF/qF3b/4ti19H/taP9o+LmsN/tV80X8P+mSv/ALVfG4KXN8R9xUj+&#10;75onVeD4ft9q+3c6KtUvFtnKlm67Wrs/ghYfaZb3cu9K+kPgv8NdB8W+PorbVdPjvLTynZkeipW5&#10;apjzckfePhG2hZF+ZWrQhRq/Vu8/ZU+Gmpf8y5An+42ysS8/Yq+Gk33bOeH/AHJa2liZfynNGtSP&#10;zKRKl8uv0Yuf2D/AU3+qub6H/gVYV5/wT98PSf6jXLlP99aj2/8AdNvrNM+B/Lp9fbF//wAE91/5&#10;dvEa/wDA4q5+8/YA19P+PbWrSb/gL1HtDpjiaX8x8iOm6jY22vp25/YS8cQ/6ue0m/7a1i3n7GHx&#10;Es2+XT45v9yVKn2kS416R887Wo+7Xs15+y18RLPfu8PTvt/u1z958CvG1n/rfDl8n/bJ6XtqRt7W&#10;B5zRXTXPw78Q2f8Ar9Iu0/7ZPWfN4e1OH71jOn/bKnzxL5jHpklXX02dfvRN/wB81E9s391qZfOV&#10;6iqV1b+7UTo1WHMDpupnl1LRQIi8umeTU3mUUAQ0fNT6Z5dADfmpnzVLRVANpm9v4Wapab5dMYI7&#10;f3mqVLy5RXVZ2Tcmxvmpnl02gR2uj/GnxjoOjJpVnrEkOnqvlLDtT7tXfBPx18UeA9L/ALP0yeD7&#10;I0rS7JoEf5mrz2nVPs4nP7Gn/KekeD/jfqvhXVtV1D+z9P1K41KXzZftcG//AL4qxc/GldS8eW/i&#10;PUPD2mzRW8Xlf2ekWyFv9uvL6KPZxJ+r0z1Px/8AFTQ/GcWnrbeELHR/s86yz/Z2/wBav9yupj+L&#10;3w18tf8Ai28XT/nvXg1MojTjYPq8ZH69w6UqM7O0j/8AAqt/uoflrsE0G22/damf2DZu3+q/4HXl&#10;fVpHzJyTzKv8S0Juf5lautm8PWz/AMK0Q+G7aH7sS7P9ito4aRJy6I22rHktsrqH0q22/NFTHsIE&#10;i2qtbex5QOP1K5is4kllZkT/AGKsWDxXipLFu2t/fWumSwg+95FS7IIfuxVcYgYkNg1y23bWnZ6I&#10;0LbmZqupN/s7KmR91acsSA8lX/vVDJbs/wAy7qsec0P3aajyu1MsqOrf3apTbt33WrYd227WqGpk&#10;BizQy/w1X2/Lt+aug+zL89MeFf8Avmo5S+Y5S5hZ/l+5WLquiLeK67vnrvXsFf5vv/7FVH02Ld/q&#10;qxlEvmPnrxV8MdTufN+zS793+1XjniT4RXyN/pdsz/7b19xvo6/wrsrPvPDcVz96Len+3Ue3qQDl&#10;ifnPqvwitvtXy2ex/wCL5ax9S+FEsMXmxwV+hGpfDTTL/wD1tmu/++lcVqvwWs5N/wBjZkf+41bR&#10;zCQezPhn/hCd6/NK1s6/36z9S8K3ltb71/fJ/sV9gar8H7lG/wCPZZkrmrz4SxIrpLBJC/8AsLW3&#10;14j2Z8pfDTxD/Z+uXemXLbLe8/df7rfwV7Rs/s3SEgb/AGvkrQv/AICWiSvLFbfN9/fVTx5oNzpt&#10;hp8rKyfutjV0wrU6teEonu4PEy9hLDSPB9YTzr+Zv9uufvLZXZ66C/8A9a6/7VZU3yRS1+grY+Ce&#10;5g3NhF/drNm0qJ/vKtbUzs6pVd03UCMJ9KVP9U7JVd7OdP8Alu1bs0P8S1XeGgDFe2ud3+tpn+mf&#10;3lrY8umeT81AGZ/pP91ab5l5/cWthkXbQif7NacoGUj3z/wx1Yj/ALR2/L5daSQ7KPu/w0RiSUkh&#10;1N/4o/8AvmrCQ6ru/wBbH83+zWmjsmz/AGql3rurblFzGO9hqaf8t4/++aPJ1X+9H/3zW7D89W0R&#10;P4mo5SOY5R01yFdzQK6U/wC06m/y/Zv/AB6ut+bait9z+GnpbLRyhzHD3M2oP92LZVizh1O5Xa0r&#10;JXWvZxSfw1YhsFT7q1Hsy+Yz/DGg/wDE0tGnlZ/3q/eav0w8JftCWKaXZWa3Nij28CxbN391K/PW&#10;whVG3fc21D9vnVtyysn/AAKvmM75fdgfQ5XT9rzSPsvx54A8OfELXrvVbm8ZLu6be3ky/JXnV/8A&#10;sr6HM26DWp0/31Rq8MtvGGrw/dvpP++qtp8SNeT7t9J/31Xx8aco/CfVc3un0B4P+BsHgyK4WDU/&#10;OeVv41r2L4Of2Z4AvLu8vmaa7lXYrov3Vr4qtvi74jhb/j+ketOH4368i/NdNWMqdTm5iJU6c4n6&#10;Sw/F3QX/AOWsif8AAaup8SPD1yvy3i/8DWvzah+PWtJ96XfWnD+0NqCf61V/4BS/2g5vqlE/RqHx&#10;zob/AC/2hbf99VbTxVpU33b6D/v7X5xQ/tAyu25ovvVah+P0CNvaJqn2mJ/lMfqlP+Y/Rv8AtKzm&#10;+7cx/wDfVS/aYtvyyq//AAKvzvh+P1n/ANNE/wCBVpw/tA23ybbydP8AtrR7St/KH1KP8x+gHnJT&#10;kf5vmr4Qh/aBl/5Z61dp/wBta0rb9oq+Rf3WvT/8Dao+sS/lD6h/ePuDeu77tCeVt3ba+N7P9pzV&#10;0b/kNK/++qVpw/tRa1937ZaTf760fWo/ykfUKvc+sJrCxm/1sEb/AO+tZ9z4P0O8X97pVo/+/Alf&#10;Olt+0/qe1PNgsZq1rb9qKXb82mQf8AlqfrlH7QfU8TE9dm+FfhC5/wBf4e0993/TBKx7z9n74d3n&#10;yy+GrT5v7i1xUP7Tls7I8umN/wAAlq7/AMNP6LH809jcon/AKI4nDk+xxMSxefsl/DS8/wCYGqbv&#10;+eL1z9/+xD8O7z7sVzbf7ktaaftb+Cd22X7XDt/6ZVoW37UvgC5/5iskP+/E9bc1MjmxMTzm8/YD&#10;8Jzf6jU7uGud1L/gnvY/8ufiGT/gcVfQFn+0P4CmX/kYbb/gfyVq23xg8HXnzQa9p7/9t0q+aP8A&#10;MH1ivE+QtS/4J9anCv8Ao2vQP/vrXP3n7BnjH/lheWM3/Aq+8LXxt4ev/mi1W0fd/clStCHUrN/u&#10;3MD/APAkqub+8X9dqn5v3n7E/wARLZ322cM3+5LXP3n7J3xGs9//ABIZH/3K/UhJov7yv/wKnb1/&#10;u0c0v5ivr8j8lbz4A+OrBv3vhy+/79ViXnw08S2f+t0W+T/tk9fsL9mg2/dqq9hZ3K/6hX/31pc8&#10;i45h/dPx0m8K6nD/AK2xuU/7ZVnzabcw/egkT/gFfsXN4Y0Wb/W6ZbO/+3AlZl58MfCd58s/h7T3&#10;/wC2CU41ZF/2hH+U/IL7Myfwt/3zTPs71+st/wDs9/D6/X974atP+ALWFefsi/DS8Xc2keTu/uS1&#10;ft5Fxx9M/LfyXoRK/SXUv2Hvh9c/PB9rh/2Flrl7z9g/wreR7rbUL6zf/pstP2/90v67TPgX/gNM&#10;r7gvP+Cfds6/6N4hb/gcVc5qH/BP3WkZ0ttatn/31eq9ubfW6f8AMfIVMr6e1L9hLxtbf6ie0m/7&#10;a1hf8MX/ABB/58Y/+/tHtolRr0v5j9SvuQ7qYky/3qf/ABbfv1FMm+r+E+TD7TF93dTkddtZSeG7&#10;ZLz7T82//rrWh/F/fqOeRfuljzFf+JaY6LTfJXd92hP++K25iB2/+61RTfuV3bd71Ltf+7T9nzbv&#10;v7qQFL7/AN3dUsPzr92rfkr/AA0z7jfKtPlDmBIf9qmbf4asecsf8NCbf7vz1QcxVe2/2t9M8l/u&#10;1Yf+6tG9U+Vm+enyhzEXk/wUbPlpzzRfd3bKbv8Al/v0e6AxNv3f46e0P8NH2hKY+1/utWMuUsY9&#10;rVd4W27aseX8v3/kqu8yp/uVjKJfMV3h2ferPmsN7fdrWmmXbu2tTIXZk3ba5vZRL5jMfTYv4lql&#10;eeHra5+9Er10CfO/3Wp7ou3+5T9jEOY4S88AWNyv3dleL/tDeCYtH8KpIv8At7a+oNi7XavHP2n7&#10;Brn4fPOvz+V8/wD45W2FjyV4yNaMvePzSv8A/Wu3+1WFM+9nWtjUv9bL8uz5qyZPvfLX6nDY+Xe5&#10;X2fK9VX27quvtSb5qz3ffv2/IlIRE7+Z8tQyVNJUPktu20ARPt3UzZvXdU23+Gjy6AIUSn/dp8dM&#10;8urAfHTqKmRPlrXUkETetCQ/NTk+Wn71/wBrfVRIHonzVahf+Koo6lRNjbW/irQC3v3bFapdmxfl&#10;qunzt/8AF1Y3NVEakyx/3qtJv+Sok/vLT7aZd21qCyxM+y3esxNztWnf7Ut0Vf4qz/8AgNfAZtU5&#10;sSfcZTT5cNzB81FM8unuleIe3yhR5lM8umUATeZTPMqvNNspkLs7baogseZRRs+Wjy6A5A8ymb3/&#10;AL1P8um/8Bp8xHsh3nSf3moS8l/56tUUlM8ykR7Mt/2rcp/y1apY/EN8n3ZWrN8yiiyDlNpPGGoI&#10;3+vapk8eagn/AC1aucplHJD+UWp2EPxI1BH/ANa3/fVTP8TruaLazf8Aj1cT96m1HsKX8pXvnS/8&#10;JbK7fMzU/wD4Sp/71cpR/DV+ygZ+8dh/wlf/AE1p6eJ/+mtcZTKfsqQe8d8niyVPuzt/wBqtQ/EL&#10;U7b/AFeoXKf7k715v5lG9/71R7GmZyUj1u2+MHiW2/1Wvagn+5dPWxZ/tD+OLb7viO+/4HLvrw7z&#10;pP71L9snT+Kj6tTI5f7p9F2f7Vfj+1+X+3pH/wB+JK3bP9s/x7bfK15bTf78FfLn9pT/AN6nprE/&#10;+zUfV4k+zp/yn1xZ/tz+L4f9bbafN/wF627P9vPV0bdPodo/+5LXxf8A2w38SrR/a/8As0fV4kex&#10;p/yn3Rbft7Rf8t/DjJ/uT1u2f7dvhyZf3+kXyf7jI9fn5/bC1Mmqxf3mo+rf3iPq1I/Ri2/bV8Dz&#10;Km5b62/vb4q2LP8Aa2+H143z6u0P+/A9fmomqL/z1qx/aS/89Kj2Ev5iPq0T9QLD9o34fXP+q8S2&#10;yf7/AMlbEPxj8F3nzReI9Nf/ALbpX5VJqS/89alS/wD+mtHsJE/VI/zH6123jnQb9U8rVbSbd/cn&#10;Srv9qWP/AD923/f2vyMTWJ0+7K3/AABqsf8ACQ33/P5J/wB/aPY1DP6sftBs2N96n+XVT7T/AMDp&#10;r37bvlWtuY4OUtPa76XyfL+861U+3/L/AKqnI7O3+zT5oh7xb271+WmfKlRO60PN9zbVcwcpL9p+&#10;XatD7ttRfuvvL9+h9zN96jmAlTd97+Opnh+WqkdDzNtq+YC35Py/Oy0x4aiSbe235qJnb+9RzEDv&#10;l3U14V/vLvqHf8v996id/mo5i+UfNZ7P9uofm/4BT/OZ1pnzbvkasyyJ9qN826okmZJf9irTp8vz&#10;fxVF5K7vlWspR94OYHdXb5qi8lUbdTvJZKe8Py/eo5QD5qESn7PLb7rPTnT5avlkA10ZF3bqqfNM&#10;1WH/AN2otiJ/ql2f3tlRIA8n767lrlPiX4bl1zwDqtjF88vkP5VdWn95WomjZ9+5qa3L5j8cfENg&#10;1nqlxbS/I6ysjVz83yfdr2b9pnwf/wAIZ8WPEFttZEaf7RF/tI3z14vJ975fv1+h0KntaUZHgz+I&#10;qTfP96meT/zyp8zq/wB779RPuRdy7k3V0kEL/J975/8Abpv8XzLTvm+9/wCh035t1AEP+/Q/36mk&#10;qH5ttAB/6BTf+A059ybKP4t38NWALu2/7dTfNtpmz5t26j5kXbu+9WupI/5vkpyJTUX5dtWPlddq&#10;/wANWAIn+1Vq22v/AB/991VSFvvb6d/FtqyC8j/P/wCz1a2b13ffSs1JtjblZqsQzMjffoI1LsMz&#10;K21fk3VbRVdU3N861XTbMv8At1Ytv9dub+Gs5yjCHObQjzz5SW8f7i/3VqvT3fe26mV+X4mp7WrK&#10;ofpmFpxpUoxCmeXT6K5TtIvLo8unUUBykUkKvQkK1LRVkco2mfLT6ZQHKM8uin0yggb81Mfd/dp9&#10;FAiv/wABo/4DUslMq+YfKV/m3UfNVjZ81N/j+9RzEcpXdKKsUVfMHKV5KZs+X71WNn+zTdqf3aOY&#10;jlK3zUbWqztT+7SbVo5g5Sv5dFTeSlM2L/eq+YjlIqKl8ld33qPJ/wBqjmDlIqZVjyW/vUzyfmo5&#10;iOUiop+1qK01I5QplP8Al/uUyjUjlCmfNT/+BUbP9urDlDc1O3v/AHmpvl0UEco/7TIn8TU77ZL/&#10;AM9aip9Acp+5Tu71Mnz/ADMvz050b+9TdjOu1W+7Xn8p4IO7/wAO2medsp/k+X95qY6L/eqwH/aV&#10;f+GmfxU+F1odG3UEDkTf96mv97b/AB/36c8ywrRHJ/FV8oAn3drfJQ+3d8rNTd7PUO9f4aQFjem3&#10;7uym/M8v3qZVd2ZG2rQWWP4qZsb+Kjzmj/hoRG2/NuepAm87y/lqsk37113U90+b7tN2/wC7sokB&#10;LsXb81M8l6X7/wB1aZ8yN96jlEO2f3qfsXbQm3dWPf8AjPStEv8A7NqEqwwsv+u/u100KftanKTU&#10;lyRItY8YaZoLbbm5+f8AuJ871k3Pxa8PW0X+ktfW0svyRI9q/wA1bT6l4afSrh9P1O0tr2X5vtX3&#10;3ryPxhbXOpalabdQtHe3/eq3n/62vu8vyfBT/iyPkMfmONpS5aUT1rR/Eltrc6RKskLt937XE8W6&#10;ti5T7N+6lXZXB+HfjBoPgvSWh8R6jCJm+ZYo/nrzbxV+1RpWq33kaVF+6i+6leVjcsw0JTjSkevh&#10;MXXqxjKrE9187Zv+X5/4aLO8uZt/n232bb9359+6uSf4keHtK8K2+ta5qdtpVpLFvZ7iXZXmWt/t&#10;vfCnQZPIXXGv3/6d4HevkY0asvhPb5ox+I4T9u34Vz6rptl4xs4md7dfs95s/u/wPXwZND5LP81f&#10;oBrf7cnw5163uNKvNP1C50+6XY3nRIiMv/Aq+NfiRYaK+uXd94X8x9EZv3STffX/AGK+sy2VWEfZ&#10;VYnm14xlLmieculROjIv3qtyI38NQuj7fmWvaOMr7/l+9UW9t33qseTUTpTAY6fMlG/5qPLoqgG/&#10;N96mfdqXZ83y07yXqxjUT+H+GnvDv/i+5UsKffqwkO/Yu6gCpsbd96np8jP83ztVvyf93/vqmfZf&#10;etOYgiT7u1lpyQ09Lb5tzU/Z833qvnAZHVhPv1EjxI25pVq7bQyzL5qwSPF/e2/JWcqsIR5pFxpT&#10;n7sR9t97/wBnqxc3Mv3YqI0b+KnfL/cr5PMM05v3VI+sy/KZR/e1Sr9qn/u0fbJf4oqtfLTfLrwP&#10;bHvewKn29v4omo/tJf7rVYpjQr/s1pzQ/lI9nL+Yi+3R/wC1R/aSf3qPsa/3aZ9jX+7R+7L5an8w&#10;/wC3L/fp/wBvX/Zqu9gtM/s1ajlpBzVS39oSjzkqj/Zv+3R/Zrfwy0ctIOaoXvOSjen96sx7Of8A&#10;hameTcp/FS9nH+YPaSNb5aKyf9KpvnXX9yj2Ie0NWisr7ZP/AHaZ9vlT+FqPYyD20TVorM/tZ/Sl&#10;/tSp9jIPaRNCis/+1k9Kd/aUVHs5F80S9/DTKr/bI6f9rj/vUcsg5oktMpqXMX96n70/vUBzCUUU&#10;UAHy0bP9mn0ykHKHl1FtWpaKA5SJEWjy6sUU+YOUr+T/ALVHk1LR8tHMRykXk0zyasfxU3+Kr5h8&#10;sSHyXpvzVYoo5jPlIf8AgNH/AAGpv4qKQcp+5Du27bu30fKi/eqilw3z/LT/ADm/urXOfKljbv8A&#10;/i6idFRtrNvSnPcskW3bUW9n+bbQBN8qfMvz1LGiutQo+9vuKlTbPl+Zl/4BQBC8K7tv30o2bPur&#10;/wB8U9H/AIasQov92gCvT9mzZTnT+7tpuyT7q1YDkh+XatKiL/F92kTd91v++6Eh+Z9rVRBE6RSN&#10;/fp+xkb7zbKh2fNVvyZZtiRfPWkYSn8ISlyFd3Z1+Wmfw7mrdtvDrbt0jbavLo9rD1Xd9a9KGW1p&#10;/EYyxMYnKQuztt2tQ6M7f6pt9dHcanpWlrunuYIR/tMBXO33xi8J6b97UInb/pmK9GGR1J/CebVz&#10;TD0/ilEl+zS7vutsrxn46+BtX1uzS80iJppYv9bD/ervr79pDwxa/wCrWab6JXA+Mv2mNL1G3lgh&#10;t54nZflfdXqUuHq3PzfCeTXz/DcnuvmPifxVquueHdU230V9Z/N8yfOny1yt/wDEi8h1hLmx1C5h&#10;SJt6I8u+vcvGfxL8Q6lcP5V1HNF/cuIkevHdb037ZqT6rqFtaJEq75fJi2JXXWynE0Yc3NEnD51h&#10;604x5SjrfjbWviLefadTuWfyl/1z/cpqax9jiRdKuf3q/em8qsfxV450xLWL7NpqzafL93Y2za1c&#10;frHi37BC7Wln5LsvyvcNvf8A+xrzadHl+M96VT+Q6rxJea54wvEl1XUGv3iXYqTN91f9yvP/ABPo&#10;N5Dvl8j5F/jhrK/4Ty52vuWPe38aLVd/GErs+7zE3f3Jd6f+PV0ciiQavh7VbzUmTT5/30S/wTfP&#10;W9ND9g024+Zba3b7zf3a4+81trmZPKaBIrhfmf7jrULzb7W7gink+yN955l2JuqgPUPhFpuh+JNS&#10;1PQ9QXzriL97BcI+x9tdRrHwis0l/wBG1CdE/uOqPXiXw98TweEvGFpebmmfdtb+5tr6gv7xbmLz&#10;VbejrvWvMrSq0pe6fSZfToYiPLKJ5Pf/AAxnT5l1BX/7ZVmTfD253bm1Bf8Av1Xp1zNWTddqx+s1&#10;D2I5bhv5Tze88EzwtuW83p/sLT9V8K2MP2dbPUJJnaLfK7xbNrf3K7Wb56pPpvnfMtbRxNU5qmX4&#10;aH2ThH8PKi/6+SmppUH3Wln/AO+q+kP2d/2eG+Mfi14L5pLbRLVd91ND99v9hK5/48fCux+FfxO1&#10;XQbZZPsUTLLa+c29/Kb7lbSlU5eY8qNOh7T2Z4i/h6NF+9J/31Wx4e8GW2pXG2WWf/vqtv7GrrW3&#10;oNssNwm2sZV6p3/VqH8pg6x8OtM02Lcstz/wNqyk8H2P/PWf/vqvS9e8q5t/KVd71y72zQ1jGtV/&#10;mLjhqH8piQ+DNPdvmaf/AL6rYsPAei/8tYGf/flp8MPzVtWfybKJVav8x6NPB0P5DQ0fwfotn80W&#10;nwf8CXfWb8SLxUitLOBVRF+dtldFbXKovzV5Vr3jOK81m7aX/VbtiJXJ7GrijHEVqWC+yQfN/s0m&#10;9v7q1FDeQXMrqqsj/f2vUvl141ShOjLlmdtKvGtHmiM/4CtFFG9UrE25hvy/3KNq0faV2VDC6zfM&#10;tXyhzE21aZ5dP8uh0qBEP/AqKm8umeXQAyin0ygBtM8upab/AMCoAZtameXT/wDgVH/AqsfKM/4D&#10;Tdqf3alplHMyOSBH5Mf92oZLOB/4asUVftJEeziUX02CmvpUf8NXZKZV+0kT7OJn/wBl/wC1Tf7L&#10;b+/WlTav2khexiZn9mzp/FTPsdz/AAtWxQn+9R7Yn2Bj+TeJTd91/dra8yj/AIDV+0F7Mx/tlyn8&#10;LU3+1Z0/hrb2p/dpnkx/3aPaQ/lI9nMyf7YZPvrT01v/AGa0Hs4pP4ah/s+Cr/dEfvRf7VXbSf2l&#10;FS/2bBQ+jxVHLSDmqjvt0dP+1x/3qqf2J/damvo8v96jlph7SoXftEf96jen96sx9NnT+KmfY7n0&#10;o9nD+YPaSNbf/tU/zKx9lyn8NHnTx/wtV+xI9sbXy0Vi/bJV+9R9vlrP2Mi/bRP3adIkpu+NPmqv&#10;9p+X5m+emedLt+XbXncx82cp8RvijpXw903z76Vd7fdR68y0r9qLT7+V/wDVpEq/fRvnrxL9qjxD&#10;fa38UE0p/wDl3VUVN1Y8Pw3s4bOLdeMl79/7vyV7eCpynH3YnnVMTGHxH2BpXxXsdS+z+VudJf49&#10;td1YXi38SNE+9K+KvhFba1N4oe21C5ZLK3+9s/ir7D8N+J9PsLWKKJdlbSwkasz16dCpOl7WB0Tu&#10;yf79NS8VPl+ZKd9vttYX938kq1SmdYZf79ebi6EsPIjl/nLHnNvqXzmT5qz3uYkXdubZViH/AFW5&#10;mrjjIRbhmV23M1So6v8AL81Ut6v8q/frWgW10HTpb+/kVIFXf8/avTwmHniJ8kTkrVYUY88y7Z6O&#10;hTdIML6VBrPjDQ/CsG25vI4Nv8Ct81eB/Ej9oe7umltNGZrS2T/lt/G1fOniTxzqF/LKzTt/31X1&#10;XJhct92r8R5VKGNzD3sNHlj/ADS/yPq3xV+1Jp+ms0Wm2+//AKayNgV414q/ag1TUpWX+0GhRv4b&#10;f5a+f7/VWm+dpWesd7xpJa46mcVIfwIxienT4dpz/wB6qyl/5LH8D07Vfi7c3jf8tJn/AL80tYM3&#10;j/UJv7qVx/nUI/zba8ypmmNqfFUke7RyTAUP4dCJ1H/CSahN832lqa+rTzN+9bfXP2b3Pmy+ft8r&#10;/llsq07/AO18lc1PFYjn5uc7p4TDypTjyE15efKzM3yL/HXn3j/xOqabLEys8TL9xG2bqb4w8c2P&#10;7223Sb4vu7P4q881vxU+q7rO21CP7Iy/8e8y/wAVfd1sXKrDkPzDC5bSw8+b7RhR69Yur237yGJm&#10;37G+dN1RalYahqTbW2wu33UmlRPlrESwie/RVvI3fzdm1FetDxNeNDdXC/8ALwzfvX/9kriPXMK8&#10;tvJl8pVZ9v3n/vUTQrbWCNLA3myt9/8A2aZZzXPmpFBOybm/gatPW31D7UkE/n+SvyKkvz0AY/2V&#10;ry3i8j59r7NlMvLieH9wzNs/ihepUha5a4iiX593ypU1/ZwWdv5U6yPd7f4G+RaAKiW3nTbop40/&#10;322V9C/DHxb/AGr4fWxuW33dr8jfN95a+av+W1dB4V8ST+GNWiuYmbZ9xk/vLWFSnzxO/CVvq9Xm&#10;Ppi5eqTvVTSteg1uwiuYG+Rqt7N1ePyn20Kt4lfZvatjStHl1K6iggiaaWVtioi/O1ZiOqNXR+Ev&#10;Gc/hLxBp+q2bfvbWXetXE48TU933T7y+Bvwri+G/hGK2WeT+07rbLdf739yvPf2sf2bbzxhbv4z0&#10;yeS81CCBUnsdv/LJf40r134e+M7PxhollqtnOrxXC7/91v40r0jTblbmB4pf4v4Hr2IxjOHKfGe2&#10;lCrzH4+PpTWzOrKyba2NK01Ui81pd/8As19nfHj9kjTLi113xLpWqrYOqvdPYtF8n/AHr4x86K1X&#10;b5tebWpypH0lCtGtH3S9MivWZeWf+zTv7Ug/56rTft+/7tcx0xl7xmbNjVbhk2VXmmWSaorm/gsL&#10;V55W2Iq/NWZ6savJEr+PPF0Xh7QXXdsuLj5Iq8f/ALPnubBr7ar26/efzU3/APfFV/EPiGfxhrzt&#10;/wAst3lQLXcJNpGm6b/Z8S/6XFt3Lu+edv8A2Wvfw1P2UT4nHYn6xV90YnieXR7hLyWKC8u5Ytmy&#10;4+fav9yq9h4n+0yumoWzWfmt+4fb8jVhTeKmtZXnis47NF+T+/Kzf79c5DeT6xqm6dmmluG++9VX&#10;pRxEeWRzUK88PLmiesfxUya285dtdr8OrPwZraxafrWqyabqCrsaZP8AVfLXrMP7M9jqVqlzpniF&#10;Zom+6/lV8bVwVelI+wpZhRqxPmxLD+HdViGFYV+WvoP/AIZO1y5Z/sep2k3+/vSs68/ZU8Z23+qg&#10;guf9yVK46nND4jvjUpT+E8S8ujy69QvP2fvG1n97Q53/ANz565+8+GPiOw/1+i30P/bJ6x5i+aJx&#10;Xl0eXW3c+Hr62bbLZzp/vxVUawlT70TUcxRleXR5dXfsbUz7L70cxoVfLqF0q95NQvDVj1Kvl0eX&#10;Vjy6ZQLlK/l0eXUvl0eXQZlfy6PLqba1M8ugCKmfNT9qf3aPLqwIfm/uUU/Z/t0bG/vUAMoqbY39&#10;6meXQQMo8un7W/2aPmqgGeXRtan0UAM/ipvl1L5dHl0EjPLo8upvLo/2KsCHy6H3f7VTUeXUCK9H&#10;zf36seXR5dWTylf/AHlp3y/3Kf5dHl0+cjlgReTH/dpnkr/cq3UPl0c0g5YH7YQo00z7ttP2ffWj&#10;Y23/AG1oT73zNXBGMT5c+FP2hLD7N8fYvl+SVVbf/eqK81WWzvH82JnTb8rpXufxv+C2p+M/Hmia&#10;1Y2jXNlb/JPsbZtWvJ/i1Z33gG3i1DSlW/0zzdkrou94v9+vvMj5Y0+aR8dmXxcpsfCLUvO0h55V&#10;2S7v40r0WHXmSX5WrwzwH45ubnUntp9qW8vzr8tehpNsb71c2Yy+r4iR+p8PSji8vj/dPW9E8VMl&#10;wnzV6Fb3y30X+9Xz7pupfMnzV6l4J1L7ZcRQM33q5Zf7RS5TbMMFyR5jsPJ+bbuWrENsry7du+rr&#10;WLW7bWiatvw5pq+YZ2X7teThsJKpV5WfJVKvLEZa6FBYwm4ueSBur508a/FpfFGrXmk3cqC2tpWQ&#10;LD9019G+Pbr7P4fnVGxJINifWviPxV4P16z8R3a/2fI6M29Xhi+9X6dlMcNgY80z85zz6xipeyh8&#10;JheJJovtkvkMyf7Feea2k8zJ5Uvk/N81ehzeD/EL75ZNKufm/wCmVZNz4A1qb/mHz/8Afqvn82U8&#10;bX5qUT7LIsVRy/CRpV6nvfP3Tz+ZKz33fdr0B/hjr0zbf7Puf+/VXU+BXiOb5v7Kuf8AvmvE+oVv&#10;tf8ApSPof7awf2Zf+Ss8w3si7alR69w0r9mDXr9UaWKC2/67S13Hh79lezhbzdV1D5F/gt0rKWHo&#10;w/iVY/mZ/wBsc38KnKX/AJKfMltDL/CrfNWR4q+2JF9jglhhml/juJdlfR/xmtvCvw30G40rQ7Nb&#10;zxHKu9PObe6r/fr4i8Z+LZZrqKCVvtMtu29pt33f9ivSw1DDSj7SnzHDUzDF1fdlyxOfv9NuZmdm&#10;ubR3/uJdJXHzWFzDqSRSr5Ls38ddnD4M1PxZr32PQ7Ge/muG3xJbr/er6K+Ff7HN1pTRah461COz&#10;iX5/7JhZZXb/AH3+6td1SrCl8RhToTq/CfJSaJqGlatFKsHnOvzxPD86NV25h1y/Z92nyuzNvb/R&#10;fvV+kaP4R8H2f2bRfD2nw7fk854Ed/8AvtqLb4hTwr+4VYdv9xa4fr8T1Y5XI/NJPD1ynzXOi3af&#10;7iun/slOeaKz+X/Todv/ACx3b0r9Nn+Jd9c2+25RbmL+46764nW38J+JJXXU/CGkzf3nS1RH/wC+&#10;1o/tCP8AKX/ZNSXwyPzifyJrrfLuh3N99KZfv9pldl+5/DX3Dr3wQ+G/iHettoLaa/8A04zv/wCz&#10;b6808Z/sitbWEt14e1Pzn/htLtfnb/gddMcXTmY1Mrrw94+WUtmeXatdBqGgxWGjJP8A8fMrfeeK&#10;VNkVVbywn0u8uLWdfJuE+Rt6/dq7DbT/APCMu0UHnP5v30+fatdh44eDPGEvhu68pm32jfeT+5Xs&#10;thr0V/bpLBLvVq8CtkieLbcxMn92ZK1dE1u88MSo3+utG/74rmqUOY9LCYyVL3ZfCe7JN533q6Dw&#10;X4Vn8YeI7LSrFd93dS+Utef+HvENnrEW6KX5/wC5X1V+yp4Y+x3934svoP8ARLVfKtZn/il/jrjj&#10;T973j1K1ePsvaI+nvBPgxfAfg/TNIi2+bZr+9eH+Jv43rqE8YLZqiyyqkq/eryzxJ+0J4csJXg+3&#10;QebF8jfNXJP8VNM8SM8trPHcv/sV6UJHzUoy+OR6V8SL+L4qeDdb0G21qTR3lXb9r2/I/wDsf7tf&#10;DXir9nXxVoOpSxRQSa3aL/y92O90avp2z8YRW3/LBkf/AHa6jTb+XUokZbFU3fx1dSnzmtDGyw/w&#10;nwV/YMulM6y2ciOv3t61Fu+XatfoLeaC0y/6TFG8X9yVfNT/AMeot/gh4F17Zc6hoNtNdq2/fb/u&#10;k/74WuCWGO+OZR+1E/PdIZZm2rEzu1cp8RYZbC12zy7Eb+Cv0+8c/Avwr4w023isYoPD13axbInt&#10;7VNjL/t18afGD9jDxLNdPeWfiG01J1/5Y3H+j/8AfO75auOG5ZF1Mfzx90+P9HsVmuH2y7HX/VJ/&#10;eqxbPZ73i/s+f7Qv8bXX3f8Axytj4hfDTXvhjqlvZ65ZrZyyr5sTwypKjL/sutZ9mmn6lcPc3jT+&#10;bFtdreFU/e16R4xUvL+2+1OtzpjJcL/03/8AsKt2GoWcLI39mQfL86/M9RX95bXktxL9mjR2+5s/&#10;hqvCjPKkS/fZti0AbWlWH2/zZ7ydba3Vvmmf/wBkr0PwN8V/Evwo1aL7HfSX+jt8/wBnm/iWuUvN&#10;HleW30yOWNIrdfm+be7N/uVt2fh5rrw+/leZM6t+6eZ0RP8Ab/jrGUec05j77+GPxq8L+J9DiuYt&#10;Qghu2T97bu3zrXdJ4n0q5/1V9A//AAKvy3s4b7w3fxXLeZbRM2xtv8VdxD4h1WHa0F9Ps/3q+MzL&#10;DypVOY+qy+pGrHlP0ettVs5m+WVX/wCBVaT7M/8Adr88Lbx/4js/9VqE/wD31WvbfGPxVbf8v0j/&#10;APAq8T3j1fZH3w+j6fef62CCb/fiR6zbz4aeHL9f3ui6e+7/AKYJXxpZ/tIeLLP70u/bXQWf7Wni&#10;G2/1qq//AAGjml/KP2Z9F3n7P3gy/wD9boNsn+5vSufv/wBlTwTefds57b/rjPXmlh+2TeQ/6+zj&#10;eujsP2xtPf8A19mqf7jUc/8AdFy1CW//AGOfDT/6i+vof++HrmtS/Yqi/wCXPXm/7bQV6FYftXeF&#10;7n/Wqyf8CroLD9ofwnf/AHbzZ/vrT9pEP3p876h+xh4hT/j21Oxuf9/elc1f/sl+Orb/AFVnBc/9&#10;cZ0r7Is/ix4XvPu6nB/wOtW28YaDef6q+tv+/tHtI/zBzVT8/wC//Z78dWH+t8PXb/8AXFd9c5f/&#10;AA08S2H+v0O+T/fgev0zS/sZvuzx/wDfVPZIH+7KtP2oe0kflfNoN9bf6y2nT/fiqk9nL/dav1Qu&#10;fD1jeL+9trSb/fiSsK/+Ffhq/X9/oOmzf9skSr5y/bH5jeTso8mv0Wv/ANm/wPf/AOt8ORp/tws9&#10;czqX7JfgeZflgvrb/clrTmD2kT4N8mmeXX2bf/sbeHpv+PbV7uH/AH1R652//Ytn/wCXPXo3/wCu&#10;0WyjmD2kT5U8ujy6+i7z9jnxRD/qL6xuf+BbKwrz9lTx1bfd0+OZP+mMqVfMHNE8R8ujy69LvPgJ&#10;44s/veHrt/8Aci31z9/8O/EOm/8AHzo93D/vxPVhzROU8uhErVudEu7b5ZbaRH/3apPYyov8W/8A&#10;26ojmIpKPJqxDYS/8tasfY6A5uYo+TR9l960Ps70fZfegDP8um+XWh5NM8mgCltT+7RtWrvk0zya&#10;sOYpeXTPlq95dM8n5qAKVHl1YeGmeXQB+1G9k/26f5Py+au7e1V/OnSXcvyf7D0SXP735t1eNzHy&#10;5x/xa8MXOt+FbtoLm7hliiZlSGX73+/XlH7PvxE0SS0u9K1m1jkgb91c29wm/ZX0PNvmt/KVvkb+&#10;/XyP8cvBl58LvGSeKtKg/wCJVdfJdIn8LV9BlOO+r1uSf2jxcfhPax5z0/xt+y3bahdf234Fmhmt&#10;2bf9l3fd/wByud1fwDr2iptu7KRZVrE8H/FGK2tftemaq0O5fmhdq2Lj43alqCbjcpLXt5pWoVZR&#10;jM97hqNfD05Sh/4CVdE0e8ubxIvKkT5vvute4+EvDNhZyRN9qke6X7yqu6vA5vivfTNtaVUSu1+F&#10;Pxgi07UCLn5k3VjgHCvWjQonsZ9mk8NhvaSifQGr+IFvryCziVt6r81ddpdv9ns4x/E1Zmm3mmeI&#10;reC+RVDy/dfo9bkkgjhZhztWvdjh5U6spSPg/bRnHQ4nxldJd6nb2jNiKP53rO8mD+6r1XmuYry+&#10;urmT+Jvkpv2xf7uz/Yr5zN8T++9l/KbZfS/d+1f2iXyfl27d9N2RQtuZVSqM1+6fdl+RqxdY8SW1&#10;gv72XZt+89fOe2fMev7NG7Jc/N8yrsqjNr0cP3vn214/4n+K6ozrZrvf+/XnWt+NtX1Bt32yT/cr&#10;aKnMi0D6QvPHOnQy7WnjT/gX3a4zxb8ctI0HSb25lufOS3i+X/aavn2bUp0V55528pfvb68k8eeM&#10;G8Q2ssdn5b7V3rC/8VdmGwX1iRNSpyRMq/8AHmp+M/GlxrknmTKsu9tnzvt/+JrM0HwZqHj/AMR/&#10;ZdM09YYpZ/Knhf8Ai/299cV4kfWtN+xSrPsS6i3q9ouz/gHy19Ufs06C3hvwv/wkeuNJNqFwvlWv&#10;nffVK+oqSjh6VjmoUpVpHcaDo+mfBPwzDpGixK93t/0q+dfnl/8Asa5+88bXN/K/zM+6vSnudAv7&#10;d5dQ/ff7CVhP4t0HQVddI0W0h/23Xe//AI9XgSlzy5pH1NP3I8sYnD/bLm5+7BO/+4tMhh1eaZ/I&#10;0y7f/YSB61rn4o6heXjr5+xF+6iVu6b8SLzb5Xm1nynTzSOSdPEKL/yBtQ2f9cHrB1K81Wzb97pl&#10;2n+/FXpF/wCP7nf80tYU3i2e5VGaX71RI6qfMcJZ+Ib62uvN+xz/AO461tzeMJXiTzYpEdvu/LW7&#10;bal9sX5pfkqa/ubOG32+VvrpjGXLeJ0ylE+QfiJ8MfGPi3xlqeoQeF9UeK4l3q6Wr1S8N/CXx1pu&#10;pbl8K6oiKv3HgdEavr228f3lhcfZvtLbF/gdq6uw8YRXixM0vyO21qdPNKvNGlynymJwEY81XmPi&#10;q2+APja51bz59KubOJl82V9u/wD8drB8VabZ232izvp4Ib2Jti2/lbNq/wC3X6LQ3mkaOyXkE8j3&#10;UX3d6/Jur4Z+LWj+GtV8W3d9q/iNra7aVnaG3s3d/v8A+1sr6aMvsny0Zc3vHitml5Z36PZszvu+&#10;XZX2BN42vvhL8LdH0q+vvJ1W8b7RLDu+6zfwV4NoPjPwZ8N7r7dpFje63qa/6ibUNiRRf7flLv3V&#10;zHjbxhc+P7p9VvL5nu/+fd//AGSiUeY3jM9Y/wCEk+2M8rS73b5t9XdK8Z3Oj3Xn2c+yVa8ETVbn&#10;SrdIlnbzW++n92r39t6htt9rfPKu/wD3a5vY8vwnufX6Uockon1Fa/tCX0K/v7OCb/gWyrFz+1Lr&#10;0NukVs0FnEv+zvr5HufFV9udVl3p/fqul/Lfs6z3M+zbvbYtbctT7Ujk9rhI/DTPtDVf2+fsHheW&#10;x/s/7Zre3Ysyf6pW/v1zXwi/bt1rQftFt4lgn1JJW3xTW6pvWvkz7NBMsrRTt8q79jrU32mVLe0l&#10;tmZH+62ytoxPNlyykfYvxQ/bwbUorjTPD0Vy8UvyNdu3lP8A8ASvnqb4qavrF+/2zxLrL28u7ck0&#10;77F/8frh9VeWb7JE0X71V+Z9v3qo7VSKXc3z/wAKVfKIvarrkuq3nm315c6k6/Jvml+erEOjz6w3&#10;2xYPs1pt+aZ2+Ssmztlf97L/AKpf/Hq7DVZtPh0uK+sY57O4Zdn+v3pu/wBzZ92rJMWH+yraX97L&#10;JeP/AHIfkT/vunfb7GFv3Wns7/w+dPvSiwtor/8Ae3NnJDu/5eIV+T/viug0rwNc+ak88G9G/wBQ&#10;/wDA3+3/ALtAFX+3L7TbVP8AVwyyr8sMK7Nq1Rtr+ezmRllZH/vq1WPEkNnDqnlWc8lz5X+tuH/i&#10;b/Y/2abpth/aX213+RIoGl31BcTb01J9Ylt51dZnZtjbPvr/AL9e9eD/AIJ6r4z0GLVdMntpom+T&#10;Zu+da8K8GabeXkrwWyq8Uq/vdjfOqV9Rfsl69cpcar4e89URf3sSTLXz2cU+ehzx+ye3ltTkqcpz&#10;tz+z94vs/uWKzf8AXGVKybn4ReKrNf3uh3f/AACLfX2si33922mqVHvE+9p6v/uS18TGqfVc0z4H&#10;vPCWq2f+v0+5T/fiesx7CVPvRMn/AAGv0Oe8if5Z9Kn/AO+d9Z9zYeGrz/j80yP/ALbWtXzRD2kj&#10;8+Xtv7yU37Olfdt58OfAGpb92n6ejv8A7Oyua1L9nXwdf/NbMsP+5PWv/bwe1f8AKfGLw1FslT7r&#10;Mn/Aq+oNV/Zjsf8Al2nudn+9vrmrn9myWP8A1Wptv/24q2jGRHto/aPB0ub5Pu3Mif8AAqlh8Sa5&#10;at8t9J/33XrF5+zfrSf6i8tpv/HK5+8+A/iq2b5bOOb/AHJafs5faiHtqRzVt8S/Etn92+k/76ra&#10;s/j94ss/u30/y/7VZt/8LvFVn/rdFuf+ALWPc+G9TtvlnsZ0/wB+Ksvq9P8AlNo1IfzHpWn/ALVH&#10;iq2+9Oz/AO/XTab+2Nq8Ozz4lf8A4DXz5NZyw/eiZP8AgNM2f3lqPq9MZ9Xab+2er/8AHzZrXUWf&#10;7Xuh3PyzxbP9xq+J/JX+5R5KUvY/3h8v90+8rP8AaT8K3jfNPsrbtvjN4SvP+YhH/wADr89Ehb+8&#10;1WEedPuzyJ/wKp9nL+Ynlj/Kfo3beOfD9z/qtTtn/wC2tbFnr2n3P+qvI3/4FX5qQ6rqEP8Aqr6T&#10;/vqtO28Z65bf6q+k/wC+qqMakTGUYn6Nvc/Nui2un+w1V31Ld/rYP+AOtfA9n8WvFFn9y+k/77rd&#10;s/2hPFFt967kf/gVX++/lI5Yn2h/Zumar/r9Ktpv9+BHrE1L4V+E9Sb974esX/2/K2V832H7T+uQ&#10;/wCtbf8A8Bres/2qLn/lvAr1fNL7USPZxPVbz4A+B7pf+QKsL/8ATFnrmr/9mDwnN/qvtcP+41Y9&#10;r+0/A/8Arbb/AMeras/2h9Iufvbken7SIcsjn7z9k7Smb/RtXmR/9uKsW/8A2TrlG/0bWoH/AN9X&#10;r1K2+NOh3P8Ay87P9+tCH4i6Hdf8v0f/AH3VRqRDlkfPt5+y14lh/wBVLaTf7stYN/8As6+MbP8A&#10;5hnnf9cWR6+rofFWmzN+6vI3/wCBVoQ63E/3Z1raMoke8fEN/wDCXxRYf6/RbtE/65Vi3PhLU7b/&#10;AFtjOn/bKvv3+0IpvvMr0xvIf70UFURzSPzym02eH70TJ/vrVf7Myfw19+6l4V0jUt/n6ZaP/wBs&#10;krj9V+FPhqZnZtMg/wCALW8YykEq3KfFTw1F5NfWWpfBbwrN92zaH/cesX/hQ/hz+9c/99VfspEf&#10;WYn3g7xfe++/+9VS8vGTZtlpm/ZLtX53/wB2pn3TW/73alfN8p5XMVH1WWH7svnVwnxL1v7Z4Vu4&#10;ryxW5tGXZseuwmRUbbEypWF4hsIryKWBv9U33qx5pc4cvun57+LZrzw9f3HkRSJaM3y12fwf8VW1&#10;/YXEU8v71W+49elfEXwfp6SusHlv/ehevLf+EJi026+0wL9jlb+5X0Pto4ilyyLwMvqtfmO4vNSi&#10;/hat34daDP4n1xIImZE/ieuEtrZX/wBbLXqHw61WDQbd2g87zW/jSKsoU6vxwPqcZj8HOhyP3j2D&#10;WLbxH4ShtG0q5kv4ov4P41rtPAnx4Eym21RMPGvzlq8mh+LrWe+JoGdF/v8A36JtV0jxsrsq/Y77&#10;b/rq9qnm2Jw+HlTnHm/lPzitgI1sRGtCXKe1XXxK0bxNpt1ew3lpp1lbvs3zJueVv9isqG8udV03&#10;+0FtrlLVf+e0To9eNfD/AME3Pg+8e5vm+0pE2+1/uf79ewab4zkmiZZdzo33q/M8w4ipqv7KEJSl&#10;9qR9BRwFTl5vsnK6r8RfJ3rBBs2/32rhtY1WXWLrzZa7O88Kxf2zcTyrGlk3zq8zbKz7lPB2iLun&#10;1WDzf4kRt9e/TlKrCM4xMvZSPPH0rzmf5f4qpXOh+TE87Nst1/vrXcXPxU8I2CvHFFJc/wC3tRK8&#10;c+MHxdtteiTTNMZdKib7yfO7y/8AfKV62Ew1fFSMa37qPvHFfEXxhA7JZxNHDaf8tZpvk3f7FeFa&#10;w9tNeefFrkCOrfL+6l+X/wAcq74ztrndLP8AaY79F/5bW8+/Z/v1xiaPLeatFbNIsPmrvid/k3V9&#10;xQoxw8eWJ48pc0uaR6nbabbeIdL0T/SVme4n+zzpCr/J/tpur3t/EMX2O3s4olhitYvKi2V8r+DN&#10;bl03x5ZWflN9kVvKVH/9Dr6AdP73yV5WN+KJ72W8vLIu3PiFk+XdWe+t+Z/FWVqWlXM3+oaqP/CM&#10;au/3p1T/AHFrjjynq+8af2zY25f4m+araa95P/LWuffwveQrulvJNi/eqGbwkszbvNk+f/aq4yiP&#10;lOmm8SRbfmlX/vqsG88c2dn8rXMf/fVUv+EGtvutu/4G1RTfDqx27vIWr90rn5SV/ipbQrtiuV/7&#10;6qxD8UWvF8qJWmf/AGFrCtvBlju/1C/erqtE0WzsGTcq1cZR+GJ0+05zP/tLVZmlufscj/xtWFef&#10;G+DQWdVnbzV/gRfutXrd5eWyabtXbsr5U+KNvO/ii9azj/0Td99F+Sihhoyq3PNzCXsqXNE7D/hf&#10;Gq6w3lf2nPZ+bLv3v9yvP/G2sN4h1l59QbyWb7twnzo1cful83d829atvNO0Uqr88TfOyV9DL3j4&#10;+MeX4S1qVhF/ZdvcxSxu6t5TbG+9/t1S+zf2bsaX/j4Zd6p/dqxo9s32rzWgZ4ol3t8tSw2f2lpb&#10;68ZvK3f99N/cqQKVtZy3ku7/AIEzv/DW7fzQXFrFBZ3MaIsSK2/ejtVWG8gm/dTwMlv/AApE2zbU&#10;r6PBN81tOz/7DrVAZTaPdfwqs3/XFt9Wra2azt7iK5tp0SX+NF+5TX0qXdsX5/8AcqH/AEyz+60k&#10;P+41AF6HSrP7BdyxXjQ/dT/SItlQ2Gm3ltKm28j+zq29mhlT5apXNzczL5Us8jr/AHHaq/ks7UAW&#10;L+/nvrh2aeR03fxtVdE3VbSwZF3N8n+xUv3EoKN1PIs7DTJFs47lGVv9dv8Amb/gNaHk6R4hlis5&#10;VbTfs/zyvD/qv/Hqz3uf+Kfst3/LJm21X0e/bSreWVljeWVvkhdd70End+G9BW817yGub3SrKKLf&#10;v2/I0X/s1dW/irQbOKWK5vo7OJX2Lb2n32X+/s2bd1eM6lreq3/y3lzPs/54/cT/AL4rKfdQHKei&#10;6lZ6DqsVx9jlaZmXfFMsSLt/303/APslYWlTXNt4f12KXcibok2P/v1y/wBplhXcrMj/AMNd74tt&#10;ZYfC9pqDL8mpSrcK/wDwDZQWYVnrzWFxbxW3ybW3yv8A3q91+AniS20T4nae0TNM91L5TJ/stXz1&#10;o9heaxePLbWzOi/e2L92vS/Ad4ulappl8/yXC3Syq/8Asq9cWKjzUpROqjLknzH6RpM6fetp0/4D&#10;U6XkCfeaSH/fWptNv/tlnbzrLG6SxK/3q0k3Ou7bX5g9z7pS0KSXls//AC8rT/O3r8kqvVp4Yn+9&#10;Ar/8Bqu+m2b/APLtH/wCqGV3s4pvvQRv/vrVKbw3YzfesY/+AfJWg+j238LSJ/uS1XeznT/VXkif&#10;7/z0AZk3hKz/AIftMP8AuSvWVf8AhLf8sWp3cL/7fz10bw338N5G/wDvrTHfU0/5ZQTf7jVpGfJ8&#10;JB55eeGNetm3Raqs3+/FWb/xUdm3zLaTf99pXqD3l4n3tPb/AIAyVC+pQf8ALexk/wCBxV0RxJjK&#10;ieZTaxrifNPpG/8A64y76qW2sQfb/NvNIvkdvvfLvSvS5rnSJl/hhf8A212VFD5X2pXW8g+z7fub&#10;a2+sGPsTmZrbwZqS/v7ONH/6bQVSm+FfgLVfuxWKf+OV6LsWZf8AlhNVebS7N/vadA//AAGsPbSN&#10;/ZxPKLz9m/whef6jan/XGWsS8/ZU0p/9RfTp/wAC317LN4V0x/8Al02f7jOlUn8N2yf6q5vof9yW&#10;n7f+6HK/5jwfUv2WrmFf9D1Pf/vxVg3n7N/iO2/1TQTV9If2VeQ/6jWp0/67Lvo/4nifdvrab/fT&#10;ZR7eP8pXvfzHylc/BPxVZ/8ALir/AO41Ytz4A16zZ/N02f8A75r7Fe81xPvWNtN/uS1Umv5X/wCP&#10;nQ5P+AfPW3tIkc1Q+N5tEvLb/W20if761VeHyfvK3/fNfYVzNpD/APHzYzw/78VZk2j+Fb/70Vt/&#10;wOKnzxFzSPk1Pn/h2VL9m/jr6gm+GnhW+/1UVt/wCs+5+Ceizf6r5P8AcateaJPNI+cvJqVEb+9X&#10;uE3wNttz7blkrCv/AIPtbN8t5/32tX8ZHtDzFPNT+KrCXlzD92Vv++q66b4b3kLbVngd/wDeqvN4&#10;D1OH/lhv/wBxqOQPaRMFNbvofuztV6Hxnqdt925b/vqmTeGL6H71tJ/3zVJ9Nnh+9A3/AHzUeziX&#10;7Q6C2+KmuW33byT/AL6rYt/jlrlt96ff/v15/JbMn8NQvDT9nEOY9TT9oTU9vzIr1YT9oGX/AJa2&#10;av8A7jV448NV3hrWPuGMo857xD8eNPf/AF8Eif7lXv8AheGh/wC1/wB8184ulRfNW3tJEexifrgn&#10;lP8AwslMmhidfml37ai+1NMvzN/wNKrvDK//ACyZ0r5iUv5TztQmh/dPtXe9Y+pWC7X3M3zVp+TL&#10;c/dbYn9ymPZtt+b+GoDU4K/8DafqUT/uo9/9+vNPFvw9vLObb/x8p/C9e8W1hFDcPulbymb7m2rb&#10;6DZv+9ZG+X+B6PbyhIrlPkzSvCUUOuWkuoLstPNXzd/92vsDSviX8OdB0mJYNX0awiVfuJKiVwni&#10;rwrp9zpOoebAuzymr83/ABD4DabxBdrBqbfZ/NZPn/hr7PJcRzxkeViviPuj4x+NvC/xL160g8K6&#10;hZ3l3br+/eH5P/H6zdH0fRdB2T6xr0Uzr/y72Pz/APj/AN2vnH4e+HoPCuh3v2aWSa4li+aZ62Pt&#10;87RfNK1RmEv3h24KjGcT6L1j466VbW/kWenrNt+69w2//wBBrh9Y+Per3O5baX7Mn/TuuyvJHm30&#10;1/uV89Tw1Km7048p7vKdBrfj/Vb9t0tzI7N/tVzk2sXNy372Vnf/AHqim3TN8tepfCv4LS63s1PW&#10;laz0xfnVP45a7I0pSkX8Bx+j6JqqaPd61/Zklzp8SbGf/wCIrw/4harqdtcfMypaXHzxTW/8S1+g&#10;HiS/sbbSf7PtolhtIl2KiV8pfE7wH5y3cun2yzbvn+yP9zd/fr6fB1I0o+zPBxmHqVZe0ifNSW7f&#10;8f08vk26t/e+dv8AcrS8Q+JJ7y1sm+zRu8sGyKbb8610Hh74M+M/idrPkafpU7uvyf6rYkVfUPw9&#10;/Y/0XwxYWV542nW/vbdf+PG3b5P+BvXq1KsY/EeVToTq/CfN3wZ+Ffizxzq1vLBp881pa/O12/ye&#10;Uv8Av17tf2f2Z3VmXerV7xNrdnYWH9n6ZBBYWUS/LDCu1K+edevP9PuP96vHqVPbSPboU/q8Sq9+&#10;1s3zU5Nb+X71c/qV/sX5lasL7TfTN/o1tI/+/wDJRGMTp55He3mpRTWrq392s1NS2fL/ALNcy6a1&#10;t/1Cp/wKq6PfTfumlVP+A0ezgX7x2Caqv8T1Fc+JLNF+aVa5+HRN6/v7mR/+BVmX+lWNs27d/wB9&#10;tV8sSImnc+IYEdmgbfWZqXjOW2tXlaJti/wf3q5fxD42sdBt9sW2aX+FErzq88Q3niGWVJ2+8vyq&#10;n8NdNOgc1TGRpe7A9A1L4o3lzC8EVtJDv+Te/wDDXn9zZ3l5cSy30jIit8zzVUsJmhi81rmeFN2x&#10;dlXrzWLyGKJvt32xG+75y7//AEKu+MYw+E8SviatX4jEd4kuv3St975fmq7dXOy38+zXyfm2M6N8&#10;9Vbm8WZvN8pUl/2FqGwuVhldZV3xN8jVocxrWHiG++z+RFcyb5W+be1Xb/xJc+akStG8US7N7wJ8&#10;z1hbLP8A5ZSz7/8AbWtWwhsUi/f3Mb7v9l960APh1VZJUaeztpv+A7P/AEGuik1LT7m38+z0a02L&#10;95FZ0df/AB+q9tYaClv+/wDPdG/5bI2yjydPtv39n56Ov/TX/wCwqgH2esNctt/szzk/22/9n2VY&#10;+36LbNul3Ju/5Ywt5u3/ANlqldbbxtkqz3P+zFOlZ81nEnztp8+xvu/vf/sKANK5v9Fv18r93Ci/&#10;xvBsf/x2q8cNn92xubHf/tts/wDQqpIltu/48Z/+/v8A9hXuHwQ/ZX8Q/F2ZLyDRfsGlK3zXd9Ps&#10;T/0D56sJcsTyy2S5023+3XNjB5X8KLF5vm//AGNcleO011LK0Swuzb9iLs2195+J/wDgnv4hsNGe&#10;+0PV7bUtVX5PsO54k2/7D18v+IdB1rw9qV7pmtaHbQy2rNFL9oV96v8A7/8AFUBGR5vDNHHaxebH&#10;50Vu3zJu/vVDHNYvL5+65SXdv+6ny0/5ra/dfK+R/kZKHs4tNl3M3nP/AAp/d/36APQ9K1Kz8SW/&#10;kXksm/7i3d3BEm7/AH/nrkdYsNPhuniubaSzdW/11o2+JqzUv7m5vIpX3Ptb5Uq1rf2yzv72z2t5&#10;TNv2baCilr32aHTbKKOeObazfcX59v8At1t63qs9zoOmWf2ZrmK1tV+f+Bf9iuZtdNiv7xIGuVtp&#10;f7kqvW9o80cOpS6vc/6f5XyLb2/zp9z77/7NAGPbX87rtaVki/54p9yu48Pea8Wj/wBz97/6HXE6&#10;lfteNEzRRpLt+byV2bq77wxcwf2HE21oZbdW2u/8TVhPY3ifob4J8H6ff+D9HnVp0la1Xc6SvW7/&#10;AMIZPCv7jV76H/gW+ua+Det303wv8Pz/ANmSXKNar++RvvV2f/CTwQ/6+zuYf9+KvzCv7tWR9xR/&#10;hRM/+x/Edt/qNc3/APXaKmJN4xhZ/lsblP8AvittPFulP/y87P8Af+SrCa3YzfdvI/8AvuuXmNzn&#10;P7b8Rwt+/wBDWb/rjLTH8Zsn/Hzod9D/ALi766vzlf7sqvQjv/Eq1YHJf8J5pW79609t/wBdoqtJ&#10;4t0iZdy6hH/31XQTW0E3+tiV6zbzw3pF5/rbGB/+2VHvB7o621K2uV/dXMb/APAqmd9/3dtYNz4D&#10;0FPm8ryf92V0qr/wgdt/y56ndp/uT0By8x0Tp5n3olf/AIDWVc20D3G1tMV0/wCe21Kz/wDhFdct&#10;v+PbXpH/AOu0W+mfY/F9t925tLn/AH12UcwcpoPolj/DE0P+5K1Rf2Iqf6q+uYf+Bb6pPqXii2/1&#10;uiwXP/XGWhPGF5bf8fOg3af7i76I8oveLD6bqv8Ayw1VX/34qY9trkP/AD7Tf8C2VFN480z7ssU9&#10;s3+3FTE8XaZM3y30f/A6v3Q94e9zqEP+t0rf/utvqF9bVP8AX2NzD/2yrQh1KC5/1V5A/wDwKpt8&#10;v8O16IykSYn/AAkOmfdaVkf/AG1p66lZzf6q5jf/AIFWhN8/3oFf/eWqM2m6e/3rOP8A75rbmkHK&#10;N8yJ/usr/wDAqrvZ2z/62CN/+A0x9B0x/uxND/uM9V30SBG/dX1yn/AqOYjlB/D2lTfK1mv/AACq&#10;T+FbH/llLPD/ALjVY+wXifd1Df8A761C76nD/FBNRzAVH0GWH/V6nOn+/VK80HUH+7eRv/vrWs+p&#10;Xyf62z3/AO41QvrH/PW2kT/gNbRkQcbeWGp20vzQQTf7dV/tl4n3rNv+AV1t5qVtcxbd/k/761mT&#10;PAn3Wrsp1DmlTOffUot372CRP+A037faP97/AMfWtrfE/wDdqu9tA/3lWuzmOblMeSHTLn7ywP8A&#10;8BqvN4b0y5/5do/+AVpvpNt/zyWon0GB/usyf8CpknPzeANMm/hZP9xqo3Xwxtn/ANVPIn++tdM+&#10;jyw/6q8kSmPDqMP3blX/AN9ar3Rc0jirn4Vy/wDLK5V/9+s//hWOo/8APWGu9e51NPvRRvVf+0rz&#10;/nzb/vqpKUpH6F3O1GRV+dP96odypL97Zt+98tD+b/rFX5KiuUidtv8Ay1r5T3jAZM7x/KsWxW/j&#10;qq9zJ8/7r/depXm+V13fItNSGX/nuvlNRyxM+YqLM033lqWN49vyrVh/vbYljeJfvPT4UXd91qjl&#10;iaGZf2e/TbjbtTcrV+c/jC2+z+KL2JV+7O3/AKHX6R6lfwabYSyz/wCqVfv1+c/xIeL/AITLU2i+&#10;407OtfSZJ8UjixNKXLGoWNHufJ024Vm2eauxaYjvD96maW9t9l/0ndsX+5T5pt8T16WP/iHTgv4Z&#10;Kj1oaVpVzrd0ttZxNNK33UWqvhfQdQ8Q38VtBbNsZv8AXfwLX1B4J03Rfhvp6NFFHNqG35rh/wD2&#10;SuCND3vfPV9pzx90yfh1+z22mrFqetQfabv762n8C/79ejal4b1q8Xyt1tZxf733a5/Uvi7s+VWr&#10;nLz4oTv/AMta9KPs4x5YkRjUOof4bwP8+oav/wAAhWnpong7Svm+xreSr/HcNvrzS/8AHlzct/rW&#10;rHuvEkrr96iMv5S5U5fakeq6r4/isLd4LFY7aH+5CmxK891jxbPeN80tcvc6wz/xVkzX9HvTDlhA&#10;6P8Atj7/AM1eZa3M322WtWbVdu+sK/vN8u6umnE46kiulyzt80FWvtywr92qT3+xazLm88z5t1be&#10;z94x9oa02qxf3qxLm5gSXdWPeXm1tqtVe8uV0/TXuZW+fbW3s4xLjVlIx/EnxX0zSpZYLNmvHX7u&#10;yuCufG19rccsssX+jr/yxRq5e8S2ubyXbPIjs38a1mP/AKNcOqt91vvpXfGlA8KpiZSNjVXlmuvP&#10;bd+9XfUVvN5M6NUqalO9nE3mtuibZR/aU/8AFt/79JWxymnbTQQy+RPAs1u3zr/BUrzLf/6Mtstt&#10;br/H/db/AH6x5rxrlYl2qm3+5THmlf7zM9SANt3Ou6n2zxJKkW3733neoU+/V77A32WKVVZNv3nf&#10;7lUBn7NrOtW4aJrZ5rh/KVnWnQw7PvSr/uUAW7a5aH7v3P7lWE+d90DeTL/c3VU+7Qj1IGil/Ony&#10;y7X/AN9avu7fZ4mVfJlb/nk1Z6Ted8rV6h8EPhi3xa8b2+mNfQWFpEvmyzTf3VoLPTv2XfgU3jx/&#10;+El1y+a20qwul227xb/tX8f8X8NfohpWq2yLEsW1E2/Ki/3K8v0Sw8OeGNGtNKs9TgSG1XYqQ7K3&#10;dNh0rc8q6mzyt/01rCVU29hI9FudcWG1eWL986rv8lPvtX58fHLwH49+J3xI1jXNK8K6zbafcN8k&#10;O123f7eyvtewhXSv39rcxzJ/t1t23iG2dU89o0/3Gq4ziR7KUYn5aXP7M/xPmlfyPBmrfN9+Z4H3&#10;tXZ/Cv8AYY8WeP7PWF1NpPDep2v+ot9QtWRJ/wDgdfph9v0rWNNeBvLm/jX5qZbJHbSvqEsEkPy/&#10;c3fJW3MY8p+Rvif4Oah4J1K90bWmj0rW7D5vvP8ANXA+JNYuf7UdoNTndNq/Okrp81fWH/BQLxt4&#10;a1Lx5Zf2RL/xO4olW+2fc+X7lfIut/6TcfbIomS3lXe2z+Go5uYvlKkl5Zw2cs89y1zqd03zb/4V&#10;rMeaKzvN2nzybNv36q6leRXLJtgWFF+7s/irV0TwlqGpW/26WCSHTF/5eNv3v9yrEP0ew+2SvPK2&#10;y0X55ZnrqrDUluVuPKXZFEqpEn92uXv7me4ZIIraS2tIvuxbf/H3re0S2VdDu7mX+8qRf7TVjM0i&#10;fpL+zr5t58IPDrI33YNlem/Y5K8S/Zjtmufg7okq6hPbP8ybE+5XrHk6kn+q1NZv9+KvzXExl7eR&#10;9thpR9lE1prBX/1sCv8A8BrOm8MafN80unx/8AWovt+uWz/MttN/uNsp/wDwkOpp/rNMZ/8AcZHr&#10;llE6SpN4M01/9Us9s3/TGV6rv4RaFf3Gr30P++2+tD/hM1T/AF9jcw/78VPTxnpTt80qp/vrtrL3&#10;TUx003Wk/wBVq6v/ANdoqZJN4ls2+b7Dc/8AAq6VNb0y5+7PG/8AwKpt9jN91loA4ybVdV2bbzRf&#10;OT/pjKj1SfxJFYLuXRrmF/8ArlXoD2cD/wDLX5KhfSoP4WpcwHFWfxFsd225/wBG/wB+rdn4h0jz&#10;Xlgvl3t/flravNEs5m/exK7/AO2tY83hLT7pdzaZH/3ztq+Uk0YbyO5+7eK//Aqn85tvyyq9cfc+&#10;CdP3fuopIf8ArjK9Rf8ACJND/qNVvof99t9Acp1fzO3zRK//AAKqN/o9tf8A+t0y2/79Vzr6brUK&#10;/uNYV/8ArtFQl54ltf8An2uU/wBhtlLmkHKWn8B6V977N5P+4zpUT+BlT5oLy7h/3JaE8T61D/rd&#10;MZ/9xqf/AMJs3/LfT7mH+9+6pFFR/Der23+o1eT/ALbLTHTxDbf8t7a5/wB9a0P+Ez0yZvmlZP8A&#10;fXZT49esbn7tzHVRAxH1LV4f9bpkb/7jVF/bzJ/rdMnT/gNdBNeRP93a9Hyuu5a1J5TCTxPY7f3q&#10;sn++tS/2xp8y/wCvWtCaFX+8u/8A4DWfNpVnN96Bf++asgPOgf7s6vRsX+9VJ9Bs/wCFdn+41Qvo&#10;n/PKeRP+BVpEjlLc0MT/AHkV/wDgNZk1nZ3LPE0C7/8AdoewvE+7dN/wNaiddRh/uvVxJMy/8PQI&#10;+6Lcn+41ZT6ayfdlauje5vP4oN9Z9zMv8UDJ/wABrsjI5ZRMf7HdJ92eof8ATk/uvWg95F/FuSj7&#10;VB/fWumMjHlM37ZOn3oP++KY+pL/ABRSp/wGtb5f9moXT/Zo5iOUx3voH/5a0edB/wA9VrQmton/&#10;AOWC1V/s22/55L/3zUcxfKfdr3Oxfvr8tZOxvN3ebv8A9h6t71m+b+DdQ8cH2j902x/4q8H7Jwkv&#10;2OL5JW3P/eTbU00Kou75U/upVR3bajLLv/4FTPmT70tY8oaltPkl+ZNkv9+rEib2TdtdP9is9PNu&#10;V3NKz/7e37lXfs0X2fczfIv8f96ojIszfEOjtreh3dmkqojLsWvzn+K9hLo/jLULaX5JYpdjV+ls&#10;KL/D8kq/wPX55ftJwtbfFXWPN++0u+vocnl+/OLFylyxicZvb+yX2tXP3+pXNtdIvmt8zVt2f76z&#10;dWaul8MeErHWNSinnVnit/3rV9JiZRjUiThqcqseWJ6h8PYf+EY8ORSs/wDpd0u9v9lafrHidnb7&#10;1ZN5qW9vl+5/DXP6rc1x+9KXNI+jjGNGHLE05tbZ/wCOov7S/wBquc+1e1P87+LdW0Yke0N19Squ&#10;9+396sd7z/aqKa8q+UiVQ05r/wCaq0158tZT3lVJr/8A2quNI5pVC3dXP365+8vPJb5qludSrFv7&#10;yKRa7KdM46kiWa8/2qx7+8lh+aqU1yyN8rVD+/vPlVq7JckInB70pe6TJfq8vmtXKfEjxUv2CK2g&#10;l+dm+bZ/DWL4i8Q3ltePBBLGm35K5m5uYPsv7+LfKzb/AJZaj2fPLmCWJ93lJUhtrnUkl+0qiN8+&#10;ys13tvNdv3j/APjlH2y2SKXyo281l2fO1Z/mV0nmmxDcx+U6xRMm7/bojqpbPXQWzxW1nFLLEr/e&#10;+R/4qAG2+jzzW/m7o4Uf7u9tm6mTQxWbbWWR3/74q7Dcf2qn72Bf3Xz/ACfwrWf5zPLtiXem75Ve&#10;gA+3sn+qVYf9xau200rr9quZWdF+7v8An3VV+zedLtVWT+8lS3kKpaozNsf+GH+6tBZFNftM3zRK&#10;9WobaV13fY/k/vpWVJU0Lyou5Wb5aANeNNn3kbZ/cenvbRbdyts/2Kz4b+X+L56sfad6/wAX/fVS&#10;BLHXofwi8T32g+ImWznaH7RE0TbK83jrb8MX62Gs2k7NsRX+es6nwm1CXLOJ9Gw6lKnzea3/AH1W&#10;nD4t1ewbdFqFzC/+xK9V/Bmj22sWCXLS73b51+b+GrGsabBb65bzs2+L+JK+ZlRqn2sZQNW5+JHi&#10;V7VEn1W++z/71V/+E21eaPb/AGnO6f71dR/od9Z7fl2Mv3K4LW/Dzaa3n2O50/ihrOpTqx+0bxhS&#10;l9k6Kw8eanZ3VozX1zsil3fJLX0hrnx7trnwDexQXP8ApEtm3lOn31fZXx6lyvleY33P9uuU+K/x&#10;Ui03Rk0XSp1+0SrsnmT+Ff7laYatX/hRPPxeHofxJfZPFPFWsXOq6zqF9eXLXMrStumdvnZq5ea5&#10;Z/l3Vbv9zq7bPk/id6yvMr6iB8nORsaVoP2/ypZbmO2t93zO/wDd/jrsk/s/xJdWSwXlz5NqvleT&#10;D8iRKqffrnbOGD/hEtv9oRwytPvl/j2r/wABq14Vm0rRF1C8lvJ7mLyvs/7mL5G3f71aGJFpusah&#10;NcP/AMTWeG3X+OaV3Sva38O2dz4ZtIJ2jvHt9ryvDE8W7clef6VYaRcabaf2Qq+azNcMl8rvLtX/&#10;AMd/77qj4w8bT+JNUdVnb7EvyKifIjVBcfeP0Q/Zj17QZvhfaWMEqwvZytE0M0vz162iWbfdlX/v&#10;qvg/9l3VYIdWWx1CDztPv/l85G+eJq+uH8GaZu/0a8vrb/cnr89zKjKjX/xH2GX1I1aZ2r2Cv92e&#10;ovsDJ92euP8A+EY1CFv9G8Qz/wDbZd9H2bxVbf6rULO5/wB9dlePzSPT5YnW7LlP4arzIr/62BX/&#10;AN9a5f8AtvxZZ/63TI7n/rjLQnjy+h/4/NDu0/20XfVCNubR7GZvm0yP/gC1XfwrYyfdW5tn/wCm&#10;Mr1ST4qaf92dZ4f9+Krtt4/0ib7t9H/wNqfuhGMiL/hHp0+WDWruH/f+emfY9fs/9RqsE3/XaKtN&#10;9Ysb/wD1U8f/AABqZs3/AHZaj3S/eMp9S8VQ/wDLtbXP+5LspjeM9ahXbc6Hc/8AbH561ZElhX5X&#10;/wDHaz7ZLxGdp9v+zsd6A5jN/wCFhQQ/8fltcw/78FSp420O5/5eVT/frTe5lf5WirPms7Gb/X2M&#10;c3+/FRGJfMSprGmXH+qvo/8AvqpU2v8Adljese58N6DN96xVP9xtlZ83g/TE/wBReXdt/uy0e8I6&#10;Z4f9mmfc/iZK5J9BvIW/0bXpP+2y0z/io4fu3ltc/wC/V8sieY6iaFX+8qv/AL61nzaVYv8Aes4/&#10;+ALWYmseIYfvafHN/uNR/wAJVOn/AB86Vcw/7e2qIJn8PWP8KyQ/7jUz+x2T/VX0yf7/AM9N/wCE&#10;s09/vLJD/vrUsOt6fN8yzrQBU+zanC3y3iv/AL60/wC06rD96ON/+BVpJeQP92VXof8A4DVkGU+s&#10;XKf620b/AIBUX9vL/ErJWw6LVR4V/u1rqHMUv7Ygf+KmPeb1+WValfTYH+8q1XfRIP7uz/cqyOYm&#10;Sbev8ND7f7lZ/wDY7R/6qdkoezvE+7PQMdc6bFN/yyrFudKgVv8AV1q/8TOP+FXqvc3lz/FZtWsZ&#10;GcoxMd9Ki2/KzJ/wKq76bKn+quWqxNqXk/fgZP8AgNV/7Ytv72ytjHlInhvk+7Kr1F/xMP7q1d+3&#10;wP8A8tVp32mL/nqtUHKfYH2mX5PlV1/i2VM6eY3mr87/AMNDwwJvVlX/AHKrvC0K/LK3+7tryJHj&#10;xLXnTv8AKzfItXkh2KiruR2+es/5obfdVq21VXWJX3b/ALjVjIuJetkb59ysm2rH2Pzv3U7fL/cq&#10;vDeKnm/N+6/26rx6qqt8u5933axlym5ob/LZ1+4i1+f/AO1pD5PxYvW/glVXr7wm83bulnbZ/cr4&#10;Z/a9hWH4gpKu7Y0C/fr28nl/tJ5+N+E8t0f/AI93/wB2vSPDyLYaGjbfnuK808PfP8v96vQ5rnZF&#10;FAv3FWvqsXH3om2Wy+IsTTb2rOv/ALlTb/8AaqvNWMYnpSkZTv8ANTHmpl58jVSmua7IxOaUiX7R&#10;81RPeVnzXn+1VKa8rpjSMZVDSfUP4az7m/2VnzX/APtVmzahvraNM45Vyxeak2771ZNzeM9D/vqt&#10;2elNN80vyJRUlGjHmkZR560uWJUtraW/m+X/AIE9XtShXTdJl2/fVa2LOFYV8pV2JVHxIjf2Td7f&#10;v+VXz9TEyxFX+6ezTw/sqUv5jwLXoWS4/wDQqxK6jUofObdubzf9iqrpF5XleQ0z/wAUz/Jtr6iO&#10;x8mc/VqHR7u5ieVYG8pfvO/yJV77ZFZ/6qBZn/2F+SqOoX99qX+saR0X7qUwIofvV0CX8v8AZqK2&#10;19rbPnWufhRkb5lrdsIVksNzfcVt7VYF6G/isLfa0Cv5v3tnyfLVjybb7P5tsrb5f4N3zqtYP728&#10;uPlX52rQfVfsq7VWN5f7+37tQBrWaRW1n5vm/O33Um/hrOv7Nrm43xMs3+5WVNNLN8zNvp8Ny0Lf&#10;LQA//ZanO3+jxKlaFteafeNtvlnT/psnzvTZkWztUZfn81m271/hoAqQpv8Am/gX+Ono9SzXixr5&#10;XkL/ALVV96/wLsoAto9WEes+OpV+dttBZ9B/CXxp9p02KzWX/SLf5Nn+zXo+sWzX9v8Aum/e7fv1&#10;5B4P+Eur6Da2WuXNytt5q71t1+/t/wBuvStK1jfF/frxMT/dPrcJKXs/eJtE1trZvs1zuSVK6J7x&#10;byXzW2ojfwVzuq6DPqsX2mL9zcL92sew1WVG+zXKslwv3krg+I9KMjsPEngtfFvhe90+2bZ5vzxP&#10;/davjzxPoOoeG9UlsdQgkhuIm+ZHr7L8Pa95P+5Wx4w8B+Hvi1oL219EsOoKv7i7T76//Y12UK3s&#10;pHm4vDvEfCfn/c/PZ/LF/Fs3/wB6sd9yNtavQPid4J1P4aasmn3i7H+bbMn3GX++lecvur24++fM&#10;SjKEuSRp2D77PUIv43Xf/wB81Yv/APQ7Cys/uPt82X/gX3Kr+G9r6l5TfclVlatP7NFqWuJfTy79&#10;MaVfNm2/dX+49WYm1baxqP8Awj9ppkHz3d5tiVIV+fyl/gp9n4M1eGb/AEyBdN/6/pUi/wDQqwrn&#10;UrObWZZ2aSaJW+Xyfk+Wu4sPFUV5pcr3NjbPby/6PE92zy3H/fdAHS+CZpbDxNpktjc/LFPvZ0b5&#10;K/QPRPE+ma3pdpcxXMe+WJX+/X5r6bM1n4fvZV/cvK3lL838P8de4fBzTW8Q+HIp5dTuba4Vti+S&#10;38NfN5xhJYinGrH7J9DleIjSqckvtH2am1/mSWn7JU+69eE6b4Y1fbt07xeyP/cuFrbSz+I2m/6q&#10;+sb9P96vg5U5RkfW+5I9dSael+2So3zLXkn/AAmfjqw/4+dBa52/88W31YX4zXNt8uoaHdw/9sqO&#10;aUQ5YnpU1zFN8ssSv/vrVK50rSLz/W6dA/8AwGuMtvjToFz/AK3zIf8AfWtaz+IXh68+7fR/8DqP&#10;aF+zLr+DNDm/1UUls/8A0xleq7+Cdn/Hnq99D/vtvrSh1vTLlf3V5G/+41Tb1f5lkX/vqjmiHs5G&#10;E+ieJbP/AI9tcWb/AGJlpj3PjGz+9FaXif7LV0b79vytspm+fyvmZXejmiRyyML/AIS3WrZf9J0O&#10;R/8Arj89M/4WLBD/AMfOn3Nt/vxVvfaG/u1DNMu35lojIOUzIfG2i3n/AC38n/fqwmpaZc/dvI/+&#10;+qimsLG6/wBbbRv/AL61lXPhXSnb/j22f7jbK25iOU0ntoJm/dTq/wDwKov7NZP9VLWI3g+z/wCW&#10;Fzcw/wDAqX/hHtQtv9Rqrf8AA1raMjGVM6KGG5hqx50/8S1zWzxHbfdngmSj+3tctf8AX6fv/wBy&#10;o5i+U6CbY6/vYFf/AIDWfNpumTfetlT/AIDWf/wmbf8ALexkT/gNSr4q0+b73yf79HMRyjH8Pae/&#10;3GaH/cal/sRk/wBXfSf8DqX+0rGb7s61LvgkT5ZVrUj3ik9tqcP3blXpn2nU4fvQK9XXT+61Nfzf&#10;71a6klH+2JU/1ts1H9t2275tyVY3yf3aid1k+9AtWAfbrab/AJa1YSaJ1+VleqX2O2m/5ZLVd9Kt&#10;pPusyf8AAqXKZ8xtbVo2rWL/AGbKn+qu5Up32bU0+7eRv/v1HKWXrmzWZfurXP6loMX/ADwX/vmt&#10;J7nVYf8Algs3+5UT63P/AMt9PkT/AIDVxlKJHLzHJXOg23/PLZVT/hG4P78v/fVdBearYv8AwyQ/&#10;761n/wBsWn/PWutSic/KfZE0zbUaJlR2/wCB0z7Y3k7W3J/t1eeax0+JGlZURfvb22VzOvfFHwv4&#10;eV2udXgT/Ydk/wDQ65cPgcViPdoUpSPCqYilS/iTNP8Aeo23ypH+b/vqruzyfmli+f8A268d1j9r&#10;HwTo7furxr/b/cV99cfeftn6Gk262sbub/fVP/i6+gp8J5pWj/D5TzpZxhIfaPph7nfbv8u9P4d7&#10;VUjh/dbvN2f7FfMj/tq2czfNosjp/vVp6b+2Tob/AC3On3Kf7io//s9dMuDM0/ukf25gv5j6L+37&#10;v3DKz18b/tmOr+KtPlVdn7jZXtGj/H7wh4m2LHqf2OX+FJm2V5Z+1F4b1DxVb6ZqelQNqVpbxNue&#10;3+fbRhsgx2BrxnVpBUzLDYin7sj588MXPzI1dn9s3sjf3q4TRI2hl2suxv7tdHYXP+jpueu/Ew7n&#10;pYGXxHRpc71qF7qs1Ln/AGqhmvKiJ3ykW7yZZlrnL+byasTX/wDtVm3lyr/erpgccpGfNeVnzXlO&#10;uV8z7rVS8lnauw45SkDzeY1PhtmmarthojTN92t220pbb7q73/v1x1sZCkXToSqmbZ6V5K7mXfV1&#10;4d/3a0I9NuUb91FI+7+4tdBZ/DTXLy3SdrNrO3/v3HyV4Uva4uXunr89DCR9+XKcfCjfxUXkP2mz&#10;lib7+2u7TwNbQs8V5c/vf4fJrPubDTLP5du//fauullOJkeLieI8BS+1zHy/f/8AH5LGyqjq38FY&#10;l5qU6S7Z9zp/DX0hc6J4cSV5fsNtvZt7b/nrPm0fwy/+ts7Z/wDgFfWQwkj4eee0/sxPnd7zf/qr&#10;ySH/AID/APE1bSG5s4vN+2edK33YfNr3uHw34Qdt39nwb6l/4QDwdqDbpYJIf73ksm//AMeStPq0&#10;i455Rl8UT5smS5815Z1be33nq1bXjQqi/wAH8VfRb/Bzw1Mv/Ev8Q31h/sTWsUv/AMRXP6l+zbLM&#10;rtp/iHT7n+P98ro//oG2sZUJHdTzTDS+0eRJNFZxeU0TbJf+WyN/DRZzQW0vmxS/P/cmi3pXZ3nw&#10;T8S2avA0EFyn8LW86PWDf+A9a0RttzpVy7/7EXyVHs5HXHGUJ/DIi+xwakrtGse9f4FbZWO8MW7b&#10;8yP/AHXqwkN8l0m62kTb/BtqK5hudzxNE2xW/u/cqOSR0xmhkKb7ja33P4qsec1/dIq/7ipVRPNR&#10;Zdyt92rdnMtmqStu3t/c/hWgZLeW0T3TrFKvy/32qq+6Ftrffrd/s3TL5d1nPJv/ALj/AH65+5ha&#10;GV1agslSatDRJok1S0aX/VLKu6sX+KrulQy6lf29tF9+Vti1BpDc+3bOwXWNJRmnj+z7fl2NXNPo&#10;k+gy+fbI01vu+f8A2ai8N7vDdnb6e07Oixffeuy0TUl8za3zo33q+cqy98+0hL3CvpWsRPFu+/WV&#10;4q0GLWIvtNn+5vYvuv8A3qt+OfDzeHmTVdPX/iXy/wCtRP8Alk1Zmm6x5y/LWcSeY5zTdYlSV4pV&#10;2XEX3krobDxJeQ3SeUzIlGt+HotV/f237nUFX5f9quUtvE8sNw9tcweTLF8jJV8pcanIeleM/CVj&#10;8V/CUtjeLH/aES77W4/55NXw74m0vULDVH0yeBvNtWaJkRf4q+ytD8Q/c2tXkX7SHg+8h1Sy8Q6Z&#10;bed9v/dS7F+61dOEqyjU9lI83H041aftYngKaJqq273i2kyRRfemRfu0tnc3mlbJ13QpL/f+41bs&#10;KPZ/Nqt8u9f+XTzfkV/9tFqXTbbTNb1R2vJbm8SKJpZdi+Uiqv8Acr2z5si02wtvE9wkUG2wvW/g&#10;/wCWTf8AxNTTf6ZqkVnYqzxRNsiT+9U+n6Pc2Fn9msbaSbU7xfuIu/yov7n+9Xofgn9nXxDrbRT6&#10;gv2C3/2/v1Epxh8RpTpTn8JSsNE1PWPEdlp7Wf2PzVV/Jf7irX0l4e0RfD1mkFs/8P364LXvhRPb&#10;36fY9XktmiiVFRqqJ4e8Z6b/AMe2rxzJ/cdq8HF1/a+7H4T3cNhvZfF8R7DDczpW7pvi28s9nzb0&#10;/uPXg6a946035ZbOO5/3KlT4o61Z/wDH9ocny/3FevElQjM9iNQ+ptK8YRX6/NtR/wDerS/tKKb+&#10;69fLVn8bLH/lvazw10Vh8YNGm/5fmh/364JYL+U7I4k97udN0q/X9/Y203+/ElY9z8O/DVz97TI0&#10;/wBuFtleeWfxFtZv9Rqsb/8AAq3rbxzJ/wA91f8A4FXN9WqRNvbxNCb4S6Q7f6Nc31n/ALktVH+G&#10;mp23/Hj4jnT/AGJlq3D42b+JKtJ4zif725K5pUan8pt7WJj/ANj+OLD/AFWp21yi/wB9qeniHxxp&#10;v+t0xbn/AK4tvrTv/GEqW/8AoflzS/3JvkrQt9eWaJGaWNH/AItjVj7P+aIc3945/wD4Wpqdm3+n&#10;aDcw/wDbKrEPxg0p32zwSQ/7610H9pI38W+q80Nnc/6+2gf/AH1qOQvmGW3j/Q7z7tyqf71aCa1p&#10;lz/qryP/AL6rn7nwfoN597T40/3PkrMm+HWkP/qJbm2/3JavlGdx+4m/1UqvRs/utXn/APwg19bf&#10;8eetSf8AA6E0rxVZ/wCqvo7n/fp+8Z+6egeXL61F5klcP/bfiqz/ANfY+d/uNT08f3kP/Hzpk6f8&#10;Bo94PdO1f7vzLVKazgm/1sS/981gw/EWxf8A1qsn+/V6Hxhptz/y32VXvEe6OfRLF/8Alkqf7lVX&#10;0GL/AJZTyJ/wOtJL+xufuzrT9kX8LK9bRkRymJ/Zt9D/AKq8b/gdG/VYf4letba1MfdW3MY8pnpq&#10;18n3rbf/ALlH/CSKn+vgZP8AgNXfm/uUPt2/OtHMRylJNes3/j2VN9ptpm3LKv8A31Tvs0E33ol/&#10;75qL+xLN/wDlhs/3a25iOUtJ8/3WWn7WrMfw9F/yynnT/gVRf2PfQ/6jU2/3HWjmI5TY2S/w1Fsl&#10;3fMrPWZ/xOof4o5qe2t6ra/63T9/+5UcxfKaWyL/AJaxb/8AfSq/9m6f/wA+0X/fFUv+EwiT/j5s&#10;5If+A0f8JhpX+1/3xUc0i+U8U8T/AB28X+KpX3X0lnE38ELVw80095I7TzyTO38btTZKhr+s4YeF&#10;GPuQP5wlWnP4i39nj/u1Km3+5VXztlSo6v8ANW8YnLKUi7/wGrEMMX8SrVVHq1DRymPMP+xwbvl3&#10;JXW+DPiLrngm8TyLlprL+K3f50auXT733amquTn92Y/ayh70T23xh4S0j4i+Gf8AhKtDgW2vVXdP&#10;Cn8VeZWHw68R3lmjRaLevFL910i+Rq9Y+BXyeF9b8/8A499u+vXfBN+1/wCFdPjV22bfl2V+O8XR&#10;jguWUD9N4erynCR8WaxpWq+GLz7LqFtJbP8A3JlrNfUlevu3xt4D0jx5ZxWeoWce+JfluE++v/A6&#10;8X1X9khXbdY6rs3f8sZlr4mhmVOUfePrZcx85PJ/daoXV5K+i7b9kXUP4tXtv9xFeug0H9lfT7W6&#10;/wCJhqEjxL/cWun+1KEDH2fMfKltolzeNtiiZ69W8B/s96v4hZJbyP7BZfxTTJX0r4b+Gmh+GGeK&#10;z0+N7hfnWZ13vXZw7XWKKVW+b+DciVwV82ly+4EaZxPhX4M+DNHs4raXQZr+Xb81w/z7/wDx+tu2&#10;+HXhyFt0Gg20O1v+W0G/bXUQwwQy+essnlRfx/3a81+J3xOg0RZZYp/9hU3P81duW5ZVxsva1/hP&#10;DzLNoYKPLD4i14m8SeGvBkT+VY2iS/8AXBEda+evHnxs+33Uqwbn/wBt64fxt42vvE95LLLK2xmr&#10;j3/vV+gUMNSw8eWET8zxOYVcXLmkbGq+LdQv/m83Z/uVz815PN95mqX+GqlzbM67a3kKnGI19m3d&#10;WZeP8vy1d2MkW2s2b7z1kdnIUndk/ipEvJ0/5atR/FTXSqMZQLUOvXkP/LVq1rbxheQ/xVznl0+r&#10;5jm9nE7XT/Hk8LIzfPW3D8RYt3zWy7/96vNI6sR0ifZ8h6nZ+ObZ/wDlhHsb+/Tv7V0q5t5Ym0+y&#10;dLj/AFv7hPmrze2eraTN/ep+4Xer9mZ2v/CJ+DNVi8qXSIId33nhldKLP9n7wHqvms1zfQtt+VEu&#10;k2L/AOOVyttcsn8VWobyX+81RyROiOLxdL7Rpx/so6RNua28UXP+z/oaOi/8D31z+t/sx608XlWO&#10;p22pXC/d3vs/9CrYs9Y1CGT5bltn+9W7Z+NtTtmRln+dP46j2MZHT/a2JpHjWpfs5eOrCJG/sj7T&#10;82z/AESdJf8A0Gur+F37LXxI1DxVp87eHms7eKVXaa7ZIk2161bfEXWr+L97cq6L/A6pVdPiLeI3&#10;725nR/8AeqPq0ZGyz+dL3pRLfxO8PT+CdZSzvIo96bfnhb5KqaVrEULJuai88VQa226+na5/g/0j&#10;56aj6VMv3Y/9mvKnlMvsyPoaXGlD/l7SkekaVrFtqtm9jcqr28q7HSvLPEmjz+CdZe2bd9il+aCb&#10;/ZrdsJoLZk8hv/Hq0/El5beJ9BfT7yBvNX54rhP4WrglleJj9k9ujxZltX7XKYXh68V7pJ2l+7/B&#10;Wf8AFfw39pi/tzT1/er/AK9E/iX+/VSz8MajZt+6uY3Su10TStTmt9ssCzRfxfNWMsFXpe9ynpUc&#10;7y/EfDViea+DLxrmVEaui+M2iNrfgi30+Kf7NK06vv21rXPg+XRLzzYrGREb/ZrM8ZvefZbRmtpP&#10;sq/x7a5JQnzcx6dOtRrR5YzPEtK+AMFxL/pN9I//AAGvSvCvwK0HTfm8pndl2Nvb71aGlXi/3q7P&#10;Tb9aqWIqmlPC0v5Tb8N+EtM0pf3FnHD/AMBrsI4Ykirn9NvF2VuwzKy1jKZ6dKlCBwXjn9zqieV/&#10;Etc/9pl/i/8AQqu/GPW/+EelspfI3rL8n3q8/h+Itm/+tjkSuORzVoy5juEvP7y1KlytcvbeLdKu&#10;PvXOytBNVs5m/dXUb/8AAqkx942JrexuU/e20D/761n3Pg/Qbxfm0+JP9z5Kfv8A7r/+PVL50u37&#10;3/jtUSYs3wv0h/milubb/caq/wDwre5hb/Q9cnT/AH66hJpX/u0faZUaseU15jlv7E8Y2H+o1Nbn&#10;/gVTf234203/AF9j9p/3PnrqEvG3U/8AtJqOWJftJHLp8TtTs/8Aj+0iRP8AgNXbb4u6e/8ArYp4&#10;a0NS8SWemxbrn7n+7QiaVrESS/ZYJlb+N4qj2cZB7SRbs/iRplz93UNn+/W1Z+Nlf/VahG//AAKu&#10;NufBmg3P/Lmqf7jVnzfDrT937i5nh/4HUewiX7aZ6xbeLZ9v3lerX/CYN/FFXiv/AAhOp23/AB56&#10;w3/A6d5Piqw+7Otyn+9WMsNE2jiT3BPFUH91qtp4ktn/AOWuyvB08T+IbP8A1+ns/wDuLVuH4i7P&#10;+PmxkSuaWEibfWD3j+2Ff7sqv/wOpUv1dfmVa8UtviFp838TJWtZ+LbN/wDVXi/99VH1QPrB6hND&#10;Y3P+tgjf/gNUZvDelTf8sFT/AHK49PELP925V/8AgVW08Qzov31ej6tL7Ie3ibE3g+z/AOWU88P/&#10;AAKov+Ebvof9RqDf8DqvD4kb+Jaup4ki/utRKhIPaRIvs3iG2+7LHNTH1jXLb/W2O/8A3K0E16D+&#10;9Uv9qxf36x5f7pfMZSeM5YW/f2cif8Bq2njaxmb5vkrQ+0xP/demPZ2Nz9+2jf8A4DSLGQ+IdPm+&#10;7OtXoby2m+7Ov/fVY83hXSpv+WGz/caqj+B7b/lhczw/8CpcoHQJbKkvmrPJ/ubql2N/C1ce/g/V&#10;YfmtdVb/AIGtNSz8WWf+qaO5/wCBVXLIj3TsJkn/AOemz/gNOhdkX5tr1xr+JPEtgv7/AEpn/wBz&#10;56YnxL8lv9J0+eH/AIDWfvD5Ynd/upl+7TPsEH9yL/vmuUtviRpEz/MzI/8At1p/8J5ov/P4tO/K&#10;LlPlqq/8VbUOiS7d0/yJVh7aCGL9xF/vO9f2HKUT+Xzn/s0r/dRqeltKjVq7Jd39ypobBn+9WPvG&#10;nNEqW0e9fm+StO2hXbu3LTv7NXaiqvz097No/l/9Aq+Yx5RnzI3+xWn4e0S517UYra2i3yytWn4V&#10;8B6r4gb5Yvs1ov3rib5Erpbrxzovw9/4lHhXbqWu3H7prv76L/uVEq/JAuFHmkdR4t8SaZ8N/Dlp&#10;4XivIEvbr/j6ff8AdSn6V8aZdNtbeDT5bbyrf7uyvStE+BvhW48L2/8AwkOnx6lqcsXm3V3cff3N&#10;XmXxI/Zv8K2dq95pEU9n8u/9zLX5vmVOlmcuWR9zgatTBR+E6CH9oS5dds+nwTf7jVdsPjrpEf8A&#10;rba5tn/ifdvSvkXWNK1Pw3dOttqdz8v99qqQ+M9atvvSR3P++tfMVOGftQPejnEftH3RoPxa8Nbm&#10;/wCJnseX729dldxpWt6Rra7YNVtLlNvzfMvzV+e9h8SG+T7TY/8AA4WroLDx5pVz96WS2/31rxK3&#10;DdU7I5pSkfeGy2+fbteL7i+T9+rds6/Z5d0v7pfvfuv/AGevmT4Y22r37RanbXl9/Zm7/ljK6ebX&#10;pvjT4hS22jeVPttol/g3feowWQfvOaqebmGcU6VLlpFv4i/FGLSrB1gbyYkXYqf3q+TPGHiq58SX&#10;jszNs/hWr3jbxhc+Ib12aVvK/hWuR2fNX6JSpRpwsflOKxU8RMrzJ8tVdrOtauzdVfyasVP4Skif&#10;NQ6ffqw6bPmqH/brKR304+6UpkrMuYa2HT5fu1SuU+aoOyPumI8PzU3y60Hh+aoXhoCRS8mjy6tu&#10;lM8mgxkV46sR0zy6mjqzIlR6lSaq8dTR0AXYXqx5lUkepUf/AGqANCGare/5ax0m+arSTb6owkac&#10;N55Lf71RXMzzS7mqi779m2pvMoOaUh3mUbmqL5vvU/zKDEclzOn3ZWT/AIFVuHW76F/+PlkqlTJK&#10;siUIm3D4z1CH/lqr/wC+taVt8RLyH70a1x9FPmMfZxPS7P4tNH/rVk/4A1bFt8V9PvF8q58x0/uT&#10;LvSvHKKmyNYyqQ+CZ7XDrfhDUm+ZbZHb/pls/wDQauw2Hh65/wCPWeBP9yevCk/3qlSZk+6zVhKh&#10;Qn8UTup5lmFH+HVkfQ1tokSN+6nZ0/3t9asO22+X5t/+7XzfDqt5D925kT/gVaun+Odatv8AVahJ&#10;8v3d7Vx1Mvwn8p7VHijNqP2uY7v4x+Fb7xhpdoumKs1xFLvZHbZ/6FXh958MfFln/wAwi5f/AK4/&#10;PXott8XNahb960c3++tbNt8bG/5edPjf/c+SuaWS4Y7/APXTMPtRieCXmj6nYNturGeH/fiqp50s&#10;P8LJX0xbfGDRZl2z2ckP97Y1S/234H1j/XrAm7/ntAj1zSyX+WR30uNf+ftD/wAmPmqHXr62/wBV&#10;czp/wKtO38earbf8vm//AH696m8DfD7WP9V9h3t/HudKzbn4A+Gr9v8ARrmVP+uM6OlccslrfZPV&#10;pcXYKfxRlE8stvihfJ/rYo3rYs/ivB92e2ZK6O8/ZpX71tqsn+48VYl5+zlrkP8Aqry2m/77SuaW&#10;U4mP2T0qfEeX1f8Al4aFt4/0q5/iZP8AfrTh8SaZc/duV/76rz+8+Cfiyz+b7Csyf9MZUesq68B+&#10;JbD/AFulXyf7flPXDLA1YfFE9WnmmEq/DVj/AOBHr6PbXK/62N6mTb91dteD+dqtm21vPTb/ALD1&#10;dtvFup233bmRKx+rzOv20J9T2v5t25Wan7pfvbq8mtviBqafelV/99a1ofiRL/y1tVf/AHGrCVKZ&#10;vzI9AS8bb81Spf8A+zXGQ/EKxf8A1sUiVoW3irTLn7s6p/vVHLIfNE6hL+KiR4Jl+ZVf/fWsdL+2&#10;m+7Or/8AAqsf7StUe8VzE02lafN96zj/AO+aqP4V0+b7qtD/ALjVKm7/AC1COy/xVoRzFJ/CWxv9&#10;GvGT/fp6aPq9t/qr5X/36v8AnPR9oer90OYq/ades/vRLN/uUf8ACVahbf6+xb/vmtNLqpftCVn7&#10;oRlMpQ+OYP8AlrEyVoQ+MLGb/lvs/wB+oX8ib/WxRv8A8Bqq+laZN96Bf+AUcpfMbSeIYH/1Vyv/&#10;AH1V6HXp0+7Lvrh5vCVi/wDqpZ4f+BVUfwxOn/Htqbf8DqPZwL9pI9Qh8Tzp97a9WP8AhNFT7y7K&#10;8i+x+Ibb/VXizf8AAqP7Y8S23+ttPOqPq0S/bTPaIfFsT/e3U7/hM9l15UUG+Jv491eJJ4/ubZv9&#10;J0+RKup8TtPf/WrJC9T9ViX9Zke7R6qr/wAS1Lvgm+8qvXilt450q5+7ebK1rbxOv/LC+V/+BVyy&#10;w0vsm0cSelTaDpF5/rbGB/8AgNVf+Ff+H/8Anxj/AO+q5GHxZc/89VerH/CWXX+zXN9WrnT7akeZ&#10;P5tz8zN/wCiGwab7i0//AIWp4X2/8gqT/v7Uv/C6fD1n/qtFl/4HLX9de0ifzB7ORMmgsmz5fvVt&#10;WfgyWbYvzf8AAK5G8/aBVG/0PRbZH/vzfPWFqXx18S3m5YLn7Gn/AE7rsrGUpG0aZ7N/wr+Czi82&#10;+ngs4v79w2ysfUvHPgfwl/qFbXr1fu/wRV4DqXiTU9Vl828vJJn/ANtqz9+6sfeL9nE9I8YfGnXP&#10;FS/ZllWw0/8Aht7f5Eq98B7nT0+I2lXOqsrxRS79j/3q8pe5VF+atPwxeSw6tFc/c2t8tcdX348s&#10;Tvoe5Lmkfqxb3NtqVukq7XRlrl/Gdgt5p7qteRfCv4nSzWEUUsv3Vr1WbWFv7WvlZUJUpnvc8ZxP&#10;lL4l+G9l1N8v8VeP31h5L7dtfVvxF0T7YkrbK8E17RGSV9qV6VGXunm1PdPP/svvXsHwK+Bs/j/U&#10;k1DU1a20K3b5n/jl/wBhKf8ACj4Mz+NtSS5vFa20eJv3sv8Ae/2Er6Y8Sa3pngnSYrHT4vs1vAux&#10;dv3K48TW5f3UDHn5I88iLxV4h0/wlpf9n2LLbWVuuxUSvmnxt4zn8Q3j/M3lL92rHjnxtP4hvHXz&#10;f3W6uN/irmp0+U+cxOL9vLl+yH3qciU/Z81ex/BP4CS/F2K7aLVbawe3+RYX+d2b/wCJolKMfekZ&#10;0KFSrLlgeQpa1FNZtX2BYfsJau+3z9e09P72xXeuM+Lv7KmtfDfS4tQtp/7VtP8Alq0MX+qrH28Z&#10;Hsf2fXpR5pRPmp7bZ/t0x7b5du2ujfR2Rn3VF/ZrUFxjyHLva1Rmtti12D6U392s28sPlqDblORe&#10;H/ZqLya2JrPZVJ4floMzP8uoZKvOlQyUElXy6KldKZJQYyDzKfHUVFWSWEenedVfzKf5lBjqWPMq&#10;wj1n+ZViF6owkXY6sp9yqlWEf5aDmJaKZT6siQUUUUEcwUyim0BzBR5lMf79N+ZGoLJfMp3mU2Oj&#10;zKCR3mUb/moooLG0ySpZKryUCDzKPMpslMqCyXzmT7rNVhNYuofuzyJ/wKs+imRyxOms/G2tWa/u&#10;r6f/AL6rYs/jBr1t96ff/vrXDo7bfvVoXkMH2O3ZdsMrfep8xfs4noFn8cr5f9fZwTVtW/xvsX/1&#10;+mfP/sNXh/mUb/8AapcwezZ79/ws7w1qXyzxNs/6bLvpn/FBax96Kx/79bK8H3NQjtv+9WclCXxH&#10;RGpWj8Ez3Cb4Y+B9V/1CwQ7v+eM7VmXPwB0Wb5rO+nT/AIEj15RHfzwt8srJ/wACq7a+J9Qtv9Vc&#10;yf8AfVc8sNQl9k7aeZY+l8NWR2Vz+z3cw/8AHtqu/wD67RVlTfBPxDCv7qW2uf8AcbZ/6FUVn8SN&#10;cs/u30n/AH1WrbfGbWoflbbN/vrXNLLcNL7J6VPP8wh9rmOfm+G/iWz/AOYZI/8A1xbfVf7B4h03&#10;/W2d9D/vq9eh23xpn2o09jE6VpWfxe0x23NZyQv/ALD1xyyejL4ZHpR4qxMfipnlsOvanbfedv8A&#10;ga1ah8YT/wASq9erJ488NalvW5X52/57RI9Mew8E6r937J/wNdlc0sl/lkelHiyP26Z51D4wif70&#10;FaVt4hs5v4mSuuf4b+Gr/wD1DRp/1xno/wCFOW0y/wCjX0iJ/t7HrjqZTW+yelS4mwUvi5jBh1Kz&#10;f7s60+S5if5VlWrFz8Fr7a7QX0f/AANa5y5+F3iWzZ/I8ubb/cl2VwSy3E/ynqxz3Ay/5eGn81M3&#10;tu+RqxX8PeL7P5fsc83/AFx+eqM2pa5prf6Xp86f78VYywteP2Tup4zD1fhmdX50u772+h7quUTx&#10;hs/1sDJVhPGdm/3lZK5+SZ2RqLudMlyv+1Tvtf8AtViw+JNPm+7OtWvt9s/3Z1/77oNDQ87zPvLU&#10;U1nY3P8ArbOB/wDtlVf/AHWo85k+7QBXm8F6LeL/AMe3kv8A7DVnzfDWzf8A49r6eH/gVbFzc3L2&#10;7pBL5Mv9/bUtnNOlv+/lWZ/9iq5gOXfwHrln/wAeer7/APfpv9ieNP8An5i/77ruPO+X73/j1Q/b&#10;v9qgOaR89eZTNzVF5M9M/f8A9xa/of2x+IcpN5lHmUzZPt+4tCWEr/eb/vio9pIOWI/zlT7zUfaW&#10;f5Yl31Yh0pf4vv1oQ2C1fvTI5oxMy3sGmbc3z10Gm23kslPS1q7bQ1caZjKoei+BtYazZF3V9DeD&#10;9ba5gT5q+X/DyN5qV7r4AeXaleVi6Z34Sqd34hs/tNv/AH64/wAN/CKXxnrO6dfJ0yJv383/ALIl&#10;epaJ4el16VF+5br/AK16veLfFtjoOm/2ZZx/Zoov4/71eDKtKPuROmvKMPemZOvalovhKwSxsYvJ&#10;itV2Ls+5Xzf4/wDHM+vXkqrL+6qx8QvHjardPBBL+6/irz/72+op0+U+PxeNliJcsPhG+ZRHUNTR&#10;11HmxLUKb2r6G/Y/1JbD4nIrbtksDJXz5a9699/ZUh/4rqWVW+7atXFX/hSPpMp5vrMT9BraTzot&#10;ystSzW32mJ1lVXRvvI9cv4Vmlhi3StvRvupXVo+6vBP1A8w8Xfs4+CPGDPLPpS2Fx/z1sf3X/wBj&#10;XJap+xv4LubbyrZryzm/hm8xW/8AHa95mudn3ai+2VftJHPLCUZfZPMfDH7NPgnw9o72baZHqUsq&#10;/vbi7Xc7f/E18r/GP9lfXtB8UbdB0yfUtMum/ceSu91/2Hr77juonqK5vNn3auNWXMY1MHTlE/Jz&#10;x/8ACXxH4Alii1zSp7Dzf9VvX5Grz+5s9lfqL8dfhzF8WvB8un7lTUIm821d/wC9X55eP/h1q/gb&#10;UnsdXsZLOVW+Xev3/wDcrsp1Oc8HE4T2UjzSZKpPD81btzbbGrPmhrY8wz3Sm+XVp4aryUGUivTa&#10;lkqKg5xlPplFWQPjq1C9VY6lh+9VGEjThqXf8tV4asVZwSHo/wAtHmVUmeVfu/cpn2xqgOWReo8y&#10;qn2hKeky1ZHLIseZRULvTd/zUDJaKi8yjzKCNSxR96ofMooDUf5lS7/lqvT6Cx9M+9T6ZQZ8wySo&#10;qlpslBfMQyUf8Bp9FQXzAm5P4ae7tN8zUfw0R0FjERf71Pmt12bllV/9iiSiguMixDYb1TbKvzVd&#10;m0RUs3l81Xdf4ErM3ttp8ckr/LuapNoyiV3T5f8AbpnzbdlWH+992h/9qggrujpsZqbUvy0eXQUS&#10;ukqW8UrL8j/dpsMzQvUqPst9vlVXdPmoNOYlebZ81CXjf3mqLy6KA5i2uqzw/dlZP+BVdtvGGp23&#10;+qvJE/4FWFTJKA5Yna23xU1q2/5fGf8A362Lb42arD80qxzf7y15fRv/AIaCeWJ7RbfHZX/4+dOj&#10;f/cataH4x6Hcqiz20if8Cr5/8ymeZSI9m+59Fp4t8Gar/rVi/wC20G+j+wfAusf8+Pzf7WyvnSOZ&#10;l/ip6X8qN/raJQhL4oGkamIpfwqp9ATfB/wveL+7b/d+zz1j3nwBgm+az1O5tv7vy768fTxDfQtu&#10;iuZP++q0rP4i65YL+61Cf/vquaWDw0vsnbHNMypfDVO4m+CfiOzXdZ6vG/8AsTK6Vmv4G8dab92K&#10;C5T/AGJU/wDZqqWfxs8Q2/8Ay8+d/vrWxZ/tCain+vtoJv8AgNc8srwkvsnZHiTMof3jHf8A4S+z&#10;/wBfoNy6f30i31XTxbLC2280+e2f/bWu7s/2hLF/+PnTFT/catqH42eFb/5bmKRP9+uOWS05fDI9&#10;KlxhiYfxaR5qnjPT/wCKVof99atf8JNp3/P1HXoz698PtbXbL9k+b/ntAlM/4R34dtz/AMS/nn71&#10;c39hy/mPRjxpR60pHzZ9jp6WFbH2f/ZqVLb/AGa/aeU+K5zFTTalSw8uttLb/Zp32Oo5SOYx0s6t&#10;pZ1oJZ1YSz/2a25SOYz0tau29nvb7taEOms/8NdNonhuW5ZNsTPUSnGAR98Z4Y0d3lT5a+iPhv4V&#10;a5Xc3yW8XzyzVieAPhizsk95/o1v/Fv+/Xfa94us9EsP7PsVWG3X/a+/XyuNxcZ+7E9Wn+5jzl3V&#10;fHltpVq9tp6qkSr82+vnf4kfESW/uJYIpaZ488eM7PBbNs/vbK81mm85vm+/Xm06fL7x4OLxcqsu&#10;UHm3/M332oVGmV9qfdX5qh3rt+ajf/d3V1HlBT46ijpyffoIiads/wA1fRv7JcK/8JBqcrffWBdv&#10;/fdfN9n87V9QfsnJbfaNV+X/AEvavz/7Nefi/wCHI+qyf/eYn1toNzFD8stdEl/vX5a4WzmrYs7z&#10;Y1eDE/SzdmuWdttPmk2VmTP8yMtV7zWH+6rVZZ0ELxf3qivL+CFfmrkf7Sl3fep/728/ioAuw/6d&#10;dO38C/dr59/bG8B6n4k0Oy1q2bzrTTfklhRfnXd/HX0Rpv8Ao1u/+1U8KwXMTwTxLMkv3kdd+6rj&#10;LkkY16ftY8p+SV/ZsjfdrHmhr7A/aW/Zpn8PXUuveHraS50qVmeeFF/1Df8AxNfLV5YbG+Za9KMu&#10;c+Sr0pQlyyOXeGqjw10E1m392u2+D/wZvvij4qtLHypIdMZv393t+RVqzm9n9mJ4+6VX2tX1V8Uf&#10;2IfFWg6lcT+F4P7b0f78Wxk81f8AgFeNXPwQ8X2fiPT9DvtDu7C9v22QJcRbN1EfeMpUpxlyyiea&#10;SUSV9J/F39jbXPhp4F/4SOLUINVS3XfeQwrs8j/4qvmx/v0RlExqUZUviiPjqWOq9TI9WcsomhC9&#10;D3n92s/zqY71Rj7M0Ptny1X8yqnmU/zKCOXlLHmUeZVfzKZ51SHKaH2r2o+2NWf51P8AMoI5TQ+2&#10;VKj713Vj+dU0MzK1XzGMqZsU6qqTb6l8yqOfUloR/mo3r8lRb/moMix5lMkpvmUeZQAUUx3od6DX&#10;UKZv+aiOm1BY7zKej/LVfzKPMoFzFveu771D/LVRH+apvO+TbUm3MOjqXeyNuWq9HmVRJe3faf3r&#10;VDJTUm2VattVWH79tG/+/UmpX8um/wAVOeZXbcqbKbQRzEsdHl0xHp9UXzDKHSppKhkqQ5hvl1D5&#10;dWKbJVBzFfyah8mrElNqS+YrulQulW5KZ5dAcxV2fLUMlW/LqJ0+agvmIf8Afop+zdTPLoIIv4ai&#10;qXy6ZsZ6AG/7dM86h0pnl0FB9pb+Fmp/2yf/AJ6N/wB91E/yfdpnzVY+WJ6QlnViGwZ/4a9VtvgV&#10;4ofXLfTJdKuUuJW+XfFX1t8Pf2V/BPh61tZ9Ttm1XUFX975zfut3+5X1+IzShQjzHq0ctr4iXLE/&#10;PxNNan/Yf9mv0i8Z/s6+CfFWmvBFpEGm3H8NxaLs218q+P8A4D33gDUvKn/fWkrfupk/irnw2aUM&#10;V7vwhiMtr4f4jw+HTW/u11XhX4b6h4hbfFFst1+/M/3K9A8JfDf+1rzbt/dL96vXrbTYNLtYraBY&#10;/l+6iLUYvMvZe5SOOnQ5zzzwx8H9KsFRp4mv5f8Ab+5XoGm+Hra2iRVsbaHb97YuyrfnfY/u/fau&#10;Z8SeKls4nWvnKlerW+KR2csKMTW1L+yl3webPDt/jRq8H8f+J4La8ltrOeR0/vvVjxb42aGJ1WRn&#10;lavJ7y8a6ldmffVU6f8AMeJi8Xz+7EZczNNLuZqZ5lN8ymb/AJa6jyg37qFmZN6/3qY703+KggsR&#10;07Z81RR1bjqDanEu2f36+mP2VPN+0a2qr8nlI++vPPhX8Ade8efZLxovsGlS/P8Aa5v/AIivq7wX&#10;8NNI+GOmvbafPJcy3Db55pq8zF1Y8vIfbZPhKvtI1eX3Tpba5+bbWgl5srK2fxLTkut9eOfbROmt&#10;bzzl+9VG/fZ8u6s9JmT5qHmZ/moNibzq0LOZvKrJhfznrb01F81N1WBbhSXcm77laFui76dcoskT&#10;7fvpWbDc+TL9+gDYmuV8p4p1V0b5Nj14J8TP2RdK8fXlxquh3Mej3bf8u/lfumb/ANlr3DzlvFrY&#10;01/Jt9v92rjKUDGpQjV+I+NPB/7ENzull8UTtDt+7Daf/F1794b8Jad4J0O30/SrNYbS3+Ra9Vmk&#10;V65/WHXzfIVfvVcqkpGNPDUqXwmfZ3/nROvzI+2n3ltBMsUtzBHNLF/qndfnWrVtZxJF81RXLrWJ&#10;08qPBP2uptatvg7qsulMvk/cvE/6ZV+aU33q/Qj9ufxVfaJ8O7Sxs32WmpT+VP8A7q1+eUz/ADV6&#10;FH4D5XNPeqB5lM8ymeZTfMroPE5Sx/wKmblqKTdD96ofMqzHlLG/5qPMqv5lHmUcxHKWPMo8yq+/&#10;5qPMoDlLHmU/zKqeZT/OoJ1JfMo8yq7vTfMoM+U0obnYyVob/lrCSarsNz8tUcdSJoeZUzzL/DWf&#10;51O87fQc3KXvOo8yqm/5aPOqw5S351M8yq/nUzzvloDlLHmUeZVdHo8yoNCbzKI6h3/NR5lAFjzK&#10;PMqv5lHmUAXt/wAtM8yq/mU/zKCyxv8Alo/hqHzKfUgS0U3zKEeqIJXm/dfdqWq/mU/zKCyXzKbT&#10;PMp8yeSyL/s76BRHfw02j7/zUz+KgYUR0UUC5hnl0eXT6KA5iJ0qF0qxTfloDmK/l1C8NXqhoDmK&#10;vk1D5NaGzdUXl0BzGe6fNTPLrQ2bqidKC/aGe6Uzy6vOlQ7P9mpL5j9oH1VZrXeu2qttfsktef8A&#10;gHxnB4i0m3nil3pKtdFNc7Ja8flP109AsLlZlrH8beFYPE+jXFnLEr7l+V/7rVlWGqt/C1dRps3n&#10;RbmaiM+QicYzhyyPmzyV8MNLp/lfvV+RqiS/ghbzfl82vQPjZ4PldU1WxjX5f9e6ffrxK8ma2idt&#10;1elGXtY8x8NiYyw9XlNDWNe+xq7bvnavJ/FvjBUV9rb3qXxh4kZLd90uzd91K8nv79ryV2auyMTw&#10;cTX5wvL9ryV2ZvvVnzUP9yq7vW55vLEHejzKi8ymeZQEiXzKmR6z3erCP8tLmD2ZdrT0RFuL+KKX&#10;7jSrurHhrtfhd4F1Dxz4misbH5P45Zn+5EtZzOrDx558sT7w0Ga20rw/p9nbL5NvFAiKiVpveect&#10;cPrcy+FdGeVt1z9jgX7n8VbWk6l9ptYpfub13/PXy84/aP1inKy5DoIY98XyVbs7aN23N8n+xUVt&#10;MsNvUM038StspROg3pni+z7azHm2rtpn2n/R0+b5qq72dqs1LVtNvbbXUaPbLt3M1cfC7JLW9Z37&#10;bUXdsqwOod9kW1fn3Vz77kZ91aH2zYqf7NV7llmbcq7KACz+RvvV1Vmn+jo1cUk2yul0fVY1t9rN&#10;92gDY+zSfeWsr7M32zd5TVbm8SQQrtWs+58Sf3aA5Rkz7PlrC1jVYLOJ5ZZVRE+871sbGufmb+Kv&#10;nz9rfwZ4q17wXK3h68VLe1Vpbq3Rtjyr/sVcY85FSpyQ5j5s/bG+Nlt451K08PaVKs1lYNvlmT+K&#10;WvmJ5l27dvz/AN+n39y3mvu+/WS91XfGPLHlPj8TKWInzFjzKa81UftXtR51WccoljzKPMqr5lO8&#10;yrMZRJnejzKr+dR5lBHKWvMo8yqqTfL96neZUByljzKN+6q6PR5lWY8pN5lG/wCWofMo8yjmDlLf&#10;mVYheszzKl856IyIlHmNZJqEmrJ+0PVtJqvmOOVMvb/71HmVR86jzqCPZGh51N875ao+dR5lAeyL&#10;3mUedVTzKPOoDlLvmUeZVXzqduWgjlLfmUeZVfzKN/y0BylvzKcj1VR6d51BJb8yn+ZVTzqf5lUB&#10;a8yno9VEeno+1X+WgCxv3tT/ADKqI/zUeZQLlLfmUO+/5maoUm/deU1Rb/moJLfmU59u1NrfP/FV&#10;fzKEegCwj0UPtjVNtNoAlplFNoAlpklP8yjZ8rt/doAio+9R/FR/tLQAymVNTKAIvLpjpUtNoAru&#10;lQ/LVt/7tV/JqRxPsP4G+JNRs7z7DErPa7t7P/zyr6N+3+dbpLurxK/vNM8DaQmn6fte9Zf4P4f9&#10;uuq+HvihtbsHgll33EX3q8qNOXs/eP16tjKVXEcsD0uw1LZ95q6vTdVX+Fq8v+2bG21safqXkqnz&#10;ViEZHos00V/bywTrvilXYyV8hfGnTYPAGrSxR3LOjfPEj177qvja20ezlnnnVEiXe2+viz4wfEiX&#10;4geKri8/5d1/dRJ/s134Tm5j5jPpUvZx/mOP1vWJb64dmb71Y7zLTbl2dqrp/er1tT4mMfdLDvVZ&#10;/v0slCJupcxjyjKZ/DViotv8NZl8pU++9W0+WmbNjU9Nu6tdS5e8W0evqD9lqw+x6Dqeobf3ssu1&#10;X/2a+WYX+avrv9n7bD4Bt/8AaZnrixcv3Z7WS0v9p5j2W2dby6iZlV03fNvqa8tornUnlil2RN96&#10;sGG8VG+9V3fvt/lb568Q+8N6O8idfKX5NtNmm2LWJbTfvf3v3q03+5QdXN7pPC/8VaCPWVbP8taE&#10;KNtoLLaJvarSfLUUKbFplBcTbhudlrtqK5uVf5VrPV327aljoLJU3bqt7GSq6fLUvmUANm3pV3RL&#10;OW8niZv9Urb6If3y7WrVtn+zLtqyDTv3iRUrzr4i+KtP8L6DqGp6hOsNpbxM7b/4q7DUpmeLaq/d&#10;+evD/wBpDwZP4h+E93PP9+3b7RLD/Ay0S9yPOEYc8uQ/Lfxt4hi1vxNqd9awLbW887SrCn8Ks9cy&#10;91vr6Av/AIb6HcfesVRv9hq5q5+DmmXLP5Es8O7/AGt9c8c2omNXh/E7xPIvOqwnzt96t3xt4Al8&#10;GfZ28/zopf767HrnP4a9WnUjVjzRPmMRhpYeXJULDfuZXXcr/wC41HmVFT66Dg5Qkp3mU2igjlHU&#10;qfcplO+9QHKP8yh3pnl1NDbSzNtiVnf/AGKZHKMoo+amUiOUmorY8J+D9a8bap/Z+h6fc6le7Wl+&#10;z26732rWq/gnxL4ellW80G7hdlZGS4tX+Wq5ZE8hyVS+ZT3tmRnVl2NT/scqfeiZN399aRnKIzzK&#10;N67a+gPhF+z9/b3wb8d+L9cs5IYrWz/4lkz/ACfvV/jr53f5GqglSly8xa8yh3+5VLzKf51HMY+z&#10;LXnUeZVLf/DT/Oo5iOUu+ZT/ADKz0udjVYW5Xd8y70/uUcwezLW5aN/zVVeZXb5V+T+Gned8tHMR&#10;7Mt+ZT0eqMk392npM22gJUy75z1Mk1Z3nPT/ADqsx5S951O8yqW/5qfv+WgOUtb/APap/mVS8yne&#10;ZQRyl7zKI6qed81S7/moI5Sx96pk27aqed81PR1oI5Sx5lS+ZVeR1/ho8yqCUSx5lP3/ADVX8yjz&#10;KCSx5lFV/Mp2/wCWgCb/AGVo+ZFqHf8AxUeZQBNUNHmU19235qCNR3mVF5lM/wBujzKA1Cm+XR5l&#10;FBZ9Ffb5dzyyys8rfxvXTfDfxbF4e8QbrmXZDKuxt9cT96vRvAfwQn+IFg99c3y2dorfwffasqkY&#10;8vvH0eCq1fa/u48x6bf6l/atv59m3/fFcvrHxIudB0mVrmL51+RX3ferE8W6lF4Mt4tF0Odvs9r8&#10;88zt96vFfF3jO51hvKadnhX/AGqxp4bmPSxebey9yPxDPFvj/V/ElxL9pvJPs7t/qU+5XLzTVXmm&#10;qJ3r0o+4fIVKs60+eYx5vm20x32fxU3+Kql++xf96syox55F1Jt9TeZWPbTb60PMoLlT5ZFhH+ap&#10;aqeZUyPQYjnSq+zY1P3/ADUUACffr6I+APi1U0l9PaX54m3rXzpWhpWt3mlXST2c7Qyr/cqalP2s&#10;eU78DW+r1OY+24b/AM6Xyl+/XUWaNDboteFfDnWNav8ATYrzU1WH+7/fava9HufOt03V4lSPIff0&#10;Kka0eY19/nbG/u1bhfc1UvlqW2RkasTqNNLZ/O3LWrbJ822qln9ytaFNi1ZrEY7t91ai8urvk/Lu&#10;pnl1HKdMRqfLUsNHl09EagCXy6fHTPm/ip6JVgaFs/8AdrQ2MnzVn2/3q2E+Zv8AZoIkZ91N9mZP&#10;77fPXnP7RXjC28O/CfWGvJVRLhfs67/7zVrfGD4teHPhd9il1qdkluFbyIYV3u1fFnx18SfET47R&#10;JPpWg3yeH4v+PWFInf8A4G9EuacOWJdJ8k+eXwnD/wBt6fc/duY/++q9z/Z++Cf/AAsVotca8gSy&#10;s7pd0L/P5teCa3+zH8TfB/gv+3tX0Nnt/vv5Lo7qv+2i191/sW+Hv7N+BOjs1s0N3cM8s6TLt+av&#10;Kp5fyy5pHt1s0jVpfujQ+Pf7Kvhr48eHIbNvL0G9tX3wXdpbJ/3w3+zX5ifEv9nvxj8LtW1C21PQ&#10;75LS1n8pdQ8h/s8v+2j1+2dvCu1Kj1bT7bUrV7W7to7i1lXa0Uq70avbpVOT4j4/E4T23vRPwIew&#10;ljo+zN/dr9Svjl+wP4e8cXD6n4Rlh8N6h/FabP8AR5f/AImvIvh7+w3qfhL4ueFIvEv2HWNHlZri&#10;dLffs+X+B674zhI8KWGrxly8p8X6r4A8R6DYRXmoaLfWdpcLvimlgdEZa5902fw1+8HiDwjouveH&#10;5tGvtPtrnT3i8r7O8a7NtfjV8WvAEHhH4jeINFtv+PezvGii/wB2ojKNX4RYjCSw/vSPN4U3t8tf&#10;RXgP9h74g+P/AAD/AMJPYxW0KSrvgsbiXZLOlZX7J3g/TNb+O3hq21eKOay8/f5My/IzL9yv17Sz&#10;isI08iNUiVflRFoqVPZG2Ewn1j3pfCfk/wCGP2D/AIqaxqlpFfaKulWjMvm3FxOnyr/uV9UeC/8A&#10;gnL4c8P6fLLc69dza3u/0W7WJfKRf9tP4v8AvqvrNL9fN+Zasb/4lrmliZfZPTp5bTh70vePzh+P&#10;H/BP2fwB4I1DxLoeuSa3cWv72e0+y7Pl/jdPnr4v+zNvr97r/S4tVsLi1n/1VxE0TJXzD4e/4J6/&#10;DvR/E1xqepXN5rdu7b4rGb5EX/vn71bU6sZfGcWJy+XN+4Pn/wDYA+BuvXPiqLx/P/oeiW6y28X9&#10;+dm/9lr9HofImXa0Sv8A8BrM0HwxpHhLS7TStFs47DT7f5IoYV+Ra0E2wttauapV5pHq4TC+wp8s&#10;z5u8a/sZ+GvEnx0t/F11aWi+HWg3XWmxfJ5tx/f/AN2vWL/4V+AJpbWefwnpM0tqvlRO9mj7ErrN&#10;WmV12rVe2RZl2su+l7aoXHCUIylLlPnn9snW59B+B+p6fpGmM6Xv+i7LSL5Il/4DX5WzfI22v3d/&#10;s1fKdfKWZJV2MjrX47/tUfC65+F/xf8AEFj9jkttPlumuLN3X5Gib+5W9E8rMaUvdkvhPIneofMp&#10;ru1M8yuk+e5SXzKf51V9zUeZQHIWPMp+/wCaqlHmUByltJql8yqVS+ZQRykvmVNC9VPMqVHoI5S3&#10;51P86q/mUI9BjylpHqbzKo0/zKvmI5S35lO8yqXmU/zKOYPZlrzvmoS5aqrzUxJmo5g9maaTfNUv&#10;2r2rP86jzqsx9mav2z5drLT0ff8AdaszzqEuf9qgxlE0/mj+9Rv+aqX2lv71Hnb2oI5S75lPR6op&#10;NUyTUcxHKXfMpm//AGqitnimuEWWXyU/if8Au0yZ1SV1Vt6bvv0Byk3mUPuTZu/iXfVR5qY838NA&#10;cpYeajzKq+dR51HMRyljzKZ5lRedUO5aC+U+rrzwBr2nxebE1tNF/sSpUvhv4o69oMT6VFthiXdu&#10;eqTzXL/LF57pXH+J9YW13wQbUdvvbKvl5/iNo4iWH96gHirxVLeNLBFLvRm3s/8Aerj3fdQ7+Y1Q&#10;u9dR5UpzqTvIbJVeSnO9Nd6jU2iMqvcx7mp//AqZJWR2R92Qy1TZVjzKq72T5ad/DQXL4i950f2f&#10;7rebu+/uo8yqnmU9HoDl5i1HViOqSTVL9vVFp8xfKXrbTZb+4igiVt8rbFr0rwH8HJ4dYefWl/0S&#10;3b5U/wCetdB8E30pdGin8qN72WXYzv8Aw17s+lWf2Xd992rmqV/sxPewmW+7zyOBd9vyr8ibv4K7&#10;hNei02wiVfnl2Vxut2ywy7l/ho0rzbqVFVfvVwS9496lL2R3EOvTzbG/grrfD032yLzWrzrZLZ/e&#10;rsPCV472+1mrHlOynI9As/mZErY2fNWPpvyLvauitvu7mqDsiENs7r92rcOib/vVYhmVF+7V22m8&#10;7+LZQWVYdKg+61Q3ljFbLuiatP7HG7bml+eszVYfsy/e37qCzPd91PRPlqKOrCPQWP8AtKwtt/ja&#10;tK2uWrK+zb/3v8daENysKpuX71WYmD4g+GekeM9SivNV0+C/uIl2RPcLv8qtvRPB8GjxIvlLsX7q&#10;J9ytiz+dd1Pmer5ifZx+IlmSJ7fymiXZ/cqKF/sbIq7UT+5WfNcsjffqvcTNNWJrym6+trv8pa0I&#10;blJoq5KF1hrSs7zf8q/eoA3kTetZN5J9m+b5d/8ADWnNcqiotc/rD/vd1AFuzmab7zferw/9oT9k&#10;jRfivpdxqGhwW2leKN3m/aP4J/8Afr1X7fs27a07bW/l+arjUlD4TGvRjWjyyPzx8Gfsk/E/w34+&#10;0yT+zPsCWt0sv25J02KqvX6R6bcq9rFFK299vzViXl4zVFbzMrVdSt7Uxw+Ejh/hkbd5YbGdlpkM&#10;zItWEmea3Sh4X+9trE7A85ki3NVSbUtn3abc3LIu1qzJtj0AE2qyzS/erb01I5rd/wCN/wC/XMyQ&#10;/wB2j7RLCvytUFnQzWf96Vah3xW33WV3rE3yv95qb9pVKAOytrxZl+X79edfHL4M6D8b/Bt7pGtW&#10;0f2jym+y3e354Jf4HSttb/8Au1dS/aaL/bWrjIiVOM4csj8MvHPhK88DeKtV0HUImS7sJ2t2+X+7&#10;XP19sf8ABRf4RtpvjrT/ABjY23+iatF5U+xf+Xhf/sK+MZrNk/hr0vi94+Pr0/ZVeUpeZUqPs371&#10;37lqaGzlmlSJYmd2+RUSveNF/Yb+LHiDwlDr1j4c328q7lt3nRLjb/uNRynN/dPn+nV0HirwHrng&#10;bVn0zXtKu9KvV/5d7uJ0eu48H/svfE3x5oyaro3hPULzT3+dJvK2bv8AcquWQrM8qjqX+Gu78YfA&#10;3x14A+z/ANveF9S0pLhvKie4gfYzV+hXh39hL4b+NvhRoS3mkXfh7xA1nE893DO/m+bs/jVvlpy9&#10;34jSnQnVlyxPy6/ip8dfonr3/BMrw9Z2VvFY+IdQmu/m824eJNn+x8lcP8Nf+CafiHxAs114n1xd&#10;Ct0lZIoUi82Z1/v/AOzRzR/mCWErxly8p8UolekeA/gD49+JGmvfeHPDl3f2Sv8A8fCLsSv048B/&#10;sT/DLwx4btdMvtDg8Q3Fu29r67TbK3/fFex2GiaZ4Ys7ex0qzgsLK3XZFbwrsRaxlWjE7KeV1J/H&#10;7p+S+vfsW/Fvw9pMWoT+E7m5if7yWjJcSr/vovzV3vhv/gnT8Rte8Kpqrz6bpt2y710+7lfzf/QN&#10;q1+oFnfpVv5Zvl21H1n+6dkcnp83vSPwi8VeDNV8E+Ir3RtXtms9Qs5fKlhf+Fqx3Sv2x8Wfs5/D&#10;zxz4gl1zXPDNpf6rKux7iXd81cbrH7E/wi1i4t5f+EaSzaBt/wDo8rojf79X7amcFTK63N7h+QE2&#10;m3MMfmywSJE38e35Kqb9tfulrfwn8K694Tbw1d6JZTaV5XlLD5CfL/u/3a/HL46fCW7+FnxD1rSh&#10;Z3a6fBdMtrNcROu9KuMoz+ExrZfLDx55HnvnUzzvmrpfA3wx174itqq6HZ/bJdNtmup0/wBla5V9&#10;yS7W++tX7x5vsiV5moS6ZGpk1/LNbxRM3yRfd+WoqCPZGn9p3/NR9q9qz6lR6CJUjQhual86s+Hy&#10;v+euynu/lt97elXzGMqZd86jzqpedR53+1VmPsy751ReZVTzqPMqA9mW/O+ajzqpedTvO2p81HMH&#10;syx51HmVX86m/avagPZn1xN8Zp9B8OXGixafA8rLs+0V45NctNK7N/FRc3LXMzszfequ712Rpxie&#10;VWxEqvLzD/MqF5qimm2VFv8A9qtCIlh3qvv3UeZTJKjUuIbGdflpm9U+WrFtfy2Fx5sTfPsqrJJ/&#10;erI6YyGf8tqf5lQ+ZTfMoNiXzKPO/wBqq7zVE71BtGJa+1e1aGleHdT8Q+atjA02371c+k372va/&#10;hdqS6b4Vu5YlXzWb79ZSlynfQo+1lynmnhLxDrXh7xRFp8G7zfN2NDX2BoPiSV7NFnZq+T/h3qtt&#10;D8SLifUG+dmbbv8A71fSdtNFMu6JlrmqH0NDm5TdvG+03FdNokMX2eLbFseucs7CXb5rffb+CvW9&#10;E0GBILefb8+2uaUjvpx55GJNpss0W2WCruj2EttcJXdw20Tr8y0W2lQPcfKuyseY7PZk1t/Av92t&#10;qwf97taq6W0UK0QuqNu/u0HSbd+iw2u5aqW0zVFbO1z8zfxVoQ2yI1BZoWyM6/N8lZOqzb5fvb9t&#10;bCOvlbd1c1qW1ZXXd/u0ARPc7G2rVq2Rn+9VW2tt7VpQ/J81WBehh+XbUL238bfw02G8qX7S02+g&#10;OU0LCb5aZczfN/u1Xhb+7TXhldd33EqAK8z/AL2nJDLVWab97Vqzud/8VBYPC22n2DtDLuq2kn73&#10;ay1dTSmf5loAJrneu7+OopvKvLfa3yP/AH6Lmwltl3LRbWzOv3aAMe/RbZk21U87ZWnr1tLDEn9y&#10;sff8tQBdhvP71aEKec25awkf5q0rO/8As1AHUWfyRVppteL71cVc6438NQprcu771HMHKddeaas1&#10;YNzpsqN8qtRbeIZf4vnq3Nr0SLuqwMSZJYfvIyUJ861eudbWb+Gi2eO5X+5UAUkhZqrTWzLL8y1v&#10;fY9/zLTvJiddrVZBiw2zP91asJbPC3zVq20Kp8tSuivvVloAz5PD2leJIYrbV9PttRt1bekV3Ekq&#10;f+P14J8bP2BfBXxCupdQ0Z/+EW1BvvfZIt8Tf8Ar6Ls/klrbmf8AdVtGpKBzVMPTrfFE+XPgz+xP&#10;4F+GNraXOp2K694gt23/AG6bfsVv9hK+m7DyoYtqqqVF9m3p8q1XfdC1RKpKXxBRoUqHwnLfFD4P&#10;eEfio+mP4h0aG/uLOdJYJXX50/2f92u40qzgsLOKCCNYbeJdioi7dtUEuVeVP9mrv2yJKOaXLym0&#10;aUebmHappmn6rZ+TfWcN5D97bcRq6VmttT5V+RK1kuYnX5qh2QfPuWoL5CvbTeSv9+orzUvOidVW&#10;iZPmRlXYlZk3/Hw+2gC7Y3jVFebvN+apbNK0HhX5Pl30AZUNWPtDJ826tN4YJotsvyVRm01kXdE3&#10;nJQA2HUpd23d96rTzM67mrnZnZGrotKRbyz/ANugAhmZ1qj4r8C6D48s4rTXtKttVtY281YruJXT&#10;dW5DD5PystOdPm+WgiUYzjyyPNPC/wABPA/gDUdQvPDnh+20q4v08q68ndsZa/IX9oHwHc+B/ix4&#10;l0+S0ktoYryXyty7Pkd6/cN/u7WWuY8YfDPwn8QrVI/EeiWWsJF937RFvZf+BV00638xwYjBxnT5&#10;aR+Dfkv975qt2ej3l+222tpZn/6Yrvr9oLz9kv4RXMW2XwTpuxf7m9P/AGeun8CfCPwT8OIpV8Oe&#10;H7LTfNbezQx/P/321be1pnkf2bW/un4wab8H/GesXEUFn4a1SaWX/VKlq/zVz+t6DqHh6/lsdTs5&#10;7O7ifY0My7HWv318ldvyxK6V8/8A7U37Mlr8evCm3T1trPxFat5sFw8Sb5f9h3ojWjKRUsrlGPNz&#10;H49VY+zy7d3lNsb7r7a+v9J/4Jo/EG6t0e91XSbGXd80TSu+3/vlK+5fCv7NngjR/A+g6HqXh/T7&#10;86WqusrwL80v8T1cpRiedTwNer7sYn4tzQyw/NLEyf761X8yv2l+M3wB8IfETwLqWlPodjDceQ32&#10;a4htkR4m/g21+NnifQZ/D2uXunzqyS28rRNvq4y5480Sq2Blh/iMrzqPMqJ0pjvUnH7MseZR5lV/&#10;Mo8ygPZljzKPMqvR/wACqiOU9g37aid6HeofMr0z40JKr7/mp/8AFTJKzkdFMbRTP4qf/DQXIJKh&#10;d6KbJWY43B3qGSh3pvmVB1xCSqkz095vlqo77qk7YxDztlekfDHWGe1u7P8A2vlryp5vmrV8AeIb&#10;mw8TWkSt8jS/MlYyPaw3uyPTb/8AZ78Ua3qkt9beRDFcNvXfL92vWPD/AMNJfCujRLeXkl5dRL8z&#10;7vkrpvD2vM9nFW28y3LIr/xtXHKR7EafL7xf0R/tkFo23+Gva/CqLc2EX+7Xk/nRW3lRKvyL/dr0&#10;jwZqsT6am1vu1ielTOr8n5qsQoqNVFLze1TeZWJ1FiabYtVEm3qi/wB5qivLnYtWLOHfsagDoNKR&#10;fus2ytD7N5fzbqxId6VoJc/LVmpbmf8AdbaxJrDzpfN3Vbe6qdPurQA2zs9i0+ZNkT1ajqK8kX7O&#10;7VYGPbXK7k3V0Fh5X92uUd/tnleV8layXnkr96gDonSDd8tZupalFD8tZM2qsnzbqwrzUmvLjd/d&#10;qJSNo0zYmm+bdQk3zVShumdfmqdPv1AjqbC5iuYt0vyOtbFhqUW3burgXmZPu0+G/ZKOYfKekb4n&#10;+VqieFUXcjVw6a9OlWIfEk6fMzVfMRymhrF59pt3X+7XOb13fLWxNcxTRebt2O61lJbK+9loAru+&#10;xqsI/wC6Sqj20/3ttW7BPOTa1QAyj5atzWbJ9356rfZpf760APR6enzVXfcjUQ3PzbakuJbsEWZq&#10;0LN1hZ91Y8M32a3/ANuorPW7a5i3M1UHKdlZ3MW771W3SB23fx1wn9pN96Jm2VLDqs6NuZqOYOU7&#10;BIdn3fnSprlP3O5a5lPEjf8AAq1odVW/tXXdslX7tWRyjobn97uq8+qrurn/ALS256POoIOtTUo3&#10;iqveOrxblasKF6uujPa7v7tAGe8zeb8tXbNGmrPfc/3aP7Y+wLtWoA6byVhX71M+0wQr83z1yT+I&#10;WdtzVD/wkKTN96jmL5ZnfW1ytxE+1fkWq7WcH3q5+28QrHZusTfNVhNb3Wu5m+erDlNJ7mK2qrN4&#10;kWGuXvNe3s+2ufv9SldaiUi4xO11XxPvi+Ws+28SXKNXFQ38szbWrShmqOYuUeU7aHUoL9v3q7H/&#10;AL6VpW1y1g3y/crktNuYlf5q6NLmKa3/AN2tjE6K21Tf96rD3K1y9trESfK0S1p/b1+8tBBqujOv&#10;y/PWfN5sK/dqJNSb+GmXl4zruWgClNeS7ttSw36wt81Z8ztM3y1E9tLQB1dtqsdSyXK/eWucs7aV&#10;K0Edt21qANZ4fOXctOS2XbtamWPyt975atu9AFL7OleWfEb9m/wL8UbPUI9X0Gx+23S/8hCKBEuF&#10;b+/vr1C883b+6rP+0ywttZquMpQ+EiUIz+I/P/W/+CXd59sl/s/xjbPb/wDLL7Rauj/+O1S0T/gm&#10;DqE1rcLrHiqG2u1/1X2SDzUb/vrZX6IXn75dy/frPSZk+Vq29tI8uWXUD8T/AI0/BnWvgn4wl0PW&#10;l37fnguE+5Kv9+vOq/Ur9vD4ON8RfAaavp8Svqek7pW/vtF/HX5dTQ+Szqy12e7KPMeZiMN7GXuk&#10;XmUeZR5dMqThlE6p/v02Siiu0+UGU2SiipkbQIZqKKKRowqKaiipHEZUUlFFSdkSvUUlFFSdcSjJ&#10;Vjw1/wAh6y/3qKKxZ6dI+kNE/wCPVK6H+CH/AHqKK4z2Y/Cb/wDDFXTeFf4v96iipNofEdRDV2ii&#10;oOoq6h/qa0tN/wCPeiigoux1NDRRQWElS/wJRRQBK/3UqK8/49X/AN2iirAyrX7qVNN96iioKiVr&#10;z/j3NZiffoorGR1RNC3+7VuOiiriYyCSov4aKKQw/ip1FFMk05v+PNapWveiirJLT/6mq9r3ooqA&#10;LclRUUUFFeaqkP8AraKKkcR7/crEs/8AVv8A7zUUUG0Tbs/uVK/3KKKDJ/EQp9+r1n99aKKoZbf7&#10;zUUUVZzliGtiH/U0UUAZj/dmrEuu1FFRIuJn1VjoorI2NC2+7/wGrcP3GoorURnP9+qVx92iioFE&#10;it/vVoJ9yiikOZaT79bcP+ooorQyIk/11bEdFFWQWLb+KoX+7NRRQBV/hp0dFFAFtPuU/wDiooqw&#10;LsNS0UVADazL/wC+lFFNCYfw1FcfeooqiGcT8S/+RU1j/rzb/wBAr8wtS/4+pf8Aeoorqh8BwYza&#10;JUf79NoopnkyP//ZUEsDBAoAAAAAAAAAIQA6AQFZRTQCAEU0AgAUAAAAZHJzL21lZGlhL2ltYWdl&#10;Mi5qcGf/2P/gABBKRklGAAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggM&#10;CgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0U&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIAhoC&#10;zQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQD&#10;BQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygp&#10;KjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJma&#10;oqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/&#10;xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQID&#10;EQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RF&#10;RkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqy&#10;s7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/&#10;APD9S1a5sJbiKVt8rL5q/wC9vrjJrqW5l/et/FXp0yeZ95VeuJ1iws7a6/cSr/uV83RqR5i4lfTU&#10;auos7bf8tYFgi+bt37E/9CrqrBFh2N83y1tUNTpdKtmSJFavXvhX4bXW7fUPNg+02+1dyf7W/wCT&#10;b/davJNKv1mukg27N33Xr6N+ANn5MrtK7JFu+b/ariqU/awlGR1YeMZVPeOV+K/wxvNHtdKsdPS5&#10;me/lV2hRfkaXZ/c/vVz/AIh+EWoeDLPTJ75fnvLX7Q0K/fiX+DfX0F4q8Vanr2s3eirp7Q6fF/qL&#10;jb97+4+/59v/AADbXYJ8N216w8/Wla/vbqLZLN/sv/crkp4Sp7D4uYJU4+9yxOA8AeCbPxno17oe&#10;qxLvigV4HdfnX5/4H/uvsT/vul8M/s4S2Pja1stXkttQ01E2ztC3z7W+5uRfmX+5vr1bQdH0XRLB&#10;0uU0+aXz9vnXGx9yN/8As1bvPEmmW1xu097aG4WL7PLMjIibf4EqqdOnS+I6Y0/hlE+cvjR4b1fw&#10;Hq1lBquqz61FLE3lN/DF/sLu/wCAV1Hwu+G+n+KvDlpqeqsyIrfuv93f/DXa/E6w0q8vNHufEM6z&#10;WlujIto7bPNZv/2K8qm8fzvdW+h6ev2PQrVv3W9fnZVrzKNOUZS5T14y05fd5j1fx98Nz4buLDxP&#10;4W8RzWesWrb1t9WleW3l/g/3l/8AHq4DWPiRquqNcSt4YjhdW/0qG0ule3n/ANtPu7W/2v8AvrdX&#10;UXn2zxFpct5qcsn2dV2RIlczefDPUPD1hE21pri6X7j169Hm5Ty60eX3ZHL6l4ts9H0u4nsZ5E1W&#10;4lVFvni3+Qv8aOiv8sv/AH1Xl83j++v9S8jUJ5JopW/4+HVPN3V2FzpWtJr13PLpnybtl1C/3Jf9&#10;v/eq3YaDBrFrcRafY3KanFF5rJ5qfd/9mol+9iFL2cJe8c482xbdm2vdt8qvu/74+evUPDHxL1p9&#10;B+xywbJbf5FuHl/u/wAFeX3+nsn9n7YpEuLiL90iRRbG/wDH60/7B1ea1vby5+12diu1NibEdmol&#10;R93+U6ZVpSOz8K+M77VV/s/dJbWStslvkl/dRRN8ju6bPm/77o+KmvWc2l/2HpGoQ3+oWqq8E0MG&#10;3+P59/8At/7dcf4YsLx9SsrNtQnh0+4bytm5Pu/xvUPi34b694M152iaS80/7V9ni1BG+Tb99Pu/&#10;dq5U/ZQLjV9pI09H1LVdK8P3dtfPMn2z/W7N6Ju/23rmtSv/AOx9JeOWz+2bm+V4Zd711EKXN5Z2&#10;9jF5k0u3fL/HtroP+EDg03wrLqEsrQ3rfPEj/JXJgqdfDy/ey5ol4v6tiI81P3ZGDpV439gxNB4e&#10;u96rslmR3R23U/W/D2n6D4VeWWJv7QllVPnZq9A+DPi2DUluLPU51fUIpd/75tnmrs+/XOePNYn+&#10;Ivjr7HY20aafbsyecnzbv7716PNKVTljE83kjCPxGb8NPG32XXEtvKjTdtig+b7tfQupaXPZ6Sk+&#10;pff27l+bbXhXw6+GmoW3ibT7m+ubZ7RWa4l8mVH2xJ/sV9BXmqz69pMVtbSxolw3yvt/h31daMeX&#10;3TanUly+8YWt+JIvCujW9zFE3msq7dn8NUvDfjmXxPa63FtnhitYGl85/v10viGz+zaH5DT21/LL&#10;8m/yqZYaDBpvhx3/AHEMTr8yTVxR5ub3veNpcsveieL2H27xPeIs8ElzZWsXmrC6/I0rV6B4J+Gk&#10;Xhi3WKeJb+7X96v2iX7u7+BK2/7c0jQbeK5/tOC23L5S/wC9/c/3qu/DrWJdevLvUL6eR4lbZFsX&#10;5FrfmqVY8pzVI0DC+IthZ3nijRNKb/Rr26l83ztz712/c+f/AIH/AOOV6PZ+DW0LQbuK11DzruWL&#10;5Zpv4tr7k/8AQq5rx/oq+Mrm3i0/55bdl8qaX5fvff8Avfwon/odS+NNSmjht5YZWtLfSyrzu3zb&#10;m2/+g1Ef3MZe1M+XnjzHlvjnxzbTX72M+lSaxFL/AMfUPlfJ9o+4+z+Jf4KyrPR5dB1T7TpDtDaR&#10;QM/zy7JW+4/z1q69pUT6o+vX2oR/2ffzqkvk/fil+4jr/D/Alee+NviXqt540tPDOkaVbTarFBvu&#10;prtm8qL/AL5/vp83/A68ev7ar7sY+7I8vE0KnNzHV+IfiXaaV4c1O+vGXTXtd1wqW8v+tlb7ib68&#10;U+C3w01f9or4nXGvaqrPplvL9onf/wBARKydemufjl8SNM8L6L5f2RWW3aZfuM38cv8Au1+gHwl8&#10;D6H4L8M2Wg6fbKktvFvnb/nq33N9engaEcPHliTQp+77xV8VaP52j6fpv9mQJpm5bd0/j2/7FYKe&#10;FbnSdBis9PZrayZWdYXXftbfv2f7tdz4h0me41iF/lTT7OLzZdu5vn/h2/8AAa47xhrdjD4Xitp7&#10;m5hu0l8pnt1+6rO6VrX5pSlznpr3VzHD6J4t+xskV5Et/wCVuTzkb54PkdU/2q8y8W+Obm5177No&#10;rSO8X+jwP999uzY6JXZ6P4Ml8MRXeoaZc/29Eyq8SfcdGR/4/wDgFeX694b8Rw6pL4hvIJLC381Z&#10;ftFvE6RL/B/wGvHo8tWXLGXN/XY8uSh8MT2jw34V1d7W7ZdDn0rVWVWgu7dkeVtrp87p93bV/wD4&#10;net2aaZrFlBokSxeVPdeUyRTy/eXci/d+7VT4R+PDoWlXDXrtLpqrvluZp/3uzyv4f4t27+GvHfi&#10;18UNXu206wubm7Ak3SyQws/m7Gf90krf5+/Xi1J16kfdlGUY/FE8ivUoy92nE9Yv9H0r7PE8sUcL&#10;3Uv2VfOfYi/O/wA6Ov8An5Kf8Qb/AMQ+E7dLFtM0+8837twibnVP4/8Ae3181eIdV1zUvD0uqwXM&#10;dtpUV4tvFaIyb1Zd7ps/i2/f/wC+6+rfB/jPwv8AFHwXpmh600b6gunRXEvnL5To2z53T/gaP/45&#10;VYTD08bHlhLllH+b/wBJOL20qvuyPJPjN8VPENzL9jtttnZLLb7neBN8q/xun93568v8Ho2q6zrC&#10;arqdy9pdWbS2r3EvyM2/5P8AgL1yXxO8f619o1O20xft/h+Jt8F3cQbJdrJ9x3/vVd8AeHr7xbZy&#10;y31yzy6baq8Vj/G0Wz5H/wB35K5sTTx9Tm5pcpzS9pGR7f8As0eM59B8WfYYI1bT18+W8id/k2+V&#10;ub/vhYq94+I3wimbSby78BXNtYX08MnkWt9Ej2m9/wCNN33Wr5O8GTXfg+6lls4luXvFa3lTb/Cy&#10;Oj/+h17vD4g8eeE7vTzPqumw6LArRSv87W9rsiTcj/J8rN8rf8D+WvospxUcVhuSrE6aEpS+OJ4V&#10;4qsPFD38t14j8NLqWj2u2JvsMSxbrhU/2f8Abrjb+8/ti4ln1e5kS4aX7RFb2LbIoP8AYr61m+Mf&#10;ww8YS6xY3OvW2my3UDSz3csTW6Mv3N8W5Pmb7n+1Xyf8bNNlh+JVj4K8K65pcGn/ALpP7Ym8p0l8&#10;3Y+/eifKux0/vV5NTCYmE5VqvLy/Zl/dIlTjKXuyKmiePLzwZqWyJba/luok8hLi1SX/AL4qr4w+&#10;KkVzZxLc+GtJ1K4Wf97cW8S2/wB3+D91srzH4habr3w316Wz1zXI7/U7ef7FstHR9qMn396/5WrG&#10;hvYyaXdz6g1z9ksIvNit7dfnnavofbU/q3tIy5iqlPlOg/t7wPZ2t3Kukab9rl+7b+a7pF/309c/&#10;c/EXRYdW0yWCz/0iKXyrzZ/F/cT/AHa5Wz8PL4wuPPXbYaerNcNM6pv83/Y/i2/7FQ3/AIb+waXb&#10;ywPG9v5+z/Vb33VFDCRofvZSlKUv5jSnGPwyke/XOsWc1vrGtaZbK8VvK0USXH3Nvz797/3tlc4n&#10;xOl8Q2dpp7QSJaRfehsZdnmt8/8AsV4pc+JNa0TVLiK21CeZJZd89uzb0dv9yrem+J/EPhW6i1O2&#10;uWs7u4+dfJXb8tFahUlHmjL3iKtPm+E9om1LQdVutPaK7u7b7Ou+8tLuVPmZf7r/APxdet/B/VfD&#10;l54j1jVbNfsFlptj5XkpPveWXf8APL/Ev/fFfLNh8ToEsPsetaQ2pfat0U8yNseVW+dE+VP79fQF&#10;z4D0XSrPStX8D+IZE8OX+nNL9h1Btkq/cd4t+za0qfJ8j/N/45XmTwVSVKUqsuYxjH3fePULP43a&#10;fpWrWn9paUtzZLA0TPD8ku7+CVK5TTvipbz6jqF34au7uK6lufPuIbhk+dv4GVvvV5lpuj6945s9&#10;TgtNKubm7Zfl8lfkWJf9v+Grfw70HU/Csv2HU9NawR9rxPcfI87Ns/8AHfnT/vuvlI4fDcv1bmMZ&#10;c0on15NYwapJo8HiyzuPD2uaivmtK3/HvI2/+9/C7rXsC/DLwRLa/wBrXel2uoy/Yvsr3EyrIXj/&#10;ANr/AGv9quUtviD4O+LXw+htvEEsdleQMsTGXAZH+75qf7NeP3XxFvPhzqOr6BeX017p9xNssb+3&#10;dG2fxu3+6yyq1fTQjTyWt9ZoyjUjKP8AN8J1e2jh1z0/e/8ASjN8X6BoOg/ERPGvhvVbTQtMt/8A&#10;R1ihg2K/9/bs3eb82771cL8QP2hPEHhnWH0zwdY3PzwLu1Cb53Zm3vvXb/v/AHP4a6650fVdS8RR&#10;aZFBbIkqN5HlL+5ZG/5ap/v1z8fwCnt/EusW19dNdJGieV5MTK7t/Hs3fL8n/s9fJ1sywWIxn1yv&#10;8UTljL23NKR5vpT+IZrB7zxRtubS6umup9Pt1SK4+VEiSV/k+bZ8jbP9h99bH2NfFX2vV554Idq7&#10;Fih+R1/g3ulepa94BudN8FyyJZ202rRMry3F9eJ5sC/P9z59rb//AB2vLZvhpqviK8llubyDypVZ&#10;/Nt/n8r/AL4/75r6yWJljacfqsvi+0bVJHGfFGGWw1KW8aWO5uL+BX+0W/3P9uuMtkl+x/afI3vF&#10;Ls+/srvtE8PS6Xsl1Pz9Vt2l2f6j5Iv+B16VpulfDnxP4Zli8q5ttViVnVNry27fwJv2/Mv3q7o1&#10;JQjyzl7wc38x4l5Oq3kVk1nBH5u7fLC6O6Ntf50+WvSEtvEfiTwDb+HNP8NR+bZz/aJ9QtIm81t3&#10;8Ev/AHz9/wCWq9zMts2oRaY1tbIqskEMUvyKq/7bferT0qGCwi8i81XVNH1iWVXutJt1dN0Uqb96&#10;fP8AN8iL9/8A2Kn69KMJSUfdCMuT3jyTxV4YvodUibU2bTYoIv3+9d+2L+/83+/WxD4n0rxItlot&#10;jeN4e0SLd5uoPA8r/wCwmxf4tn/s9d3r3jPQbC6/sy+trnXtNt4tkX25vvN/ufPtrn/EOpaK66ZP&#10;oOntbRNL5s8NxLvR5V+5s/2K8GOOqYiUY1KcomMqkZHQW2gz+GF+0qurQ2luvmy6tNpL7Fb76b0e&#10;J/l/h/74roPA3iHUPFXii48Q65K1zdabZs8DXypFuZU2W6LEv8X32rkf+Fna1eXH2bUJ57nT7iXe&#10;1ijful/uIif3f9ium8QfErUPGHia9n0jSI0S4iWKK7+yqvlbU3vv2/Lu/wBv+7XiVY1pRnGtH4i/&#10;aRlE7Lxp4B8J6kupa9c6psuIPI/0VJ081l2bPlTb/u/+P1y/wo8MaVrfii4a8vJ5reJvNghfZvn+&#10;f7jv/d2b9z10vjj4bxaXC66DfW+r2Sqst1cLKm/7n/j1clfXnh7wZY/YXvra5vZ7FbqV4omd4Jd/&#10;yW+/7v8AtfcoymXsfe5ubl+yY+9H4juPFvjafxDLZaHbS3Ng9rEqSvafJuZf7n/jq12vwfZfDQuN&#10;S1d1llgVriIyOzPJL9xN1eQXOpaVc2+j6zeXM/2q/uvKniRf9UvyIj7n/wB+vSdM1jxBpvio6XpG&#10;nPrvheFlWz1ZLZmigTzd7y7VXdP/ABrtSvPrVMXjK8sdyx93+Y0pRq1p838p694f+MU/9pXjanDD&#10;HNJAktqzt5ESts+dN7fe/vU/UPi9qfixZIPCNkt/ZomJtWuHaC083+P76bmVf9isJ/DvhzXprnUJ&#10;Z21++0KJXgaeTbCzIv8ADEvyxbW+X+9XGzeJPEK3UOnrcNNpMlz57RxIivs3/Ojba9rEZ5i62E+p&#10;x92Uvtf3T0OeVCPvy5jde8tPBunQxX2oN4i19l3wNIuLeFv7yxfd3f72568s8d61qWo3LRXySRoz&#10;bmaX78teyeO7Tw74B0W1khlj1rXJ5PtDb3+dYtr7f9xf/ia4PR/Ad18QvDusa5PqHnalb/6rT0+d&#10;mVdnzf7vz15UeG8TTxcKPNzS5eYyq885RicF4J8Jz+Kry4gWWO2iii82Wa4+5Etep3/wqttH+H11&#10;rct3bXP2ZHgnVFV4pYv4XiZv4qxvBMY8Gzavp+sWskL6tp/kfZ3byt0Tbf4/9ytXXvFnhHVPh3qv&#10;gyeeaG40ZEuIHdfK3K3z/wC79yvao5fLCxlKr8X96NzTCeyhL3viPlXXvs39o3C2MGyLc23e27b/&#10;AMDrnJrPzrj5fndfn316d4n8PWNroyS6VOtz5qrLK6f8sl/uf7396vNLm/ttHi8++ZoYpW2LsXfX&#10;Ph1KUuWPxHFLmnM6jwf4qvPDcstzZxRvdtEyRXDxK7wf7abkrmfidNPbat5DLAn2iC3lZLffs+aJ&#10;H/76/vVo6VqsWj3FvK6tNFK2zyd33q6XVfD2ma3a6JBLbT/2rdN8128T7NuxERP/AEOvUo4afvVY&#10;xOqj8MjyzyWe3Tcq/KvzPWa2n+f8y7sV3firwvP4M1J9MvIpP9lJotj/AO/WJ9mf+BFVayU/tM5Z&#10;e57siu+12fa2/b95KwvENhF5SSrF+93fM9VvEl/9j1JJbaVkuNv3/wCDbVX+2Jb+Lbc7XT+F1r76&#10;nTl8R9bGMiGzs2mvE216BpVmr/3dm2uV0eHe3/xdd1Zw7LdF/jrskak2j6Vv1SJlb/VV9a/DGz1G&#10;w8L2nkRNsb963k/I6/8AA/8AvivmfwvCr3kUX8bNX2nNprWejaPpEFtOlw0SxLvXZ91PnrkqSlGm&#10;etgqcZfEaGg2FzqV08rRXKRNtTZ5u/8A4G9en6KiuisqybVl2N8v8X/Aqz/DdzZ6D4ftPPuWTyoF&#10;3Pcff/4FU0Pi2JLd5II/Ot7iVnidG+9/47VUqtEK3NL3YRHa3NL5rW0DfP8Axbax5riBNJvoLazn&#10;vL1YtzQvbMm7/vr5a27e/wB+65njaGWXb8j/AMNV9X1qKw/exr526La237//AI9XJLl96Qe9y8h8&#10;7+IdB1fxJrMVtJ5kOnrB80N38jxVhab8N9X+1XcVt5c0u75XSX7q17Bc6P50v9oLJ5yMzJLv/vV2&#10;FtpeleGNLi1Bol3srLv/AI60jzcpt+7pR5pHFaD4BbS/DVrJqG5381NsP3P/AEKui/4R651Lzb6f&#10;y9m391UV/eS+IXsltpWSK3l81lf/AHNn/s9bd5rETWsUTMttbwfPsT+KppzlKPvRMZS5ZHz5c/D1&#10;rbQ9Q1PULmOziuJWdE+5XL+GP7Ms/Bt215A39oNOyWs0M+x1/wCB/wDslbfxI+Nmn3+vXenyxLNo&#10;9m22DYv+tavEf+Eti1K/SJlaG0ilaX5G+7RGnLm5i41uaPLE9A15pb/XNMtYIlSJYlSJ69efRLyH&#10;wzFFqSxpLaxfaJU2/JKv9+uB+GniTRdV8fW89zAv2S1g3xO7bN22tP4qfGCfxJcPp+kRyOlu2+Kb&#10;an3v++K05ZSiHto0/dOUmvNFs9W0zU4ILS2t2l+fzp/ut/3392vQ/EnjPTJvC9v9mtpLO7uGXz0u&#10;In3/AOxXm+gpLeaXd/bILZ7hvvWMy/J/t/7tZWq6lqFzdRLfSybIl8pU3fdX+CvPxGInH4jujR5o&#10;nVeHrxke4vFiVEb7r7v4a7vVbC+vLKys4lV5ZdrtMjfdWvH3+3QrEqrJsVvmSvojwBoK6L4ffU9T&#10;nkeVolf733Vr0aUvc5pHJKmcJ4/+Gi+HdGi1Xz5LPULpvK2QtvRvkroPD3woubzQ9EtrO8+zPFB9&#10;qnlSJN7bv9qoviX4ks9Y0155Wn+zxLvgfyv4v9it34V61fa94DiW2afztvlSzfc+7/BWkZcwS5ix&#10;4V+G8uiXUU7Xkj2W5lleb+JVf7laFt4httSWKWx/c7om2o6/98VsXl/c2caaf9+3lWua0rRL5LqW&#10;TdsSJdlqm1P7lRzRl9ov3ox+E6XwlDbW2neXqBWa4uGZ1Z2+daxfHniH+yrD5Yl2L/qt/wDF/t1z&#10;/g/Tdam1K90zUJftj/avN+1vLv8AKX+NK7LUNLg8bXX2PyvJ0q1b5n2/63bRzRiRGMvtHGeG/h3B&#10;4k8L2Mk+1NPWfzf3rfeZn+d63m8Nz/D1ZrnSr5fsLQebdQzP8i11H2y2+x3FjpEEaSr8i/LsrlLx&#10;ftO/T57NbmX7jOkWz/fff/ub65605fY94zqx933YnUQ+IYHt4ooop7O32+VBdvL97/P/AKDWb4kT&#10;SLxksZZYHt4v9e+5N7NXQ+IvDP2Xw5ZWbJbTbW2tC6bk+4+zbXFvpbQxPvuYJvsDbk2b/wBwv3N/&#10;y/w/f/ylcuIpy9p73xHnRjU5vdOK8SarouvXiaUqx/2VZy/vbt98W2L/AG/9r/bSvlez1i80218R&#10;r5S3N7qzN9huJl2boon2Psf/AG03/wDAq+sPivNbWHgHxHqE8Udg+k2e9ri3bZuZvuJ/wP5K+ZP2&#10;e7Oz8c6hLpl9L52n2q+aqbvnibf99P8Avv8A9ArbDSnLm5gqc0pcsj6a/ZJ+EekeF/Btxr0kX/Ew&#10;vXbyvOXc8UW/5Eb/AGt1e/aPqXkt+/tPsabflm/56/8A2NfPlt4s1XTZrTS1uf8AiSy3Xyr5Wzen&#10;8Wz/AH/4P+AV63Z+JILzTbRovLhtF/1TzN93bXTLFSpS5japSly+6dr9utobO4uZ/n3Lv2V8r+PP&#10;Hk8Ok3bTxSf2g10yLb+R975/uV6xN4ziubqJft1s8W5/ufM+3++n9759leVePPD1tc64moT7bZ1i&#10;l3Q+fsRrhf7m77r/AMVeJjcwqTjy8vKcFSpOKlE4zwr421z4haXcLFeR2d7YMv7lP3XmxfOn/AmT&#10;+5XfeAPiXq+sLL4e1zSra50xV2NNffIm5f8Ae+9XmNzf6L4Slu9Vg/0DRIlZLrYru+7+DY/3dz/J&#10;XNWfxFvtV8G3viy+g2aZ9s+z2di7f9cv3qbf4v8Ax37lePSxlel+9h/h/wCAfLVv7sj6RuvA/hH4&#10;mabc2mns2i34uXi2orrBK/8Ae+b/AL6rltN+F9n4W8Ti/wBUvr25utOgiia3aD5P+eX73d99PuNv&#10;rze58VaheeIIvFHh62nubdbXZLviV/Il2I6O+3/Y/wDQHrbvPjRqGseHNdttXWRL3/jy+1+Unmra&#10;/wBx3/i++nz/AO3Xse0oSjGnWXvf+SyM/aS5TzmwvP8AhP8AxHLO0Vo6apffZ4LFPk8pfNTe/wD3&#10;xXuPxU+DNr4d+F1v4q0a7dNT0tljke4k+Z7dv3Sxf98un+9XiPwHm01/iDLPt2W9vZ3jrcKvmvui&#10;i3/c/wCBpWr+0z8SNQs/GF34a0rU2/s+WztX1G3Rt8Xmrv8Auf7OzZ/45Xf9Xw1Gh7WUS/gicV/w&#10;h+jppcU/iPVZLPcrXS6YnzpP9zZ86/xff+R/7iUWHh6LQfHlpeaLfNN5qra7LhdqQKyf/tpXP+Nt&#10;etodZ8KXkuuLrES6ZvlRF/49ZWd/kf8AvNVL4i/GBtK1J9M0GD90stu/264XZK67IpfK+V9u3zd/&#10;z/xfJXkUMN7ag5Sl8QfHE94/4W7B4D1xPt2maJ/pXmo32tPNT918/wBzf95/nWu5+EPx00TQ7LxK&#10;3iK7/tq31JUuIImT907b33oif8D/APHK+G/GEOoeKrzR768g3xS3XlQJCqJt/wB//gda1/4wl8PW&#10;tvBBtmRd3lQuv3l37f8A4uuvAUqmDpxhze9/5KXy1IHvXxF8GaZrV/8A2nBpE6eDLhm+w3enz+b9&#10;jZv4HVv9tH+T5f8Afr508T+GNX028liuZZPslv8APFdp9yX5/ub/AO98/wByvSPh18YIvENvceGt&#10;2paVFcSrdM9js+9Ej7P++9zVrePLD+xNS8PteWLa94X1SXzZURfsUqqu9Hf+JVb+L5H/AIP4d9Ti&#10;J0cPLkfxSIj/AHj53uZrOa/8qeX52+dn279tauj63Po99+6VXiuFb5JvuKv99P8Aar6N+GXwo+H1&#10;umseJdbn87R7qJYrW0f57iDdLL8+77qsn2d/4fu76f8AB/4DfD7Xb7VdY8Ra/KmmxP8AbdO+1XSW&#10;6RWfmyou/wD2m2rXkVc2ox5vaU5ctP8A9K7G3s4zPAvCrxeJNce0vFubNIm3yw+V87L/AB1YufCW&#10;p/8ACZeJdDvrb+xLTz9/+nb1+yqz/uv/AENK29S+IXgPwZ488UalBP8Ab2utJdLCHd5vlXDIirvd&#10;f9jf/wACry7xt8bNc8bXCeetzc2XlRIyIvlIrL8n3/8Ac2V7NPE43G/DHljykRjKRsQ+D18N+Krh&#10;ryWP7Jpf+kNN9zzdr/8As9ReIfFX/CfXn2zU/Ltpbddlr5MCJuXf/H/8XXH3/ie58Q3Ut5eSyP8A&#10;Ls/fNvdv99/4qu6UjPF/f3V306dSNL97L3g5f5jYsLOV9SSCz3TXDN+6S0+d2/3K6vR9VvrPwHaX&#10;OqzyebbztKtjt2bdmxET/e+VNz//ABFcbZ2LeRcTxahc22pxS+bBcK2zylRH/wDHvu7a6DwNqWi+&#10;J9un65PrFz4gedfKbz0+zz/P8/mps3bv/i3rhqc0FL7RHKei6PearDo0Wr/bJ7bzYvK2J8jt/f3V&#10;teLPiF4l8Yf2f/a87TS2ESxRbkRH2/3/APa+79+q/jnW9F0TVLLTNRvPsen3F15XnIu91i/v7Kz/&#10;AIl/Ehn+2xaHKzy2GjpZWtxcWcUqT2e9Nj/7Mvz/APAF+X+CvJjgKNeUavKYxo+1kfZ/wd1LwXa6&#10;bbaBqsccWuWqohvo1dv3v93P+x92sX4z/s8z2fiTTb6wdZNJmfEk+xUSLd992Va+TfDfj7WofDP9&#10;q2c88NlA0Xn6h/dl/wBpq+rf2S/2ir7xTqtz4O8S3H9pWjRebZ31w+5jt++n+7/dr1sC6GIpfU8T&#10;8Q6MlGPsKpU8P6H4g0PU/wCzHaIz6TuR2WX5oP4v++K5T4p694e1SysvEF9Jq3kybopLf7UkXmtu&#10;++qOj/L/AN812P7TFjHoXiK6vNNu44Jb+za7urr76yqqfukX/f2bK+T/ABJrF54klSfVZ/O2/dT7&#10;iLXxdfh6OFxsqn2TGpTjSlynqum3Nj4k0nUPIvJ7a3t5VSxtHnS4+Vn+d3dPuKn+5XtH7OvxH0Gx&#10;0vVdI1LTy9rt+0GWP5/uxfP8v3vm/wDZq+RdK1XxDZ2u7RbmezdfnWGGfykb50T/AOIrV8DeMNe0&#10;rWLS80+VU1CJmfe6p5UW77/+z/HX0+AlDA/wzaMYwjzU/iPUPGHxM0jUrrW4NIvFs7SJt1q+oWq/&#10;M2/++v3W+f771wXwrub7wZ4tXUPENi1zZbf3Cae3ySt/B8/92qnxF0TU28QXa6rbabYWTbXa7sW/&#10;dS/J/f8A7z/e2V7b+zZ428B+GNNiS5ae5lVtnzrvSKnXw8cVGVGXu8xEpR+GRxvxR0SD4l+KEufC&#10;djc22p7d/wDZ/kfO3991dal8E/s/eMV1mK51LSr2Hdt/fXETf5+5X1n4o1Dwb4ctz4w0wW0c32P5&#10;5k+8Yt3yp/s7nrQ8LfGjRvEPg+KW5lEaSqyXvy/6hW+Vf/QkrDBUcPgqlTL6tTljHl971+yd0qVO&#10;UvekeB/Fj9jm7uPD1xqejyLNqdnHu/dN890v8fy/3q4PxP4D0PR7O9ngsYrmWzit7JvOukill27E&#10;d0T+98j/AN779fS03xItNF8ZxaQvlzxLIkTXDy/K3yb4mV/9168K/aU8K6l4R1CWVn2aLeTtLaM3&#10;zIjv99K8qvmVCdT6tGMoyjzRIqwjOnzUvs/EeTar/ZmpXD3P2P7NLLdSvFYo29IF+TZ/n/YrVTUJ&#10;Xii0/TINjqvzeSteZa5eXnh662/bLZPN+dpkX99t/v7Ku+D/ABVfaXqUWr6Rqd3eJayrLK8yom1t&#10;jp9z+L5HauaWDlOnzU/hOD2cuXmO4udY3R3Gntq9zYawrrF9nhbbuiZH3/Mv8X3Pk/269F/4Vvbe&#10;Ere3ivtDtteS4/0qffP9nuNyo/8AH8+7/c2V4f4Mtp/HPxIuFsYpP7baX7a1vcRN+9+f53//AG/7&#10;9ekeLfEOp6lcPY6uuy4ilbc8Mr/xu7v/AB7f++P7lY1MJWw8qdePux/9KNvdpSKuleD4L9UvLzz7&#10;94r7zYoXZEt2VU+5s/vf7dfW1x40X4ieG7fQ9E1A6dq9xD5RuI4dqQNtXd/wGvDvh74BbxlpM0en&#10;zxQ2lr8+x2+dmb/ll/vPXu2nfD2WDwjHDbW8mmzRwK0kTrv2y7PvK/8A6FXThfbU6k6mL/h/y/zR&#10;9DehKvVlzQ+E+efFnhufwD42/sjXrpb3WpYHupfs8su+Vd6fx/7e6vT/AIb2N3daXb/Y51hee2iZ&#10;f7QtvNdv76b0dfl3LXkHxy1XV7z49S6rAjTSxRW6WqIuzz4lT9797/a310Wg/tDXeh6ZFPeaHH52&#10;9beKHK+Sq7381N33v4PlrDH4CnVqxrYKXLRly/8AgPkKVPkq80fhJvid42vvBPjLT5Z9I0/UordY&#10;or63hWVYm+Tejt9/b97/AMcrH8H+MNc+Gvi/T9XW80vVftEHmvDbzvs2v/Bv2P8ANXq0nwzPxPXU&#10;vExumB1dPszW7r8jRIiIn+98yb93+7XielfDHXvAPjKytP3VzEsvlbZYv9QzfcuH/wBlPvV77zWg&#10;sSqeHl70fhNqkaso88IntHjzSNVh8NxeMp7GzvzeNF5iW87OkCN910+Rdv8A49Xxx8afN1jWdTvL&#10;HU/syS/6+0Rt6bV+5s/3P+A19s+F/jJ4c0zwFJaeJby2gtZo1tdsLfOvzom7b975fNSvz41i8XUv&#10;EHii2ia2hTTZ2TZu+ef59vyf3q++lGhWhGq/iO/DOnKjzfa+0b3gbUtlrLFFFI6LZtF891sTzWdH&#10;37Pn/uP8n+3WgnhW2vNUXUNQWSbymXbbp/qv9iuE03Uv+Eel+a+ZP70MNesJ8VNPm0NNI0O2X7Qy&#10;77rULuLfKzf3K82vClhOavynNKXsjTTVfA+vW/2bV7ZtN1KKL5rtrPZ+9+f51eJ3X/xyuy+G9/4H&#10;0fTYmbb4huLhtkUP71EVV2b3fzU+be/+xtrwK8t2vPNZmZ/7z1d01Gs4kVWb/Z2V85POpewlGEfe&#10;OaWLlyntfir4aW3iHRr3xHZq1tK0/lRWnmu+5v8AgX/xdcH4Y0PSrOO5j8Q6BNqJEmIdsrJ5Z/iG&#10;FT/dr2n4RPfWelrqH26O5somX7dE/wDFE1dx4m+J3hfRtSMOnaXDfIRueS3gXbur8qr5xi5VZRqe&#10;9+BMVHER5qkj8vZrmV5d7VoW00Tr9771Z6L5zVYhs13f+z1/SMj6s6rSodl0jM3+7XcedKkW5dtc&#10;boNnKjIzbZkruLNF+T+5XHIcjpfhRo+q+JPHmhWy/JE10qb9v8G+v0AudVsdEn8++nhSVm/dK3+f&#10;9uvmL9lrw/8AbPGn2rb8lnA0q/733K9v8WeCYNY8SpqF35l5dRJ+4t3fYi1wYmpKPLE93DR/dnNf&#10;F3x/bTeIdH0Fm3291L5s6I33v7iV6do6LNDE6M0NpEvyosVeOePPhutzf2mvLL5P2f59m771dB42&#10;+LjeFfCdlHZ/66VdmyuCMoxj7vxHZ70Y8p1vjn4qaf4XsHlnZvl+VUrP8D6xP442yuv+j7v7++vn&#10;/wAQ6rc+J9PSfVZWR93ypu2V6x8JbiTQfD6LFqECM7b2RJ0eumNOXxHPHl+I9l1HSINLtfvb0l+b&#10;Y61xHifVZWiisV27W+6k1aWsXl9qVn5reZ+6X+P7leX/APCQzzX77YJ3uFX9xsid6xlKUpG1KPu+&#10;8dxb+JF3RaVZ+XNMq/vWT+GtDWPtU2g6hFFbNNK0HyonyfNXkUOtxaDeXdyyyvdt95Jonif/AMe+&#10;9XcabqsSeC5Z2ntpri6/1vzVHLP4i5OPKeBPpttDrNppktj/AKREzSzzPF96uUvPD0V5f6neWcS+&#10;VE38C10fjDW5U1a7ls2W23ReVFs2fdpnw00TU/FFw9t8qW6tvbzm2I3/AHyld9OUviOKUZS905rR&#10;4dTs7yKXzWSLb9xK63w/eXOiW97PLYtvZvlrsNb8DX2m+INPnnXT0tGVfKRJX/8AiKh+IVtqcMSQ&#10;P9mhf7/7lneipU5jSnS9kc7D4nne6RvI864Vdiw/crCS5l1jVn+VU8r739xaZM8v297lm+eL5Pkr&#10;0jRPAEVn4F+0+Uz3t/KyNv8A4fno5Y8vMEfaFvwZ4VVLiK+vm+0/Nv2Irvur03Xra+17S5ltovsc&#10;TL9x6peHvBjQ+FUVrnyZViXbMn96uoeax0TQbRry+ZEZf3/nMlEo+97pcqkYR948pv8AR21VtP0h&#10;pVdIl/e/NXofwglXTdBu7a2WOaK1uWT5m2bv/HK8/wDhjrcHibxhessGy3ib7+5/mr0P4b6L9s1b&#10;xGqrst/tn3Pu1Eoy+EuMoyjzHWajp3k2sc7Mr3U/3V/u1V1VX0ex/cNDNeyrsiXd93/brN+KNzLp&#10;tlDBpUrQ3csvlL/FWT+90TRriC5aS8vfI3y3Eyo6VHLGPvBGpOUf7o/wfcxaPf3elIzXNwy/aGuH&#10;+4/9/fWhonjD+1o5VtoGtnnnl3Iqr8q/wV454Ss76bxBcT3LXMP2pd0U0LbNq/x132j6Wttqmq30&#10;U7Q+ay2sCPL/ABbPv1t8JzSjJy96XKdFbTahcs8VjHHsT7z/AN5q1/Ddq1h4b1jWL799cbHiVf7y&#10;r9//AMeXb/wCsDS9N1Pw3pKRWjRzXErf652f5mb/ADu/4BXR3GltY6H5fmxp9ni2L+93fwVcn/dK&#10;9nH7UyLxNfyvrNpFFeNM7f6qHdv2tsqFIZPCFgl5qEsCXUrNbpuX7qt/e/76pvhibTNS8W7Pti/Z&#10;7OD7PE+7Zvbfs/8AZK6Lxb4T03xJpKS6hK1tbxSNcSXCS/8ALJaiMYzjzR+I5Jyjy8sT4a/al+NN&#10;1qWl3HgCzsZLZGvFlllf786/wJs/74ruPgP8Il8A6Do7N8+oaojXV9v/AOWUWz5Iq8y8GWDfHX9p&#10;i71BYGv9Hs52uG3/APPvF8if+yV9sIjX8tlugjTazebsTZu/dPW3NGlT5Tmox5vekeYzeD9X0S/s&#10;rO81Bb+0WdktXddjxSr/AOy7P/QEqbxDeX1zFd6VYywfaGgXa6P/AK1t/wA+z/gFbHxa8TxaO0rf&#10;LNcKq3W7/pr/AMstn/A0/wDHK85hm1DUtDt76Cdku7Vme6uHl2bt3/sqbKxjKXwyN6cuWPvHoHhL&#10;RJb9v7ZvvL/szSYPs9rDu+88X33/AO+//QK8i+IuvXmqxXt5Y+e8TS/uk2v/AH/uf7NehvfanYWa&#10;aDZ3MG1WaW8mT5/vP/B/s/8AxdVJvFX/AAiuky3nyzIys8X/AF13v89efXpSfvHPiYyqxkfMXx7s&#10;LzTbq9s9Onb+yYpbV2h3feZrff8A5/36r2HxO87wbe6VfaLvlut0sWz5Ei/evL/6H/6Ala/xc8eN&#10;4qsNQsdKsW+z/bPNnm8r5ItvyfJ/45XOzX8Vt4Israzg/e3C7Jd/zv8AK/zp/n+GvIw8ZU6Moy+y&#10;fFezj7x7h+y78RdG8N6b4o/4SW+tobe4W3/4+PufNv8A/Z68i8ceMNP17VriDTF/s20uJZbr7Cn/&#10;ACy2/cT/ANArznVdY/spngubadNyf6n7n8HyPVd9ViudJS88poZbdWt1Rl+8v+XevXjJ1qdL3fhM&#10;YxkN8H+MNT8H6tcLFE2y4W4ii/2llR4nrH8f3niWG6TU9an3y6kzSqnm/P8A7/8A9nV3xPeXmj/2&#10;Zc6esb29xZo8Vw8T/wB/e+zd/cf5f++6zJrmDXt954q1O5e4WBUs0iVHf+P/AMdrenHnlzSOyNOn&#10;L4jHS/2aXE0su+VmaVt9Nv8AWLnUvNnZl81V3fN/s1R1X7MupbbFp5rRl+Xzl2PXR+FfDEupXFv5&#10;sX/H5KsUULr/AHq7IxgveLjH3i3pt5cvpulbdV2Xduu+C32unzb/AOB/8/cqXW9YudS8ZJea8q/a&#10;Psa+VMkWzzVX++n96tPxVoOteD7hFtra0vEs/vzW8vmp/f2OlcJ4k8f6h4hZ57mCBEtYNiokXz/M&#10;9c1NRxXNKnL3ZF8sap6x8BfF3/CN/EZ76Kzg1KK8iltZ7e4X91LEyV6n8Wnj0/Rr2xvrxodEaBX+&#10;z3beaiNs++m3+/XjngDwkulSpqtnqa+VcIssTyt8ir/GlXf+En8OalcXukQXk/8AZ8vyNNNL5qN/&#10;f/3fn/8AQKxxeHoqnF1483L8JjUo8keY8lv/AB5c2GjXGh6V5s1vLu/ffc+99/Yn+58tWNNhn1u3&#10;8/V4r7UriLa7IkuyJbdU+f5V/i+581fSv/CsfB2n+GpW1D+z3uLrba2duvm+bFK3zo/y/wC467v9&#10;uuK8Qw6f4PsN1tAqXETbGhT53b/PyVz4HFwzKnJU4csY/aNqfLVj/KeLvry6bcS3mnwWNm/923tv&#10;nZf7iu33a6hNUsbbQ/P0xvtNorRXCxXEW9FuGT50fcn8Hz/71M/tuJNWl1Oexg+yKreVaOu9Fb/9&#10;uuffxhPqTXFtKq2FpcMsrQ2/+q81f49n97567KlOMo+4ZVOWRhfY7m8uJbyfdvuG3/d2I1dV4Sv7&#10;PTb+0a8ga5iib5oU/i/2K6vw34Mg8RbFW5jd7iJniSH59sv3/KqKH4e6honiW7s9Stp0eKX96jr8&#10;6r/HXLLH0pS9l9ow5uYqeFdJXxJ4jtLOeVbC31Kf7Ozv9yLc/wB//gFZ/wASvCrfCvxBFc6ZqcE0&#10;u1biCaxl37d3+3/eq34ksF0e/lnlnkTT5dyQQ/cfbVjVdKsbj4fWLzwWlncS/vYm8+V5WXe6eVs/&#10;8e3/AO5U8kueNfm92X2S+WXxGx8K9KvPiRoesa1q6wXmmaDaxRNcTSp5sTO7vFs3ff8AuS/cq7Dr&#10;kT6ktmy/8Sra1uybdm5W+/XNeBkX7Prdtp6tZxXEtv5Vju/1u1H/AI/u/wD7ddBpujrbXEUV5eWj&#10;3u3zZYYZ0fyv9h/9qubFRlCUpL4TnrRnylfVE8S/D3Q38ONIz+F9Sniut+1Nk+3fs2N/wOug8E+K&#10;p/CV9p/iGxnVJbWVZYn3fJ8r12WieNvD/iTwDd/D7xLaLNcXk/2rw3q3nonkbkT90/8AdV/n/wB3&#10;fXkV/Z/YNBi0xmtniln83faS79q/3KKkKa5ZRl70veFUjGrTj/MfSHjzTfF6fBHR77xHLbQ6FFdf&#10;6LNM2+7Xcjsif7r/ADV4JczW3iezfU7bULSw/s3busZZ/nl+/wDOn97+7/wOurv/ABbc+P8AQdK8&#10;PafFHbWVrEtlLDNcon2pl3okro3y7vnf568chsNV8P393Au6FF+WXY3/AHxXTGpHEfH7si40/d1O&#10;jR77VVTdqEnlRM3kJt2ffr0X+29M+x6JpFs09nb+ar6jdzNveVt/364rQbyfxRYefOqpNbt5X+9/&#10;v10empp6Xlu2ptJ9k+7/AKOu968nGcvtNPskVPe+E6i88Qr5eraRBL9v8OXTK7pNF87Mv3HT+61U&#10;tKv4vDa2kukaf512zKiw7n3ztv8AuVmaxcxQ3SQQfJaRfd3/AH2rqvBiNo+hy65ukhvYp1SxRIt/&#10;71kfY/8A32lRSnLETjzHHHm+Et/EX4l+KNbuLTT9XsV0GWK1i8qxhXZF8rvsf/a2b3rTsPHOtaJ4&#10;X0zQdXvrGGKVmeK3t9u9v498r/8AA3rn7DwZrVtr17c+I7aR9QbduTUEdHX/AG0o8Q+D7HVbdp5W&#10;aG7VdkUyN93/AIBXNmsqftfZVonRU5o+6VIfiXL9oeeVmd4m+V929F/yiV6bf/FaLx/okUOq3c2p&#10;RbvNii/hWXY6186+ErmDSr9/tlnHqUK7v9Hmb5GbZ8n/AI/81dRf6D/Ztu9tZ3zb1bf51o3yN/HX&#10;HjssoyjFqXvGHL/eOg1vTYNYsItMgto7zUJ7pUiT7zr9/wCT/wAfrn31jfF9hliWaZW2fa9z71Vf&#10;k2f7tcojS6PrMV415P5sS/fm+/uq7pty2q75YotiI3zV00sPPDx+LmiaypyjE7jUtKs7PWfP8OL8&#10;lxZ26Suku9/uJv3/AN3566jYthdRS68s/wC/23Euz77K3z70rgtEs7l7ppbZfOeKLeyb/wCGuw1K&#10;zsX1m7tmvP8ASLNVRnll+Rvk/geubHSlW977JzS9/wB49n+H4n8O6s+r6HaS/Z2gSVbe4fdv3L/l&#10;lr00ftDtpvh6Gd4VeWNsXbMvyf63ZtWuG/Zg+J2oav4iv7DUtJTUbC5BvBc20a7reWNE2xKn93Z/&#10;dri/jn4k0ZPF1/oej6h9jXWbV7q2mT5Io1ZPut/tb/NX/gNe9/YMqmHjicNUlGR6GGjVhS5oSM79&#10;tD4UeJNM0W28YRXct3ptxH5Lwqi/6Gz/AMNfOnh5NX17wukcUDQpYN81wi75ZV2O7olfan7OfxOs&#10;vit8MY/CvjOS61IyWy293NeDl2dn2t/443zf7DV8W+P7m5+CPxi8R6VBEtzaWE7W629xv2N9/wCf&#10;5X/jR6+hwscJWw3sFHlnT93l/wDbj2Kfs8RT5pR+H4j27wj+1RceBfFWjWk9/Nc+G9PiiT+zYmRX&#10;ffF8+/8A2klf/wAcr6B8f/FjwhpvjS3CC6l1W5sI72DEG3y037d/zd9q/LX57Q+KvBnirY0umW2g&#10;3DN5qwwyyokrM/yfP8+1f73/AI5tqvZ+Ntc1jxle65PqDTahdRNbvM7fdVv4E/urs+7Xi4zIadWc&#10;Z0vdHGl7vsqR0HxR8Q31zrPiPU5NQWa01K+lRX/vKr7/AP4ivJNN1hof3vzPcXEu9pt3z/M/z16d&#10;8S/DGrvoOmW0FnvS3s/tDOjfxT/Pv/79bKxtB+AnirW4tPubHSLuaJm2fJE//of3a+uoUvc5DplS&#10;/lDR3vte+2y20H2mWLbFvdfu7n2JW9Z6leeGLf7NqbedLK+77ybF/wCB16nZ+CdI8H+EtP0WXU2v&#10;LvVLqXf9ktd+24ii2In3/m2PL9/7vyV4j8V9e0FLq0ttFlub/aqpPfXDf62X+PYn8K1NbDxxFP2V&#10;T4TKpQ933juNE1JdbsJWVY02ytt2N8+3/arq9Hs9KvNFlna8jhltWZ2meX73yfIiJ/e+T/x+vm+w&#10;8SNYXUVnFL5KfxPur2jQUvvFV1/ZnhqxXUtq+bPNCvz7V++/+6lfNyyajGUpSl7p5XsIxkej6l+0&#10;NoOpWum+HodNtvCdxY232ee6uJd25v4G27ErZs9Qt9ctY59PvkvEA2vNB91mryTWvCuizataQanY&#10;yPK3z3lxtT5f9ivQNJ0nw/pdmiaSbpbNuV+xouf+B5C/N+Febi+H8LOklR92QVKfMfI9t93d/BWn&#10;YvvlrJs32fwq9aumo0ku5vuV9/I+mO50eFnX5dvy12Gmw/MlcjpVnvVGibfEv3k3V3Gg20t5eRRK&#10;rJtrjkB9F/s9vBY2t7fXWrzaPvZUV4vK+b/vpHr6Fm1TStNtYr6efzdq/wCuuGT5v++a+P8ATfDG&#10;r6xbvY2PnujfvVhRfkavRvD3w917UpbeDXJ2mTb8tvu+T/vivNrxlKR9DRjLkiaXiT4o22q+KPKt&#10;ol/se1bzWT+CWvHfHPi6217VNvnqlvFL8qV2XjnwHbWGrfZomW2it1+5/s/7lc14Y+Ca+J7i4vrz&#10;U4La0WX5U/560U6EY+8Z+/L4TPsPGC/b7SW5l/dRN8qV9YeAdekvNLt7mNV8pot3+vT5v/H6+fNe&#10;/Z/vJtU09bZfOt1+SLZ/dr37wfo9t4b0aKCXciW67G3/AOzW0uXl5jePN9o1/Hniq7/stbaKBfOl&#10;X5dkqf8AxdeZfDfwxKmrXus6huTbuSJHrWs/Emn634lll+2bHiZrdU++jL/45R8QviRp+g2D6VpC&#10;reTL/rZtv+qrjjL7Q+b2UfdPL/FvjmK28YXEs8UE0Sq22HzX+9/3xXKaJ4zn+y3enzrJc/NvihVf&#10;71Zl5DL4z8RvLArJ5TfM9dR4VvLbwYuoXOq+X9olbYqP/FXTGNOPxGMpVJR5pSH3Pgn7T4f1DU/s&#10;zJEsDOr/AO1XoHwT8Pyw+Eopb6zjSKX/AIA7JXBeJ/ijYr4FfSLGKV7i6lbzX8132rvr2L4dX8sP&#10;w30++vJ1+z28Xyp/eq5fD7prTqR+I5X42X8FnqWhfY4m2KzbkT+GsG8hvvFksS21tO7qv3/71cbe&#10;axr2vX+tT3k8k2obf3T28Wzb8/8As16x4Dv508PxXjKqPbr5X2jdv3M1bey5Y8xyRrSl8Z5zqXw9&#10;1V9J0qVVZHurzY2//frtvG2pX3/CW6Vouhsv2SKJUutjf8tf46Z8bNVttNvNE0OC8gS7WCWVtm9t&#10;rMnyPXW/CjwBY6Vo39vX1z51xL+9Z3Wjm933g92Uvdl7p2Gt61/Y+gxWLeW83lblWZv/AB+vN7/U&#10;L7xJFLYrLBNuX96+752q94kh1PxbvvtPaSGL5truv3Vq78HfDcFjpKX2oLI73Uuxkf79c3s+b3jb&#10;mlIr/BfwDeabeXF5cssPms22F66LwTeX03j7XbOXbbIkvms6t95f4P8A2et6PXrGz17ULbzZIUsF&#10;83e/3Nv+WryTXvElzbePLu8i/wBG0+/tvmm+fftWr5fe94X1jm+E9QvLODWPEb3jT77j7kCffRV/&#10;v1raxoK3OgywO2xGVUZ64T4RXja9Z3ur6nLvlZv3X8G1a6vx9r1tYaNp9jZ3Oy9uPub/ALm6iVM0&#10;+sckYnH+JIbHSpdMaVmS3i3W+z+9tf7/APwOtBLaDVbyKWKJv7PibYsyb9m7Y/8A9hVfx5psWpaT&#10;pUss671nif5G+9XW2dzp+m+HdQtp12RW8SytsX5/7+9f8/wUR90iXvx5hmia82va5cWLafJDp+mq&#10;0XnPL96VkT+D/cf/AMfp/iS/tryw/s+xijmuPlRk3feb+P8A8dqLw3frb6HdruWG7upWuJ5tv+tl&#10;Z/n/AO+Pu/8AAKr/AA3eLTdUu5by5tpruWX7qL/qlaipyy5YyOOUo0vekVrzSm0fS9V1P+z98UUS&#10;vEm35PNXf8mz/f2/99151+0/8TtT8PfDeLSNKiZLjVomsl2b96r8iOn/AHw7r/wOvXb+aS81r+zZ&#10;0b7L9p82WLd+6VERX3r/AMD218kfHvXpdY+I1ppUsEk0Wmys9jDMux5Vd/nf5v8APyVzx/icsI//&#10;AGxzVqvu6Fr9l3R9Q8B6dqti1jJ/buqXX2ed/k/cW8X30/3t/wD6BX0RZ+JLHwlpt7E142+3bymS&#10;ZvvfJ/n/AL4ql8H4bTTfDO22+zO67k3vsd/9+ovFVnF9s/s/U9QtrC7uv4/I3/N/A/y/98/9911y&#10;5f8Al6R7WUKfvHl/iGGfWLVL65Zk+1T+bBtn+dV+4n/j6PVe58L+KtVuPNtpftNvawb22Mn/AH3/&#10;AJ/9krYv/D0uveEbJtMvG1WKwupbf7R9lSKXaz73+Tf82x9//fdZOt6lLYWGoWcF800UUGxnRdib&#10;fnfY/wAifN87/P8AdrjrSjCXunm1q8ub3SrrCaro+jblWT7XcLs37f4Wf5//AECqmt3MGq+HPsM7&#10;fZrtfs6Wu99yfN/f/v8A3673Srm5fQbKz/tX90sCva3E1jv81vkfyn3J/cf/ADvryXxJrFj/AMJU&#10;+parbR21po0CxRWjrseX90//ALP/AOyVjLFU5/D8USK2JlI80e5/4Rv7bPeahbbLqXZ9hdd6Lbt8&#10;7pv/ALz7/wCD5vkrP8PfFGdfEdotzAtzp9vOssVvD99WX/VfP/FXFeKtesdV8QXd9LA1tFL5rwW8&#10;Mu/b/c+9/D9yuZttelS3uIl+SVn+Z0rqp4TD1oylOPLzHkcvMdh4t8YXnjPxXcQKzalqe3Z9rdUT&#10;zdqf+PNUWvaDqem6NZQahp9zZxRKyRPMuzd/H/wL7/8A4/XL+FfE+oeEtci1XTJfJvYtyK/+8m16&#10;9tf4qaR488Lxar44e5ml0uXyoIbdv9f99/K/2f4Pn/8AHGrOvGOFpxhSj8JX7uFM4ewm1Dwf4Ve+&#10;i0+O50+WBtz7fN2/wfP/AHf+B/368i+3yzas98sDTS7t/kpX0H4/8f2fxAs7S28L6QvhW7a1leeZ&#10;5fKS6iWL503/AHW+49eM+DNEa2vIp7mVoUl3RRfNs3bvkf8A4DRgI1OWXtQo80ju/hp4Di8YX6Le&#10;QLbWn+t85P8All/H/nfXGfEXWFudSTT9MvGhtLWXetwnybmT7j769g02wi0/w5qu2eS2u5VVJ/s/&#10;zvKv9z/gdeEeKrNf+EgfyrmO809V/dbN+xq7Iy97lidMvd92IzR01pIrvTJ9T2WksTXS+bL8kuz/&#10;AG65m/mnuVSJomSW4lXbs/u121tNbX9h9mngXyl3f79c/YalbeG/HVpc2k7XllZytcQJcRI+7any&#10;I6fdb5vlatqf2pR+IxpyKMyajZ3DwNLOibvmhdvvV6H4J0TTPFVrK8EEkNw0DJ8jJ8rL/nbXKeJ/&#10;GF5qVrFY3NjHDLE0r+d/G277n/fH+xWn8H/G0vgPxQlzK2y3aJot7/OkTN/G6bH/ALn/AKBXDjY1&#10;pYaUqfxET5uXmidR4S0TxLbT3evWKtfppbIku/5/KXZ8ny/e2/JXd+J7PxHqvh/W7670VdNls7Nb&#10;rynX/X+a6Ijp/e+/Xpvw6+IXhf4P6NqfjZbxte124821vLSHZ/E6P/uts2b6+l/hT8QtD+JWoX3i&#10;XS4ra90W+s4Ikh3q72exPnR4Nvyf/YV5P1ytRoe2+z9qPKRRxHvcsz8yPACNc+N/D+magu+3e8t0&#10;ukf+6zp/7JXS6r8JdPh0bT5YLlkuGtVln85fuyt99P8AZr6/+IHw68MeLfiizadoem6PeLPtjuLR&#10;0i3fJt/exf7X3k2f3q848ZfCW7OqahpFzA1nLAjebulRfkXf/HTxGbxhGFSnD93L7RtLERn8J5l8&#10;H5Lb4b6TLr2rtDNoUV5BdeU6q8t1PBvZIon/AOB/PW34i1vxT4ws7TXNXnVPtkG6D5fkWL7+z5f4&#10;v/i6ydD+GMWt+NPC/hrXGXTdK021a6vEuJfKedd7vK//AHxs/wC+Hr2b49+M20230fw9Y+HIH0/7&#10;KtxBqG13RYtiL8m3/cryq2HdLGU69L3pSl/5KYxpyjU5onzvr2lPqS6fFP5d5cNPsgSZvKTds/jd&#10;v4axNHvJUX7NfaLHM9xu23Ezf+gU/wAQ63PrGsvcqqpaW7LFFCnyJEv8HyVz95eahqupebbWcnlW&#10;bb2eFHdFVf46+onLm+M196rI6rW0V9D+x226FIl+byW+9XmSI3mu1tud5f7n92uj17xPFZ2dxBFO&#10;39oNt8pNu+tDwxeQTWssDWy2FwsH2drhPkdt3399ZRlKlT5iY80YmDN4D8Qppep309jJbW+m7fP+&#10;0futu59ife+99+r3gbR28Q65FY2bSPKsG9oXb5Gbf9zf/wADSnarYT2F55stz/aTqqor3DebtVfu&#10;J81TeEvE87wv5CrDqDfJ50K7HVf/AGZfkrOU5TpylAOaJ1154A1p/wC09T8200q3012eXTIZ9nlf&#10;wPs3P81eY/b303Vnl0+5Z7dZd8W/+LY/yb0rsNU1j+0m/sjU4vs2oTwfLcTN8jK38dce+jro9+iz&#10;7prfdv3L/EtRgvaP3a8iI/yyPaNNv9P8TrFfRLHpstx/BC2z5qydVSfRP+W/2l/N+ZHX/wAfrlbb&#10;wlbaxpuoahBqf9m29uzfZbeb53l+f7m+tXyVfS7RWn3y7djb2+dq554aNOXxGMuaJ1virUra2t7K&#10;5s5WvHZVuN7xbdrK/wA6P/3xXYaV42l+JGl6hFL5elS6NBFdWtvb/wDLVd/z/wDfG/cv+zXD+D38&#10;n7RFPFHc2TKrtDMvyM38H/odVfE+m6n8Or9554pLOWWz3xKjbPvJ8n/oafLXl+xpqr7P7X2Tm5ea&#10;R7L45+Pep3mh6J4a1pba/wBQWWK4g86De+3Yjo/m7/4/4q5rxJ8TrbxPo2mQRaZDpWsLP9onuLeV&#10;/wB7/uJ/Ctef694t/wCEn8UeGv8ARlhltYJZWf8AvfJ9z/dTZTr+/sdLlSxvLOO5eLbFu3PvXamy&#10;vXqZbHEwjXxXxHfHD+77xoXjrNceb5SpLK2+V0rTuYb5NSeL9w8SqqK8P3Kl/wCEGlhXTNQnbYjL&#10;9ogh/gaJvufPWjZ+Q8sqr8+1f+AV8/VnFfDLmOCUTlNe8JTuz3nm74lXe2/+9Vjw3Dv024vLGBra&#10;3iVYp3dt6Sy/P/49/wDEV1VrrE+m3/lN8n3kZ/7yslYtnYLD9risbz/RbpluGt92za33Nmz+J/nq&#10;uap7L3iPaS+A6DwA8/2yWDcv7/a7fL8/y7//AIutXWNB1C81bWJ4raOGKzg82V7iJH3fcT/2etPw&#10;l4Mns/EGlQRSrcy3EEV3L5Pz+Rvf+Ovp/wCKej+HvF3h3UEsYo49b0XbBPHxvmi4+b/b/hr0cLh6&#10;FbDSxLn/APbF4SMeb3zwH9mvVpdA1qPWPL3TK2xZG3eUm/5N7bf4f++a9z+Ln7MHhr4oaH4i1mxj&#10;jt/Et1AqQXPmt9niffv3qi/7D7f+BVz/AOzv4Im06+tXWa5j0+KV/PiVtvm/f2bv9n53r1u+8YeH&#10;7/7VpGmxxw3MU7bbeGXY0uxEff8AL/c3/cr28jxUZUJV41ean/KehhKkaXNI/K2z8c+Kvg/4+lkt&#10;r6Sz1Cwl8p0++m5X+5/6H/329Ynxo+KDfFPxlrHieSL7NLqLJ8irs+bYiV6r+0N8KNP1jx9qE/w5&#10;u49Y0+KJrudIm37GXe8r/wC6n+3Xz7qXh6fR20+z1CJod373/er1KNKjX5cXy8spf+BHp8vve6RW&#10;ds1/qlpBbK0z/eVEr2jwB8LtesNW0/UNa0xodHlbe32hXTzf++ErV8PaPpXwu+HNl4ls2b/hIPFX&#10;mxWFxcf62wt4ndHdP7rPKm3f/di/26t/DrxDqGlLqc99eSJaabZy3So7bE83Z8nyf3nfYtd1SPKb&#10;xjLl5onpviTxJ4Zs7qWXTNatrbVWXyv9H+eVdqf3G+6uz+4n/A680ttKlv8AWdQ1Dz9b151XYt3a&#10;aj5rt/fT7leP+GLz+1fGUt5qF43mrF/GyfNu+/vdvu/JXceBknsPEdvbaVP9pTVJV8hE/wBp9n/f&#10;VY/CM9D+JHxUttKl0/RfKnv7f+zFt5Xu5dkq+bv3o8uzdt+f+B1+X/gdef8AjD4b6GkVpqttBef2&#10;fv2Sw28qPLu2fP8AI3zbfv11HjC/XxzrmsRafLHDaWF5KkH2j975sS/c+9vbcm3/AIFWx8HLDSvE&#10;Pj77Nq+kXem3dhFslm09vNinXY+yVEZ9y/8AfbV0iqS5TzdPgz4e1XXtM0yDV7vTX1K1W9ie+iR9&#10;yt9xPl/+Lr0NPgVr3h680e50Xy7xLWXYzxK6PuVPn2J8lehfFr4XaLrEWiXmlanBf/2bBs+0Qzoj&#10;7t7v/C6Mv+1vrlbnW/EOq6DrDQahbWehaTavdSzXcuy+vJfueUn71/l37K5Z1P3kaRjU5ZSjH+Yu&#10;694Pl+KPh5NM0/U7HStauG/fvdy+U6ur/OiO33fkfd/wCuYh8P8Aw38LyXFqyeLvFlwsrJJeIYrS&#10;MbeAF5beM7vmzXT+Cfi1F/whaRaroa/2hayrbyw3Cp9oTdv2Son8S/J/s17NpnirwjrFqLiaziUE&#10;4TzIkiO3/drn5Y0PdOY/NSz+RvvbHrotHdXba1cvC6ou379dX4YhXf5v91a7JHtHpeiQ7LdK9A8E&#10;oqXkTMrfNXE6VD50USxfxLXV/wBpRaDFEsTf6W37pU2/xVzSkUuY+2Ph/pS2HhfR5fIjTzbPzWmR&#10;k+X+Oua8W+P9M8PfaF89n1Vm2RLt/wCB76ra34hvvAfw70Tc1tNerZrFKjr/ABbK8Y/4STU9SaWW&#10;dbZH/wBhd+6vNlH2tTmPcUpR5oRKnie8vvEOqSz2bfab24b5tn93/Yr1DRNKttN1LSoJ2kmt7OLz&#10;Z/Jb7zVy/hLdo+qf2reMv2eJd+zytldx8K7yx8YeJr28kbZaN8mx2/hrp93l5QjzUpe6dwniqzTU&#10;tPaC5ZLfbs3zRb3/AO+6PEiReM/NgluZN9uzJP8AZGdEl/ufdetP+yrGwlll8iD96uxd++rFnpMW&#10;g2sUVtbfPK29vJi+9XP7vL7pvGn/ADHD+D/gbouit5s8tz9rum+WGaf5P+AVteKfhjovhy3uJ5Pk&#10;i+zbvkX52/3/AO9/DW3eaDfa94+0/UPKaHT7OL7rr95qf8WtettK0GWW5dUT+5XRzfuzmqSPnSHW&#10;NF8N28vlQK9wzebLvX/vhK868barrnjyW0gs5Vh+fYrquxKtX+vaZeXl6yz+d5svyujfdr2D4XeA&#10;NPfQ7S81OD97ey/uHf8Au1rH3fekYxjGqeH6r4D1PwxrlpZ6nP8AZrfyt7Tf3mr0Dw9f3WpaHb6Q&#10;t9Glvbz7/O/vf7FN/aCTStV8aRaZYzt9nigVJdn/AD1/v16B8MfhvpX2WyiaBntLVfNZ3+Tc1Pm5&#10;ol06fve6avwH+G6p4g1vWr6Cd7hm8ryXX5Fql4t1LSPBmm6h4euYrlPNvPtEWzZv2/fr2XwHc2dn&#10;pt7P5reVLOzr81fJn7T2pNH43hubGx2PKrOu9nf+Oj3uaPLIipL7IeHpl8W/GSK51WBn8qLfvdtv&#10;yr9yvWHm1DXGu4LNZ00yX52R2+7t/wB2vn/4bp4om8eafBfWapDfxfffZ92vrvTYZ9E0ZIIvL+X5&#10;P9b96ip7oU481P3jpbbTdPs/D8UFt5j/AC/fRd9cfealpmiLLpVjbTpcRMuzfv2bm/gp9h48tnll&#10;X7TG6Kv+396uPhtp9Y1zStVs4vk8+W4ld/v/AOxUS5uY2jy1fhkaH/E31Lx5qFt56pZfZV81Nyf5&#10;/hrz/wCIqS65qWqzxXmy0s7X7OzO38TP/wDEbaZ4w8W6hpur6g2nsz3crfZYkT/gDf8As703W/B+&#10;rv4ctNPitpLaW4+e6mmbYkrf79Eeb4iKkY8p1Hwx17SNK8HxWN5cs8tv8jfL97dXWw+G7HxVrNp5&#10;Xnpaab/y2f8AvP8A/sV5ZpvgOewil+2X3kxWqr5qW6u+5v8Af+7/AOP16n4Y8bWNh/xLNK0+5d4v&#10;3Utxd3SRbm/2EX73/fdbf3uY5vaf3TK+IXlQ3+mQWaq8qy/ukff81aviS+bxD4m8NaRbbrB4l+0X&#10;3z7PlV/ufN97565S/wDG2oal4+t7a11f7NZbv3uyL52/2N/3t3/A66bRLyzh1K91q8lk/eszs+3f&#10;/o6/Iib/APb+dv8AgdY+6bR5pR/umxqVzbTeVpn2m2s5fm8qZIt+1v8A2ZvnrifDHiRfB/ih4F0z&#10;/iX3kXmxahN99nV9nz/3fn+9Xo3hOwsby11PU7yxab7V8+x13/L/AN8V5Zv1PwxqniOK8We/+yyy&#10;3H26H76xS/6R+6T7q72d/wDx+sZR/lODEU5TOgv5l1XVNT1y5b7NpVrE1ur28u9J9qb3+7/n5K8v&#10;8JaJpHifxpqHiXXNDnsHaBX0mxmi2XHyps83f97bv/z8lesaloMvg/4cpY6Hp7aldtAtr/qndIpd&#10;j75dn+//AOh151+zr/bTrLrniqVrzxHeXTXDJcLv+VYtiJ/sr/ufw1dOMYy5jm9nH2n+E9VsfE2i&#10;/D2JrPyLGz1Npf36Wlsn7pdifJ/G1eU+P9eudVW91OWzk/s9Z/KgeaJ0Tb/sP/33U2sPq8PjB59Z&#10;WL7Rfy/MiJvTdv8An/8AQPv1U8W+J7a+tYtDilk8q3l2QTW7bEZ/777/APf/ANmuPEVub4jnqS5o&#10;/vCLwxcxeA2uJ75t9pP5r7Eg811bzXTykf8Av/I9VPiFDFeRXEq6Q1teytKnz7/mX+D/AHW+f7n+&#10;xW94GRvtmmS+JbbZZOzW8Txb3dVVE2f+jXr0fWvDkr3Uv9m3Ok39k0Sy/wCnQbfKl2bEX5f7+2vJ&#10;xdWtTkpU+WUftHFKXLUPALDxnqCXCzss9zN9l+zxW6fc+X5Uf7n3vn/8crw/xtDqF/q13bfK/wAv&#10;mt82/d8n8FfTfjNNT0SLbq+nqksqyxRXduyOnzIm/wD2m+/VTXvB+n/2HcamsUdzrF5BdWtrC/3/&#10;AJon2f7rfIlbyxVCPLyhUlT5eU+BNK0281vxB9mWKSa4Ztioi/errfFvw9ufA3iiW2vl2RKq3C7/&#10;AOJW2Om//vuvW/iL8E7v4P8Aw5i8S3kscOoX95bxQWjs/wBoVPKd5d6/7+yvN9Y1XVfEOgvLPO15&#10;5qxJ++Xe67fkT/4mvVqV+fl5Tm5jzy1eJL/97Fvt93/fVe3eE/2db74kf6TpDLZ6ey74n81JU3f7&#10;e3/Yrh/Cvw31DxDrz6R5Ev2vbvXYtexfafFHwr8P/wDCKyy+TbxbpVuE+d1Vv4P8/wB+ubG0sTOP&#10;+zfEX7CXxcpN8TvAGlQ+BfA+mSwLss/NSe+t4tnm/P8APFv/AN93/wC+ErynxV4t8OeCby03aZ/a&#10;tpt+a383yv8Ax/8Ahr6m0fxDoPi3wf4fi1y2+3vYSrutN32WJtz7Hd5f4fvpXx/8aU0/xP4yu10q&#10;xkh3XMu1GbfuX+D59iLtTZW2HpxhD2Dl/iL92H7uJ3Hirxb4V17wl/bWhy6lZ3t4ytPpl23mpFsT&#10;YmyX7z/8DSvH9e16XWIrJZWbZZwNEv8Asrv3/wDs9dEmiNoOk6ZFd7fs7NK+9G+8vyf/AGdcl4k1&#10;KC/Zvsdn9jt1+RUT/wBDrTDxjSj7OPvGMfiM+z1SBLj5vk/u1Um01tY1ZP7P/wBb5TSy/wCzW9om&#10;mxXNv9mls55r24/1Gxvu16bbfCjSpvB/9pL4jj8Pa3Zt9n+w3yvE88v/AC1iR/8Avj7/APfrfnhz&#10;Wj8Qc0YSMLwr8JbHxs1lBc3moWeoSr+9uJoInt/++96Vy+veGf8AhEtW1W2sbldSsl82Lztuzcv8&#10;D7P/AB6rum+KtX8MapFeW1zJbSrtf5/nT/Y+RqL/AF6fVbya5uVW5u7ht7TP/F/fryYxxMavvS5o&#10;mMZS+0Z/w98W6l4V1SJYFWb5vN+z3H+q3L/H83y1638N/jTo3wl17VdQ0yK70rULydHg8mffFFb/&#10;AD+bE6fxfP8AMv8Ad2V5f4V8MXPjPxRaefLaaVaN8nnXf3GWvQvGdh8Ofhrq2lLY7vFupxL/AKZc&#10;TNst1+5s2J/FXbVpXftPtG31bmjzHsfg/WJfFV0niGxluXltdTW9a0vm/wBLuv3XySp8ifLv3/8A&#10;fdelaDNdfEi8i1PxLLJYWuvRRW8T2kv/AB+b/N+Tb/tMirXzB4h8eaff3mprpS/6FcXWyJ2b/lkv&#10;9z+78/8A6BVrxP8AEvV7bwb4U0XQ9z2Wk+aizeb+9Vmffv3r/v14dPDVK+HlSqy5Y+7/ANunBGPJ&#10;P3Tb+K/wr8Qw+LdYl1O8nsEi823sZr790kqL88u9/wDbTfXPv+1vqF/ZvosGkW0MX2H+zYruaV3l&#10;gi/2Nuz/ACleVeNtb8Q+JLjzdT1e71X90rt9old9v+x81Zngy2uXv3lWKLZEuz51319EpUlT949v&#10;2kTs9N8H6hf2EurxaZO9ov8Ay9+V8i/8D/77rqvDHirxL8K5rrUNIXT3urq2a1eG7VZdqt/s1y9z&#10;f+I7y8lsdIiubmaVf3v2ff8Ad/26sfY7zR7qWzvopEu7dvKnR/4W/jrixFGnUp+970ZHPKnHl5zz&#10;1dNn1bXIlaCS5lg2xbLdUi+X/vj73+3XoGiXGi63deILnxVPJDqFmq29raW7Inn7UdN8sv3dybE/&#10;3q9a1Lw9odt4f8L6Ktzp+lJftb3Gsasi/vWVvn2f98ui/wDAE/265/4r/wDCC/Cv4by6D4J1WDxJ&#10;qGpTr9u1CaB/3TLv+RH2bWV96f8Afr/brWMqdWPu/Z9064+yl7x89alN/p7+VLJs2/xtQ+7R9W2r&#10;KybV+b/visJ/tKXHzKqJL93ZWxqWg6vpVraahqdncw2l6u+C4dfkl/3Hrs5InN7M9IuNS0zVYrK8&#10;vomuX8pYpU2/3f4ErHvN2q2dpbQWzOlvKzr8u99rf7f9xNlUdK1uLSorSKWxgd1g/wDQvn3/APfG&#10;yum0/wAT+d5sVtYx213cf6p4Vf5v9ivEq05Upfu4nB8Bzkzyw3ForfuUibeyP9ytPwf42itvFun3&#10;1zYxzRLdK0sMy/Iyb/7laGlQ2epapdtqcWxGi/127Z5Tb0Tf/tf/AGdcp4bb+0tUS2gtv9bLs37/&#10;APbrsw8v54/CbR5asZRPsP4wW3hfWLzRNT8J6Z/ZUX2NXvrRItiRS/5euB1K80jW9U0qDXIGuUg2&#10;pPM6+a8Sr9zYn/fFcvN4b1XTVsrzULxptKtW8qXyW3uv9/Z/3xWUmsLrGr3DLFczRW/7pZvuPub7&#10;n/jlc1RyqV/rJzSoVPikdL8SLPw1D8S/DkHhVWufN06VJ08jyvm+dPub/wC5srz/AF5Fm1a7aLzP&#10;vf8ALX79adnMv/C0tMnVpHiWzZ1f+Nq6XWNY0zW7/U9Tn0qSbU79VdZkl2JE3+5s+au/E1JVYRlI&#10;6Ze9H3pGP4M8caho8VvbNL51vFPvghdfusybP++ai1Xxtqv2/T4LZfJ0+ziZNm1Nku7/AHf9ytOw&#10;8MSpa6fcytbPp63kTypt2P8AfRPv0eME0rQdeRtKgjSJby13XCfOnyo7/wDs6/8AfFYU8HSqR55F&#10;xpxlEcmrTu32xV/0SX/Wvt+7L/c/8crvdN0vwm/gm11ez1C7vPEUs7ebaPBsig/4FXnV5YteW6Np&#10;8sl49/eS/wCjw/c3L9zZ/t/P/crs/Blm0OlxQXP7mVvn+evn8dKWHpHlVKfKe/8A7L/h9tY8QXGo&#10;ytvvbVd9s/8A012OiJ/u7N3/AHxXq3gnS30ORob6FZdUg4e7ZfnkVXdNv/jrf+O15VpMP/Cr/G2j&#10;rp98t9FKsW6XbtSXd97Z/wCytX1NY6XZeKLGe7i3RXkDeQ7zfK25P73+f4q8apl8s+y6P1H4o/8A&#10;gJphYyn+7+1E4rTzH4Oj1RndRawy+bHL/eVvn/763s9eF6V8QtK8JeJfEvjM209zaxSpFPYwruuI&#10;oJ0d0lTd8u35KxP2uvG3iX4V643h7QpZnt76T+0ncJua3dvvpu/i/hb/AIHXBfszeOb7wl8QbiXx&#10;/p88OmeLbNdPg+1wPsut8sXz/wC7/rf++67sh4Zq4eXtXV5eb7P8p6VahKK5pfDE8C+LusW158Wt&#10;Y1DwEt9Z6Vfy+VEit5W5WTY//AX/ALlXdb8T6HqGhxXct41trtgv2e1tNvm7V/39lerfFGw0rwr4&#10;q8R6ZZxRpcWd5LbrsVP4H/8AsK8vuX0jxFYfY5dPjhuIvn+1w/f2/wAdfo/NJRjCR1y92R0XxI1i&#10;5uZfh180d4zeG7WVt8SPtaXe7/wf7dF/rzWfgWKXXG8m01y6W1leGLY7RRbHd/8A0CuafxJK+rRS&#10;6fKqWkq2qeT5XyRbUT+Cur8f6Tp/ijQ9C0y21CCF7Ox3rN5u9Gllfe6bF+bd9z/vitpe9LmO/mjy&#10;Hh+palbQ+I7u58Peellu2RfaFR3b5K9Y/Z4trzQfEFxeX0S2yWe5/wDSF2ussSO6bN38W9Ern7b4&#10;Gz2FrqH2zVbFEWDfazPLsSWXzU+T/vjf/wB8V678ELnTPDOl6q3iFo/E73iraxPDFLcbZWfen3tn&#10;/PJ/uVEjE4TwrZ3M3i27lna2sPDksrXCpdy7EaVd+x0T7zf3fk+7vrb/AOEq1zR5YpbGCOG9eLer&#10;27fwr/frb8bfCLV7y3u/Ec+oWn2KzX5vs/zorNKibPl3r/wBP7lcfr1hZ/b4orGVYflVGh/jlb/g&#10;f/sm6okY1IyO7h8YS3nhV1vp1m+y7pfOf/a+bZ/+xW/9liufC+n6huaHSls1uJYW/il3/wAG5P8A&#10;7GuPubNf+EX/ALKVY7mK4Xe821/Ni/grx/4jaxqvg2/h0WxnnfTFiV4Ibhvu7vvvs/hrGPvSOblP&#10;oa21uz17VNQ1nUFV4lg82eaaX97L/uf3m/2K7Dwp8aovC+niK28H6whmVZA8mnbjJHj5W3fxfxV8&#10;/wDw6+MGn39vaaRqdtHDKv3n+d0/74WvWl+Jnh66t4bWLW4XtrNfKiSFGi8tf7p4XcffFEvdJ937&#10;R8T79jJ8tdn4Sdpl8pZVTcv3K4/Z5KpXceCbBX3z7fu10yPcPQ9P8/ytqtsfbXUeCdBW58VRXN9L&#10;vt7d98rv9+uf0r57VN25Ntei/D2wgv8AQ9Qa5tp9m37396uOXxHoU5S5f8J1fxF+Itz4w1R7PTNz&#10;2i1a+FHgy+8Q6g7Xm1LeL/a+9U3gzwHA8e1rH52+f52evSNNudP8MaHLZxWy/a5fk+Rfu1HNyx5Y&#10;m0YxjL2sjj/jJf6ZZ2f9kaVFvu1+RvJatL4U63P4V03yIFj83bvldFrF0Xwq769aMq77uWX5tn31&#10;WvpLwx4PsdHs4pGVUdvlZ/7zVEY8sfeL5ubmkcf4bttc8TXVvqLSskXmt+5iroNeh1LUtWVmuZIb&#10;KD7qPLVjW/iRY6Jf3GlRS23nRKqbPN+fzW+dP/sq8N+Nnjy+m1Z9BgvltpV/1v7196/7Hy/K1ccq&#10;0vaeypROP63TpSjE9Sv/AIhWeiX8VtK0byy/3JUfd/wDfXzf8Ttb1Pxh4wu4J7z/AESzXeqQ7/u/&#10;3HrY+GPh6z8Saokt5eSPexfuot9ep6r8H7aHS5Z57zydzf6VcTKn3P4Pn/hrp92MveOmMZVo8x4j&#10;4b+Gmh/2lo9nBPI9xqTebPDt/wBUv/fdfR3iS5WHRrex0y23/Z4tiv8A3Vrifg58Nba51641pWZ9&#10;rN5TpF/DXpfxU16z8B+A73UNvnahL8lr50SI+5q2qe9E25o4ePvHylo+j33i34kfY/md/P8A3rpX&#10;2VcbPDnhXyhbrDsg+V2j+9Xlv7M3wznmtZfFmoSrNd3DNtWvTfippTR6CkVzc+TFLOqfN/DRKMuU&#10;iVXkp8v2irD4gi8N+HXe+kWGyt03M+5NlfNPi3Ul+JfjC41qBo/KVlSBHZ/urXp3xas9F1jwqlsv&#10;iG2trSJl83f/AMtf/H68XTxhofhW4t57PSp7m0ii8pndvkZqxjTjKXNEzlW+0XfAaXM3j67+0uv2&#10;63XyooU+4u5/4K+g5ki0fSd15ebIoot+/wCSLb/31vrwnwL4R8R+JNSfXNKl+xveNt86H966/wDx&#10;Nekf8K9sdLv9PtvEKz6xqDNv+13cry7dv+xXZKP8xlGfumfpWuaY7RQWdjJqsUr/AL37PE77v+Bp&#10;Xd23irSniuNQtoJ/9FXylt5m2J/7PTLZLHQbjbBOttF/DCjfIv8AwBa8q8Z+IV0rSb2K5uVtvNlZ&#10;1S3+d23PSIlU5Tb8B+PL7xP4sl8rT7HTbR7r78Nr8/8A323zf8sv/H67q88J33jbXt15KzvFuRfO&#10;Z3215VpVtp/hXwloWnrcz/a9Sia9bYyI8TbE/wDi6948H699j0GKeBo7m7X55Umb73yfPspyl7wW&#10;ic/regwaVq1p4fgvJPs9qv2ieZG+Rdz/AHK4y/sLbw94c1O+upYJpfNaKBppfK/3H3/d3fcqbxP4&#10;kl8rVdaubadNPvGW3gu5leL738H+1XD+KtVabwzLot5LaQyxRNdQI+93+X77oy/K33/79ccpS5jm&#10;qVJcpoeG/DC6beaVqEU7XL6lKsUUvm/JBcMn3/8Aa+VN3/AK9g8QeKtDhl03QbHyLyKCCLzWsYvt&#10;D/L/AAfL/wABr5x+Cf8AZmq3lxLqE9zf6VbxMkH2iJ/K+0bE3/uv+AV9Z+HnXTfCCXkqtbPt2bIV&#10;TZ/47XNRrc0uSQYWvze6Zia9r15pz/2VoFzZ2S/dfUJfs+9d/wD30n/fFee+PLa+03XvDVzqc6+V&#10;dMyajFaSt/x6xbHTf8n3UldP++3r1L/hJ7Z/l+aZG+RUfe+568/1bWtavPGGvTrpVtNFFB/Z8HnQ&#10;fJBt/e/P/v8Amov/AACur4feiddWpyf3jyf4weIIviF480zwZdyTw/2G3mrpmnzoj3Syuj/xOnzb&#10;NmzZur1DVdK8K6VZ6PY6fY/YLe1bzYofP+f76ffff/c3/wDA6+PfhdrS698ULjxZuazu7NW8rez/&#10;ADfPsR0/2kV//QK+hfFt/wCF5rrTNV/4SGW82tvnt9ux9zOj7/7v/oP3KqVTl92R5ftox+1yykdH&#10;qv8AxO9muanBJDKrN5SvKj7ol+5/u/frzfWrOB9GsrmzZba4lnaKX5t6ea2z/wCzrvbb4hW3iRvt&#10;3m2ltaLut4neB3Rvv/IiL/8AF/e2Via5qug6lpcUEV9HZxNtln861f5fn2b3+/8AceuaMY+9IP3c&#10;o+6XrPxDZ6b4VmuZ5/3MS272qfPvS4g835P++N7f8Arfsfi5Z+JYJXsfPh2Wyvc/aI/NRf8Axz/0&#10;H+/XNX9//p+iXk+lfZrSK6t3aZJ5U83ciP8AJt+78j/73zpU01no+g694g0iVVeKKdomWGeVLjzf&#10;3qfJ/sp8/wDe/grwswy/D16XtJx5pR/rqedWjTlHmkbupfEXwr/wgv2aCeB3lif7LCnzSqz70d13&#10;7fvsjVzXi3VbnQZYryCJnSys1ed3l3va7pUdH/3qxPA3gzSL+/tGisW1WW3bZ53m+b8u/Z86bEr1&#10;LRfhdofjbxBdweZqFgrQRRSo8X712815X+9WeU5XGdT35SM6NLn+I+ePi6+ufFq30exigu7x7dd6&#10;+dF95d6In+9/H8/+xXqXgP8AZDu/s+66tGhfevlI/wDyyXd9/wD3/u19XWPhPwt8L9ADotvYJbx7&#10;Fu7ttzLXNeNvjbHoUzaXokMN/qojLvJv+Q7U3Nt/vNX0ksHQwUebE1fh9429nSpfEeZ6x+zr4J+G&#10;rReJvEviO+meJ13Q+b/r/wDY/vNXgv7SHxUtvt+ntZ+E7nTdHZfK+3ahaunnt/cT/wAcrY8c+OdX&#10;+K91qui2OqxpqtrK0qzX37p1ZX2PEn/A/wDd+58+3ZVe28Qy6b8I/FXgf4hxtrd6reVYpt3/AGXa&#10;kvzp9xvkdf8A0OoljadWp8XLH4uX7QSxZ5J4Yex+JGjahZ2evR6PdxL5v2fUJ/3U/wDuP/DXn76C&#10;yapub59Qs/vJC+/d/sVzXiSw0yG4ibSLmS2i27JUdt/zVz8z31tdebBeM6L/AMtvuV0+5iJcxEuW&#10;R3GpaDq+qxO0WmTvub/ng/yVx/8Awjd8915EW3zfN+47Im3/AH91bf8AwsvxtZ6T5C61Olp/FCjV&#10;w8OpN9oaW78x/Nb5tv366acY/ZDlie66PbeGptNRpZbR9dinV5dT1C8l2Lt2fJFFF/uPXRfGzUvh&#10;94zuItXXXp0u/sqpLY2MG/dcfxy73f8A3K+ddSmZ7iWexlabTFbYu/76/wC/Vd9smza2/d/HXJLC&#10;UZVI1/tRI9nS+I3ZrnTPNfyo2f5di+dLvdqNYm1Czs4fPsWhil+6+3ZuWq/hh9Ks9ctJ9VgkmtF/&#10;1qQt8+7+B6+jvgzeeE/ipFNoPiHw9HbRWaNqEusQt87RLs2RbPu//t1hXxP1f3uX3SJVoxl7sTyT&#10;wBDB4h0vVfC+tS/2JqsTebZ3DRbN3/PW3l/2vubf9pNv8dZXjbwq2m29lp8WnrNcXC77XULeXc8s&#10;Xzo6Ov8Av/8AoD11XxCTU4fGmoQeVpro94ztfQxff3bN77/4vuO3/A3rCh1We11S3sV1BYdrNF9r&#10;2vvig3/Ps/2fnf7n9965vrMqso1acvdD2spSM+wRtSW3s5byO2t7WDYs0y/dWrthrevW1gmmXlza&#10;aPpTPvlmuLVJXZv9h9m7/vh6rzar/pHlWltHDEu37i/OzL/HXQeMEbxD4Z/4S+81DTbmWznt7e60&#10;aZnSWVWT5Jf/ABz+/USqe9GUvtHH8Uj0D9n/AE3w1qnxEsINXa01PSLpHiuUlib5V/vJt3Mr/wDs&#10;tegWf7LVnceMtbg0rd9is55ZVh+T/Vb/AN1/vfLv/wC+K+cH8Yf2leWk9jLHDFEq+UlpAlv5Tf8A&#10;Af4q7LS/iVqulWcNtBctDt/1qW8rpL/33/D9+sqvPKhzQj7xjzSh8J7bpVhoPwb1S70iVWf7O371&#10;3b97L/cfZsf5a+evEnxgW2g1OKBYJni1G48qZ4k81omd/k/3fvt/wOsTxz8SH0RUbSLGXR72WdmV&#10;3l83av8Av/xNXnv2mfUvNu7xfO+0M0rPt/iZ69PBYjESoR9vE76dapy+8auseLtR1K3tLyJpIdQi&#10;b5rhGf5VX/VInz1Ff3l54kvNP/tOdba0iX7Q0KNv81v43/2WeszzvOZIlXYi/dqK8d0Xb9x/4q3+&#10;GRfNymxrelWNzYW89tqEb3HmsjW/lfPt/gffWPo+q3NtdeQzSfZ7dvmT76L/AAfcqpDutpUlVt7r&#10;91HrYsNQgS/laWz87ayuyP8AJuqJEEP2Ntu5dyba1tEhl83czbH/AOWX99q9I8PeD7HxV8N9V1zb&#10;HYfZ5WSJJmd9z/3P9/Y//jlc7N8PdTvIop7OJrmyiVfNuEX5Iv8AYf8Au1x+2+KMvsh8ceYRLOWb&#10;+0Lafb5tu/lb0bf8y/3HWq+g6DLNLKsEEn2hm3/vvk+b/YqaG/0/wxYP9slZ5WlRPJT+7/HXqXh7&#10;4o+DrDwbFp9zBfX/AJUsTxafDFs3/wB93l/vVjXr4mFONWhS5jHmlH4YlV/Dfibbd6Vqd5HbSxfJ&#10;9neX7rbN/wDcq/8AC7wrpniHx5dWOuXMem6PawK8syS/61m+5s2/xfOldz451j4ZQ+D9QXQb6e/1&#10;DUtrwMz/AL2Lb8mx0/h/9mrwSG8Ww1J10zc+6VXaZ96Orf761WHlUzfDVIcsqf8A6Ud8f3lM9I+K&#10;/hfT/hv+0P4f0/Rb77f5Vj5sXnL91tj7EdKb8TtHlsF3aLBHDb/K881o3m/e2f7n8f8A489cJ4nt&#10;mm8VWmvNfXM1wsGxXmlfe3zv/G1dLZ+MLmw8L790G+6n2Lbzf3V/9lpU5fV6NOhVlzcpx1Kkfae6&#10;c1f+KtTv7dIGVYbRWX5EXZ5u199Mtbxn8rz9vkrdfaGfb8/+5vrY8T6rqfjNkvrxbZ/scGxnhVIv&#10;lX/YX7392s37LA2vTWcDM9osvlLN/s761lX/AJfhOOVSXxRJbC5nfUormxVdNlt2+W4tGdH/APQ6&#10;7izV7C3tLbSp2ud3yb7hfn3f/t1y6Wf2CWKDb95vmrvdN0T7BZpPLEzysrOuz+Fdm/fXgYipKtB/&#10;ynNKpOZ7Lpug23jDxV4i0pdQjT+zbW3srF3bZuli2I7p/wB8P/33W14H+KniTwvfaj4bvJJLmMts&#10;kM3zvE1eK22qwaPpqLpl9d/bbhf9MeZUTb8/3E/iruvgxZw3XjjTr6685oHkVG2t/Hv3pv8A+BpX&#10;gYKvicJRfsPsnPCT5z6F8TNF408OXdyLbzriCB4lu7iDd/qnR9m/5vldkRq5j4i/DHQ/GFhFq95L&#10;Pc3FhAqRJbz/ACQfOjps2/7ez/gOyvRIbBWg1G3e/e0sb6TdbfYm8p432fd3V5dc3/iqw0m7vrae&#10;PXt0rRRQzS7/ACm++m/+8uz/AHf4K+twOae1wMZUY6y/9KPqYyqRhy/EfFXxv03xL4D8WvFr32aZ&#10;9Ub7U13btvTc3303/wB6uB/tWzvL+KC23Iu5fkT591fTfxa0TXviLLp+n61LP5sTea1oqvLF/sRJ&#10;tf5a5m/+A7a3bxahBcz6VaLBEjQvZpsVt+z5H/3N/wAv3q+gpYjlpR9v8Qc0Z/EeNeHrP7ZqUUC3&#10;MFnL5q7Xf+Gsp9eiufE0rXk/8XlK7/Ju2/In/Aa970r9n5fD3ia4s9T1C2vEuNMuLixuLeX5JXVH&#10;2b3b/Vf8Dry+H4LajZ3moLc6f5z/AC/6RNOjpF8/30eLerf7VelGXPHmOypTlymD4h8T3z6tLouo&#10;NAn2V2iiTb92s3xD4ql8K3Vv5V1O77N7eS2z73+7VrxzoN8njC4ufK877Qyys8K/e3VzWq6bc6rq&#10;23yG/hT7tEYkez5YnoHgv49+I9Va00i5vlSy+1RXCwpBF/rV37Pupub77/f/AL9dnr2saHbeMLe8&#10;n0+2fU2n3sl8z7Lfam/5EXZ/HXA6J8NJ7aJ557Zku7dvlWuu1X4IeJZmt9aublZriWz81d+99rfJ&#10;9/8A39+2uKVeHtPiOP2v2T1DRPij4O8bataaHd21to97/DdpE6fL/f2b3rlPF37Otn4msNQ8SreT&#10;6lbtatLa3FvLsRdv8bps+66V1fgP4S6HJar4ol0yebzZfKiR1+f7PPa2/wC6/wDJp1/77r6VvPh7&#10;ofhnS4tP0yCC2tGtoreS0dd0UqJ8iJ/F833f/Hq8atm1OhV5YkRre8fl5c395cq9nPFBpsStvgt4&#10;V/1X/A/vf99u1YMKF5JXkcuzN95Wr6c+KP7P2vaJPrviPVYra2dWlul+b5G3ImzZ/wADf/xyvnJt&#10;NWFVDBlfHzV7lCvGqdMYmN9pV/KZfn/vV6n4SsYkVG/gb+NK8n0+Fnl27d9ex+HrPybeKLzfursr&#10;qkelE9A0ez+03EVnB/E1fUXwl8K+da7fscb2it991/u183+DLPZcearbPKXf8/8Aer6G8B+M9V8E&#10;69F4O8VLHZ6frm290XU7dt6S/Im+J3/vJ/n79c0YndHES+E9A8TwwaPZyz+UsKLudP4K+XNS+K9z&#10;D4wigZWfzfkWHdvr2v8AaEhufDGg+VuneJlbdNu+T7//AI7XD/s5fCjTPE95d65quoRzOkv7qHyv&#10;u0U+X7RlyzlI948GW0V/YW+oXKt9oVd+x/4ar/H7Vf8AizPiCJdqSxQLcRP5u19yujp/4+ldbeeG&#10;LOG1lubO8X7asWyLfs8pm/g318aftFah8RJLi4g8RxaXZ6PpsS3rf2Z88Tff2b/n3bvkf5KipH7I&#10;VJS5fdPONN+JeqvrN22qrc3+oXTNK2+XY+5639E8UXPjC6u2ZJLm4VlT55d7sy/JXiuiXmtaw2se&#10;IfPb/RUXz383Z8kr7P8A2evQvgn4zXw9r17pF5bSfbWi821R1Tyt39/f/dqJU/Ze9E8uV+bmPrD4&#10;CaDZ6bLLPfbUuG3IsLt86N/c+ava7n4u+CprO902+vls9sq289vcRbHVm/3q+Z/BfiTWnvNQub6x&#10;V4mX91faZ5tx5qs/3/mf/gP8P/oFeD63eX0PibU551b+zIrppYndt7s3+3XLH2k/hNo1KtX+6feF&#10;z8VtH8Eu0EbRvb7/AJkSdF3L/sfP81edfF3xzofjbw7p7X0v2CKW6Xb5zb32/wAbulfKieJ4/FWr&#10;I2p6n9jt1X77Nves/VfEl4njC3ls9D1C809YlT/S2aVJW/8AHPlrenRl7sZnX+/l70j7L8PfGyz0&#10;ebT/AA/4Vs5Nb0+3iVGvk/0dPN3/ACb938P/AMXTPi1eeKvEi6ZFr2q2mj6VdNvWK0+f/vt/7tfP&#10;/wBq8VW3hnT7G2sV02yg/es6XyI8rM6Oj/8AANn3Hr1OHx5feMpbe58Q+KLHRHiXatxbxO8qrV+z&#10;OmUeb4viMebRfA+69s2be9hAqT3c0771l3/c2f8A2Fcz8ToV1LTbSz0zUIk0SL5PJt/uSt/f/wBr&#10;+Cu4vIfhFpVk7Wdzc+JLhW82WaZvs8TNv+/83zbvnp7/ABg8IaPpflaL4a8O3MtuvzTXzPcbV/4F&#10;sq4+5L3pHP7Ii+BWq614Y8P/AGNtKu0t4m837X5X/AK6vxtpWveNrqKextpLC7tW32syK7I399P/&#10;ANur/hv4lazb2sUVp4n0i0sfK37LREXyk/v7vn+RK83+KOseJfNfUJfE93NZbtjPLdP5St/sOuz/&#10;ANAo93mOv2fu8vKehw/CLxnYaa8uq65ZWEUq75Xu5UTb/wCP15v8RtK8K3+kpeT+L1m1VdqRafaR&#10;b/N/23f5NteVJ42bR79LyfzLy73fvbiG8l+Zv4K1ZvFWlTW9vqFt5iass/2idbuJU/8AH2+989bS&#10;IjE+iPCupeD4bXzV0a51KeJIreO41G58qJX/AI9mxW2L92jwr4h8S6bf6heafFYvZNL5W+3tXf7K&#10;2z/gf/fb/wByvAvDHxj0/QZbufUF1B9Q/wCWH2dUfdu/gfc/zL/31WrbePJ9btb2LRbZbmGKL7Rd&#10;fIkTon8e9PvfwfwPWMvaF/u+X3j2XR01651RIvFUDa3psS+bapDeI8W7f/cb/wCI/wCB1zvjzw3p&#10;F/4PS2ttQ1Cwt7Cdrjztu97O62fImxvm2vs+ZK5Twx480hliWeVZntf9Igm09n81dv3/ALybWrM8&#10;YfEvVfHOs+VZ2Mjvbrvlmmg+zu21/uPt/wBxKxlGQVKcfd5Tb+HWj2fg+WXw54h0prbxBdQNdWc1&#10;pLvRvkd381Ff5dn9z71etw/FrVdE0jT7O8to5kaJXW7t2SVGX/c+9Xz5428VRXHh/wA+80y0s9bt&#10;VW9gvrG8V9u35/uN8397+Nvv12Gpa9baG0TaZFbQ6e0//HxcXSSpLtd0+4n3Kj2XvcxFOnH7R63N&#10;+0JZ3Ng8sWmec9urP87fPuX/AGP4f4/++K88174i3n/Crdd1yz1P/TZYLp7rT5mdHWW6d9mxNn8H&#10;m/7v+3XGa94q0+HQd3/EvttT1KDykdLP5JVd9jvv/hZFd/uV1fiHwlF4k0HT1ufENjokUTRPO6Tv&#10;cfukTeibPvffRPkrHEYiOHjzSIxPsIR94+fPhv8ADqXw3E95eXKvLqkv2X5GdHi/vu/+z9yvTkh8&#10;ORxJPqK3d4kTRW6pDBs81f8AfqW50pfD2mvY2Oq6X4nS4n821mRX37dm/fs+6v3HX79M8Q+GLy2X&#10;zZ/9Gu5ZV8rT4VdP/HG+9/HUe05480viPElKPsybxdqtnc39lZ2OnyabZLEssEyRInms33N/z7W+&#10;TZXQIkFzpqQR20my8aJHeFd7rt3u+9P+AJXlnnMi+Uty0N7ay71hmVHTcj/J8jf7DV3Hw38VRJeS&#10;20+itqt7t8pYZl2JXNKnX5v3ZHw+7Ar39nplmtx/acq6V9ldYomeX5GZnfY//APk/wC+ErqNH8B3&#10;nxyuLjUIopH1trz7R9rh+SL/AG97/wB7/cT/AIHXZ3/wLvvHjWWp+Opbaw0e13PBYwr/AOhv/FXj&#10;/iL4iy+D/GD6d8Kb67s7SW833iPLvi3Ls37E/h37K76dOOH96vI2jT9lHmqnReNtQb4D6Tb+FZbm&#10;O/ll+eV7eX592/8Aj21n/Cv4teNrDUom3Spb7ok86b97ti/uf7zo/wDH/crz+28Q3mseNLv+04Ff&#10;UGleKe7dt6fK/wDz1/8AiK7PQXudKWW+gubRE8pf9E8351Zn2P8A+gVzYnF1PZ/uDH20pxlyHpHi&#10;rW7P4r6X5tzcyalqEu23tbdp3f5mfZ5qRKm35N//AI5XW+E/Bur6HryW2oTrbbrbzUeGXzftTbH/&#10;AL3/AKD/ABbK4fwT9hvPEtjPa6kukOtn/wAfFxFs/e/aIv8Alkv+yn+7t31674i8SaXpureVrOuW&#10;t5ZypLKzL5WyD+58v3vu7/4v4K8Wfs/Zc0/e5v5jzv8AGfNXxC+HsHifUrfVbby7CXz2il+zr5US&#10;7f4/7zL86V5l8UfENzr2l2mlXNtKniWwluLW8vl+5Lb/ACeU/wDv/fr6d8SeOPD1hpep+IdDubbW&#10;0iZUniuPuRSt8iPsZPu70i/j/gr4d8T+Kry81bczb3ll82d/+erVrgPZYqMfdlH2f8x11JU5xjGP&#10;2TlNV09UunXzd+3/AL4rHv4d8vlbv97Z9yq+vXlzeal5fzf981oPIv2XyGdftHy7vlr6dU+WRBn2&#10;00r3CK3zpEvy0W14ttdPcru+0L/qn/grV8Pu1hqUVyqs7xPvVNv3qqvZ3Oq6ldxRWbI7Ss7Ii/PR&#10;9oDPvLm2eXdY7kRlXcm7+L+OnQws6I21f9/bVu80FdBtfPnVvmfYvy/eam2zXMOky3iKvlNKsTI7&#10;f3t7p/6C9V7wSjIh2fMm7+L7tdx4J8W33gdXubPxDPoKXEqxS/Z9+9/49/8Ad+SuSsNNub9XZYt/&#10;2fbK3+z/ALdM1uHU7HSZYLyKC5tN3yv/ALTJ/A6/5+Sn7Dn+MPY8/wAR3vifxVrWpa5e3l9fLrEU&#10;t032XUE+T7Uv9/5P8/w1n2FnY3lxLPfT/ZnWL/RU2/xf7f8As1heGPHNzomgpplyi3OnrtRUmi+e&#10;L5/vo/8AwN/87Kr6r4nW5v5VsfktP4N/3682phOSp+6j7pEo8svdOo16zgtvKgtn3ytB+/f/AGt/&#10;8H/ANlc1Nuj+WWVnf+7Tkv59Va32rsS1iXc/95qseT9pWLz/AL/3P9V89RGPL8Zj8Jm2czJFcQRN&#10;s3Mr7P8A2evQPg/baZN4m2683+hXCypLcM3zr8j/AD1x7wrDcXEsSq7267/J3fOy/wCxVrRL/wC0&#10;tcbdvlN8/wDwH7ldMeb4ohKPum34w8N/afCV3qd8sCWlvOyQb59jsy+Vv2f3v9alY6W3h5/Bv2a2&#10;lu31v5fkdfk/29ldRcwwa34P1W21CeSb7LZyy2dui+b/AKR8n8H/AAD7/wDsV5FZ+KpbaKW28qO2&#10;t5ZVdnSL54q3jh41Y/EbUoxlE0msIkVNytv3L9z+Jdnz1VvNNab97FL8v+39+uq8DXmmQ+I7SW+1&#10;WVNMlX9/5MVYV/tfVrtoFZLfzW2o/wB/bWtaPJH3TaUY8pjw7YbqJ/v7Xr03wlYLrF1e6VBFAj6z&#10;Etuu9U37t6PsR2+7vdK419Na2glvmX/R4vnlfZ92tjTb/wCzXkUsUvz2sq/MnyV5taPNE46nN8UT&#10;1D4LfHvTPh7paaLc+HI7zdeMl483/LW1ZPnT/e3ojf8AAKh+JGuRJpusaV4c0zVIfDV/Pb3UH2iB&#10;0eL5H3on+z8/3/8AYSuN0eHT5vE39o31i15FcTtLLbw/7X9yu6fxtBCt2q2a21uqtbxJueWWKL+B&#10;P92taFKMpSrR5jalH3ZHnUPgb/hJLe0+zeY92sX+pRd7tXQaP4GbTdDtL6Wxnmdv9U7t95l3/wAH&#10;++m2rem6rpVhFFLA08OoRSrKrp/DF/t/7X3K9i8N/Eu21u18ix8PX3iG9idpYre3Z027vv8AyKld&#10;n1mp/DjEKdSUfdkeVWOvXNmtvaxaDp8LvuRprvzW+Zf7ifJ833Ksf8Iwtyun3kUGy7uJWdofuJ8v&#10;/A/uVS17xPeX+uRS31iyeVLvZJf+WX9//gXyJ/3xVK51tZrr9wtzbeV8kFw8v8X9+vOq0cbU5ZUp&#10;cpEo1pfDIv8Ai3w23hjVn0rUG+zXe3eyTNv8pf4Pn/i31n21tp8108+6fUre1bZEsy7EZf8Avv5K&#10;5XxJqWoal4guPtkv2m7VvKaZGd91bulfabbyom/499u+WvLlQqcv72XvHHUjI0081PNaL5IpV2S7&#10;Kl0u2bynaX+99+t3wlbLqUUvkWbTXDfIqfP81Xn8NrbXif8ALFJVllZH/hZU3vVcsvhOaXNKRq+H&#10;tKgv7+yWV4/veb5M3/LX/Y316L4t0dYdG+020S6bdyy/Z7qH+Da33ET/AIBs/wC+65LQfISLT7a0&#10;gu/9Kbyt6Lvfds370/8AHK7DxPYeI77QfsOprJbaO215bj+9udNiJ/F86J/45/uVNSNOX+zS+0dl&#10;CHNHlkVPEPwun03w/b6ut9HNE0Svs27H/g+T/a+//wB81sfD25ufAFxpmq3NnG/29f8ARftcuxPv&#10;/wDoO/8Aj/2K66x8M31n4btfDWqzx3MTJbywax5u9Fil/j8r5G27/vfLXVLpq/b7KKexkuUt5ViW&#10;axg2fKzv+6/2V+/TjltLD1OanL4jb6tT+ycv48+KGp6TBFo0Ss9xA3my3FizIjeb/A21/wC+9RfD&#10;H4nazdXsulaZpVtfpIu37RcOqJAv3n/+Jro7+bT/AAlay2MFtHcy3W3ykRfnbb9/fu/4HW5p9zFp&#10;usaVpdlZ72kg/wBKmvV/dNu+X/lr8/8A6DWFCNHAS5OX4jSXNGPL/KWU8Dafc2F6qx+Td3l4z2N8&#10;6u/mqyI+x1/vffX/AIBWZ4P8BwaV9nXXopNiz+VPY3fzwrL/AMsnTanyfwt/338/9/1rw7Z2mlrd&#10;RxyfaYom82P96vy7vn+7/DU00kV5LK26S2l3K627/O7f8Ar3Y1Pdkawj7vvHn3j74Q6feWs0+nxL&#10;Z3F5t3LE3zr9/fs/77+781U/EC6h4f0t7aLQbbUpoovKilWL52/8c/2P469j/s2zmtYpfsy3L7d7&#10;b1/9krBhmvJrx2aJYbeJfKaHb8/++m3+H/vmiWHrUo83MdkY1Obm5j56tvhp4s8UXXmz6Vptsm6L&#10;cl9Zo/7r7jujrs/4Cn+3UUPwQs3Z93hK2hliumiluIV/db/9hW/4Gv8A3xX0PNos8lxLc2O6zeVV&#10;aWZFXe39z5Gpthf3yK8UvmPtbfL5y7P++KiM6tWMeX3TaUpSjy8x8uP8NLzUtWeVtFawiWdnaFN7&#10;oq/J/B/wN6970fRIP7Ji0WWz3pPZ/Z5di7Ny13c0P+h+ZbK0yMv30iR0oj3+VKy20flI3yqsTfLX&#10;i1sLVq++eVLC+9zHON4bsbNrSCK1jSKKVFi2RKiRbUT7v/fFT61oVnrF1/pUC3Kt8m5l+6v3lrZ3&#10;RNbytJAry28vy79v/ff+zSRNHbw/vFdtv3VZGXbXF9SxUoykX7GXL7pm6loOma9tXVbGO8i3f8e9&#10;wu+L+792vK/G37JPgPxhqMVxFbrpqxps8u2i+U+9ezvcWLqsqne+37ybqqXV1CxRxM9uGX7jUU1j&#10;6GsQ/eQ+E/E3RLbzpfN81U216roO65iib+9Xn+lab5MW77+6vUPC8Kw26btuxa/QpSPaOw0fUrbw&#10;9pqS3LM8W5fNT+Nq77xb420PxD8Mf+Ees7OebVVnW6guP47Vv9j5P+Asn+/XkmseKv7B8qJbZby7&#10;l/1ULrvrHms/EfiG4+0219p+lXcS+a0M10kT7a5pU4zlzDjGX2T1iz8bav8AGnwbcaRqs7W2oaN8&#10;l4k29Hl2fJ/nfWhD4yb4b2Fpp3he8+071X7VNt+Rf9zd/v15v4M1JfDHiaK81qdvDF0221a+tNj2&#10;M6/9dYvl3f7de2+HviF4cs/7T8vU116K4+SC0SBHlVt/8Euz7tXKMY+7E9KlKMvjl7x1fhL4pXnm&#10;xf2m1ykSf8sbjYm75P79eH/F340wa9rl3bav4O+3xNteL/WxO/8AcR/n2t/e/ir2LW/HOlaPqFvq&#10;F9qEltbyxKjafbrvfd/c2fd//brzfUvG3/Cy9c/sjw54T/sqyZv3t35SfaGX/Y/u1EYxlL4TapKP&#10;wxPN9NeDW1/ceE7HStPZl823m3P5v+xXpfgzx/4H+Gl1LPB4Fn1i7Zv+Xj/VWv8A45uru7mw0X4V&#10;2DpfNpupPcL8tu2x7hv9/wDu/wB35HrxzxV4q+03nnywW0Pmt8s1xdRJurbm/lMb/wAsj1D4i/G+&#10;fxPo32aC2kttPuIP3Wn29r9lii/667d/y/79eWTeOdP/AOEcl0yWWTRJWb5vskqXEUv/AI4n+3XJ&#10;W0Mra48V9qEd5bt86pC7+VWx4wm1N4v7PttMjtrKCXeqW8ET+av/AI//AOh0csSOWXKauiX2p3iS&#10;xaR4aj1iVYt8s1xa73/36b4JTxZ4n8TfZv7IuUtFbZP9nZLVFX/bfZtWuJhsN7abA0X2O32/NDNK&#10;/myr/sfw16npth4v8E2v2plu00S4b5btG3on9zem/bVyNox/mPWJvAcXh68t54vDy3MUqrLFfPOl&#10;1839zfv21oPpWq22s+fqFtJDFKv7pLFUiRl/ufx7d9eZWfiTT9Ys73+0PE13pvyru8lk3r/v7fu/&#10;76VmPf8AhpNe0+XTNXub+JlZmhu9TT5m/v8Azfwv/t1x8rOjmge0JoltrCpYrpVt5twyo1vceUny&#10;t/3x89ZWpeB2+2JZp4OtIdyuks13vR/m2bHfdXR+GNS8OJsnazu7aKVvmd1S3T5UfZs+T5v9/wD3&#10;Ko69420ObUk83UJNS2qzM6eUj+bvTYmzem9ay9425oFJ/DFtbWqLF4etLCXd8ywz/wCv/wBz5P3q&#10;v867f4a4HxN8LtMvNU3aZBB/Z+75nefykl/4B95v9yvRrDx/oOpalF9m/wBG1VfvPbr5qbm/gfdv&#10;X+/XGaxrz6auoM2oaff2sXyfYXl2blV9+/f/AMD2/P8AxJWsebmMpTj9o8n8T6DBpsl7FAvz/JtS&#10;0lSWL/Y/y9Ymq6V4j8rbbQSebFFvf5f4d7/frWtfsNz4q/tNbP7NaNK0sVuisiNE33P3q/e/+wq7&#10;rXjO8vPC97PY2zf2a09vZN82zzVX5/n/AIt3366Ze7I86UoyOXSZvCWsxLrltc2b7VllR9ibl/2H&#10;rb8K+ObH+0riW2vIJorj91s8hIrhYt/yf7zf7CP833asXnhufWLOyg1Vo/s/35dZt2fzYt2zekqf&#10;7CVxMOm+F7PXni1XV7bUtMlVYpbva++Lb8nyJ977iVfuyNZR949B0250zUtUlsdVsZ7Pbut5XtIF&#10;RIvk3+b/ALrpWlNf6D4Jlu2gsZLmK4X/AEXe0ru0S/undJYvl+d99Y9z4k8PeG9NdfDXiO5v0liZ&#10;IvJV4pYv4Njvs+Zf4tldB4kv4n8C2mn/ALtNM8pfK3ts3K3/AC1/2l/vJ/C1YyDm5InP+J9E8Pa3&#10;4w8uzvI9NXUm8r7O8txv+Z/9V8yP/f8A4/l+eqmg2cWrXWmRaHLaalcXEv2dXSd33L/tp/wNP8/L&#10;VLx/8OtaudW0/UIrmfR9KWK38i0+1b/P/vuifeb7n+19z/crhfBOj+LPCUsWpxXMdhd28qv51xO8&#10;T/L8/wDD81ROEqtKUqEvePKlUlP3onsWtvs8TaTEu7VZbCBbef7RPs8pld//AB3/AHK9j8KpfeGN&#10;L3Xmi215FdRbLa48+J3Xdv8A9V89fN9n4q0/RLrz93nfd/c7fN3L/v8A/ffz1d0rxnplxqzxX1zq&#10;CaVcbna3mvHeL7+9E2fd2/IleVPAYmrGMZy/7eOOtGU48p6BptxbeG/iN5+q6bvtYrxnaKJn81oo&#10;tmza33f79dx8X/ibF4+0PdFef2Pe/K8VvCjSs38Hzbvusuz+H+F/96vnLW/FtzNrUq22oSPpXmt5&#10;EKfI+3/gNWLjxPrm2L7Np7Ii7XX7R+6rsjhI0Yx5pcxHs/hlKR9P+Cf2e/EPjbS4tVvtT8m1uNsr&#10;bF+Rm2bN+z7v3K24bPwT8CrNNQ1XbNdq+y1R/wDWyt/sV8teFf2kPGfgbxbaS61eatf6Iq7F0/Sb&#10;xE//AGq0/jN8TvC/xK8Zf2np95qVnqFxEiNp+p2flPZ7U2bEf+Lf977tdNSVSFP90dkqnLHmpnS/&#10;Hv8AaQ1rxta+RFK2laYzbFtLdvnlX/bryL4e+On8Papdq1sty955XlPMqf61X+R/8/36E1L/AISG&#10;60/Sm/4mv2NZbiWbYiebK2z5Hl/3Edq9A1X4Y2M3hnRNa0+5jubdV36wlvFvltVZ/kf/AGl2V89i&#10;sTThH9/9o8qXv+9I2vhv4qttS1RF8R2dtf2jK1vsf5EX+Dfv2V6Nf/A3w8l5LP5/2aWWJpbGF5Ul&#10;RV/j+Tf/AHE3LWd4Nhg8K2K+INMttL1e1s2lTUbJoEXzIJfm37PvL8rp/wB91pw3mlXml6hquh30&#10;fhi7v52eKxuIImiiVUR/K81v9t327E/+Krm9pGUJVIe6c0ZSj8Mixr3huLUtc8pdQgtre3iWKL7J&#10;Bsdvv/fff97Y6Lv/ANurdt4M0rXrdNI1y28n7Guy1uPP2ea+/wCdH/vffq7ePpGsaNe20eoT217b&#10;xea1xtiR51VE+T5v9z+996ui8Fa34R8N6Cltc6xFMLqD7RBDfXi3Cbm/vLs+Rq+ZqSq16nNzEf8A&#10;bx5/8RfiJpWi+ApfBs9tptzFLEoVtPKxXEW19qfM333215Xpvwuu/B/iGy8R6r4ctLnw/a2Cyz2k&#10;0qy3DNO7omyJtm7Y/wArJ/D8/wDstXvXh/4e+FfEGtRf2ulpJZeer+bbzpsVvnfY+3+He6fP/sf7&#10;deVftOWeneJ9Zil8PXi3j/fVIW2RRfc+RP7v+5/wJPv19TRoyxVGMa0vi93+rHTQjKcj5C17Qb7S&#10;vFUrXljJbPbysksO1/3X+x/u/wANaU3h6zv1luYJ2SJoP3qTff3L/c/u16d4/wDEk954L0T+0ry2&#10;m1VZ2iaaGffdy2/8CS/J8y/f2v8A7dec6VYReJNZezg1q2sJdrbftyunzN/B8v8At19JSpVFod/s&#10;JfZOd02/l0HWbKVV3+U2xt/z/LXpr/EX/ic/2rPp6pt/4+nsfkdvvv8APt+Xd/t1FqXwK1PQZU+2&#10;NGluu7zbvzfN8r+P7i/NXL64i/D1ZYNXlXZcLvW3Sf8Aet/wD/crpjSjL3jo+qVKUueRX8bePJ/G&#10;a6fBLBbI8USW6pDFsT5U2b/9753rM8VWEvhvwXbrFZ21z9sZXW+Rnd9q/wDjv36z4/G2g/bfPs9M&#10;+zO3/Px86L/uf7X+3WhH4glv28hYILm0t927cu/duqZfupe9EylUjGUuY5/wx8TtZ8MRXbWMv2aW&#10;6g+ysyL86rvT/wCIrTs/+EomsG1C5ln/ALKibfvm/wBVuZHT/d3ff/8AH65nXrCK1vHaJf8AR7j5&#10;4kdvu0Q6hrUNqkETTzW7Sq6wuu9Ny/7FayMY+7IvaxJK7XHnzs+750RFpieD5YYre8ll/dXEX2hX&#10;/wCBun/oaPVeHTZbz96zL9olbbs+596vRte+Gmq/D3w/p95q8bTW94rf6OjPvtWV/uN/d/vVx1q0&#10;aXucxjKRR8MQz/8AIIWf91cTr8n8Hm/cR/8Ax+vc/Fvw01jXPFFv4V0WKPWNY0bTF037PafInmqm&#10;+VN/++z1872evQaa2nz/ADTPE371HVNn+wn/AHxX1B8TvHkV58LdKvPBNz/ZWqy3yvE9j+6/dNFv&#10;dP8AgDpt/wD2648RH3Yy5TmlL3j5B+IV5PbalLp6sqS2crRSzW7b0ZvufI/92ua0G8l03V7eVVab&#10;5vubvvVt+IdHl+33f3n2y7Gd/wCJv4//AB+s/UvDd5o62ksrRv8AaovNi8mXf/33/dr1aXs/Zcp2&#10;e7y8p6LrHjPV/CWvSr/Z+yK1b7KzzfcW4X7/APwL/Yrz/wAnUNVtZblYGmt7eXfLcJF91m/vv/wC&#10;uo8EvpGq6H4gsde1BrOJYP7Qg+Xe89wr7PK/3nR3+eqUNt4l03wk9zZ/a7Pw5q108TbG+SeWJP4/&#10;9xLj/wAfeo5fZe6EafL8IQ20+9G2/I671fdWrc6x9miia+X919zeip8tc5DZ/Y7e3837jfd+auz8&#10;MeGNQ8Z3H2Ozs5Lx2+RkRd/3qipHnlymPLzy5Yl2HR59S8P3bQXLJp95ut98Pz7m2Vi+G/Dd59l8&#10;plk+0Rf69P412/LWl4bm8VeA7DW/B39uT6VcK32pdP8AIR7ef5N+/f8A7n+xWn4Audc0f4zWX2SV&#10;fterLvi2S/upfNTY/wD4/v8A++K2lhP3fLGR2Sw3u8h6R8LvAF8+m/af7F+2JdLKkVxNdIkS7f76&#10;Vsf8KrvL+1ezvNQ02wS1ibc8K7H3N/BvVPm+5/fr0PxDomp/2XqEuua02lS3U++V7FniigVX/gT+&#10;L/gFeYyaDqH2iVYludVtLhl230Mry7Wb+/u2VeGjyRPVjhPZR5SvpvgDVfE/2u20/wA+5u7eVpdm&#10;oMkT7V/4H92uuh0rUNEW3sdcn+wXFxti+12jRXHmxfx/x/N9z5U2f8DqHSvhjqb/AGu5vLbUrNLf&#10;c8qTRfP/AMATf8zfw7K8H8WeLZ7yWWzls47Dypf7v73d/t1FSVGBx1qdOjHmlE6PxzpsCXWt+Rq7&#10;P9jnZGd9++Vvk++n8Nc/4G1iK/uru21PT7vW3uImSJLefY6y/wAD1xj2Fyl5cMzf72yX71dH4M3a&#10;VL/aFtO1te2rK6ujbK45S9rsePUqc3vF3VdN1rR28+50/wCwbtqM/lfI3/A605r+d4vKjbZE33kr&#10;1vxz4w0z4r+Ekn/4mH9p2sv+i2k2x4m3bPk370+5/ufwJXCeMPD0XgnXpdKvpf8AS1/1Xyum5f4H&#10;/wB168evGUfekc1bl5uamdh8E/HMHgnVHln0+21J4opW+z3a/JLuSvetN+Hum+LfCWma8s9tokVx&#10;BcJFpiStcPKzROn/AH19xtn93fXzb4b8NzzXluzQNvb/AGa9T8PeIdM8J/FLRFtmZ3tbP+0oreaf&#10;7y/ZX83/ANAf5P8AYrn/ALRtRlHl5uWJx0pSjKR678MfhrZ6lPcT30jaUkTSxRJCv/LwsqJ5v/AP&#10;suyvVdB8N2Mem/YY1j3tu8q4u1d3Vt77Pvf771wvizxPBc3WiNbX1tbJPPFLLCkqoixb33v/AMDd&#10;/wDx9K1LPx3f6jeXulI0G+3ne3unhl+SD/b3/wB1V/8AH/lrxpZnicZWj7KMTvp4rl92Pwmp4teK&#10;GwsrGeOCGV9qb7dki2+V99N/8K7EartzYxXktrqDf6YrS72eG+2eV8n92L5t2xd2xd1eM6l4gtZv&#10;teiahqEmsWthcyywRTWv3/n2y73+7/Dv3f8ATWtuH4i6ZpvhyVbPQ5Ps9vPsW3eLY8S7/v7Pn/v1&#10;6FPH8n8WPMEq/NI2LzyLa/l1hbFftFv5ry3F9s+0QLv+R/37/wBx/wC5VrwTq1pqVhbSwavdw3rr&#10;sgmezSJPN+T918vy73Vvvf7dcr4e8Q/8JbpsW6+kfT4rVfnSLZLKqv8A6p9z/N9//d3V2FhZweJN&#10;QiuWttSeK1XzVtJpXt939z7vy/3P466KdWWKjKNOJftub4Te03xtLeS+VPZwW1xZtt+Sd7i3lXfs&#10;/wDQ9ldF4ZmttbupdRWX5Vlbak0Wzd/cdN3/AKFXD6Umr38j2zeGo7DT7eVJV1B1bfL86vtT90m7&#10;bs/u132g6pqj3DWwWAWkTs8Ti1Jdl/ufN/6FW8pU6cqcasveN4/ynT332m0VWgkWb+L73z7a528u&#10;VVbidUk3r/Am/wC9WT4m1XxHNqlvBpVtaRfx+d56Ii/76Mm5v+AOteezW3iG7V9N8ceN7GwmuJ98&#10;ENmiIqr/ALD7P92tcXU5vilymtTmjE9XsdQ1lvtDyovlR7m/0hvK+X+5Vyx1e11TSbya1kht4rSV&#10;dzbkf5v7vy7q8msdN/svUp7a017ULm7aJd0T2u1J1X/0Bfl/3a09NsdettbeCdWmtGXe00V0j+a3&#10;+597+J/4K4qNZQjzfF8/1OSMpHodzrf/ABT7y6fKu9k+VJon2Vyl58Wm0fzft2nyInlLtmhZH3f9&#10;9VDrHiB7a1e0sbe3S4++ybmTb/t/erwv4kfEhkuorG5uWubi4+T7PDXL9dnOvyxj7pHtpxPYpv2j&#10;NBtlaO6S7h89PNXyYt6f99/xf98Vy+pftReHLC/+yRaZqj+UvyzfIn3v9vfXmtrok81mktzArpdb&#10;vId237V2fP8A7tVNV+HX9pLus5dn97fsfatex9Zw8PdqlfW/dPQ9e/a3s4fNn0/Rbv5vu+dPsrhp&#10;P2udYa8uHOkW77mztabdtrzLxD4V1PQ3la8g/dfNtR1+7/v7awJtHj+V2tUXf83yyFf/AEKuiNah&#10;V96JEsTI8Ms7lbPZ57fL9z5Fr1LSoVhtUb/vmvN7N7aZol81U+b+9XsHgnRG1L7PA0qv/e+X+GvY&#10;kfRnnXja/itvEf8ApNzBsWJUWHzfn3N/sLW7onw6l8Trpl5p87alLcS7Wt3id33L/wAAevU/EnwH&#10;+y6lFfahcwTJfrvghRd77f79ex+FfFWn/Bmw+xz+HGs7jyvlmuF8p7xv+uv92j2kaUTtpx908Mm/&#10;ZI+I3iRkggtl8pf7svyL/v1xnjn4LaR8Mbq4/tzxwtnrsvzfZNPiTylb/gNfR3xd+NnjPUtGtLGK&#10;ePw9p9193+zJUXzf+B/3v+BV8421g3i1rjwvfXK3NxYT/arW4mbe+2VE3pv/AM/co9pKZEoylIs/&#10;Df8AaTn8DfZ9P8R6f/wkPh9m2faEXyrjb/vq/wD7PXot5Z/DLxzLcar4H8bSaJqsq/vdD15nif8A&#10;4BKuz/2aoYf2b9D0Twf/AGn4o16PSrT/AJdYYfvyt/ufJ8v+3XlXiTwrotta3FtZtHqtvKyv/aNu&#10;z7N3z/J/dq+aMvdiXKjL4SX+2LnTfEHkT233m2LcO3mo3/A6mTwAuvNdzrr2jQ+bLv8As6fO/wA3&#10;+xXH+FfCt5c6pdwaHqrWdxbwNK0N9/x7ysv8G+tWzv1h8QW8GvW0mj6nt8rZ9yKX/bR//Z6vl/lC&#10;MuT3ZHR2HgDT4794v7VgvLtvlX7JvTb/AN8p8v8Av11FtbS6b4VuPK1r7Nd2f/LvfT7k2t8/3G/8&#10;drmdV8c22j3H/IvMnlfPBvvnd2b/AH/4q0/BOq694sVLaziVLSWXZKn935/uP/dqJS93mN+aIP4M&#10;aa3+bxUr6rcfPLY2kDvKrf7mz7v+5WZpt5Z+M9Dlsda8Wx3MUTb2tLven3U/gTZ8zV32jwy2yy61&#10;FBbWdxbs/nvcbN+1v4Nn/A6zL/R9Bv7jc14ttt+ed0tUTcvyf3vmqIyjMrl5jn9K8B2cOk7rOVr9&#10;Wi81YbedN6/7DvXNWc15DcPKsDQo0rRLv+fym/jSuw0p/DHh5be+vJb6a0luvKaaH50Zd/8AG/3v&#10;/HP4K9FmdrzQ4p4orT7JcMsUTwr86/P/ALSfermqYv2UuU82pi4wkcpc3OteCb/T9Ik17Zo/lRXG&#10;yGX918yfwOv+18tc14q2pdXFzbSz/a1VYvnZ9ku75E+983/j9dHNptt4Y8VXHmeZprXUW+L7RtdJ&#10;1/j+f7q/8DrM+JF5LrzJFpUC21uu12+0Mmz7/wA/+7/wCsfrMfacpEsX+8Oas4dX1jZeTxXbwyy/&#10;8ff97/PyU6w8MXOpW7/v75IlbfEky+b5TL/Aj7/9+u4+HvkeIftGlWbW1zDby+bOlvF/Cv39m2vR&#10;rDRIPDekxSz20b3Fv+9guEgid12/Ps3/AO2lTLGRh7pjLE83unhmpTSw38WlRWd3cuy/MiSvEiqq&#10;ff2f8D/3azLOFtb0GXTFlaG4bdced5/lIzfwf8C+/wDwV7N8Qte8Kxrqt9BLbPcWtjssX8pEdm+d&#10;Pnf/AHH+X/cryF/H0XhvUn+x3O+48qKLY+x0ZVTY+9P++6qnKriPskU6nN8RFr1neeDLd7m21O5v&#10;7u4iVJ5rhf8AYT+98rf/AGdXbnwTpmpXVvfNYyfa7qBfNe4urdU83Z/Ci/Ntritb8T61rF/LfSzq&#10;m7d/x7r8/wDuVb8E+NIvCWqRX3lT3Lt97dF91q7vej7x305SnI9q8B/BPWrD7Ru1K2sE01ftvnW8&#10;CSvE0v3Efd/sfN/wOuK+JHirVdSvrvSrm8+2afbytKs02ze0rJ87/KiV3HhLxz4l+IuieI9KsbzR&#10;tHvZYpdQZ7ufZLdMv/LKL/gH3U/2K8Pv9BvIdZ8jVbmd7eWX5XtInfev8af71TGX8xdSUublKV/4&#10;w1q2tYoINTn2W67VTzd23/cp73Mt/E9zFFI/lLvld22fNXdPomi+HvFFpqugaVqF5aKqyywzfMkW&#10;35/uMm7dVu8sLTxbFpUUW22uGn8r7Pt8r5f9b8m5/wCD51+//cq/bHN7PlkeWWb32salLFB5afZ1&#10;/j/i2/3K9K8B/DHT7nzfEOuX3neH7Btl5CjeU7M38EX+f4HrCh8Wr8PfEeoaUumNqumSzypLdzL5&#10;T7l/3t67ael5qGpaXdy/Y5La3Z96w7f9atc1aNeXwy9048RzfZkdB4htrPwveXDafFaQr99YfNR5&#10;WVv4N6/7DpWJqviGOztZYFn+02Vwy+a8ybHX/f21m2dzbWcUqT+Zvb51tNvyLt/3qY8NtNKks8DP&#10;Ft3xb23pWMaM/tHHy+8XfD2sW3zrp8DX7srJFsldPKl/g+f+L/cStObwx4v03Sb258RxSaVaXnyf&#10;Z/K+ef59/wB9krEsL9rbZLZssKRN8vy1ra94w1rxgyLqurzzbV2RI7fIv+4lbewN9S6mvMmvWmoQ&#10;LHZ2TQLb3mn2MSRJOv8AwFP/AB/+9XoFt8V5dJa4+xtGmn3nyT6S8SeVt2f7n8f+xXjtnbT7X3Mr&#10;yq/8C1aeG58pFVo3fd82/wCSiWAw048s4mfL9k7C58ST/wBow3NteR2abWSW3t12earO/wB9/wDc&#10;fb/upXKeJPGd9olq+n6ZbSJpkV00sF87b3aJv+WT/wANaFhar9ofzWjf5f4/4ar6kiw71VldP7n3&#10;0aumOV0OT3SPZxOz+Ed1efFRv+Eei1VbOVVa6X7dLst127/vt/vun/fdauvfEuXwfpuoeELHw9aO&#10;8sW+XU7td7vL/BLFu+Xb/wAA+bfXltg+n+Cbh76eC5SX5Xg+zz7P7nyf98b/AJ68/wBY8c32pfZ7&#10;q5b7T5S/Z2RFRHZa8SWXxl7svhOaUfsnuGj/AB41C8XT/Dl9At4lnO0q3FpZp5sETPvl2Iuzcv3/&#10;AJP/AGWpfG2lN4D8Lvqd54stJvtkrRRafDL5txL9/wCd/wC79/7m+q/7PHirQ/DzWmoab4Va811f&#10;nlvvP+0PAr/I+xP4f464z9pzR/7B8VW8U+vwa9dywLdebCuzyl3/AHHT+H/4nZXJQjGGJ9lCPL/W&#10;pvS9w5i8SWb7ReNEs12250Tbs+avObzxDPeat9s+4+77lekaDr1tc6HFOzKlwvyS72rh/EWlNqV5&#10;L9j09raWJnRkT/lr/t19fR5YyPXl70fdOl034pahDpeoeVeTpL5SvvT55fl+RPn+8qpXlWq6lPqV&#10;49zeTyXNw333mbe9aFgk73W3b8/3GSqWsaPLYXTxNu+X51/3a7IxjGRjKUyvDt3V1XgDWFh1y0s7&#10;mVUt7iVU3u3yLXH2flI0qzy+T+6ba/8AtVXSZvN3K1FSnGrHlkYyjzH0d8TvBOi2EUUWkWmx4l+a&#10;W41OJ/3q79/yLWT4V8Z6r4e1yK5trO0d7VflheL5Fl8rZv8Al/z/AH6z/Dfn+JNL0+W2+zPK3+t+&#10;0S/3fv13H/CSafoOyxgtrabazSyzPEjPub/2WnQyWrmMeWPwnNj8XSo/4il4h+D+tabLZbbRbmW6&#10;+RorRvNdZf7j7f4q9F0rwT4v8VaTqHh7WtQnubRmXd+93xRN9/f/AOOVFpXxd1WaL5ZZHlZd6w+b&#10;/wAA/wDQK9F8MeMLG8s9Qgn0qOa4uIpUaFG8pG3fwf8AofyVhmnBuYwpc2Elzf8ApR4kcxw85cs/&#10;dMrxV+yp4OvPKvoLy8s/tGnROtpCv3bhU2bP9p32bv8AvuvH/h74AvP+Ew0qK+2w2kTMkDXH3JWW&#10;vrDxUmp638LdT0/T1gtruXazTWMH3WVHdIkdfus/+x/Dvrz/AOCHwx+weGv7a1K7V72K8V7XT7hm&#10;R0/vv9x/9j/vivz7F1MRhKdn7z+E9upH93FwOX/aE/Zz8Walean4lsbGD+wnR7v7PpkW9ImX5337&#10;fu/x/O/9yvkeaxnhuJYrxW+6zrX60XKXj6G7WLLptvqnmxNY3DfeX51fdt/3H/77r568Z/s2N4w1&#10;nVYms9PsEtbVZYLu0idLfb99/wDe+/8Af/2K6MBiatKPs6kR2f2T5f8Ahd8CtV8f6Hqt5Y2zXNxb&#10;qrxQ7kT7z/f+b733H/8AHK918JfCiXwr4XSDz7Gb91FqDJqEqIlndM6bE3/7m9GT+Hele66Poa+F&#10;fDmieFdI09fs8St++8h0e6uNnzv8yfN8lNv4b6z8M+VeaHs0/wA9ZZbe3lR9yr86PK/3t3m/+PJ8&#10;9e3Tqe3p+0PUo06fsuaXxHyP8afh6yay95pWhx6PZRT/AGVreGV32t877/m+bbsr1j9mPwq3hjVL&#10;2WWXTbnSvssVxdTXEG9Fl+f91/tf7Ve1WfwTtvijBrWvXmsyw6fq7O9tYouxElT90ku/+Jfl+5/t&#10;V0fw6+FEvgn4evpmtW2l381rK8q3CL86/ff532fMtZUcRGrLlj8RyYKXtK/NM+RP2q/DenpdaV46&#10;0pra5SzvPsuo2+nxbIoom+dP/Q//AB9K8lv/AA3bfDTxV4E8VaVqrX+n6ltuoIZl+e12v88Tv91/&#10;v1+ivjz4daHrfh7UNKvtMg/sq4tZfNe32Sp8zp9za6fP/Fv2fwJ96vzk+MHhLV/hX4yt/AWrt5z6&#10;DeSva3Cfclt5djo6/wDfFe1Rqc3untYnll+9ifefw903TL7w/aa9Z2NpCmpKzz+dapvtbxU/2n3b&#10;fuN/wOu11J9m9pbm2f7LB5s8NpEmyJdnz/Iz/d+RF+dK5/8AZ18Z3nif4b6etzP9s8qLyld4PkVl&#10;dE+//wCPNXoyafp6RSt/a63iy3TOuyV4n/e/Ps+X/Zrwf7SjKvUhU93lObD5jGXu1TBew1W/8K3r&#10;N5+m6g1m224Sf7PLE2x9mzbX5u+MPBOr6PZ/2nqtjqFs8t0yedcQfI3/AAP+9vr9ANS8SeHPEmrS&#10;2ja0v2eWVYpZU3vtWJHd/nb7zb0/g/3ao/Fb4d33jn4WarbabYrcusG9bi4iXe23+N9vy+b8n96u&#10;COMliMT7vwnHVqRxlTlifNXgfxd8KYfgjqcGp6DbQ+JfKa1nuPN827lb+CWJGTav+/uX7j/7FZmi&#10;fDTw0/gPU9Viubl90+yzvoVfYzL/AAP8n8f/AH1XmWpfC7xDo+ky6rPpVzDp8TIn2h4n2fNXV/B+&#10;/l0TVpbG5nWztLpf3szr8+3ZsdE3/Lu2P/31XZL4ZSieVNyhywlE63w94ea80PULmdWtrVYP3D+V&#10;8ksv/PJH/vfPurlLaG58YeKEbV2a52t9n37f7nz7K9u0fTbnXtNl0pmghitWaLTruZX3zxK/yJ8v&#10;8Xzvtrx/QfFWleGPs66qyw63cajs+z7fn3M+x3/3Uq6FSnjanLL7J50qcov3T2221WDRLiK5tJ1/&#10;0i+2L5y/Jsb5Njbf9j71cf8AEXRIvD3xO8L655sepS3GnXVlPY79iNElu6b0/wC+5f8Av1/tVY+N&#10;l/Y/CvUnVb5Uu7rSWe60zd8jM2zY6f7SS/vf91P++vnSw+JC+Lfirpja5Fc6lp6r9iW0t2dH+b5P&#10;9v8Av7q4/Z1K8q9KUf8At4VGnLmlI+m/Bj+GrzXEtrm+a20e3s7iVb6Z9nnyrLsTyv73yJu/3nr1&#10;DwHc6RZ6bqGpy3Ml+jWbXCo8TojS79nlJKz7m3+bXyfZ+KoryzS2/d/ut260mg+SBd6bNj/w/M7/&#10;APfFey6V4n8PW+g+H9PuZY7y4lgW6i8n5JYJfk3702bW+T++6/crxKMJYapzcvMYxjynZ+PLbRUl&#10;/tXULyxTQoLVv+JZ5X2K7nl3ps/g/e/P/wCgVykPhW28SeH9P1XSmn3+f9lnt7dn+WXf8mza7/K/&#10;8L/3t9Ute8Yavc6lp+h2OkXNzaXCq9qj/P5q/O8X+99/7n96vYPhj4hg8T2aWNqi6DLYSwf2jolx&#10;F5TyxK/zy+a/3tm/f/D82/71a06NbESlVlT5f+3v6+Z2R/vGr4Avp/Bmm2WkXmkXyRbmii32b/uv&#10;403v/e+/v2f7Fej+Gde0++lltmg/e+avzNu/d/f+b/aX5P8AO2uNvtah1jW7vQLR206382d5XSfc&#10;yy/9MmXbu/h3J8333qz/AGVeeG7P+2pdupXDS+Uv2eJXig/vy7N+1v461w9NvllGR0+z5I+6ezx+&#10;JBH5UMiRpM7Myxv8q/521Drdrp1zC1z9mZ723j2qkP8A33sb5fu1mx6pqT2EVtPPbPdyqm1XjVHX&#10;d/B/d3ba4nSPH2paf4l/sq60+2RIp/3SXD/vYv8Aa3f99/8AoNev7b3488eb/F/TO+PNymjr2t6Z&#10;oOhy3Oq+XZ7mX57eV/mb72zzW+WsVP7B8SWF2qwT63btEtx9nuFeXymb7mzzX/3K6nxFqlte6Zf3&#10;Wnw210lvc7pInlMX8HzPE/8AD99v92s/wVYx6vo+qf2ZqU1tq6srKt3LFcOip9z5v8/xVrUjSxVT&#10;2cS6kv5Sh4L8JNZ6pqEum6RDp1wzbH2z+a7r/suz/Mv3/wDvhK3/ABX4V0nUPOsTBfvMq7Wa4l37&#10;P4/l2tWzosK6Pbvd30rXNwzpv3xf8AVt+37tXYdel1KV7aW0a2t5VZW2/fVv71aRlDD8tKK/Uyp8&#10;sTxj/hSDX+qeeuuXbvdRNs3s6btr1x9z+zH4ev7/AMqW51mbUF+f7X5uyL/br6NttC1K1XzI9Tku&#10;Yo0+RruLe8X+xurQt7Ge4h/fqs23+/8AfZdlLnUOblj/AOSm8uSP2TxTSvgDFomjJbS65c7Fi+ZX&#10;/e/98VrarpWleFdLRYNHubna37pLf53Za9NSPfAsG1kiX7jK212qGXTmt2ZleNYlTYqyruf/AL6r&#10;5OdeFSXNM8v2R84eM9Ln8RWsWoT6DfXNkyt5UL/In93f/n+5XMXmhWWl/ZUm0u4vd1rEyqz7ni+X&#10;7rfK3P419SXlnPbW7tBufcrfJN89edar8NNT1K88+61aJYmRfK8peP8Aa/XFc1TMow92HwmMoy+y&#10;fmP4V+Gsut3nkNLOjq3yvX1R8HPh0um+VZ3mo7EaXyv333/+AVyngPw21tE8rRLs21oaxbReIbC4&#10;XT7mSzu4vn+0J87ov9/76f8AodfpFSX2D62PxFv9oFIvCVvo+meCfEMGmva/615lfzVb/gX8NcJ8&#10;Ov8AhZtn4oi8Q61plz8RdMVdzW9i3m+U3+5/DV3w3/wnWsRXH9p2dl4ztNzRfZNQgd5f/HfmX7/3&#10;62/7bg8AWf2a+8D6l4VeX/UTPfXESf8Affz7quMYxiXySh7xSvL/AEr4hXWof2vpWpeEtYuJWddP&#10;uPN+Zf8AgX/slZOj+GJfAHj5NTlvF1K0is9/+jsm/wCX+B9tc/r1h4o8T3Xn6f4h1LUombesKan5&#10;r/8AAEZEZv8AgFc1C/jPR5IpbOe5uftC/cu4HdJaI/yhzSjH4S78VPipL4w164XV7a5trhV8q1t/&#10;N32+3/YqvompTvo1xbLF50UrLcRQzSts3Kn3/l/j+/WVf/F3U7D9xr3hyxvP9tIEetPR/i1ot/ap&#10;bW0Emm/Nv+SBH+b/AGN33a25YxjyxI9pyheeEor9Uls4r7fLtlnf7Um9f7+z/O6ql/pTf6qeX7fL&#10;9y6hdX3/APfddrp76Z4nZILHxHIkrfwXDbHX/wBAqv8A8KN1ybVpZZNVn8pv9V9nvP8A2RvmZf72&#10;yojI2jzT+Eq+HvP8N2vmrc2N5ZL86w3E/wDpa/8AfWxWr1Cw+MGgf8t9M01JZVaKd0/deerf3n/2&#10;Pnrn38N/8IHpLxT6R4f8QpcfJK93dI0q7k+//wAArjPFv/CGXPhy322Kpqa/637Js2L/ALj/APxa&#10;NUeyjViRL3fd5j6Dv/H/AMO9JsLez0jVdN8ryt7Pd7n2y/7G10/9mrjPt/hzxn4ftGl0yDUmutzs&#10;9pdPbvFKu/59m/7teNaVDA+m/wCg6DBN5q/OlwiXD/7/ANz5atzab4hs9Jl22fkpt+b7OuzbRTw0&#10;aXu8xjGpKJ2usQ6ZoOkvosE+pJLu2S2810ibWX5H3v8A+zpWxo/xO0iw+FWp2OrrcvqqsstncJKk&#10;rt86ff8An+X7n368Es0097d/PnnS7i/g2/J/33QmsWczJbRfOkvyb6iphKcviMalP2p7LqvxIbVb&#10;KKC8vm1KJdrxPcQIlwu7+Bn/ALtVfEnjmLxJapYxaZBYW9usW2GH/lqy7/n/AN7568v0RPFF/FLB&#10;p+i3N5Fa/wDLba/3f9ut2bS9e+x3f2xrTTbi3XYyTM8r/wDAHiR6PY0IfZD2BseHnubC4u7nSol0&#10;q7uF/fv5v3l/3Gqvc6trXiG6dry8/tW0tf8AVXEM+/yv99P7tXfE/wAJfDWj/De38Vf8LGgvPEsr&#10;ReVodoySv8339/z7l+Tf8+yvOtB1i803zbaCdnt7hv3sL/xVVSVI2jgpVZcsTs7zUmvNc/cS+cm2&#10;J2hdvuts3vs/74eneHvhdr3i3VkvpbZobJni8/UJvnTa1VbaFbDXIm+ZLhYHdt/99vkSvffgJ8dd&#10;MtvFtp4H8WafBqulRXXlWNxM2x4G/uO/8S7/AO/XlxxntZctI7pYKUInnSaJ4a+F2pS339nya3ds&#10;uyJ775E3f9cl+7/31Xnl5fy6xqj3M+3zZZfNb+CvoX9rnxfp9xfaf4e03SdL0u1t5ZbiVbKBkdpf&#10;u/Pu+9/wD+/XzO8ywr5u7733ax97m5uY68BQ5KfNP7Rvab5tsySrKyOrb1dHrpdS1WXx5dafBqd4&#10;tm/+qlu0iT9+v/TX/a/264K21hf+etaVtc71+9WMZVKcuY9mpQp14cp7xDoOkQ373MuuX2j6Vt/0&#10;W0S137mVE3/PvTcv32+5XD+OL/wnqV6i+HoLuw0rTbVYp3eVPNvLhn+d/wC6vybP9r5K4rxP4t1q&#10;aHT9TnnbWPsa/YoIZvn8hV/2G/h2b/8Avisr/hLbOw8bxaUt8yJfwbG2/OitKnyf7uzen/fFe3Qj&#10;z+9E+Kq05UqvspEPiGzttEa01qWz3vE2xbt9RTfL/t7N+5f++Kx5vi74hmV1X7Nbfx+cjb3/AP2f&#10;9+uV8Q3l5r2pXdtFZ/Zriw/1DzN87Kv397/+PVn6VbSuz3KI1zLbr+9dNiJ839z+Jq740/d94x9k&#10;eu6VNqdzf2WoLbMlldf6L9omlR083777E/3P/Q62Lmw3y7P7v9yvDNK8T69f65EsErPL5v2hUmnf&#10;5W/v/M9e4WHjDSLlkW8njtrv+/8Awf8AfdR7PlIl8JFryTpoz22nxQXN6zL+5mbZ8rP9+pYfIdtq&#10;7Xdfkb/ZrYRPOXdBtm/uuj76Y8LbnWT/AFtM59TlZvD1nbeJk1ye+u0e3ZX8l59kVdal5FNK8rKu&#10;xvn2J/BVLyVuV/vpVK81jTNKldrzU44UX+B5f/ZKsNTVS2aP/VSzv9753aql/eRaPapLffc3fL/f&#10;rK0f4i2fiHUn0/QZbZ7v+/fS+Un/ANnXS/8ACita8SXH2nXtVjdP+eMP3Fqvaey90qMTNsNKg8Q2&#10;srX2tL/pH/LL+7UM3wotnldvNlufm37IU+Su+8K/CiLwT5sFnOt5Ezb1SZd+3/x+t3WNB+02PkTx&#10;Xn8O59Ml8p//AEOuCUjb2cTzrw94D0y2Z2WzubCVfkZ9zo9Z/ir4b6Lcy+bFeLDcN97fL8+2vWrP&#10;wrBpWk/Zovt1ykv8d9L5r/8Aj1ZV14G1zVbiWKCDe7LsiRIH31jaPPzl8p8xQ6VbaVdS72k2btjf&#10;3GrqrDxIu5GWBXiWJnbf/e/grsPEnwN1PwxE8viGVdBdvni/tCJ4vN/3dyV5bqrweHri7sVvI7y4&#10;VlRvs7b0/wC+69iPs5R90iPNE0LzSv8AhJLNNVtoPsF23zstc/4kSV7iJpfvtF81db4V8VRTb4pd&#10;v3awvGd4jraRf3Wlff8A3t2z/wCIoj8ZdT4TzzWIfl+7WVbP81bGsXKvE9Zmg6bPres2mnwbUlup&#10;Vii3tsTc77K9A5ontttD/wAIl4I0/T1uY3u73/Sp9n8O77iVipf+S2777/w16R/wh+lf2DpVnOkb&#10;3FraxRNNC38Wz56op8OtMuWdlaRP9tGr6PDZxhqNLl5Tza+U1py55FfQdEXVf9Ji1WCG4ZfmTdXR&#10;+A/EN4+t3djcyrNaJ92b+Nfn2Vn/APCop9qT2d5937qTVoeG/Cur+G5UlubaTZ8376H50++9exlu&#10;YUJ1/wCOeVj8DUVD+Eexv40vrDQfsct5L/ZUW7zURf738af98f8AfNdr4D1iz1xbJms/JitX+yxT&#10;Ozo/m7ET5/8Ac3p9z/YryR7OfW9Gigglg8151TZMz/vfkf7n+1Xsfwx0r7G0VtqMun6J/Ze557Ga&#10;1e48+Vtnz/K+5WTZ/wCgV+ecU4SH1+XsvtHs5LTqV8JHnOuh8Q+HJrx7G28VeTd2EG9pklR3WL7j&#10;/wCtT+Pf/wCP1r3V5oGt2F3Z6fq/+m6a/lfZ938Wx02P/C290fd/F9z7tcrrHh/w5c/aNYttFsde&#10;luIGeV4bWWJ4lZPuJt+99/8A2ar6D9u1TTbiDQ/AUE2tXFquofPOkV38333+XfL99/79fPRpfYif&#10;XU4OkdF/wj3iHw9qmmeI9V17ULy3s1VGsbGXek7M6J9z+H53+7/sV6nregxareeVP9mfT7jcl5C6&#10;/P5UqbN6J/7NXz5o6fETw9L5+r61HZ2UTL/o6Nv2/O+zfu/3P+Bf8Dr0XTvjNpV4kU9zcWl9M7Pu&#10;i2bHiib7m7a+77/y7P8Ab/hrKnhuSXxcxzxw3LU5js47PSvA3hOwk0aS51W0iia3a3uJfu/P8j+V&#10;s/v/AO6u2uX8VaxbeJLyJrmWTZEy3DWnlea6rsT59mx1++n8e2uf1j40tqrPpmj6fJrcSy79iRLF&#10;/f2bP4tqP/n+GuCvPiL4l/svW77VV+zbdssSWNqiJEy/J+9dvmb/AMerapGHxQibRhyfDE9l+zaV&#10;eNY30V9HYXbWapBDd3SJLFu3/wDLJfu//Z/7FfM/7bXg++8beF/+E2axtrPUND8pLpLf53ZW2J87&#10;/wC/sZf+B1Fo/jy+/su7tvEM+np9saJLW+2olxFtuEdJfKX7sWzfWf4w8c21to174cvJbt9Pv7P/&#10;AE6Xcmxol+dEi3fMzfPL/ut/er5utHG/WY1KfwxkeRONWUvd+E0P2TvELWdrdxRLPc291ZtcKm13&#10;SKX5N+//AGU+Rq7P/hNmv9c0yz0y8kubG4WXyHu2+5+9f59//fqvlf4LfEW7+GnxY0+x825udMuJ&#10;VSW3+558TfOiOn/fH/fFfUFtoOn634miudFiaZFllupU81IkVm8rfsdv4Xf/AHv/AB+unMcrliMX&#10;7WnLl5onF7Dmqcp1vgb4YxW2uPqcGkLqUUsS3Vil2rvti2b5Ul2/xfcX569A/wCEtudH0ZdP8R3K&#10;20TqvkaZY2b/ALrdvdNm3fu+RH++/wDBVvwl4zs/D0qS+JfI0HULy6bckLJ+/X7nyOr/ADfwf7dZ&#10;OqfG7Rdeb+yNBvI/7Y/e/ZftcDpE21H/ALrp8v8Atf8AAq6cNg44enyykel7GnR988/s/Gep/wDC&#10;Vah4cvIJNY0yVW+ypqCy+bKrb3+4qOzbP3v/AI5Xnttpun+G7j+3tKlhs9CWVnV9z3TtLFs+4+zd&#10;8iOnyfK33/7lVPjH8b/Fln4Xli+022+6tViZLRot8XyfP8jb23fO6/JtrwzR/E+n21rZQT6vd2em&#10;TzxW/wBhRvN2rLvS4l2f7Dqny/ebelbVKdT2cpHHUqc0eb4j2O/+IuoeJ/E2mamv9s6PL5UsVq8M&#10;6Om1d7/7G3Zv3V4V8dby81LXNK1fUN3my/8AHrM0SI8q733v8v8A0131u6r4ns9VuLeCdZfNXUZb&#10;Ke70y6+e6tdifIiM/wA33P8AgW/bXk/jmbT0uolgnu5rvcu77R9xV2f99f8A7FGCw3JLmictOlKU&#10;vaHZ+M9V/tjQ9PXUGuXu9q+b5331i2Js2f7OzZt/3K80tryfRPFun3lozW01vKssUyffVl/jrvbz&#10;UtH1LwrLc3ks6a3axWqRbtmxtvyeVs/3Nnz/AOx/wKtbR9H0jW0tNXuVjh1Pd5sTzL+6aX5/kdF/&#10;h313xp+9IdOmS+Br/SNSa90/XFaFJfkXWZmfZB99PnRfmb53Rv8AgH3K+hf+GbNam8M3uoQXNtc+&#10;U0UtnfWMu+xntfn3o7t91/nT7+37lfK+ialbWeuXtnq9jvezildk+fZK33ETZ/d3tXtfwi+Peq+D&#10;/Css+mfa7m3sJYnZbu62eVuf/VI/3WV9/wAybK5pU+T3eUx9lyyOj0fSvEvh63/s6BbZ4tcb7PO9&#10;vPFL5XlPvRJdu/8Avo1fQ/wv8M614k8OJPquvWeq/wCgy28Tqvm3CxPLuR33f9cv43+VfmryeT43&#10;ar8UvEUk3haFbXW/mlfR5rNJbK4dovnXzf8Ad+7u/v8A3q1vhXfz63q2t6nPpjXKXkC2kv2ez/c7&#10;tjvKiIuzd86bfvK3zpW2Bw3LUvy80ZfZ/wDbjb2ceb3QvNEi/t5L5dakvLS1l8r7Q/8AEqv8/wDt&#10;L99F/wCB7a9Y0S80zw94gu7n7GuiWUrL56TXm+VG/wCWTypv+6/3ld6r+BvhE2t+GYml8/QdVRZY&#10;ovs7SvaSxNs+/E33G+//ALtbGk/Bm5vLGLTNV1C21J7e682B3tXd4l/uJKuxv/Zaj6pDmlylxw/N&#10;8Jj/ABj+KMWq2MsUWqwPoqr5V0kK/vVl+TYmz7277/8Ae/8AHHql8OtVl1Lwp/YttfXOsRalFsXz&#10;l2PA/lb9jyt/wDbXpviH4M6dqyRW0kHyJLLcN8i/v22fxf8AA9jfP97YlRaJ8N7Hw8tlZtBbWztF&#10;snmsf3Ty/Pv+d9/+d9c1SlI6ZUZe7KMjj0+Hv9lXX9nzz3d/9sVdyXc7+VKv33+fZ93/AIHXZeG9&#10;Ks9E0O4+zahvlulbzXm/0jypfuI/+1/u/wCxVe68PQW2veR+/mS62288V9ePLDFF9x/Ki/vP/wB8&#10;/JXYTJp6WFvbT20DxKyxL50Xm7vn3pW+Ip4al7sPi5fs/iRKPvcsgbxfpuqQWrwLFeSrGytslf8A&#10;hb502bf/ALKtpdXtbiSaS3sJtOu2VVZ7hNm5F/8AZfvVytp4him1g2Ntd+ZtbetxbwfdXf8APub+&#10;7v2fcrZeTUtWktZriO2h00sVuWd9r7dvy/d/+KrzKmMlH93EfMLDcTfarqf7XJbxfdSFV/8AZVrV&#10;1C4X+J90a/Kys396sq81qJI5YdMm2PbtultfIba3+wr/AHd1cf4w8aXNrdXWmWMUn2hk/dXX3vmb&#10;/wAerwsUl7OXsve5v7xzVJ8p36RzSW/lxlYpdv8Ae+9VCdbg6h/pCboV/wCWv8Fcr4b1rVWs4m1C&#10;L59yb/m+7/frtL7UhaWitbyDz2+UK38VfP0oxrx/fR+E541IyiNvpvLt/kWSa53bG8lN+3/gNMsL&#10;dtQtllit50X0CotPi1SSOJN7fe/i21XutQkhnZY0cH+JmX71dNT6vJRvH3SuaPxHw3Z3UGj6X+8+&#10;TzfkWnab8EPD3xF0NLxp5LnU4vn+zw3SbFX/AG0X5q4Lxh4hb7L9mtlabym81ti79tS2fxFge4if&#10;wvq8eg3F0rW8v+ixbF/4GqfL/wB91+pcspe9E+moSj8Uj2Pwxpvhf4dabFfQLI+oLFs+wwzt97/g&#10;To3/AHxV3Xvijea9pcVteWbXmhXS750uIN8Tf8Abf9yvmXVfEmq2159pn1WxeW3Z0aZF3+b/AJ/4&#10;FXpHgb9rGfwfoMtjPbW2qysyusz/AMP/AI5/7JWNSjVl7xtKsdAn7MEXirZrXgDxGulSt+9/s91l&#10;8pf/ABzcq/8AfVZ91NF8P7qK28X+H77QfEtvKtxZ3G7/AEeVlf5/n+6yv/7PWPrf7Z/jGZZW0qx0&#10;/RElber28H/xW+vJPEnxp8Z+Of8AiVajrU81oq+aqfc2/wD2Vc1Ghi+b97L3f/Jjyo1KsZH0r8XP&#10;hr4Zm8OxeJ9M8RxwnVGl/wBHmZXSBn+Z9yr823/ar5V8Q/Dfw9DpcU9jq/2PW9379EbzYv8AgFY7&#10;6xqb2/kX19PcxL9191Zn2lbZv38v3vuvur1aceX7RtKUpHV21zY2dn9mvrNdYl/hmuF8p1/75+aq&#10;n/Cc6rZr5FtOthF/CifP/wCPt81Z/h6w17xnq32PQ9Ku9VuN+zZbwPLXov8Awyv4zttSSDVbyx0e&#10;7uIPtFrbzK8vm/7Dsqfum/362lUjEPZyl7x5vc3H2lvtl5qG91/1vzUf2rbXLeRbbrmVV/5Yxb91&#10;dho/hLwv4bl1DRfE+hzprDf8trid08r/AG0Rflb/AGf/AGau40T4Uav4z0mJdD0GOz0ez+7rM3m7&#10;9vyfI7r8v+19z+OsZVofEPlPOvDHirxxDs0yx0OO2TbvZ7uLY7L/AMCrPv7DxDomvbdV1e5ubHbv&#10;b+z7rZ97+CvbdV/Zp8Z3Ph99Q0rXF8Q2UX+vtEaW3dV/2Hl2K1dX8J9b+2abdaZp2lT216u2K60/&#10;yHSXb/HvX+Ff9v71R7T7UTojT/mPN/h7Z+HtStYp9N8JxzJKyxT6hqE6OjN/cTzfu767j/hRsviS&#10;4l/0a203TJW3xPbyxfeVPkTf93/gFYl/o+q/BPxRF4j02dYfC+tsyNp8O1/K/wB6JvvL/n+5Xt1z&#10;8FvEfiTS01D+07TTdKuIvtC6hduiW6q3zps2/M3/AANK5ryn8JfLGMeY8c/4RJU0bT57nXG02WVf&#10;Kie+VPs8sW/emzdsrT8PW0+6W20Odb+9uJWTfbs7u23Zs+f+79/b89dVYf8ACIeG/CuhXmoaLc+L&#10;dV+x+av2662Wi/J9xE+838H3Kyr/AOMHi228Py21tLpOiaOzSutjbt9lliVnd/nfZuZfn2/JWnLH&#10;lCR4l+0D4Pi8E/2Esui22j6hcLK86Qyo8rfc+/t+5/uV5ZoOoRQ38Usq79rV1fxF0qKGa31Bt32u&#10;/aV50e6835l/8eX79cIlyqP/AKhfl/36XLGceU7sPU9lLmPQPEmvWrxXuoWbMkrMu1/7u3/7KuMs&#10;9SlmuvPllZ5mbfvf+9Wm6Rf8ILd7Ym3/AGyL7/z7VZH/APsK4yzv4oZUs9zeb/Dv/iqKOGjRj7oo&#10;1eeR996PqXgX4r/Cq18X+IdBbW/EGkwf2bfRJePFub/llL8v9/8A9krC8YfBPw5oPhLR5baCL7b5&#10;Cpdb2R/3v8f/AI/Xh/7P2t/ZviJpljPeMmn3Uq+bb/wSyr80SP8A8Cr2XxFqtzqt/dzy/udzf6lP&#10;4a+TzL2lGp7v2j2sN70Twzxn4SgtldoF+f8A3a5+zmtodNt9tzI97uZJ4XX5F/ubK9Y8VaVL/wAt&#10;f4q8y1iax03wrqccsDJerfW8sUyL95fnR0f/ANC/4BXRhKkqseUuXue8RXLtNboq7tkreUzpXDPo&#10;OoXOpPeJp/yNK26ZPufJ/t13dn5rwSyxbvKii3s/+98lN8Qwwar9kvL6Ce5RYG8iHd97b/AlfSYK&#10;pyR5DwMw5vae1MfW4YE0O91dm2fatr3SI33Zd/3E/wB997f8Argb/Ulv18qV9lu7/Nvb+L+/XZ3M&#10;NjqXgXWpFiWF/tlq7b22fd3p9z+H79cfbaO237HBcwP5rbF3t8lexE8XmKum2a2a3d4red5UX7rY&#10;38TUn9q32lWDysyp5q/Kn391dhpr32iRWqwN9miWKWWebaj7l/ufNXJaPZtr1+89zEzpF8/z/wDo&#10;FXH3viCXKV9Nh1d2+3LfT2aN93yZdm6mXPi3XoZXX+177/a/fvXZ3O7bu+b5V+4ledarNFNdStFu&#10;2f7dXH3jnJZvEOq3KbZdQuZv9+V6z5pHf5mZn/36ZSv9ytyi/wCEplt9W2N9yVWSvU9B8W32gs/2&#10;XUr62T+5b3TpXils+y6i/wB6u2S5+VP46zlHnIkdFN8fvHFnf3G3XJJtsrIrzRI7/wDfeyrsP7T/&#10;AI427WvIH3f9MEry2/f/AEy43f3qrx0eypjPXf8Aho3xxeL5X26NE/2YEqvN8WvF9/8A63WrlN3/&#10;ADx+T/0GvPbPd9+tBJm27v7tR7Kn/KQXdV8T3j3nmzzz3n/XWXfWfebblnaNvvVS1i587ZH5v3v/&#10;AB6pbCFba3df46OXkidES7pt/PZsm5vnqxqt5PqVxbwRfPKy/cSs/wC/sVVZ3ZtmyrGg6lFbeI5f&#10;NXZKy/Z13r8n/fFbUoxnL3iKhzt5cs/8FQ2c0ttcRTxNsliber/3a7DxdNpUNvd2ywKlxLL5qui/&#10;cbf86f7NclbwtNKiqv3q6KlOMfdIgfUemzNqWm2Vzt2Sz2sVxLs/vMlbumoyfK1W/CVtBqXgXQp4&#10;l+dbOK3b5f7qbH/9ArqLDw3/AKH5qr89eNKMox5T3nU9r7xn6V88u3dXrXg9IvkWvP8AQfB89zef&#10;6pk21ra94z0/wfYXG65X90zxM8PzPu/jRP8Aa/8AQa45ScNjPl55cpy/xR8T6Rf+KNV0HTLzS9Bu&#10;LNfmuL5ZfmlZP4EVNv8AH9965zStV0V/Dlo3/CR6y/iXz181P3qI0Wx/ubvm3fc/jVfn/wBiuc17&#10;4o2eq6tFc61pH2ZGb979kvnSWeLYiRJsb5duxP7jfx1S1j4zSalptvY6RotolvZ/uv7QmbzZdrfw&#10;Pu/9k2/crr/eTj75lH2dHY9o0f4tWL6b5S3es22p2rfNb7fNRW+ff93/AGH/APQ69D0r462Ojq+p&#10;3l2usaxErfPcRLbosTJ9zf8Ae/gT5K8BsPtmj6Tb3mtahHZ+bdM9rDpP+kO2753R9qfeT+JN+7/d&#10;rmvEHxL0WZpYItIjmuLqXf8A6RO/3W++/wAv3d+9G+//AAf8BrHl973Tbm93mkfWGsfGnwrrGky3&#10;MUCzWWpSxK1pb7N8rbNmxNu9v4H/ANn50+f+9Us/jH4c0q3SC80rS9NiilaW1hex/wBI2t9/ejP/&#10;AAfJ8v8AsV8i+FfjHPoOqaZpn2aNNPVtk99F99l/3/vV6RrfxI8JzaNLLeWOn3Mss63EFvcXUu9V&#10;VPnT5fl+/v3f76Uez5S41z6CT45aHcrZarpkHnfapdl1cW8CI6qqf7X++/z7F3VhaP8AE7Q/Fmub&#10;mi13XreWXe1ulqmz/v0qbf8AZ+433/8AgVeWaJ8ZvC/hXS7RtF8PWk13FudX1Bkl3bvueajb/uI/&#10;8CVn+J/j9qfjTVt2n+Ho4Xs4me6t0gR7T7iJv8rZ+6X5P/H91Y+zjzGNbFyhH4ju/Emjwast3FB4&#10;C8m4tdvzzS7f9IZ0/dbF2bV2J/Htb5/uV5vqvhifWIn/ALVuZLa9WX91piff/gd/+Ap/6FXOXPxC&#10;1VN95Bp9tClxLL/C7/e+ff8A7yfPtrKm1LU9S1JNT/4SFftFv91Jm+T7+x9i/d+T71bVKUZR5qUu&#10;U4JYmMhmiXK6J+0Bp+prPc3MqyxXH7lN77dnz/7/AMtfaaa9FeaW95pmnyTeH7CL97DN+9SWJU/5&#10;a+VcPtZNm77q18n6J5X2pGudKXUreyZUlt32W8V1/sfc3fx/32/jrC16ZnsJYtGtr6zilVUl2NvR&#10;G/j/APZKrmjyx5pHNGv7x774wm0zUr/UPI1CO/S4ZZYLSGeWJItv39/yf6pNnzP8v3Pv1wmjwy21&#10;1d/29c3dzdaTBsie3uk3+Vsffsl+f5fnT+99+uF8J2FzoMtxFctd2D3VnLFLcXbPvZW/ufJ/nfXY&#10;eGPBljc2cNtqc8dnb26/uvObf5TNsdH/AN37/wDGtZVJUuXliXWqe1icZ/wm0VzLcTruh2svlTIn&#10;mv8AL9xPvpt/74p+peFZdS1yy0G5igs9TvG835Iv+PVWT+Pb/wB9fcr028+GLWDXC+GtV/tKWXyk&#10;vNPt7FESVvvoibf9au9H/g+7XR+H/wBmnXvEl1d3zaLBYXFqsSRbGR3X/bdP4vuVh7px+wqRl7p8&#10;sv4M8VJ/aEC2081pozb7qW0i+eLc+z7/AN7+OtjQfhjHr3jTT7O5tvOsl3W8/wDy6u0qp8+x/n/3&#10;t9fT2q/B/SrmaK28Q+If9LaJfIhtInRF/vo/91vk/wDiK9Q0T4e2f9s28sFnPbJEuyX7RElx5rq6&#10;bH+b7rbnf+D5vKrnqYiUPdj8RcqdX4T4M/4U5rXiHxHLY2NzBcyrLF5G+ffuibf8+9f7ibP9r50+&#10;Sti88JeIdB020tpbGT7J/DdovyN/uf8AxFfo3bfBPw1qTJrWh2cNnqtuvlSzJapsnVv9b5vyfN8j&#10;/wDoH9yq/jn4XRapof2OTVbazSW6a6lR7a3TyP45dm/Z9/5Fo+sy5Y+6bRpn5/8AhX4Uaj45t9Qv&#10;oJVtpbddkr3fybt33ET/AL4b/vivQn8H22my6roP2G5sNPilV9Rf/WuzRROif7qvvf5/9tPk+TdX&#10;2n4V+D8Xw9i09rWCCF4v+P8AS3d3+37k+V9uzb/E9aPivxla+C7mbOmW4vfsf2i5uGtFCtEz/wCq&#10;b+83yba4MRjZUqkqcjGXuS5jwn9n74J6zpX9u7o5LOK4iVJ3WfZtVot6fP8AJ8vz17b4V8E6h4J0&#10;OW50x7R7R28pIbeJ4tzKnyS/7Lb9+7+8qJXKaP46+3+H/t09zP8ALqcVu0Vuy7GlnldERV+8ionz&#10;12/wzjbU7iTz9Xnkmsy0nk+b88S/J/Ds+bd8v/fVergcdUpU/Yyj8RlGp/MdDDpup6ba28+nywea&#10;+37ZviaV5V/2P3qbV+aq6T6lpqxTQQL5V18st08DI6y/3Ni/N/eqXxx4+trLVtPaSNnii3W8tpFF&#10;v3P8nyf+PpXG6F8SNV8W6zqdtaNHZ3FnAsV8txKstuzrLsd0/wCAI/y1y46VPEL2ntP+3Y6FVKna&#10;R6pDdy3f2WO5a0LwNtl2MyfeT+D73/fNMuGW6trj+zXF888TfZt67V+Xb/F/EtV9XurbUvBJu9N8&#10;x3lXzQ8L7cy/3fm/vVzfh6z1u40eWS5W2hilTfsXcm3/AH/4fu08TiFQqQjKPxBzSjy8p0Vlpc66&#10;TZXN9HDZ3FvH+/8As8js/wD47/6DVt7SKPzbZ7m5Z3Xck0UHzx/8D2Vw/jCy8Vndd2Mslytnt8+x&#10;WJW+0bv7jK6OqMv8P95a4TUfHnxAg8Y6e2kwQXOku6QNEkGxYv8AnrE27+5/f+79z+/XNi6kqUua&#10;j8P8xpzSjH3T2q2jl0svafblvLmWX54rnyt7RN/u/wDxNXtP1CzvIf7Nikh85Y1/0do3+7u/8e/3&#10;q47TfD8+oa1pup6tAtjrE8TphblZd6s+77nzL8uxPu/7VbWraLd3DRK1xdaTf3HyRtuR081U+/8A&#10;Ku7/AMeWuCNStyylKPuhGRXm8VaZDpct9c+ZN9nla32WMDvWTpPjjTPEDutrcwXc8Sr5v96L+6u7&#10;/P3a1rfR7HWGtI57m+S601vKa08/ykuG+Te7bvvrXE6n8LLvQ59QXQVttP8AtF19qli81tjfOjN9&#10;3/ZX/wAfrx8dhYyw3tKMuX/D/wC3HLXjLl5onZx3n2j5/v8A8C+T/wCyVSv9Vg2xW0Xzyyy+Vs/j&#10;qpYeFdZsLPZpl4v7pZfIhuG2ptZm/wDiq0rLwWljpsI1DT4ZbqBVl+0QNjbL/vL/AA1wYPCe2pe0&#10;5pGMacuUPtyWUdxH5km2DymVbhPu7vl+Wqdnq4t5J/JZfKd9y/Mtc7qvwh1LxB4xsvES63Hc6Yq/&#10;NpmzbtVX/grro/ANnNLcyMZpnlmaY4Vdi7v7vydK5sXl2I9pywl7plKnKXwn5MeNvFV4l++mW2oS&#10;WaSxbLryf4l/uPWZpvn+HrOWKK8bZL8/3fvVyuq6k1/r1xeReZM8rfKkK766Cz8JeNtelSW20O+/&#10;7ars/wDHK/YIx90+jjErPrDOsrNum2/erNudV+0r+4X5/wDYr3XwH+yjL4n+XXvFDaPLLF8sNvYy&#10;v97+/v2V734G+AnhD4M/Z2lijv735fNuJoHlRm/g+dk+WsaleNI6PYyPkrw34f8AGfj/AE23s9K8&#10;OahfyxNs85IH2L/v16xov7EPxS8Sf62LT9B+XeyXd0m//wAdr611j42eDNKWK2uWa2u5VXZ9nn3p&#10;uX+B/v0/wZ8ctP1LVJd2r6befdi+yfbN+7d/cdv/AEDZ8teJLG4mUuWETnjGpKXLE+b0/wCCemva&#10;TsbWvGcENvK2z/QbZ5d39/72yuy+HX7MHw++HXjW30PxKsfiSLWYPN0fWLtXiT7Qv/LJ1+61e4X/&#10;AMY4El+zSWenzWTbtsLzo8W7/b27/wDvuvP/AIya2vxa8G3Gh6VLHpsVrKt1a30MEr+RcLv2bPKR&#10;/l/+LraniK3NzHTGEviMrVU0XwfqT6ZP4Q0awvXleLfod5cRSxf3HTaiNt/33rTs/Dfirw9ptxqa&#10;+Jbu/t9u+XS7u1/tJGXf/ufd/wCBtUP7MPxi16fwbcNqfhG81fXbWVrVnulSKLd/Hvf+Fv8AgFet&#10;av441qWyl3+HfDeixbdu976dP4f9iKuyUYxj8XvG3s5HzL8YLmx8SeEE/wCEo8KwXNx9yC7sYJbK&#10;7g+T7+/Y8W3++m//AIBWV8EPjHpWieFU8Na5H513bt5TQzT74mib+NHX/wBDruIf+Es1i41CxbVd&#10;PvEil+V7HUWiSL+Pfv8AKRm/368fs9B1e81K7ttV8Cq73903n3FxF5Vwrfx7Jf73/A6j2cZU/ZyD&#10;+6e56Vc3ngu4uJW8UaTbIrfaLWxTWH+7/cTzU+apfGfgbVfElnp+tTyXyXsW57Wba6XC/wAezfF8&#10;23/ff/gFeeeHv+Fb6J48tNP8Z+GtSsPtC+VBcXGx0b/gavtr022sPghD4idtKbxEhRtktpYwXTQ/&#10;3/l2tu/8eqI05fZLjzRj7xkaJeeJ/Dd/dy+MbOTW/Cl/atFK6LFLexL/AB+bF8vmr8/8G1v9iuJ8&#10;SeNrHwTo1vbaR44g8Z+FLh2ex0OxaWW4g/2Hi/hX/gdP+K/xL0izurjStD+IOt6Vd286v/xPJbhH&#10;gi/jRE8p2/uffryK8tvhpczTXmg65qH/AAkErb21O4vtm5m+/vTZ92to0+b4okc0eX3Qv/HniPW7&#10;XT7PT7P7Npluqp/pa/Irf7/8O/8A9kroH+GnxC1iz0rU2i0SGLbsW3uF3u3+3sb5W+/WD4Y8VW1h&#10;od3bavpzTaf5rRLqen7Hl83Y+zejP/qt6ffSvZvA3jPQ7/XtPttIvLvxVFaqu6W4gSKKJv4N7/3a&#10;vmlH7JtTjE8Z+PFhqem2tpp+paZpdnd6bL5TTWNilvLLvT+Pa77vuV4e+5LxPlV0b5K+6/iv8Opd&#10;e8H+IJ9Q0+2udVv/APTWu7SVE+y7Xf8Avpu27P8Ad/8AHK+Kr/TYLO4RoJ/tKMrPv20Rl7wSlyx5&#10;ZENzqr2fhLXZWXelutvcbP8AZ81E/wDZ6paCuhza5pl5rUUj6fFKrs9vt3/+Pf8AoFWLbyL+w8S2&#10;M/8AqpbFE/75lif/ANkrEhSCa3S2/g+4tbcoRlynd63rGmaV46u9Q8L+ZbaYt99o07zvvxRb/kr6&#10;g8Yf6BLaXLbf+JlBFqEWz+7Km+vj/Q7ZtY1SKz3LCjP80z/cVf7/AP3xX0X4k8c6Z4h8JeEpbGXf&#10;9jsW09t/32SKV9jv/wAA2V4OZUPa04npYepylHxJqv2nzZP71eK+PL/zrXyPN2ebOr/98/8A7ddl&#10;4g8SRvF5Xm14/f6wupeIIvK/1St9x/7tGAwnJ7wVq50c15PpVqm1W82Vv3v+7/B/7PVj4hQ3Oq+H&#10;PB9zZxSPEsVwjbPk2t5v/wAQ6VSv9VXUrh2WJURfk+StDxU/nfCfRJ1gab7Bqd1FPsbb8sqW+z/0&#10;VLXsYf8AiHNiI/7P7xjpqV8mjS6befZLOJpVdrjcm/5d/wDB/wADrHS2tptUis7HUGeWVlRdiv8A&#10;eqlqV/Z3NntW2XzflVnf+Gu1sNH0rwf4P/tW+3PrssW+zhT5PIX+B3/vNXqxPDMLxhr0F+0tjZz+&#10;dub97Nu+8q/IlYnh/WINH1R7OVtkVwuzzt3ybqZ5NzNZ+fbWcG+L7zp9/wD8eqK5SzuditFPC7L8&#10;29U/8cq4/wApMonW3m7+Gua1jSvtjbm+R6qPqq6bcSxafeTun8NvcRU//hKmmX9/Zr8v9yWrjEx5&#10;ZGPJo8q1C9hKn3q1n162mb5IG/76qH+2IHV9q/Ov8D1uT7xStrDZKjbau3mpQWEW1vnl/uVS/tj/&#10;AEj962yJv7i/drQh03TLn7rec/8AttQBiPcteM8r/fanx1oXmgrC37r5EpiaPPt3LQA+zm2LWn9+&#10;3f8A3aopps6Vp2emz3kqQRNHC7fxzSoif99tS5iDE+zb23VM/mwr81WpoVs22syvt/uNvpsNzE77&#10;drPu/uUyyGwuYnuIv38lt83+uT+Gu40TTdITUtQa8trzUrttssE0zfxfP9+srwrDA919hlsZLmyu&#10;Pvfx+R/01T/cr7I/Za+EvhXxt4F8can4jiW5it/s9rZ30K7LiKX53fY//fFYe0lHSJhKp73KfKU3&#10;wxvNSaJYLa5e7lVpdjwb3lXf/An96uy+Ff7MHiG58ZWTeI9BvrDQlbzbp7uKWL91/cR9n3q+1tN+&#10;w6DFLFplnHYJu2fuU+dv996lmuZ7xvllb/cr2KeE5ftEcxUms4NSl2vBBNbr8iw7furXQaL8N9Kv&#10;G3LBJD/1xlasJHWGXa0Wz5q7Dw3N/pHyysn+x89d/soSI9pOPwyOgT4SwXOl3cGmX0lheyxMkV2y&#10;pL5TfwPs+SvyU8T22p6V4gvYpblob23nlt5Zkb7zb/n+ev2g8PXi7UVpf+Affr89fjB+xb8QbbxB&#10;qGq21tBr1pdTs7Ppjb3Xc+/502I3/A683E4aMfepRNqdeUvdlI+f/BngmDxhdeRLq8FtKzbPO813&#10;Td/c+T/gddB/wjfhrwlpvn3OoXl59sgZ4PsMX71f9/d/uVd0r4Y6n4V1SWee2tku7WXZ5N3Lb7Fb&#10;/b+f/wBkrsPsfh7VYkbV7mfTYreX5rSH5327PndJV/3P40X79fP1KnJL3i5VJRkeH6beS2espfRT&#10;z2cUS/K6siV0EPhVd0s8XmaxaLE0stxYuyP5X9/5/u/x/fr0Pwf4M8J+ML+7guZYNBtF/dfa2vE8&#10;2WX5Pn2Mm3b/ALH+3Ve50GLwNqWoWOi61Bqun36rb3U1vLs2r/cf/wAcrmlioyly/aJ9qef6PoNn&#10;NqkUF4t49p8rtNu+6rf7qPurY1vwxF4wv0ttMgWwit4GSDe/+t8pHf5/9p//AEKtKG20/Qbfz7bW&#10;ms73cyeTbtKibf7juqf+zVVS2lsItQuba+kuZV+eeZ/4l/8Aiq6ObmkV7YxH8Ht4S+yXNzc2016z&#10;N/oNvvldfuff/u7/APYqXTb+Xbe3NyscO1d7edK/yt/t/wDxFXtK1Wz/ALWuLmCzZJdq7kf/AD8t&#10;Xf8AhFbHW/Ob7TBv/wBbPDt2J838f92jlj/NzHPKXP8AEc1DrdzqrbVl+0t5uxUSLZ/3zWlf/ZH1&#10;xLnSLG7mtN3yQzS/Oz/7+xNq/I9adzYWNnLFY23+kxWrbFmRvkaug0TTYryVGlsZ/KibY3+yvyfP&#10;/n+5WMuWIuXlOSm1XUL+VLWVWhfd+/3/AMTrXUaDeag+m/2fBF9mRdqPN5Xz7f8Abf8Aip2tp9jX&#10;zdPga8iZl81P7q7/AJP97/gFe5/DH4OW2pWaXmtS2lhFLZ+bsu53+Vm2f7u5axlGPLzFxoylH3Ty&#10;XTfB/iHxJcXti08k1wzfun+R/m/g+f738e2vR/Afw3udNt71tV0zWb+3s2W3lt7dt6Ty/wBxEXe3&#10;9/5/lX5K+hvB/g/SPCVxb+Q2mw/8tYLi3iuPN/30/hZd6f369V0R766tbLdqFij3Ss91vgf5nZ/u&#10;f7OyuOVSXNy8vunZGjL7R514P8B6D/YdveWdjaaDqd/B9oZL5ZZXZf4P/Q/4P79M0fTdTvItTWzV&#10;bbz4ti+ddfxff2P8/wDn5P71eq2OipfLPBbSwP5ce65d/uOv8Hyf981z7+FdPv8AUvscU7Q3crN9&#10;qmSDf5qt/Bu2bf4Puf8AxdcftKkPe5QlUlD3jzfTfDcHi2VLmzsVsLu1+RriHZsZvk3/AOf9ujwf&#10;4G8S2fir7dB/a01is6/O8/8Arfn/ALn93+KvaLZ4vDzNPfajBDbxRLb+VcL9nT7/AM+7+9WV4w8c&#10;/bF/4kLQXOoNuS185X2S/Om9PlrH65H4Y/EP617vvF3R08Y6kv2a5l0+whlbetxby75f9j/2StDU&#10;vENtY3l7bT3ltDN9xkXc7szfJv8A9muK17XrtJoo5bxdEXTov9KTeqyy/wBz/Z/3d715pqXxpsbz&#10;VLS20O2a/wBbllZZdsEUryrs27/9779TKpz+6csq0pe9A9jt/EnnXDRS3Vtc7vliu5dm9W3P/F/e&#10;+VFqtougxarrEuoSxLC9nF9kRHj3bV/2d3y/xV5ncx694V8O2ljJ5F5LPOt1PDN5VvLAv99XX/c3&#10;ffroPh7421eZpf7SvP3srbvslxL9ol8pU+/vX5fn2P8A98PXmYjCVZc0+bmPOqRn9o9Um8L6adM8&#10;qS3RbVis77F2uxT7rf8A2VZ+i2b3GseaLtdLsF3s0KKyJK/yrvd9+5v++v4K43SdB8Rq23V9TkW6&#10;X5orjfvRfl+VNm9fNZ66rwVNrNpYpHfNHtO/YkqqlxKqt/n/AMdrzKGMeF918vL/AOTSL5vsj9ah&#10;TTfFVqdXaDdBA0Fq6Lv8qLejPu/2n2JXP+IPhL4Y8QyXV55bbUX54bfbF5TM/wA77Yl+Z32f+g16&#10;Lf8A2G+nhllZl/cbPl+ZN29P/ZqRdP0+HTYj80qeQ0TKrbWVm/jZf8/er06UqbrSl7T3f8R0RjHm&#10;JPD9jH/ZKM13HJvVfl2+UzN/7LV2HwbbXO6KMKlrtVpGRdu9q5/TV1Oz0m6bdd3m1v3Fu6KvlfP/&#10;AHfkat3R9SuL/TwtzENzKrKi/d+b+8tdNGVKMuWdORpHlILst4dtLp0klvLd2bcihW+X/wBmrH+2&#10;aHf6X9juVg/s/c1vL9zylb76fdpmuTaNiax1meSzg3b0+yxvFL/wF0+81VNB8C6GlukVtqj3KSxN&#10;Ktvdy/O3z/63Z/e+9/47V8sqtP3av/bp0c3KN8P+HX8Pfuru4s9eulfZbXE0W3ykZ9zp99t3/jtb&#10;WlaKLbULzUGvft8Ls8sFr5G791s+5/vbttFvYqty73t82zc6yI+3Ztb/AD8tF0tppSXV39r2Kvz+&#10;ay/3fmXdXHTxXsoRm/5jhlU+0WNrSTma8gsrbzm2Rp5a722/+hV5r4w+L6aT4q0/Tms7vzbxdsX7&#10;p1R1/wBmu1TVba/sbfULZYbnzW81fs7bn+b+PZUV74a0vxBcubb7Ob6527mAUl//AEH+Ff71eXiX&#10;9Yqey9nL3vvkYylzmdo/jLTbyGOVrxsS/wCpm27VZl+9Wrq3jC9u2SLTYkn+0wNKd8m1W2t/uff/&#10;ANmiz+G+iWt3BfNYwnyl+WU7mxt+595vl2/7NdZbw21m8v2b9yn+tlX+BlqMBg/qv7vnlGP8v2jW&#10;MZHOR+KNQW3iuV095pX+TykdW+b/AL721PceLFtdiXcEnm7f+ee6tRZNPeT9xtfdLv8AmX5PmqO4&#10;aS3mYQOkCtzxF8p/3a7sSlGXMpe6T8P2j8a9Hfw5o6+Vp9t93a7PfM+9v++f4a7Pw38Wta8GXkVz&#10;p8+m36NKyKjr5ssX9z/PzV6rrfjP4J+HrXUG0/whP/abQb4nu23ozf79fNtz4qsdYieKDRbbTb1m&#10;+V0bZub/AGNz7q/RZe8fQc38p9Cp+1j4q1LRk+2NpqS+b/pUzs/2hv7nyNXD+J/i14o8WxRfbNak&#10;TR7if/l03vu/22Rf/iK8isLy2+eK50WC5lVfm+0XTv8A98VoXN5p6SxLc20Fslx91Id+z/vv+Fqx&#10;9hy+8YylI7W8+MGnx2q6ZqtzOkqtsZLeKXevyfffcn/oFZUPjbT9KZ7yx1VYZWbe1pdq7xN/t/NW&#10;PbTWd/cJFcxKj7tv2u7ndpVX/f8A/sKhv/BOmXjSrBq9t9o/h85tj7v/AEGo5Yxj/KR7TkPRtN/a&#10;c1W23rbSwQ7du17GJEdv++a6jwx+0t4suf8AQ7yeSwR9zrM3z7v++q8Pm8K3nhKw/tVovJii2xM8&#10;U+95939x1rS8N+P59Kun/srQ1muGbZ/pC73ojhqfxROmjKXxcx9HaV8SNahbU/7IlnT7fdfaLr7R&#10;K8TtLs2O/wAvy/Oj1u6V8UdevNSisb7T7a/fzf3TzWru6/8AA68s0Gbxp4g0OW8XUJrB2l+a009U&#10;eJv7ieUvzba9b8E/2nr1mkHijxDqEMUS7J/JtfK8r/ffZ/6HXPKMY/Ed9OPMemzeFbHx5FcW1zfX&#10;aSq3720/1W75Pn/j/wA7Km+36f4e8R2+nrFsvbeJbdmmvvKedfuImxn/APQ66DUvEnhP4dadafaf&#10;F9zbReR5sVxfS+bu/wBjeqPtrgfEnxy8GW2m+f4entPE8qy+bLdzM+y1l3/fdFTd/wB8JUcvN7xc&#10;qlOEjpvip4G8K+J/D93p+vaZOkUS/alu7eL54G/56pK33WT+Kvkfwl8Xbzwff3vhJdekub2K8iTT&#10;NcRn2eVv2b1Rk/z/ALVe0a3qUvx40NL7XPiJpNtpkX7r7Dp7PbxMy/PsdG2bqo+JP2e/C/iTwGn/&#10;ABM7SwSJ98F9bzpL9lb+/wDL/D/vu3++tQoqMpcxHLLm5jjbbwlbeFYtVlvp21jVbxv3urTReV8z&#10;fweU3zf8D2VofCX4e+B7xtT/ALc0i2v7eL55dQ1Oz8q3+X7+z+L/ANBrz/Qf7eudL3X3xG0mzis2&#10;2WqTad9vlbb/AHG2fd/364HXviX4zmurjT7bxRPcxS7redEtUtXZV/vou/b/AB/ffdXXGnL7MiPa&#10;RPQ/Afw38L+MNL1PVYr5bOVp2TTre3ZkdImd/vo29fu7P91dnz0eJ/2YNe+HX/E38L/Ebw3M6y71&#10;d75LKX/c3L8rV5fol/qEOh6fYy31zDaWrNLLb27fOzfwVyiTS3OqRWei2LPd+b8v9oMlw+7/AHGr&#10;pjGX8xze0jKR6npv7Seq6bfy2PiPxLqWlXdrui3uqX9pK3/XWB0Zf+Abq8qv9bim+3ahE8c1u0/y&#10;vbq+xl+//F81WNb1vXn1K90/xHPPNFE3lS2MM6RRMy/wbPu/wVz+sTRJZp5Fs1naS7nSF2+7uf8A&#10;+wq/ZxCVSUhnhLXory61Vmb5G064bY/95U31Us79Ui8/7+59i1m+CYdmuahEv8WnXn/op6IbNbm6&#10;tLPc3lW8X2i6/wC+N7/+OV0+zjzB7SR2X2n+zbDarfvbpfm/2Vres0b+y0i0q8jeVovNaF/v7v7n&#10;yV5fYaxPquqSyy/8tW+5/droLnxJF4SurSVW3yt/c/hX+/WPsPe5ZG1StKUeaJY8SfboYtssjOlw&#10;v+u2/wDjlZ/hjTVhluLxm+S3i3//ABFexal4bsdY8M2XjjSIF1XT7qVbfU7SxZJYoJWT5H2feXf/&#10;AOO/98V574khsdH0fyNPZtl1P83y/wAKp/8AFv8A+OVjJSh7pjTr+1lyzLum+LbnSvAuq6LBFB9k&#10;1S6t3nm2/P8Aut77N/8Ad3ujf8ASpvDcn9veHL3SG8zyv7WsJXdF/h2SxPs/8CE/74rJ8N2C6xYR&#10;QM0+zz23fZ4Hlf7n8CV6L4P0Sz03Tft0EGx2lV9l39/dv3o/yv8A9MpV/wBn5Kjl5PeO+tU5vhPK&#10;vCuiS3+vafY6nL9p0/7V8+9vk/23qx8QtebWL92Vdj3k7S7EX7sX3Iv/ABypba21PUtc1uX7L5MV&#10;vP8AZVRPuLuf7/8A45VeZLG5v7hp7a5S7tdqRbG+9/v138x5vLzS5jKfTU8pLu2uVTav3Jl+f/b+&#10;SpXtlvIpYorxXuNtNeFr+/8AInl2W6/J9371MS233W/7MyRW8X8C1Qip/wAI35MqfvWmfbv37kT/&#10;AMfqk+m/ab/yJWW23MqM033P/Ha1YbD7eqSysyJt+Z9rukSf8BqbTbOLyv3q70b/AL4X/vqnzD5T&#10;Pv8AQYkaJrPz/s+3Y9w8XyS/7aVn/wBg+T80u75v40WuiubxZovKtrbzkX5Nm3f/AAffqa8hlfSY&#10;p1gaFG+RnT7m7/P/AKBRzSIOah8PfaJXVbmBG+/sRqY+iMm9lZfKV9m/7ldR/ZUFtsl81rl5fu/Z&#10;Pm+b+5/s13vhL4M6r8TldbaC5+228/720S1+SKLyt6P/AOOUSqcnxES5Yni6Q3Pm+UvmO9dHoOrS&#10;+HpbS+aCOZopW+R4kl/77Rv/AGeul8Z/CLxD4bvLv7ToN9YfYv3UvnLsdWX77v8A3a5zTdEltori&#10;W5WR9v3tkDPV88JxI9w09V+JGq+J9N/s+e2sX3S+bvtLO3t5f++1T7tY6aDeXl15W7e+3fs3/PV2&#10;HR4vsv2mK2aaKL+/L/7IvzVrJf8A2b5W0+S2l+X+D51/uVEpcvwkS934Tkb/AEeC2VNsrPcN95P7&#10;tW7bSrlLeJfubl+TYtdXDpV5NcfbtrfZ9330X7v8fz13ttqumeHtBe2/tWxmuLzck8KWP2h1X+DZ&#10;Kz/7/wBz+4lRKoH94888DabYpqVxB4h1O5sNPlX97NDE8rsv+wtfaHwdsF8F/DHT9KtlkS3v75tV&#10;bzl2u3m7ET/xyLcv+/XkvwE+EWn+ML+XWtQgX+z7Odk8l33pKy/+y171qtz9p33S/wDLJtlerhKH&#10;ve1kYy5ZfCDzfM//AF1atuzRvsCSxfO6t81c5v23W776N89dN4emX7U8G75bhflr2InNItXlnFqV&#10;gl5F99fvVNokyrKnz0yzf+ytSeKX/j3uPkb/AGaZqVm2m3W5avm+0R/dO+0TUmh1S3b/AJZb9i/7&#10;1dF/bC2a3W5vlt1X/gUrVwsN+s3h+3vIvv28q7q1bC5W/uklZv3XmtdS/wDAfuf+P1Ric1+0b8H9&#10;K+IXgW415rPZ4j0uJbiW4tPvyxfxo/8Ae2L/AOgV+e+vWf8ApnkWysluvzqnz/8Aj9frLoL/AGzT&#10;7uWVd8Vx/A/8S1+bXxs8GL8PfiXrGkTrNDaLP+6uEd/mt2+dH2f7rpXz+OpcsuaJ2UZHnkzzw6bt&#10;tlWGXytjP/n73/A6zHh1PVW+bd8v9z5PmrWm2/aH8pdiN93f/dp1tDeeZ+68yZ/9168nkOnlMKz8&#10;N30P72WWN/m/1L10dvZt/ZL2zQSTO257qbyvvN/9h/6FWlJbahbKkvkKnyrtfbvrbtr+zttJe28h&#10;UlZl/fIz/vWX+P8A2amREonNaVCumxbZYlS327/tG3Y7f7G+tJ0tml8/Sljm8r+O4Xe7Ls2P8n/s&#10;9WLm2gmi/cRSTaf/ABQ7fK/4H/HtqrDYRWavbW0Fym7/AGf8/LUcv2g5TJd/O/dS+ZDtVUXZ/wCO&#10;b0ro7C81xLdP+Eeubmz+0Nsl+zqieb/sf7v/AMX/AL9bfh74XQeIZbexl8Q21nLKqusVwqb1Zvvp&#10;v311usfAfXPBmjaffS3NpqtveLL+5hl2PFt/v1lKpT+0P3Tj9N+G+vaD4gt7a5n+wXHy/Oku/wAr&#10;dv8Andlr7A+F/wAO7XUfC+k/2jI2sPawT/br6+kieKJf4P8Ae/3f9ivmTTfAep6PcPL5EEMW1biW&#10;3uLrZvXen3N7/wBx0/77r2DwT4h8RzWqWa6gttoSxfchZElZf7nzP/HvrixFSX2Bc0ub3T2vXv7P&#10;fVPsN5fR2duvzsljZ7HXzfn37/8A0P7v33rT8PTaVqtqn2H+0LyJGl2w3afe2J86fN83/s1eWa3p&#10;uofE6/t7Tw9Yq8tqvlS3GoN/Cv8AsRf5/wBivS9B+GOoaD5TanqqwpL/AK+00y2REllrGNOrGPvS&#10;OyPtDpXuL6/s3k8PX0Vhd3W7zUvmd5fk/wCAf73/AAGn31yyfaI9SvoIdQ8pvtX2RNnmsv8Atf7l&#10;WLmzlhureCC5+zRbfmdPNbd8/wD3zWr5KvauqsrzW+5532u/+W+5URoylL3jb2f8x55eeDPC76Xb&#10;y30t5eOy71tLtZX2/c3/ADslZ+paxofhLS7TStKZr9PmRbS7vpURd3+7vb+Ouz/4Riz1W/iaeC2m&#10;u2/5bXyyp8q/8A/9nro7O2gsJYraWxttjSq6vb/PEy/7H92umNKH8oe5E+VNS+Ffif4r6tezrFPD&#10;abV8qZLqWKH5f+uvzfJ/uf36wtB/ZO1WwuElae5TdLv875Pu/wC/97/xyvs/XdNgi82C2VZrtfmX&#10;bJ5XzfLsT7/93/P8NLeXnzearN9n2/fT7i//ABNFSVDDy5ZEfuvtHgPhj4darojfZrlLvXrFVaJr&#10;uafYir/A+zZuZv8Abrvtb8YaRojW+2C2TU2/dbH++v8A458q10V9dQeS8v2n7Xp8ts/nrb/unX7+&#10;/wD4F/8AEVz8Pw00HWNLe5gs7n+2GVZYri+l835f/QWX/Yrx61SWN5sNQlyyic1WtCUfZUy9qUNt&#10;qFhp98ys/wAqSxeTOmxm+8//AMTXP634nnsP38kEnlLsXZDFveDcm7/vmpbnw2um6Dbt/a8mq3cU&#10;GyJNqOn3/wCCKJ//AEB/upTPBvhO5vFvZJ/Etzqu/Y08VxE/leVs+VNm/wCVv73/AAGvnK2X1Yxl&#10;zxjy/wB08qUJFfRNb1W/tXuVl2fv9iojI7sq79m/+7Xa6DMtiol3NMk/ztvX5927+5/D/HVTw34H&#10;/sHfNcyxO7Sv5aIjoipv+RPvf3f++m+as3xN4c168eBbO+iS32sz/ut+77mxP93durllRjCtGNMx&#10;5TuLOZdSaV45WTd8iv8A/Y1E+my2D+bBc/xfMjp975KxrXxN/ZYiW6b7Msq7djIyeU2/b/3x/dqr&#10;c+M4IZN0vyW6xNK0z7tm376fPW9bGew92XvSL9tGHxHXb43iX7dAr2ir9zyt71nTWNjZymfT4ZA1&#10;wvzPEzbG/i+7WPb69ceJoLc2MiTWtyy8v/n/AHa0LOGTzJYZI/s11u+7/tVx1MdXlH91T93+b/20&#10;v6xzfCPt/wCz5mmZFk+ZfKlSb+L+69V9R0uS6/dblS3Zfl2RJ8rf/s1sw6dBY2st/PJGjxnyFLbl&#10;Sl07UWktXm8pti7duz7rV3VMNiKvLVq+7zRI977Rxui+FW8GWd7F9pg+yXEvyrudHZv9hP4m/wCB&#10;Vjza3I/iO3li0qSGG3ZovtF3au7yt9/5E+9/wOvSryHStSYf2lYo8m7YvnLu3VduYLcwy+Zbxn5f&#10;lbb81dsqlH2cYyl8JtyxOF07xJqmpXTWy2MKWqwbJFeT+Pds+7/7LtrsreT91Jhvs7R/Ky+X92qs&#10;1nDDFEtu00KbdmxGqGbzL5UkZWl2/dl/u15vtYzqScTL4Sv5aw6jNKrK1xKq7/l+9XS2V0ksPzHJ&#10;XjpmuYms2ul85vk8r5laH+Kp9NuljWSKScxTIdpAQHj+Hp7V5FHEVaVRuUuaIqcpcx+L3ie81BNX&#10;e2vrmN/sv/Pb5KZbI2sXX7r7JCirvb7Oz7Iv+BtXL39nqDq6y+Ylwq7JYbj7/wDsI9WLNL6G3dYm&#10;+zbf+muyv3blPeOmm3W1xdWaq1m+3fvT/Z/3azLNFmuIvPVrl4vuvu+T/gb0eHvLez1WXzY/N8jY&#10;qPPs3bn2fJUs1nLbMlrbfaUuFi+aHzUf5v8AgNR/dKNDXryW2v1Vomtoli+b7DKj72/4DsrP0fxa&#10;2iXEXkRTu+1dsM0TujL/AN9/+gU25s2+0efc+XefLvZN3/xKU7w3banbazFPFov9q/wKkMW/b/t1&#10;HLHlJjE3tV1L+3tNlnuYp7bb8ip99Fb/AD/t0zTdNutHit1ilgmS4+dd8/3f/ia3dK+HWoeM9URZ&#10;5W0q4b/l3fYjt/wCtvxD8DdVsNGe+a+tofs900UT7ne4df8Arkqf+z1HNH4TaNOUSv4b0HWvEkVv&#10;L4avoIZWb5YV37Gf+5/tVmX83iHQdS3XmoXdhe/Nu86XY+3/AD/BXR/CX4V+MdE8QJqumXnnRW7b&#10;mS3lTzdv8exG/wDZ6734hWP/ABUdxqGla9qV5e28uy+Saxt3Rm3v8+3em75/40Rv9+sZSjzcp0xp&#10;+7zHm9h4zg1u/tPP8NT69d/cW4vryWVG/wBj5U+X/vurHiH+zPC7f29q/hCxtrS4+7cQ+akTMv8A&#10;Aj/dZq6jW/j3qfhXwu7Wen6bprwKv+us4nlZ/wDYT+H+D+OvL9Y8f+M/jNpP9mXkEl/Fbt9q+zw2&#10;qRIv+3/tURiXL+Uxdb+IsGpXCXNt4Xsba0l/1SbvkX5/7i1n2fj/AFfT7O405dTvra1uF+4l0/lV&#10;sar8HPF9nYWS3kEdtDdL+4t3l2RN/ufw1wOseFbzQ/8AQbm2ubaaVtmx1+Rq6IypS905pRlH4jes&#10;Jr6GzvYIpW+Zfm+bdVG2S6dvLnbyUuPn/wBhqbo9nc6Hbv59tOj+bsXZ8nzVsW32G1ZoooJ0upV+&#10;b7Xs/wDHKfMPU63wMltZ2elW0WobHuN3m+Srv5W3f8//ANhWPpv27QfiDZahPeR3kXn+bBDNP+6/&#10;77b5lWn+GLyCa3luWX7Miq+1En2Irf7e7+GpdN8Z6fc6imntaaWlvKzeRdrePv3f33SX/wCIqPe9&#10;45Y/GcF4h17UNV17U7yW5js5bqdvk/vb3qv4nm8lrK2aX5Fi/jX71WHs5U1nyNT8ya4iZk+Rfut/&#10;v1n+MEnm1mW2WBfl+Tzt33a1j8USjY+EVguq+MLqKVdif2Zfv/3zay1zLvLDoOq6gjL/AMTKf7Kv&#10;+6ux3/8AaVeh/s8aC1z44RolabzbW6t9u3+9bvvrnPHmiQWd/pWg23yfYLOLzU/vSy/vZf8Avjei&#10;/wDbKp5v3/Kbyj+7MXwxD9ms5byVW83azxQov8C/x1k3jy63dPPLEybv7/yJXXNpssKxTyzx2Fuv&#10;yfO3zsv+wlZ832O8unl3Xc0S/IsKbItv/oddMZfaIl/KXfhvr154V1lPI/fWl4y291DDLs3Rb/uf&#10;+gf98V1HjbR2s5d0X+k6VFF9ll2N88Ev33/9DrM8K6bbTXkN5bWyolqrS+Tv82Vm2b67D4Vw6nrC&#10;amstjaTJ926t7uWKJP8Af/evXNKXvcxjUj9o5Xw34GvrzS7SKCeNEuLxkXfPsf7n8f8Av11tt4S1&#10;fwfqyNfSyW25lRrfbv8Alb7m/ds/ubvuVp6rNL4V1TU9ljBpW3bLZ+Tsl3bf40/2dj/99Vmf2lrX&#10;iS8t7yWW71KJZ/m+0fwr9/8A753u9c3tOYunVjzHe6x4VtrbQ5YrHy7O9vNTurpvtbPsWJXRE/3v&#10;vu1ReHvhRBZ3ETT2NleW7N5Tb7xIt0uzf/f3fx0a9YXMnhd9Ti09r+3uJWt/nl8pIld9/wDf3ffd&#10;/kqWGa5totPs5dM2ah5C+RD5T71b7n3Ff5t+ysYy907MPHmlzTPQP+FA+DPDEv27xDpF3Cn+t/sy&#10;ZnR/m2P8j/vfuf7dH/CB/DL+2ZbmfQVs7Lb5XyXz+U3+4+zbu/75rgvid4k1XXNNuNM1yDVE1OKK&#10;Lbbozxbm/wBv+7XmWj6PrlytosWn3f2tpfKlRPv/ACv/AOPVcYyqR5uY7JVIxl7sT6As/gt4Jh0m&#10;41f+2J7a0nXzbPT7jyn3P/HF837pfv8A/jlZl58H/go/hy3vItV1KwvVl/0pLiV3Td/cT5PuJsdf&#10;71eb2Hwu165ntP8AiWfbPNb7RElonz7f/HK9T8VfskXmg+DdM1fVdT0+HVbyWWL7PM294lXY6O/+&#10;f40ralSlKMpRkY+1j/KZmn+HvgfpstvfQLJcxNaqnkzXUqStP/u/3fv/AD765fxJ4M0O6uHudK8Y&#10;6FYaekWyWxeWWLzZf4Pk2fe/20rTm+F2laJ4f82PxLolzqVx87WKSyu6r993fbs/9Ab+P+5Xkmpa&#10;J50qRfYZ4UZti3CROkTL/fT+9sf/AMdp8r/mMa1TliFnokEOpXsVjrn2/TGg/wBKeGL/AMc+bZ8/&#10;+5X0V8MfjRovwr8GytptrJFcSv8AuLiJkil3orq259+7btlbZ/v14VonhW5s7VWls1dNrpsddj12&#10;D/D2LXtNtG8hba3t5WeWaZvk/g+//erlrR9r7vMeJU5avumb4q+OWoeIdUfU5bm0uZZZ2eK0hldE&#10;WnXnhi88Z/ZL7Vfsmj27Ns+0QwIlvt+5s/6at/uJ/v1VvJvB3hiWaXTFtNV1X5Ub7dEkVurL/ci2&#10;JuqG58QReLV+2arBd3lwy/ukRv3US/c2JVxjGlH3Q5Y0ojfGd5pSXEWmW1i1tp9mrJE7Km+dv45X&#10;2/36x9SsLOa3ibSpZ/sVvF80138jtu/29iVoaPo7favP8i5SytVaJobjYj/7+9tn9+tjUvhWu20u&#10;Z9X/ALSt5W+eGGVJXiT+/wDK+2tuaP2pBKpH7RR0FJ7O8iWK5tJrdU2To/3Jd3+6ldR450HSk0m7&#10;1PSL6C5SKBfNtPk/h2J/n/cptn4G0yzuLu2j1O5hRvkV7RX31n/8ITFoMqRLfXNzb3TeVLvb+L+B&#10;G/4HR7sqkeWRjzc0vdPSvh74qtvBmk29jA0j2lx87f39v9//AHq9TudSsbzRnaxnWZ2X/gf/AHxX&#10;hngnwxrnjzxBLp+i2bX9xawNLL8yJvVXRH/9DT/vuvfvAHgOXwxdf8TqBXvbiJkVN2/yP76f71c2&#10;aZ5/ZOElUl7x9NhsFSxkoxjIwbbW2triJZYvu1rJrH9m3UUqqyRbt6/7NO8VeGP+JtceUy7G/erT&#10;dN0ptSs/IZl3xVzYPHZpiaFPFUvhkeXiaEaNWVKR2t/f22q6al4v8S/N8v8AFVjTbyLxDpfkbt93&#10;Av8A30tcv4b83Tbp9PvF328v8f8Adapb/SrnRNS89VZNrV2/2vjsPU/f0jj9nE6DR7r7HLLZt/qr&#10;hdn+61aFtcy/Zbe2j+TdKsUv/Ad//wAXXL6qjXNv9ptmZJU+dkqrJ4wiTypbyeO23N9922fNXq4L&#10;PoYiXspw5SJUPtQPo3w/dRTWbrF8kS/ItfMn7XXgaK58QaPr1yuy0ltWsmuP7sq/Om//AIB/6A9e&#10;1+GPH+mJoLzxS/bPKi3sluu968E+J3x40P4x6Xd+E5YINN0xm+0NqEzebLEyfc2ov8X/AH1Xr42p&#10;QlS5ZSMadKrCXvHzLDDc2bXEsUDTIv8Ay2Rfk213XgP4dXnxFuIYLHWbSGWVd/k3CyptX/viotS8&#10;MWdnayrouoXOt6fF+6a4e1S3+7/c+fc3/fFV9E8T694Mbdpk89gj7UaGH7jL/n/Yr5uXN9g7/ePR&#10;dS/Zj8Y6V5ssFtBqWz/SPtdi3ybf7+/Z/sfc+989cbc/CjxVeabLL/wj2pP5W1N/2N02/wDjlbHh&#10;j4weJbO4t7yfV5L9ItyKkzO+359/+7Xa+Hvj9qej6p9s/sVry3/hdJ5U3bv919u75/7lc0alSPxF&#10;x5eb3jzK2+HWpva27aZFNNtXZLN/qkVvnf8Ai2fwbP8Aviu4v/hj4e0PS/PbV7u8vZYvtDQ3EDxb&#10;dyfOj7d/+6r/ADLX0b4AvL74nWaXLfZtKdmZJbS7s0uEl/393/oHzfcr0Oz8JW2lW8USzx2eoW9q&#10;yLClmkSS7Xf59n91N6VjUrSkXKMZfCfE+j/BnU7+10y+sYrv+0GnVPOfZFFF9/8Aj/4Bu/3a6C2+&#10;BvjbxDfpqc+q6fqss+5PsN3Pvf7m/Z9zd/n5K+xdNfSv7NSBm09PN+Rtk6ROv9/7v3mSrEOg2CSf&#10;aWtlvCrOsV3DsleJm+TZu2f+h1jGUpy94iNL3vePnTRPh/eXNraNqulLbSt5VqtvDFvRvuJv2N/s&#10;f7f8FdRo/gDT9N1L7TeaVqVtp9wqpLaafpkTxS7UT7+1HZf9n7zf7dewTWEUy/Y51+63yzP/ABN/&#10;B/wKornTYpopYvPkRJYvmTz32N/4/W0f7p3+ziV9N8N6fpthay6DPcpFOrblRdjq3/AtjVLbbtNm&#10;inaBpreWLypfmT/b+58/+3UWj6DZ22pSywQN5u3yt8zPK/8A32z7q0NSt96yxNKqRbfmhdtm35Ki&#10;rL7USuWXwmhsZIkZrn979xkdkf8A29j/APj61mWdt9m1K7vNt28vlLE37391tX/Y2bf++Kr6DHrP&#10;h/7RaS6rLrD3Deb86xJ5X8GxNv8ADW35k95aun2b5N3zfv8A5/8AvhaOaPLzcxlHm5feMG88TRab&#10;dWkTxXNz83y7tv7r7/3t2zcuyiw12DVPsltNqTXm1VVZrdtm6Xer7f8AaVdv8H/fNMn8SaNo95NF&#10;rdtd6fFE3yXbp8ku7+78vy10cMmn211CttLHNFL8i7pfnZa4K1WMPe5jGty8xma3ZayniDT72CTy&#10;p0bbcytIyQtFsf7yfN83zVoXL2k1vNH9r/1v3pkVVdf92s9Zp7q6a4gjt9lpIyskdyslv/sO/wDw&#10;D/P8VQa14g1ONv8ASrayt1Zm+dWZkXb/AOPf3fm2fLXmyl7X3oy/8COeUeYtaPDBptv5EbRXO7du&#10;X7qNuf8Au1Y/tKLTtlsu37O3yRRIq7Ivk/hrwrWPiv4jttUlgvNMjRLe+RIktIPnaJvk3o7fL/n/&#10;AHKqJ4q16HxBqv2lJLnT4olezmT/AFs7sm5Iv7v3t/8A33XzeJxNTDx5YSPErVfYy5Yn0LDdaekn&#10;21rb96rfu9iqyrXMXniSea4u1+zbJdu+J3i2bW+f+NUf+5WN4Q8SS6tFL/aVpHB5Stv8lvkVv87q&#10;0Zte0yW5SzglhW7lbc0MXy/8DrglnWJhT96UeUX1uU4mx9su5oEeVondl2eUjbkaqknixrH9x9ml&#10;e4Rdvk7d27+5Uujy/Z7XdtXbLu3RP/FVqdFea/gspFyyMio6/wAbf+y1vhKkcRT9vL7RMDmNS8SQ&#10;Talb2k9pH5t180DPOjvL9z+Bvu1z+vWdnNY3EdzpSvbxbb3Zdysnz7H+d0X+H+9vrtrPwlbTfZ2u&#10;baOG4tV/dfZ9m+Ld/sf7/wA9atnYQbbuCeJX2xKn3vkl/wDsq9ejlMqdSNWJ0SoS5uaRxfgHUDpN&#10;vZbbZbbTLr/T47dV/wBRv/u/xfxbqb441653afPZyXdzaajLuTyU+4ux/wCL/frq7O4itpLXT51g&#10;RrODyopYv9V5X3f733fuLT5r+2trxNMtraPZar5qw7n/AIq6q2HoV6UoTI9n7soiaJeTWrpbt9ot&#10;LuWLfJFKvyM2z+7WlqUwhtrby03RyS7Jrfy9u1v9mue8STRakkX2m+udNRPlilt2ZP8Avv71alhc&#10;T3HmTXV2Jof4WRNu5v7zVwSdGFD2VOXN/L/Vw5uX3YjZmVd8qwK7xNE7f36dceJY7JkWaQNEzbN7&#10;NV2DVEgtpN0apEn3cDdVa506C/iaXzNyr91l+da8D3avu05E/wCEufa1G1Zl+dVyqrQt4lzvaGT7&#10;rbW/3qdHY2tuy3LLs3LuVmbd8zVl+ILNbe3ll023Zrjfv2bdu5qXs+Wj8RrKMjRu7WWLbHDGfKfq&#10;d27dTRa+d94521xVprniS1a9m1GKJEil/cbNz70ZX2f8C+5W5aapcXjSu8DW7bsbco3/ALPXJW9+&#10;fNynPKUT8YtN8PS3mkvc/adQS7iZv9Hmg3p/33vrMubaVJXubyKSG32/664i+Rmr1250GKws0ni1&#10;rRP7Q3bGt/7RdJV/79J83+581edfELR762vIop1tE3Lva33fxV+/RlzSPqZU+Uz/AAf4e1rxbcRQ&#10;aZoc95bs/lM/leam7/2Wvp3wT+y7PqvgXULzULzT/D2t2+54odQlW3TaqO3zP/C1eD/Drxb4j8H2&#10;twuh31tZpt3zo8Cb1/3Pn3V31n480Oa60yfxV4j1bVZYmWWe3+wxPE3+wjf/ABdc2IjUn8Pum0Yx&#10;lE8x17wx4j0fxNcaVt+03DLv/wBE/epP/uOtdH4H+F3xL8Vat9h0j7TpqblSXezxIv8Av13qftCa&#10;hqthKtnFo1tZLKz2v2id3uIv9j5kevPX+LXjG8a7VtanS0lZv9ERv3X/AHx92olWlCJdOlGcvdPQ&#10;Lz4CS+FfCn9oa5qGm6P4gafe1xd3nztF/sJ/E3+5WDD4q0/TdW/4mGq6l4qsovk+yeb5VvL/AH/v&#10;JuX/AL4rgr/VL7WLp7m+uZ7y4/v3Db3qvvXdXBKtUkerSw8Y/Ee/ab+1jq/hXRrTTPDXh7SdHt7d&#10;t6/K8rs3+389eaeJPipqvi2XzdVitLlmbfv8p0/4B9+uReaot6vURlL4jplRiad5qtnqX2ddQ0/z&#10;re3+6kN1cJt/3E37V/74r0LwH8SPBPhWwvbO58Oas/2pVT7Wmpo8sX8fyfuq8n2bqekNXKpKUeUj&#10;2EY/Ce2zax4Cv9NtPsN9dzSxRS7rS+iRN0rb/n379v8Ac+5XL+KviRAq2Wn22g2MK2rfNDcad891&#10;uf7/AM2/5fuV5/5dXrDVbmwXarK8X/PGZd6VdKpGPxGNTDS+yfQXw/vPhh4h8M6hFr2lWlhqa/Or&#10;6esrvvX+NHV/l/3K8d1vwfFqF0l9baHqEKRS7PtD/Oi7fuI/93+CpfDfjOfR7qWfRZ49EvbiLY2+&#10;JHi/+x/4HT9VvPGNzptxLLY6tefddtQSJ3SVV/ufJ937ldEX73unHW/lkQ+Evh1/b15btLBPDZNP&#10;9lbYvzyqz/5/gr6L/wCGY/A9gumN/wAI8um3Czr5t3590m3Ym/fsf5d3975/9yvD9KudXvvDOmWN&#10;n9us/t94m2ZGdNzr8n+6rI7JX0x4Y8JeL5PD6af/AMJDpeqxMyvv1ll1WW3b+DZ/e/4BurKUpfzB&#10;h4x5fhPJ/j94q+HOq3H2Pw9Zyal4gvLqJ7rXHZ32quzYm/e6t9x/+A7KPD3wl8D+M7iJU1OxtrtY&#10;FRpruVfml/uJt/i/30as/wCI3hXV01TTPDm2N/tk7XCvb6clrFK+zZ5vy/7D1X1L9nu88GabreuX&#10;niHTdN+zyxeRcW+94p2lfynRHb5WX96+7/cf+5Ux5Y+7GREY+98J6B8AfghpkOpaf4livI4bS4lv&#10;LeJNzxI0XlOnm/Mn/s9eL/GDRPBlh4o1WeDVbu/uGlZJbe3X7srb9+zd/D/9nX06njzRfhv4G+3a&#10;Hqul+M30a1Wyl+z23lJE0qbE/e7N0v3Puf8Aj9eH+HraL42XWp6fq8EHhXT2iZIrvT7H97dXH39l&#10;w3975P8AZrOlL95KRtU+HlifO+qvbJFE1i2+W427YZvmdf8AgH3a9DT4OQf8Kll8S6guoWept+9X&#10;ybFHsWgb+N5Vf903+w6V2fi3TdF8B6Nb2dj4HtLy4t2ll/tzULN7h2WJ/wCP96iqv+3sWvPJvivq&#10;fiH7Pot9qE9tp9v/AKRBbp/z12fI/wA33vv13ylKUf3ZwVIxiafwi+Hqaou62vNQSyll2fa9PtXd&#10;4l2b9/8Asr9ytC88B6Ltu5b7U9Shia82LqNvFE/+jr/G0W/du+Td8n9yuo/Z++IV9qHxL0zwvfa4&#10;1ho+pT/a9Tm/1SXH33fe/wDDXmXirXotY8eam0UFy+hLPKlrD5vlIsW/5EqOWpKXMRKUfdjGJtaV&#10;rcWtabLpS3K3KM2yJ2XZu2/OiV1Hhvx/4h8PRahA0VpbWt1F/Z6wpF+9li+5/wB9V55beQkrrpFt&#10;9muF+eW4dvnave/CXhiDR/K1C50ySa7XTv8ASnu237biV/k/8c/9Gp/drzq9SOHl/dPNlGOHmZWi&#10;eGPHHjy8i8PKraa+kwebBYoqROvlfJvf+78/9/8AuV5pr3hHxL4e8SRT32mak/mr9o/0eWXzV/33&#10;X/0Ovtr4IQ23/CfXep7fJe/sZbiLZL8ixLLEibd3+35rb/4t9fQGtfDXwz4isTJfWi6ok8S7rebd&#10;suP9tv7zf7f+1WGGzCLlKPL8JcsXzH5wab4evtKuIr7T7axvLRf3rWkzO8u1v78vyf366DXvEPiG&#10;8W7/AOEebT4dKtZYkleG6dE81t/zpt+ZW2Jt/wD26+l9U/Zn8D2/iPT7PSNPtoYmd728+2SbvKg/&#10;jdv/AB9dr/3/APYqvqvwu8PeEft39mQW3h/TdRntbuVNQ+5asm/5Ef7zfvdmzYtbyxsVR9sXLG8s&#10;fdPmLwrYavc39kt9FJ9ktWZ4Jreff5vyb337f4v/AIivVv2h9V0P4qaD4fn0zUJIYlVomt5tm9V+&#10;T5N6/Nt+f++1eyeDfhvpOpeG9VtNQS5ezkufOhdLj7rNubcjJtVfkdV/u/e/u15xo/wQvNH1m9ln&#10;0+21h5WVF2XSJ8y/ffY33m+/XLHPOSMqfw8x5UsTUl8R8yeG/BkGiWtxE19PpV3FP+4uLS1T7Qq/&#10;xpWVMkCX+2fxRd6r8u+L906J5v8An+4le6/ELwNc+D7e4iuVgv5by63q93E8UsG59+x93yt9xPuf&#10;3/uV4rc2Df2tdy6ZEsN7cM264ml/e7v9j+5XpUq31iJ306kqsfeNBNSi0ezvV1Bo98UWz7DCzO+1&#10;v9pa4nUvEN9rapbX1yqWkTK8SWLOiRf7GzZWxpvw01CG1uL5dQkvNysl0kKu6J/t79m2rHhj4Oa5&#10;4nuJf7IX7TNF+9Z/NRHraMYxCNGRzts9nMyQXzM9u0v2dn/5a/8AfDfw0ax4Mi024T+ytTjS081t&#10;1xdrs+X/AHF/9kr0tPh74h8E2cuq+JdBtNSstSi+y7pZ/n+X+P8A2W+T5a4m4trm5llvolWGyt1V&#10;PJSLYn+f9utA9nIparojaKtlBLqC36SrvWZJf3S/8A/3NlMtpvELal57M1tZMuzZaWqeV/6H81dH&#10;pulwfZ3aW2jR2+RZpmdEX/cRatabpSpYPbRbbz5vldGfZF/wCqkXKhH4jh7Oa5S8uJWvN6y/8sbj&#10;5P8AvjbXYJD/AMJVpaW0SyP5u3dNbxeUkW3+Nt33qbNpVzYL80qp/vrSeHo4ob7cs/kys3yo67//&#10;AB//AL7o5ftESpH1X+xz4GXRLfxBqEs8FzL+60+J7ddiKq73f/gT70avoDUvBkGqsjRbYZd3zPtr&#10;4X8AfEjxD8KNW26fP/oksv7+xmXfFKzf+gt/t19nfDT4waL4/iiggnWz1XyvNbT5pU3/APAP7y15&#10;uLwlPFx9lXjzRClKrh5e1geffF2zg8GeINMik3PaXUUvlTf98fJXnv8AwkNnpupblZtjfe3rXqf7&#10;VELXNr4aaBd9wrXH/fP7qvH7PQbnXrPckHzr96vqsnw9PC4SNCl8MSK1eeIl7SodbeX+n3luk63K&#10;/wC+ldB4b8Q22vWv2G5lX7RF8iu/8VeeaTo95psvlTwNsetObwlsuEnin8l91erLEQj70jH2cpHY&#10;ar9m27WVYbhf40/iryL4izW15YboGXzbeX5kSvUtY8B3mpaCl9FtuUVfm8n761yWk/DpvEn2jTJ1&#10;+zXEq/uLib5Pm/uPXFUhSxXvQOmlKWHl7xU+GmsS2a28sDLMjN82yvKvGHwutvDfjrWIv7QawRm+&#10;0Wuxd6NE33E/9lrrfh7JLpWrPayqybX2Mj19DWHwf8PfEVrfVdZ8x/ssC2+xJdibd7vvevIl8PvH&#10;tVvfPlnwlZ6v+9ttM0OPVfN+SKZLF5XX/wBDWuw0H4G+P9YlRoNDu4X371e4XykX/vqvsjwx4M0/&#10;wnapBp9s1tbt+6VN0su3/gH/ALPVvStYvra/ltp4Gf7u64hgZIWX/gT1x+2Of2funzVbfsf6rcr5&#10;usavBZ3e1XZP9bW1pv7IUFtdb5fEMc1orb9nkb/+AP8APX0XcvPNdea07W0St/Hs+apVuVhtX3fP&#10;FE29nWLf/wCOVHtOYv2cTh9E+Dmg+EmSexjnS33fvUSV33fP9z+KuuS2s3tfI/4/0t9yeTNP8+3/&#10;AIDV23vFvItzfxfPseJ1/wDZKzLmwaG/8+zitvtG777q/wB3+NP/AEOokHKRXmj6RNf2k8sC/aE3&#10;eRM7O23/AGK0NN8MQeFbCWKLbZxSv5uxF/j/AL7/APfNZ9zf+csVzGrPFFKsrJbxO/3f7/3qNKf7&#10;TsuYoJ7O0aJvKSbY/m7n+fZ/Ev8A9nUe78RfLzfEaCTLc79s63O1vmf/AGv+BvUWsQ301m7RLHc7&#10;V2NC/wAn/slOhmi3RRQRKm5tm/8A2v8AfWopteazuP36skX9+ZPk/wD2q1LHw20r2aMqrYfNv8nz&#10;fkf/AIHWLfGyvtQfS9U1GGS11i1ZUlhfcsE6bPk3/wB351/74rO+KF/qr6M8+jtaJcRfxvF5rqv+&#10;yq/98/3a4SH4d+JdBs72z+3K+ntE3+kTWqb5W+7s/jZfm+X50/uV5GLr8kf3ceY5q0vd5Wex+GId&#10;TezvbFvJm+x/Kss0v72Vf4Hf/wAeqp4t/trTdJiubG0ub+7iX91buyJ839x3+7XL+E77UtS0GH7N&#10;rclhqdqrLK+xHdv4NrJ/vfN86VoafoOs6TJpk2peIppdQ2ea37hP3u5/uM38X/fdFF8tGMacTjoz&#10;5Y8sTz2HxDrk2vW+neI9FsYftDNdLb/PdTMux9m+XekTfOn3K9H02+s/HCBP3sLW67vslzB9l3fw&#10;7HX+Fk3fw1tyabPr3lae095pbp8rNCsXzr/tfJ/7LXFeLfhvqGqy266Dr1zo+sbmSV75nuItv8bo&#10;v3ajFYf2soyLqR+0d1oN5FJpZaOdoUi+R0+073i/4Cv3WrhU1u28T6hDqumNfalqFnayp5KS7H+/&#10;8/8AGm7/AIAleeeJPhFeWFvpnkeKpIbuw8qKVNJiSJ52X598u6V93+5XUSar481i6l8NaRYx6Vqq&#10;2LSxan5HkIvytuT+NW3uv391Yxwkp/H9n+U5pU6kY+8W9Vv9K3XE98tt9rbbcLb3C/vV+dH2b/m/&#10;gT+Cse88SafrdrFpEDN5u1dtwi/PF/ff/Z2bPv15evgHx/8AEK/e8umWw8Rqsv2n7ReS+UrRbPni&#10;2JtTft+dX/4ClO03wP4t0eCKTVZ57lJ7ye3lsbGLzZV+5+93fwq//j2z+GvmcTkNWtX56UvdPHqY&#10;aU5HcSf2vol1dvZzqlvqUDxTps3xRS/wbP8AgG7/AL7rb8K+DLlLOynWXZqTrbyt538Lfx/+zt/v&#10;VY8N6pBY266f4gtFgmi+47RfI3z/AHPvf7n+7s+8/wB6uysb9ppbu5nkjTyG2ff/AOBf/E/99V4m&#10;Lw/so3jH4fi/4c46lOUPdkSW009g0UUSq7xL+9/2q6XRbhYbUR3NsqSt/An+/wD/AGdYj38Dwbrn&#10;5wzbP/i6v6Ta2eqIsirhGZSsbt8zf8Brow2LjL+FH/t06aUve5YkEOoXl94n2wx3cMMUTRfOvyN/&#10;u7v/ALKrmoW9teNFqc7Sh2iWNprTKy/7T5X5tv8AtVyrfDGKbXb++gf7JK6Syov8cTN8vyrWJdfD&#10;/wAXeHb6W0udTXUvtv7qB/P+SLd95W/dV9DhlWnR9p73/wBselHmkd/J4fubn9/Y3KzRfK6+d86N&#10;8n34tv8AFXM3l5qEfiSLS10+T7zvFdu2xpdqfIi/3mb5/v8A9yuk8KyNoq2miarts7uKLfEkU8Sv&#10;Ou7/AH/m+7Vm6hn0jUreRLS5uLVfn/eqjRfNv/uv8zV69bLpVKXNU92JpGMZR96J5pqXxKT5tPtb&#10;S5v9Qlb5Whi3+U3+9/8AtVF4D8eLrdxqGhzwT213bqrs8zJ83z/3PvL/AOy769D0fWNNvbrVdVsX&#10;00Tq8trPcQ/cfbs2fMrV574h8SWfhVnbxDEqfN5rPbsz/wBxU+8/+dlfOTwcY/ActXD/AGonoFy6&#10;7PlX5fubE+/VSGGSG1eC2+4n8CN/6DXGQ/E7Q/7Bt9Ts7zzvNZrddiN/B9/cv+x/ndXUeE9ds9ca&#10;aTT5VvLdW3NMjfeb/dr5aOEr0nKR5poWOqXd9ZsVVrZ2ZXXzV/h/4FWhbXipbxLuWGJUXbv+Son8&#10;vY86v/o7bkb+4tUbfVYLhpYl8tUX5F/i+b+7RGVXB+8Xzyj7ppM63Y2+Xs8zb9zeu3/gVQSyR/Kt&#10;1aR/Lwm5f4aZDcfvt0bZ3fdX+7WmzHam3bMcc+YGBFRQxMa1SUvh/ryHH3z8MvBmlf8ACVah/Z8F&#10;zsluN21GXf8ANTNYvP8AhG7pNP1ODztQVv3s213fb/wKtvSrnQ/DDSy/Nqtxt2bLRfKiX/gbI7N/&#10;3wtPm8bT6x5v2PTNPsLjZvXybVJX/wCAPLvZf+APX9Dcx9Z9k5fR9t5rlp/xLJLyy89d3nKyblrr&#10;b/wrBrct3p9npEltLZtKi3bq6JLt+592uUudbu7z/j5vJ5v9+V3qJJvn+9vpBGJ0Gj+D7zSonZrG&#10;fe33n8p6u7PszfMjJXNfb5YWXynZP9xq29N8VarZt8t40yf3Jv3qf98tXnVKEpe9zHqUq3J7vKWP&#10;vtuqH/brq7HxzpV5F5WteF7S5/6eNPZ7WX/4n/xypf7D8Pa9Ki6RqslnKzfLb6yuz/yKvy/99otc&#10;Hs5RPQjXjI5LzKK6vxh8LvFHgZYpda0W5s7eX/VXG3fFL/uSr8rVylSdHuj9+2nedVfzKfQBYR6s&#10;fw1RT79WUes5G8SXZvWtvR/FuoWFrFpkl5cvpXm7/s6SvsVtmzen/fdYif7NPdN60RlyyIqU+ePK&#10;eleCdHvL+1littX2W9usssE27Z5DN/f3fd+5Wx/wu/xD8Orq4i0fU9UfVbf5J31OLekqt/c/5a/+&#10;OV5VpWsXOlNLLbM3lXETRTru/wBarfI6PXrfgm88BJ4ftIr7w9d688u5Iri+1HZb2H/j/wDf+b+7&#10;XpU6kftHz1SjVpfDL3S1onx+8Q3PiDStXazV7vTbNoot8SJFun+/KibE/wBj/viuS+KPiS8+J3jp&#10;59T1WCaJbVfkhZIol2/cTZ93/wBmrs9K0Tw94kvNbvrye00rw/5tvaxJabLjyl2fwea+7b871y9h&#10;pvwr0ddbnvrnUrx/tUv2NEf5Ps6vsSV9v8f32XY9FPl5vdMZKUvekM0HxDc+A/hvLLpm2G0utYWX&#10;ZcfO7NFE/wBz/c3/APj9Y/8AwuzWprxJZ7y+TzV/e/2dKySy/wC+9W/EPxjtnay0zStBtJtKWWWX&#10;7Jds+xVZEiT7mz/nlXn+qTT6leSrbWP2aX/n3t2fev8AuJ/FV06f2pRCpUl9k9Nm8YW0OmxTxQal&#10;rEVxuiX+02/1W1E3/wDoaVy/29tY1KWKLT7GGK4XbvT78S/x/wC7V3QbDT7nS0sby51SZ2lbyrSG&#10;D96zfwf99123gD9nLxR4/wBSvdPsVj037Oy+b50qP95N3zv/AHvufJT5owjykcspnCTX8tsssWma&#10;1Ppu5dkv73yki/3Nv3q4/Vbm8trjz5dQbUrtf+W2532/8Dr7T8E/sQ6Zq11e2Or6rJNLbou54l8p&#10;PNb+D/vjZ/33VHxh+xboug694as11Od7fUvtCTw+aibmi+5Ekux/netYSiRKnyHGfsq6ZdaLofiD&#10;4h69DDcJn7Bp1vqETSpcTsv+tf8A2Ik+b+KvVvG1hqEPwt1NdTsbn+2NUnt5bq+uJYrfbKzps2xL&#10;8zKiIi1q+MvhRqdn4o8NfDS2g1T+x7WL91cJKmxl2b7v/e/giV3Rawvi18KG8PfEbwppCtvspbrz&#10;YvOvHSVlleJNny/d+5u3/wC/XmYmMq1Tl/lPN9jzS5j0L4IrEPHK2kvlzRW+iLa2vyvs2+b/ABbv&#10;9jZu/wBnZXpureNY/h9eeFdQ1HUIIbFZ5dNvnd3ZdrIrxOn977m3/trXnGm+CY7z403Dfbr620LQ&#10;4litbe3/ANVFEuz5H3fxO8X9371c/wDFpta8cS+IL7Sr5b/R7OWK7+0Osvk+bF9y3T+7sV97/wB7&#10;Z/sV5CwUqVSMqZjKjye8ezN4siub7yWsJ4LnW72KKWW53K331dYF/wBlYt3yr/E1eZ/H74Zav4w/&#10;srVLuKFLe6eJPlnW3+x7Ud7j5X2b/uu3zP8A+hVzvjDUrnwNqWlX3iHUGvLvTtatbhUtLx7i3gt/&#10;k81/9nf5qfJ/t16br3xs8PR2emreNHc2SwSvPNMv+tVvKZ02fe3fNTqS56nJUj9kmUeb4jhf+FV+&#10;KpvHllAuqx22n6srXulW8N15r2apEifOjfKyomz/AIFXGeC/FniVvilqunalplnfa+IpbKKHz/KS&#10;eXf+9lb+JmZvN+T+Lemz+Cq//C4tK8YeOtQZdVn8N6TpdnLbxeSux59z/JEnyP5XyIjfxfx/366v&#10;WP2hPCGm2qaZ4a0WSZNzbVhV3dd/30R9m776bt/3qr6pGX2TrjhKcveH+Ofgh4o16/0RdKl1C8uJ&#10;YvKuri7l8pINuzYi/wB1fndfK+b7iNTIf2QovtG7xHr0c22Xf9h3eajL/sP8jLXOeLvjx8QfEkT2&#10;NnorJC+5IpreLzbhfN/gdNn/AKHXl+q+KviRc6ol5ctraP8AKjPdxSpuXfs+5/wOvUp0ZR/unVTp&#10;U4e8fcvhXwf4H+GNhcWelWdtYRSr9nlmfe/m/wB/e/8AFXJa9pvwk1W/8i8ubTzV+79nvHTb/wB8&#10;v/vV8yPqmq+LbVv+JRrdzqG3YzveSvF/wNNlPm8JavrDbV8HSQ3u3Z+5idEdvk+f79b8so+9I65S&#10;jy+6fTb+Bvhhc2/lS6nBNEyttt9Q1GWWJf8Atlvryzxh4D8Hfb4rPQ7a01WV1+ZLdnSLd/H953rj&#10;/Df7N/ja/uPtMsVslp/CvmpvX/gDV774M8H/APCE2d7/AGhY6NYfKvlfZ281939z/eeol/dDl5j5&#10;d8Z/CvUPD15b/up0t7ptkTp/pCKv39ldL4J8H654bglvItK0S/iba/8ApH+t3f7m/wCX/wCwr6l/&#10;4RXU7zRvtitp9nqsrW9x5O3zYrVUdH2f+OfN/uf7lZ+seCfEc1/cfabaxeVl+a+tLp7XzV/3Fq41&#10;JcvKRGjGMj5yvPG2tfFG4uNKudP0DR5VX55nsUT/AMf2P89YWt/s43yW6Txa5paIy71374tzN/c+&#10;SvTfGHwin0e6luVnj0d2bf5z33/oHybq4ybwfpE0UsuoeJbaG4X7u+V5Xer5v5QlH+Y4K/8Ah/qu&#10;jyvFfXkDv5G+L96j+bt2J/7P/wCh1kw22q6Pf2l4rLZy27b98LbH3f39+/dXfTabpnlJ/wATKCZ/&#10;uK6N89XdNs/C/lOuoXi3Lr9z+/V+0MfZxNNPjHeeP4tH0/XmV9Qtd0S3EK/63/f/ANquj0e5/sVv&#10;vL833q5G8/sHTbhLnSp1m3Rf8Di/v1nw3kuq6tF+6ZLdfnld2/h/2Kv+0JUfdpBHCRmenX/ifTPN&#10;SKVmR2/j21u6Vf2cMSK08c1u38f3686e/wBP8SRXunwLs1W1utkSJ/y13P8AIn+f7lcpqr6rbal/&#10;Z99Zz6VKrf6mZaqOaVOb34m31I+k38bafZ6S9sssfmqv7iZP4v8AYeuX8PfEjwnqUV3FeahbJexf&#10;6iG3be7N/cryF9KltrL91qf2mWX+CFt7rXNaP8GdchuH1PSoG3y7kXzm2JXoZbLnryqT904MXHkj&#10;GJp3+vfbPHV7eRWclh9on3tDN9/d/HX1R8KLye80vyoNrv5X3H/irwnWPhjquj/D6LUtVSObVbP5&#10;2u4Z02Kv9x0b7zf7ldx8NPE0Vj4VuL7yJ7z7PAztb27Ojt/uUY2MfaSjE7MPKUqMZSPoOGSTdtW+&#10;8mLdsVEZN+7/AL4/9Dpl/Zt5iNPAs0UrfN5O968i0f4taLqUCRaL4O1ZLu4ZpW32bp8zbN7/AHP/&#10;AGSvQPDdnefY7iOd1s4Ypd8VvDvi8pWf59275vvf30X/AHK+ejzSkbRjze8dBqSQTRPF5rJtXzd7&#10;t5X3asJM1n50u6D7OsXytb/O+7fVJ9YghXbLFv8AmbbNNvRKhfVYHuPNlgaZFX/l0ieXd/uOqVty&#10;/ZLlEvJ581vLLFqHkusu9t8v8P8Ac2UybTV1K4eL7dHc7f8AXw7Ufd8/9ymfbFv7eVra2u38ptm5&#10;NqVXm1JbyJN2lahvibYqOqf7+/ev8Nc3Ny/ZCUuUvTeHbZ7zc8UP3fmh2pTJprGFZZft0exPkaHd&#10;8it/8VWZ9uuU3yzqybmbyktN6bf9/wDh/v1V8SePPDnh7TUub6eCGKJd7b5U+Vv/AEJqvm+yUdF+&#10;6dfNgiabb96ab5P/ABzZWVfeKtGuWltLnc8Kt5TN5TfN8nz/AOz8lfL/AIz/AGn9e8T3j2ekRLDb&#10;xL8tx9x2X/vv5a4yz+NniXUry4vNS1CS53Mvm28MuxJYlTbsfb/DtX/0OuapKpynDUxPIfRHjD43&#10;6LpUT6HpVytzcKv7pn+5/sfx/wC5XBax8Qrm5bT7u51NodzLdXVvC29Pl2f+PfJurzz7AttpNxfe&#10;V5Lt+9idF3/ulfY//ofzVxvifxV/Ztq6sqvFLBs32+z7v/Aa8SXv/CeDia0q8uY99ufH9nomqfbp&#10;7P7SjRRS+S/9753f/wAfT/x+uguP2irrUt7afZtZ/KrrDu2I3yI+/wD2vm/9Dr5H8GeObZ9Z3anB&#10;O+7but/+mXyP8v8A8R/t16MmvX15a2VjfTwWD3/yb93yKqPt/wDQ64+eeF904415UvhPR/8AhJ/F&#10;XiG482zuZHht90vyf3VRE/4E1d34L15YftC3mq3NtexQfbd7wJs/jf8A3f493/xNeFWfjCfQdSex&#10;s5bm2l+VG2Tuibf7/wAv3q9t0T4r6fZ6TZTytHeS7VSXzp/Nll/g+T+7/B9//brto148vMdlHF83&#10;xSO4m1vT/Ftgn9larIn2xGi+0OqRPayr8/yfJtb+P/viofDPjC28LavPbT6zc6rdNBFZRfaJUuN3&#10;3933f7n/AAL7zVztncxeMLi3vvsjaPFdM3mpu8rzfk+R9v8AfTe6/wDfdc89zofgPVppNQvGeW3l&#10;3JF97c/y7HTa3ys6Myt/uVy4jOJRqclD4jati/sx949X0nxJd69JLb2WmWkZul32zrB5TK0X+/8A&#10;7v8Ad/iq34Z+Jtos2pWGr262esWaM0qXG12/4BsX5l/vV8l+J/jHr2vapE2nNPbRMrPA9v8AfVVd&#10;03/L/wADrq7zVtP0fQbXxA2ofbL28i81l81t63EXyvu3f30f5a2w2JxMY832o8xwfW/eOg+KOmy+&#10;ILyXbeecjRS+R9ki/wBb8junyN/F8lUtB8eWej6XLY6v5k2q/wANxC/+v/8Ask+T79eaax8UX1K6&#10;ig83ZcSsyb/uJ5WxP/iP/HErP1K8j+xy3LMqSqvlfvm+f5k315Fbnq83P9o46lSVWXNI9Fh+MEGv&#10;TPYwXMiWqzq0Vvs+dm/jdH/77/8AHK7vwxf6nqVraXjLOn7re0z3jIi/3/8Avt/lr5d0HVV0e6Rp&#10;/LmiWXzW+XZXqGj/ABC0+50aKK83Jd2rM8EMO/72x9j7/wDPzfNWlTCUvd90iEve94+mY/GF1baD&#10;A+kaZc6lqErbEt5W2bG+9vf+6v8A8TT7H4lPNcQy6vY3yP5qW8SQ227963ybN/8A49XgWifGzVdN&#10;nt7GCBbyW3l+Xev8Nel+DPjTL4haaL+xVubhfn+T/VRbvvp/H/BXpYRUf4R7lKvT5eU9gmeW/hZd&#10;Nnktpt3y/aIt3y/8D+9XOa14U1KXSyb7Xptsb/d/g2/7K/dWsq88eaR/allbT6nJbPL87WjwPFC3&#10;8e/fvT/P8FQzfE7w9DL+4uYPsS/JPafft2b/AH/+BV6/t6dCnyfzHoSrwiZtv4D0iPR7iz0/ULlJ&#10;VVnlt/Ii/fy/8DTarff/APH680vPhjLqsqKzNbPcT28Uuyf/AFS7Nm9Pn+Zvn+ZK6DXvHOlarq1o&#10;2lNHbOrb4Ibf/VN9z5H/AO+3rs9E8Q2d/wDZN0Gy4t925P8Aa/g/9DrxsRjY4U8mtXj8J5onwo1W&#10;2sNY0+zsbS20q8nVIrGZt/kIv8aOv8T/ACN/33Wx4bm1PwffpbT7kliWLzZridESX7iPs/i+RH/8&#10;cr12G/tk0+Vluf3q7fn/ANmuS1LXtF8QTvF5izXcTMm7yvuN9/f83+4leJWxUJ1JSqHLU5fiOH8R&#10;a3feHvE17LBBJN82yW0hZIty/fd3/wBnZvrPs7Dxfql5aX2q3yoiy+b9kh2bIovk+T/9j/Yr1XXv&#10;D1l4nuLK5/49ru3eLbNsTezf3/uVcfQbGa8t/tMTXPlfvVT/AFu1t/8AfpSlCPuxlzRMZR5zJ03X&#10;pPtSeY0yPKvywyxbH3fx/e/3f/H0r0CGRIFzuPz/ADfMN1YkPhOKG2uPKtv3U7Ju859n3akttJ1y&#10;03W9vFbSWUfEEsz/ADbf7n/Aen41WFy2lNy9mbRpyifhj52yiG/ltriKWL5GVt9QvtRvmq35KzRV&#10;+wn1sS3rFtFc29vqdnFstLj5JUT/AJZS/wAdZ+zbWlo8ywtLbMv+iXC7J0/9nSotS0prC6dWl3p/&#10;C6fxLUhylT50lRWarCTbJaiT+Df9zdR8v2ryttBobFs7Ou6rCPVew2orr/GrVY2bq4ZfEddP4T1D&#10;wB+0F4v8DL9mi1D+0tMl+SfTNTX7Rbzr/cdG+Wu1m0T4a/HLe2htH8N/GEv/ADD7uV30m6b/AGH+&#10;9A3/AH0tfP6bkqZHbd97ZWEoxkbc3KbXjnwBr3w316XSPEOlT6bfL86pN9yVf76P91l/20rnd/zV&#10;674V+NjXGgp4T8dWf/CT+FP+WHnN/pdh/t28v8P+592uf8f/AAWbw9CuueHtVXxD4Uum/cahCux4&#10;v+mUqfwtWPLy/EdMa0jhEmWpty1UfTbmz+Zovk/vpUqOu3dUHZGRoJNvX5aej7qz4Zvm+X+KrqP8&#10;tY8ptGRND96WL/ga1u+DPEMHh7UpYr6D7Zo94v2e8t923dE39z+6yfw1zXnfvYWb/cqxHV+98Rjy&#10;xn7pu+NtNvPDeqaZpWiztf6ZeRb7W4RXTz4mf5Pk/vJ/En95KbHo/iN1+3S6RBNp9huiWaaB03Rb&#10;PubHT5v/AEKtLwx4wvLazTTFaOaW1l+1aZ9o+eJbjZ/7P/6Fsrmrz4l+MdY1yWXV9abylXYyW7PE&#10;jf7GyvSpSlKJ85XoxhL2cix/wiP/AAk91aKt9aabD5XzPcM6Iv8AH/c/267L4e/DFfHPib7Hoaxz&#10;fP8Av9T1OVEt4m/4En9yuF0GT+0tWlvLyK5h8PxN+92bP4f4PvpXuWiftIeDPA1hZQaZpDXNp5TR&#10;S+c2x1Xf/c/h/wDQvnq+WZUPZfaPpb4e/APwv8MdB1XXr6X+0riztWlbU5l+7tTe7xf7P+2lWPg/&#10;omr+HfCVvLqFz/puubtVV2V/lZvnfzbj/c/vvXzT4w/af0rxPFcaRpE9ymiXUsUt1+9fesX8cW//&#10;AMd/u/PVjxb+0tc6lo39g+Glns9M+/LafbHfd9z5Pm/h2bPkd645RqS+yEsRGEuY+1vAF/Lomh/b&#10;Lm2nvL3VJVule3V3+VtiJ8n+wiJ/3w9dfqXjXwxb6Baanc3FpbTpPugbUPk8iVdy70VvvP8ANX5k&#10;P+0n4o1K8+3RXOoQywL5XyKjpFv/AN7+L5E/74rH/wCFi69qUrr/AG1fXN1EyvFcI23zf7ldMYyi&#10;Y+3jV+I/RXwB4q0PUvE2t+I4tcjvLRVXSrGbds83/lrK6vv/AL/y/wDbKuS8VXkD/EuLWtK1OCH7&#10;RrsVu1pcReak/wBlt96P8v8Ato6/f+b5K+DLPWNa0f7RqH2afyll8qeZJfnWVt//AMTV22+JGvWC&#10;262epz2z28rSxIi/PuZNm/f/AHvnej2cgjUpSPtvSfG0Q0/VbOSKys9b8RJuihV/3UETb7p3dV+f&#10;enm7dqf3P7vz1leJPiX4H02KLQftlzf/AGeLyotPtE+z2K7f49n8Tf7buzfPXx5ear4o1KKK5837&#10;Y8qxO03m73i8r7n8fy/J8v8Au1S1W8ZLiVp7mN5V+eJH/wDi/wC9WMaZjOXve7E9l+K/xIs/Elnp&#10;+nz2c6XtnYtFLcPL964/0fZKifw/LF83+/XCaJrFtcy3Woav5k0VvPF5UOxtm7Y7umz/AG3puq6V&#10;Y23h/wAOa4rNN9sW4tbp/v7pVdH3/wDfEsVYOpTW2laLo+kTysj3kst0+xf4WfZ/7I//AH3Uezjz&#10;csTyvbS+EisHtbnXHnaBUeVmuv4327v9Un/odem6D45XRLW7ii0GxmhaLY1wjb5d3/oK/wDA91eZ&#10;alcLpuvXrQLsiVliif8AvKvyI/8An+/UqeOtVSR1VVe3/idP4q6Y06nN/dLp8x6XD+0C2g3Cafba&#10;fHYW8SMjWiNKiT/7/wA/zfc+/Uth8e7z7K+3StLs4riXe0MMHlbq8iv7+XVbpN6yTfL8ro296tp5&#10;FssSrOzo0Sv8n3FatvZxPR9tI9avP2k/F9tayxWMGn6V82+L7Japv/77ptn+1X42s1t1udQa8l+5&#10;9n2/favL5ns0liXd5yff+dalmuW3JPbRRo/8Tzfw1Hs4j9pI9D174x+OPELW7ancyWG5d+yGLYi/&#10;x/c/vVL4J1XU9V1y3tp76+m3S/K6S7Plb/0GuEsNYlvL/wDft51xt+WaZd9beg6rc6JLuadklVv4&#10;1o5YxiXGUpSPrXS/FVj4JsJXubueZ/ubHl3/AC1xvjz9p/V79XttIZbC3/57fflb/wCJr508W/E6&#10;X7R5TStNKyb23tXD3/jmVW/dbXl/iRKxjROmUj0PXvidfalefv555pWb5pnffVFPEn2lvmfe/wDt&#10;/wANefv4tlmlTzFjT/cqbet+v7qXZu/grpjHlI5Tvf8AhJ7GH7tyu9v4/v11uj+FbbxPZvt1CN7j&#10;bvVHXZXh83hW5dfNWfYlaeia9qvh5dv2ltn+xRKIRjE73xD4S1Xw3YPeQSy3MX8Xk/Pt/wDZq6D4&#10;b+MINV8G3ttP8+q2v3Zv42Wud0rxhPqUW2e8ZHb+OucuftPgzxAmuW3+mWjN+/hT+Ja5pUeaJtGX&#10;Kep6P8SIPDetvfKv71V/dTOvzs2z/wCLrrf+FkaZ4wuPtkljHC7L/rv42/2//H6+f/H00d4lpq+m&#10;SrNZStv+T+GtvwxMv2OJV/uV51SMV7x0xlLlPoWws7HWLV/uvLt+V0X560NKuYPBmk+ROzbPN+WF&#10;P9+vOvA2rTpebVgk2N9563dY8SLeS+V8r7W2Lv8A738FWsTL2sZHBVp+7yljxh8QNI8WwJB4h+3a&#10;VZW90z2P9nwJcSy7U2Pv3OlS/A3WIoYt277v+1XJaxoOg6lLo8UWvNqV7F8ktjYwb/N/j2J/F9/f&#10;9/bXUWelReGP36+HrnQdMltV8qG4l3/Mroj/APof3K932kZ1OY48JGXwH0L4T1RrHxFNPqNyv9mS&#10;r/oe6B5VWVt+/wA1/wD4r/4qul8eTHWtEeTS57a2ul/1T3e9IlX5/u7G+997/vivEP8AhIv+Ee0Z&#10;L7U/7Qm0xZf3VvC2xJ1/vv8Axba1dN+Myw2tvbXOnyabFcRLLZ/2hdIj+Vs+/s+9/lK8WpT5Z+78&#10;JtUjKMj13wYmp22mpBrkVpf3sStumt59+5W//YrqNNs4tN03bKypF/022JXks3xd0iG809bbU7bz&#10;VVnukeVN8v8AsO7f8A/vV0UPxF0XVbDbBqsFzLKu9nt2+7/t/wCUrojKnAiNOMSx4h+KOkeHrpLF&#10;Vu9Vu4vvW9jau6ffr53+Jfxm1DxDqUttos+qWb+bsa3SXZt/2NipXqfjD4x+FfC+gvbanq/2yVov&#10;mtLefe7N/c3rVLwN458PPZy6naaPHoNpL87TXcSRO3+3v/8Ai6mNaMjX4vhPNvBPhXxj4h1J/P1D&#10;UtBtPvtcbn3y/wDAK7NP2c9IS4S5ufENzqu5v9TuT5v9/wC/Wxrfx78NW1nKsWqwPetA376GLekT&#10;f98fP/wCqs3xFvL/AEO3vtM0G5mlliidpkg8q0b53RPvf8A/jrlrYjkOeUox+I8U+Isnhex1z/hH&#10;vCugwPd28uye+uPtDyxbf8v/ALNadh4S0XTfCVxY3d5HbSys1xFvg+9Fvid//QNu9P79dVrHjbXo&#10;bPXdV1CxtNKRvklvtJg2XG9t6ff2bfv/AC73/wDsq8v8H3/ijxJ4j1ix1BpZnbTrhGmeX53Vfn+/&#10;s/ufN/3xXj1q8aseXm5Ynj4ip7WXumFc69q95pb2O6CaK3iZ1eFdnytv+/8A5/j/ANuuS1LwBrVz&#10;Yafc+VJ9ovGuki2fPt/dIn/s7t/wCtvwZompw65e32rxT6bpiy7Nmob0dom3o7/c+bZ8lQyfEvV9&#10;SVNKgvJLm0W6+V/41+TZs/3axlGpGX7o4Jc3MdB4V+HX/CMWct9K09n+4W3lSFtm5fkeXZ/tfIit&#10;/wAD/v1F4h17SrXTbeziiXeqtt3t5sqq39/7v9ysS81K+mivba+lkhlt/k8m4b+L/wBl+WvNNKsb&#10;nWNSi/s9ZJkllZPJRt77v/sKf1Z4j3plxp+6dxpV/c3906/K7267FmRfvLXsHw60RbC8TT5LyF0u&#10;NyTtt/1W1N//ANj/AMDryW28T+HvB9umiy6nJYam0u9rtJYpbeBld0+42z7/AN7cjt/B8laXhvxD&#10;p+iRSyxXy62kqs63FjL5u3+/8m9GX/gaf3K5a+Fq/YOOVOUJe8evfE7VdX8MaDLqq6rB9iW6W3l3&#10;rve4Ztmz+D/fb/gFeGWfiq81XWb22vLbfe2svmwQou9G/e7Nldx4h8f6f4202KLUG2W8s8W5UV0+&#10;7v2P/wAA3v8AJXBeJ9VsbPyoraWSbaqxb0l3/d+T/wCy/wCB1zYKEox5asfeH8UTrW1Kx0rS/se3&#10;Ze2t0zW03yP977+//wAc/wC+KxE8VRa3YeRc3MlhE3z703u6rvrirbUp01TzZ9z/AGht+/8AvVbe&#10;4b7LcN+7823XZs+RNy17FOnye9IwLWsXmh6VFFBbS3OpXv8ADduvlJ9/7+ys1PEl5Dv3MzxKuxt/&#10;3KhS8tpriKWWLY+3+D+Gtb7Hbeb5q/Pt+f7vyVfufDIv3TPS/ub+681lbY23zUf/AMcr1L4e2EXi&#10;fVorFvklaLZuT/P/AAKuH8lX2fKsKMuxnSpk02WGJPLuWd92/f8A3qKkaZH2j1vRPh7PYW97Pc3M&#10;81xKvlWf7pH83bvXZv8An+Xfs/74/wBurWg+Fdat/ta3kq6bcbfluJpXR2b7nlfL96vOrPW9a0q3&#10;32OoNDF/EkMuynW2vazNefabzV2dFb5beb967f8AfW7bXLGh73NzHZGMT1vxP8Lp5tLt54ry7R/s&#10;sUrTf8sml2Jv/wBr++9eb+IfE/2CXyJ2b7Ru3yu67PmrPv8A4teIXvPsy30nzN82+Xft/wDZa5p7&#10;DUNbZIvM3y7d+x6mnSqfbkXLlN2w1jzmVYm/8f8AnrtbPxhPbWdvFbOu9W3tv/vf33/vV5FDpV5Y&#10;Su3zfL/HXRQ/bLa33S7vm+eoq4aMzj5T3az+K8mpKlnc20dzaNtiZ92zb8/31q7carplg0V40u+V&#10;ZfN8l/uNt/8AZa8a0HVYkZFuWn+zr97YyV1CalYvZ/NebEX5oodn3m/3/wDgCV5H9nxpS5ohyzPU&#10;NB8fX15ay3y2rPa/Mzv8/lLL937/APu7fuf30r0vw9c21/YSz3NyyI0u9Jn+RPK/g31886P5T2to&#10;26SFG/ji+T/vuvYNBsFdkg0+Wd7dvnabf95v7/y/dWs5U6dH3oxNqcuWR6nYX3kxpHFItzbt/f8A&#10;n+aquseKFtZkQoYvl+60VcTDpuqpcWkrMsKrP+9Tbv8Al+4/ztUN8fENmIbTfeaj5C7PtEMpi3fV&#10;W71Esfy/a5TaVQ/GXZ++96PO2Ltp8yfN/cqp8256/aY+8fVS90IbmWGfzV+T567t7lde0uL91/pc&#10;S/LsX7y/3K8/+bf96ul0S8ls/KnX+GorRLp++V5Nqfw0zZ/pSNWt4hsP9HivrZW+z3H3v9lv7lZO&#10;9vNi2VjE0NON9l09W0+Wq8f3v9urEdcdQ7oEqfcp6Ju/ipnmU+sCgSP+Gul8JeOdQ8JyyrbS+dZX&#10;C7Lq0m/1Uq/7aVzSP8tO8mrIO+uba21W1+3afE32JvvQv9+Jv7lcTrfh5oWeWD7n/PKtDwrr0ug3&#10;nm/fib5JYX+4y122seG/OtYr7T/9Jsrr54v/AIivOqf7PLmj8J20Jc3uyPIYXq2jtVjWrD7NJ56r&#10;9771UoXrbm548x2RLr/d3f8AA6lR1dv9hqpU9Jv7/wDDRy+6L7Rd3+XsZfvrWrc6Ct5rmlarE0bx&#10;X/3ofk+WVfv/APxX/A6x0mVq9G+Huj6f4q8F+NdPZWfWLXTm1LTvm+Rmg+eVP+/W/wD74q6UpROT&#10;E0/d5v5Ty7W/DzQ3V7bQagz3CN5v7mX903/fVQJ4e/4lqXN5O03mrs/gdP8AvupU16dIJbO6s5Ly&#10;VYvl+0S/+gfxVXSZnt/Klnjfc29U2/8As9e98J8x7pe0ez+0q/8AfVv+WK7N3+xsrS8PaPBNeXt5&#10;qEU9tb2qs7W9vvSVv9jfW3pWjy22jJqdtp8Hm7f3TvP87f7eytqw0q2jt7jV7ny7lFTzZfm83b/v&#10;/wCf4K4/bHNKpynO3KfbF8/T4pLb7zz28qo+3/4usyz1JtNbzYLZf3Tb23/3q7Ow0pvFV062cqw2&#10;lx8kHnMiIvz/AHNlZl54Ds9H8M/2nLrWnvcS3TxQWjrKjzqrujv8qfL/AAfxfx1jGvS5uUuNaMiK&#10;w+JF9NFd6ZbbbaWVt7Ju+8uzZ/cp2larPc3Uss7LC9vt+f8Au1ztnYNDK7eVHZvt/wCPhIv/AEGt&#10;Kzhl1Xf832NGZUbfF877f/26vljD4TaP7r3j0uztrzxPZvBbagyfMvzv9zcz/wBz/vuresfDTWtH&#10;leC5gtvKWLzYJklTZKv3d6f3vn/uVx+j3XiGzi0+C20yCb7VOqRO8CJ5vzv/ABr/ALj12T3OoXln&#10;FeabKvzKu5L6JHiX/cdvm2/7DpurmjUlzHBKvKRx+q6wtra2mhwStc2X2ppVm2/xeU6PsqLVdKlT&#10;XpZ77z0e3tVfyd29F+RNn/of/j9W9VeeHxBZLOqvcRStu2QJEnzJs3/cqxIlz4ktYlWJnuJYIml3&#10;ts3KqIn/AAKuapzX937Rx80pS905HUtetptU8iBZEdVVZd/zozbPvpU1trcD3FlBc2MkyLL9y3X7&#10;1XYZrGwuHVbFXuPm3XFx8v3f7lTXXiFvK82KWWG3/vw/Iif9817HQ9X7AzW7+2s7Pyp4IIVb7uz5&#10;N39//gNVEeCP7JeQfvolf5vmR9tY8MMWuXEqtO0zr8i+dLvdv9uug03wk2lK/nwXLv5uxbR1+dm/&#10;9lqPhj7wU6ciX7NFqUX2yXd5UTMn+98/8FWHRkV4F3Ois3yJ/DVW8mlS8i3QN+6X5rd4kR1X+5Wh&#10;ps06XG1ol2fxJNspnTGQyz01f3TLu37fm3q+ypby/wDsFv8ANKz7V/jrTv7yCGz2xRKku376V554&#10;nvmdfKWs4y55HTGPL7xXv797y8eXzfvVSmdU/vfNVLfsWLd/4/Urv83mt877fuV2EcxKjr5P+7V6&#10;x1v7M/yxVjwzfxU7/XS/J8iLVF8x6dpXiGK8iSCVl2fx7KsX9msMXm/wfwvXn+jvK90iL/qlr0Ca&#10;/W8tYYF+d127qmRfMO02ZYW2/wB6uj8lZrXymb/d2Vy9nD/oqf31rqNH/fRJ83yVj8Izgtes7nSv&#10;Nis2/dS/eR/uNXZeAPP1KzRtrIi/I2yn69psXlSr/H99a2PBknl6W8Vn8lwzfKlcGIiVGXKd3pvi&#10;ptEV7bymsN38b7P/AECuB8VX8tzf+Us/yeb/AB/8taPEN5r39pJBBZs7/wC2tdt8JfAzW1nreq+K&#10;G+07rGVFhh+/Euze/wA/9/5KvCYaMf3kzmqylV92Jz/gC/0z4e6t9svIrn7X/wBQ+XY//fDV7r4g&#10;8W6x8XdLRYNBnT7H/DDeRO7K2z+9s/uJ/HXgT+IdD0qK9aDTbm8smgaL/iZsn2hf7mzbs/v12XhL&#10;4u31nYSxafY6bD5qq/nJA7Ov9z7zvRKRjTrey+I0/G15rXh7VoootDuftrbX33c/m+V/sRIv3f8A&#10;vtq4rxJ4S+InjPx1dteWc+pXtuzP5PmvsX5Pn2fOn9z/AIHs/irstN8K+NvENvaNY6rpb/bGVGTa&#10;m+La/wDGmzc38DKn+3WfDc+I/DctvZ65qtjNqfm7Fm+3RbINv8Drsf8A26iUpfFEJSlV+ExZvAGu&#10;abpdvLq6z2dpcLcRSq8qJFAyonlf99u//jnz1X0Sz1fRNW0+xtotSsPtkTeb9hV9/wDcd9n/ALJX&#10;dQ+PPD1tpdxba4q63qrKqLsldIl/2N+z/wBAq34k/aBlm0aLTNK0q002LaqK+35/uf7/APcrx5Yi&#10;vzfCeVKUjzfW/DF94bZ4pblt+75XuF+Rvuf3/mVqyraxiubqVtT1VYYmXZvm/wDsar3j6h4q1b97&#10;qEk12zbNjt95f7ifwrVjVdHX7QkTNseJf+WLf5/jranUlGPvSIjV5JHtXwo+GPhya/t7xdVn1jT4&#10;vNeV7i12W/3Nifx/369gvNB1C2aJtDl0+a3t5WilhsdORJV+5vRH/h/j/g/9Dr5K8JeKpfB95b3M&#10;qrfpF963u2+Rv+Afdru/G37T/jHW7PyLG7/sfT5V8pobFf4dlX7s/elI7KdSn8Uz0rxD8TrbTflg&#10;ib7qor3cu1N33N+zY7fcTdsf/viuV1j4qW1nqlpeWNjJZ3FnE0Wy3XZub+5s/u/5315CnjDUPsct&#10;s2oN8y722fIjfwVhaVbXz6o7NeT3KK29pvN+f/vj/wCwry6uEo814nBXqU/+XRp+KvHOq/EK1lll&#10;X+zXlb91Dtf7vyP89Wvh18N5dev5YL5YJrht1xEnmum7am/Z/wAD+79z+/WP4hvLbRPKvFvo3u5V&#10;/wBTN9z/ADsqa2177NZxLFuhlZt7Ju/36j3ox/dnBKUh158GfGOqrreuanp/9lRWrXEs6ebsRdu/&#10;fsT52rPb4P3n/CP3v2mfVPD0tvA11a3bxebY36t/t/8ALJnT+/8A3P4dlbFt421ezWa5ivp7ZGl2&#10;fuW/vfP/AOh/LWFr3ifV9Vt/tLa5qHlWrbIkhndNr/8As1ehhq1SUveOylUpyl7x55/wgFt4blt5&#10;NZ1C0TUJWV4kT/SH2/f/AN3/AD89TaDeQXN5Lc2MCw+VAqL9ngi/4H8i7P4/79atzpttrFx+9ae5&#10;dVbbcXC/d/z/ALdS3Wiafo9xLeeb5Lyyq7IrV21KxFetH7JvW0cGqrcRM2zcv30XZt+T5Kwbnw9E&#10;mlxLeNO8sTM6+S1W4dYjsJYmX5/NXZ89adnqUT7IpYo3ffXle05Zcx48akonI3lzLoN5K15EzxRT&#10;/wDHwjVb1LVv3SXMS+T9siV137N//A66O50pby6ll+V/u7bfb/Ev+U/74rE1XwxFeXW2dm+XakUK&#10;fxf5/wDZ66eanKPvG0ZRmZ+j3lzf38sW5X+fZEm75P8A9mrun6xc/aP3u19vyN/DtqKz8Nxebugl&#10;8l12/vn/AIv46t39hZrLLPA299vzI/3P8/8AxFY8tKZfumqlyv2V2gZnh3bG2ffWn6bqv3FZm2NX&#10;P6VC15byyW0/k6hE29lT5Ny10SXlneQRSrZrZvKvyojb6ipGMYhKJettS+x7Nq70augs7m2e63Sx&#10;fO33X/u1ykKLtRvN+fb83+1Wgl5tliVvnRfu1zSjykcp0Gn+FYNbutzSwQ26/PLcTfw/5/uVpwzQ&#10;Jby21s37rds3uvztWel5K9mkETeTbp/qkSmIjW371vn+7RKpHl5Q5uY0E8iZfKZd9bqaaupWvlbd&#10;7qtUNN0VrnUkVfuffr1fwf4VktksrzyG+98v/wBnXj4nF+yMZSPLdY8JXOlWvzRN9+sSztrxIU3R&#10;b4mfyv8AgVfUet+Bl17Uvti7Ut/KVJYXX5/m/ubq0LP4e6enlNfWls8UUqvAiNsdVX7n/fFc0cyj&#10;y/vDpjzHA+HvBl8mjeV9j2Jb7XaZ1+fd/H/wH7//AH3XfaDrbWdg8EViyXarvZPK2J9yuih8EwQ2&#10;80VzOs0TK+/a331b+9/3zVXRfh7baDdWlzZ3LfaF+9v/AIq4K2LjX5jb2fLEh03WFhvJba5dXf5t&#10;uxvnX/P3q2xNDdIspEjK33dp21am0fTriX54F81dzb1/8fpVsrqG7kUW63NlsXyh/cbc+9f/AEGv&#10;KlR9rL3SOXlPxHvNHl/dNGvneb93ZVS8037H5qysruv3tjb69QTTbOw0a3utTtbmwt2819kyukrL&#10;8nyRf/F1wV+8E1xL5EH2aLd8qbt77a/eY1D7CMueRziW2/5q1baH9ztrn0m1D+1Nu3/R66NPlroq&#10;SNqcTV025XypbGf/AI9Lj73+y39+s+801rObbKuxl/8AHqenzrW3ND/bGjfL/wAfdmv9770Vc3Mb&#10;Sj9owvOSp0f5a5rWLaW8i8uKVkdf7laelbks4llbfL/E9EqfuhGp9k1U+Wn7mqHf8v3aej72rHlN&#10;iVP9mraPvX5qqVNv+WokXH3R1d98MfHP/CMalDbXPz6Y0quyP/C39+uEdfOWhN22sZxjWhySL5pQ&#10;lzRPVfjN4SttN1SK5sYtmmalF5sH9zd/Hs/z/HXjSb4bh4m++rV7BbeLZfE/wvTSrn99caTP5sT/&#10;AMaxN9//ANk/74ryLVX3325fkrzsLTqUo+zl9k9KVSMpc0SWOmTR/wCkIy03f+59qdv3r/u13RLq&#10;e9EejtXR+A/E8vhvxRp99v8AkVtkqf3om+R0/wC+GesH5fvL86NTfuS7qDCfwGrqWj6gupa3beau&#10;y3lZJfJ/5ZL8+zfXNPMyLcXMs8c3lfx+UiI1ausXn/FQXtysUjpcQK8uxPk3Miffrmr+GKa4i+07&#10;vsi/63Z/FXqR5pHyEzYs/Hl4n2ST9/c29vE3+jo3ybv+A10Wm+PFs9NuP9KghdlV1R/9b/uPXK+H&#10;9Hsba8eJZI7lJW/dQ/PvX/7Kt3xV4G1fwr4wTTNT0WOwvWi8399Ar/7n3X/9AqZRp83Kcfu83KdX&#10;4b1LxKml7vs2nw2l43lfO2+X/fiTf82z73935K7LWPHOi6xYafpFnpi3+n2ETJB9uiRPm+ff86/N&#10;t2bP3W//ANArxq8fV/s6RNcxzXcSsivD8kS/7H/fG+rfhtP7SiiivJ1eKKfY0LtsdVb/ANC/77rm&#10;+rR5vanTy06XxGxNeaeksrT+Zc3G5fIhhiRIl/4Atd74DmXw9rz3WmT2zpE0ssT3e93Rfn+f/wBA&#10;+R6831J7bSvtFtbNsdm2LDu37f8Ab31ifb76aVJby5aFFi8pZkX5GX/gP3qKlP2sSJfCe3P8Xf8A&#10;hFftc+n6fp95LKzJFD5SS+RueXelv8n9x9v3K4S5+NmtX9196PR7JvvPaRb5flT+N2rP87w14b0n&#10;TGW51C/ll3JPbywJbou753RH3u39xkf/AG65K/tb6ZomWzk8pfnWZFf97/t1dGjGMeUxjTj9o7B/&#10;iFea94msvtksjrFF/wAttny7U3/wp92odK+KkulRPbRRfJL8kqP8iL89YszrCu6KP975Gxl2/wB5&#10;PnrorazXR7W0n+zb9Vl2vF8u/wAhf4Hf/arb2dP+UuNP3uYmv7ax163TUPPu7bdFviR283733/na&#10;oYdK0q/tdk+qtDaW6fLb2kDvu/762Vz9499dSxNZyyfupV835d6M3z/c/vfcroPC9tsv31rWvPtr&#10;e3l8q1t5lT9+39xP8/LRLm5fdkdHLI3tB0FbNn1PUJIEtFXyoP3qfv1qxrEOqvdeet5siZl8qZJf&#10;krJ8W+M/tl+i21taXKW7K6wzN/D8nz0+xuW+yvPFeK9ozfurfczfwP8AIm6uaUpfEZSqe97p1Gm+&#10;HlT7RLdT+c6fIrp99q008MfZokiZvO/26qaJ5r6Xbt5TWdxtrWmml+z/AMSbfvO9Y80zpo80pHPa&#10;9bLZo8EX+tX71ea6lD9pvHXdsT+L/druNVvJZrp9u5EauU1WH91K33NzfwV2UTvkcvcv533f9xal&#10;mRXtYvKbftXY/wD33TfszfaPKX7i0WHz3TwL/FuT567DlIdjbf8AgNTW27dt/wBmmWz72Rfv7W21&#10;0CW0Tr8y/vdvz0AS6Pt+z/3HVtjVt2bunzL/ABNWVpums1v5sX3N1aUMMsNx5TL89HMdBbubxofK&#10;/wBqur0e82Wv+7XOXkKzKip9/wC5W3pUKpFt/gqJSA0L+585k+7Wr4MtpbaXzIl3/N8tc589zeOq&#10;t/qmru/D0LWGxd2x9ytvrzakhSNC50rXIWXUNQtpIYml2K7r8ld34Ss5b+w1CzWXyXlgaLzn+4u5&#10;K5/7fqesfuLy8nuYom3r5zV3XgaH7BpOoXLSq8rRNt/4FXfgo/WJcpjUqeypnGp+zf4hvNSSC5+z&#10;Q28q71mhbelQ6r8E5fA3h/UPI1r7TcKy7tkEsXy/7D/xf7X3fuV7B4n+Ni/Dfw5p6xRQ3N3cWu9f&#10;Ogd9u75E+dfu187+P/jf4q8VK/kT/wCj7Nn2eH7n/odY4mnKNX2cTGPs50+Y5VL/AFqzuvtMVzJc&#10;7V2LD5ux6x7zWNV/tS4ub6xnf+Cfzvv/AOxV3Q/El9ptwl41jHMm3ev2hd6f7lW7/wAT6nrd5LLB&#10;YwWaf3/K+9/sVzSpy5vhOOXMc/cW2taleSz6RuRLfd+5Rd8S/wDfVXdE1C8vLi3s7ZW1W7aJt0Nu&#10;u91b/wBB/wC+KhvEl2otzeSzfd3Qw/c/74re0TUrzQbXzbGVbZP4UhiRH/77/io9h7vLIPZx+0dB&#10;YeBrzw8r3Piif+wbfcu2GZfnbdWJ4t1Tw9Da+Ro32n7Qv+tmm83Y3+5/4/8A+OU281K516RFuZ7m&#10;8lZmdXuJ9+5n/wB6t3R/hvqFzPFA0VpYTSrv/wBLukR6iODj8UpF+yiedTa9A8rxLbM9w37pn8rf&#10;/wCOVYe2vn3yrAyW/wDF5zP8rLXttn+zlOjJPLq+iQ+av3IZ3+1/+gfL/wADrx/xm9nbNLpi30F5&#10;9gV037dnm/xfP/e2fP8APUVKUY/CRLD8sSvpumx21/FLqredb+U3+gwq6v5v8Hz/AHtv3G+T+Gre&#10;j3K6atw32a2e33fK7b9/+x/tUzTbzT/FWkvAt5BYXel/PA83+qb5Nmz+9/HXPpoNzuluVufsfzfv&#10;Ut4vk+58n8dY1OXl5ZHBzD/FVzfeIdJiivpVubi1+RXddjqtYOm215o94ltBP50tw37pHb+KrF/N&#10;Ff8A+ktBO8sXyecnyI1VUvJZpYop7OOFImVovm37dv8AHRGEox94jl902rbxPfQ2ssTW0nmt8ksM&#10;uyrCax/pifaYvs0W35Ueq76XFf6bb3NjL9mlig2zwzfxfO/zp/ern9Ys/sFh9snnbezbFfd8i1jK&#10;MeblOI29S1KBLfd5u+VW3qn92uXv7+dN8srN/fVH/i+5/wCyPWVefa3WJYt032hd6zf89f8Acqv4&#10;hdptQuJftO+3Vlt22L91V+RK6Y0jp5TYfW2/s2JvN87ytzr/AMCra8Paw1t95t7tXBJefZovKtlk&#10;mi/5azOv3q07O8lm2LF8iL8jP/eqKmHjy8pzyoHsEOsNMvmxfxfI1T/bFdNyr86r9/8AutXFWeqr&#10;DaxKzeT8vyvWwmtrM0u7b93Z8teb7KX2jm5JGnD9ph8mXbsiZf8Avqn39s01nuX7n8Wz+GsyHxC0&#10;0vkbv9it7R79Zrr5m+RqOXkL+E57S9N+xy/aVZU+WtOaZk2L99FXYtab2fnSu3ypcRf8sX+41V0h&#10;ge/23Kzwy+bv2J9xv9yr+L4jb4i7YabLc+V5C/Pu2Kn96tvWNB/s3VEtlVneJlT51+9/cevRdBh0&#10;/UtLintlg+z2v3t7Nvib5Nj/AOzvf/gNdB4h8JWesWtprlsywy+VFaywv/eii+R/+BoleRPFRh7p&#10;jzHFeEvDa3OpRW2qxMkV1Ezxf98fI9aF14YWws4lb55WnlRZtvyNtRNn/ob16L/wjdncrol5bT77&#10;u3g81v7iy/3Nn+/vom01b+3eKLb9kX7P9lh/j+VH3/8As9eHLF81cxicfoLxW3ywQNNL5Xzb67D/&#10;AITaWzt/s0UConzffb+9TLDwXLp94ksUm+Jtvz7fkbds2Ve1Xwf50T6hafPtZUlh/wBlvuPWMpUc&#10;RLlDm942vDfjNn8ppf3zL93Yz/erttFt/Ol+0yxL+9+TY/8ADXnmm+GPsbf6My/N/wAD2tXV6DDe&#10;Sb/PZvNt2+ZN2x1/299cdSnGUvcNo+8dvD5UX2i23yFl3Ltb+GokmudLTdLEsz/xIn8X+5XJar4y&#10;ns98S2qvKu1GeWf59tath4himt0lWCP5l/jl3/N/33WPL737w7Ob7JoL4gjhvFg2rKu796sqMr/w&#10;VqJrUMjMUzj/AGa5P7Guqq/lTt5q/d3/AMX+Xq5a3P8AZU01vOgk2hdpVfaumnKMvd5uUjm5T8oU&#10;15db1ZL65laF1l3xbJd/lf8AfVM1uGDxPqnkNI1s7N+4fYjxS/8AsyVw7u3lbVb71V9F+3WF0/8A&#10;pmy03b5biZvki/4B/FX7TGPNE+rqU/Ze9E6bWPCq2ek+fFFsuLV/KnRG3pWDDbNNLsRfn/hT+9Xo&#10;qalpk3m20DSTS3EW+Vpm/dNt+f8A4DWa8Oq3GqRXN9Jst7fbtdGRPl/g2VjzcnxCp1JfaOUSwnRd&#10;vlSf981Lb3LWF0ksX3lro/ElnBqus3c9tqECPK3mrbzfJ97+4/3aqQ+G/s1hM19FJ9olX91FC3/o&#10;f+zRzfaOr6xGMfeMrxFpUW5L6zVUtLr59if8sm/jSseFK7jQYVhZ9PuZbZ7e8XY2yXe8TVy+q6bP&#10;o+qS20q/db5X/vVtzF+6RQv8tO8yov4qsR/d+WpOgfHVj5dtVKsI/wDtVnIolTalH8VNT5aZ/sVm&#10;Bq6DqX9j6pFP/wAu8v7qVP7ytWF4hs5bPXruJm/1XyLVtvnXbWh4ksJ7zw5pmufLs3Np8r/7S/On&#10;/jn/AKBWo4+7IwYasR1n23yLVvzK5ZRPUiW0/wCPVPl+62ymP8tMh3bZf93fTbmb5d1HKc7l7vKd&#10;hYf2f4hbR9I/0mzuG2+fcPPviZV+5+6VN27/AIHRc+BrnR9S26RcrrFvLL/qUtXR23fxv8j1jw+I&#10;Z9ViiignVLu3s1soEXZ8y797/wDj71pWHjNtEuJbPUJ5ElZfmSZfNeL/AG021tKNSHwnxlf+L7pr&#10;ab4J0izluP7Q1yO2uIm32f2eJ3ibb/f/AIl/j/g/4B89Q+LfGdz4h1x7y8njS4lXyt/zukSr/crH&#10;v3i+zy3iys7sy7U/j3f365+bR9QttS/0nyNjfdm837tRTjzS5pSCPuyOj0GbStt3Zz3lzZ3bLvW4&#10;h+fa3+2n3m/4BV3RNSn1W4SBpWm0+XcjTfcRf/iawraSX+y728lijSK3VfKmmVP3rVzl54z1q8v7&#10;traf7NEy/Nb26okS/wDAP/Z66fY80jKUfayO+/4QyXxJf3v9lbX8r72z+H53/wDZKwbbwNLNLKum&#10;TyXNwsv+pm/dfL/uN/FUWj69eaVFLBFc/Zk8rbPsb52/2P8AardtvFup6lpstneWcGqy+b+4uHi2&#10;Swf7e6jlqQkayjU5uUoX73Olackt9p7PLceaiw3cGz+59zd/uVf8PTedpt3csy2z6Ttlit/tTpuV&#10;vkf/ANkrKv8AQZ/tHmzpv3LvVPP+eoptNns7VPPaRP8Ars2/5a25YlxoljRNe8nW4tTufL37t8SX&#10;C+akrV2U2pQalqksVjPO8rTq8vnSoyMm/wDj/vffriNBs/7butq7baL/AJZXD/P8/wDcrstE0221&#10;tf8Aibwb/sc/zXHmpsb/AGKxrSjEuVTl92JsW3hW5tr99K1e2+zWlm3mtMi7Pn370dH/AIvkf/x+&#10;rfjy80x7pFs9MXUru1/0f7PcM8T+Uz/f2K/y/wB3Z/t/7dc94h17UNKlfUJ5dmlW+2KxRPn3fJ8n&#10;/Aagv/E/9pWcup6fPbWeoSt5qojbPPXZsf5G/irjjGUpRkc1SXL8Jamf7Za2mr6fpmn2du22KdId&#10;jpt/20/3Plq9pVhZw3T2NsypaM3m/Kr/AC1xl/quuaVsivLGTYzb22ROifcf+DZXXeCdNvHuN0v+&#10;jea/73zv4q6fY8vvSChT973jt9Ns7bTVTbEyL/FNNv3tT3s/tLO25n/u/LVvR9NazidZWjm/8fep&#10;XvIIflb/AIFsrjl8R7FOPIcZrdgtn8qr/F81YWq2ey1u2Z1d12PEj11evX8UKvti/e7a4S8uZbln&#10;X5ndl3O7100uY6ZHL326z/1rfe+dqz7P7s0qr92rt4/2yX5v4aofbGf90rfuq9KJxEts+xt38dbC&#10;XLfZ5ZWb7sVV7aw+2fZ4ov8A7OrVzY+dcfY4G+SJfm/3qOY0iN03UpYYnX+B67DQX+2eduX51T7/&#10;APtVx72Hk/ul/wDHK7DwqnkrKr/xbdtRKRcSxbeR9qaVm+f+5Wr9v+dGX5IqzLDTWeV/9lqvXln9&#10;mif+4rVxyNDQs/kuHl/vNXa6V++V/wCB64rR3W5aJm+T569F01FSX7v/AAOuapIo2LZ4kXczbH/i&#10;rd0q8ljaKJfnSVv4K51rbfL8tbGmzS21qk9tGybfu1FKr7E5pfylTx466tr135rf6PFA0Sp/u14F&#10;eas2n3ksUS7Nv3tleseLbyVLe4gvNySsvzO/368P8Q3MsN5uZVm3fedF2f8AfFd9OXtpcxzfCdVp&#10;t+015FA0+yVl3tvbftptzqTf2hKsFy0yRfweRsdv9uuUuX0+ZbRrbz0f/lqjfI7f8DqGF9PhuEdZ&#10;ZUT+FP491dMo8pienWemz3OlpeLAvlff8522P/3xWfcwzpp73M6qkVrLs+dfnbcnyVUsPE/9laWk&#10;DLH+6+dUf+63z/c/77rW/wCE+02azdfsNjC6tv3wr975Nleb7aqcntDJ/t62hlRZ59jy/wAaL91m&#10;+5VXUtN1OwW3uYpWm3L+98mX51/76qo7215b+fFArxbf4N77f87qxLOHXHvJYl+dJV2fP/F/c/j3&#10;bq2jzSK5pSNibxJqbrtn1CWaWJWRbe4Z3fb/ALlZ+g+NpdH+0WbWkV5cS7nimT5Hb/Yf/wAfqxDN&#10;O+m3cX9lWKSq3mtd7fnZv7if7Vcq+lXn2iW53bJovNddi/w7P/sKvljKPKbc3NEdZzRa9b3DaZu/&#10;tOWXZFaeV8/9/wC9XbaJ9m8Pf2VPPOrvdQL+5e6RHWX+NNjfxVk+G7Ce10298Q6UscMujIt6zzfO&#10;+3zUT5E/i+//AB1zvxF8ST+P9Wt7lrOCwS3VolS037Gbf99N2/8A2fkrm9hGr7pwez9qafifW4L/&#10;AFb7Tc6LPpsXm+V8ieVu/v8Az/d3VUv9S0+2Z/7BnZ7fytjWl83z7v76f/YV7Xba94H1v4J6PoPi&#10;jTGs9es4mdZYd+yVd/yP/vf/ABH92vPvA3hXwul4tzKslzFFKyNdvB8if3PvfdaprVo0I2kTKUYR&#10;944fRPEjaxdJFOsiJb/Ivnf3vv7K7NJtMbTYotas5Lm0Vd+x1fYzr99P71UvG3wxbTbzTJ9M15dS&#10;+3q227eJESJV2fcdPl/grpbPwxPo9v8AbvNkvLJomfznZ3eVv496L8tZ1PZ83u/EZy9nzHj/AIzv&#10;LHVdWtLyziW20qKVV8m33/uv/Zqtw3kU1vLbS7rmylXfE8zfPErf7f8An7lWNShW/wBZlbT4Gm83&#10;/VW/lbH/AO+P4q6Lwr4Mg1JriDVYI9NdfvQzM+/arpv+RU3fJs/9DrplU5YnTUjy7GVpvgxr+K0i&#10;iuVS3vJ1iWb+6v8AG71p+JNLtvDdqlnBFHNKvzs7r/Dvqx/wkMEMj2flW3lLLvXyV2bf/iv9+q9z&#10;eQX7StKqu6/98VwSlLm94833ub3jHm1Cf7Kn/LFV+7UthqUEyusrbP4N6fw1q3lnFqtr83/oNYqW&#10;Cwy7X2/N/An8NbR5Zlx5ZF3dLC27cr7tu10+41dRo8zeVt/g/wB6ua+wNZ3Etsu77P8AxbP71dL4&#10;bmW22LPt8pvk+f8AhrGrT933QlH3T0Xw9YLrFxE0rfI33pvNRP8Ax9q67/hG7PyrRf8ARr/a29kR&#10;tj7f9iuJ02FU+6vnbV/vV3vhXyPtFvPP+5is/mba33m+f5K8Gt+6CMoxj7x1Oj6lpHh7Sb3T2gaG&#10;WX/plseX+587fNt/iqjo9+1nFdxsy/d3r/fb565fW0iS9l3XLO3m7Nm77v8A9jUVnft9n2s38X8H&#10;8VcUqXP7xEoxPVbXxDBN9nW2WR3WVXbZ9/ds/wD26fD4nis79/lVNy713rs/z/HXmlnqU9neJLE7&#10;Quvzrv8A4at3NzK67pfv/fVK4ZYKJj7M9l8PeJFeJ1uWXylVdyfx7fufJ/33/wB81p2DxaJKn+mb&#10;7dp9jI7f7leGWesSws7Kzf7laya3LcyIssrbF+981c0sFGJHKe1WHiSz827aCWNFb5Iv++//ALCr&#10;2j63BC13P5u9Fb5UdvnrwR9VbzdsXyf7lW4deuYVdvNZH2/f/vURwX2olHquvXOmW119sl3fa2XZ&#10;87b65pPGdskUqqrI7f3Pnrib/wAQz38T+bKz7v46x/Ol+fbLW0cJGfxAeoWvj9rO3miWVkdl2b0+&#10;/S/8JZcat8820Ony7vNf5vevKUef/X/fRX+b/ZrWjuwq8bsf7tH1KESZcx+fm9v4arzJLN8qy70/&#10;uUz7T9pt90TferM0q2vLa8bzZd8TV+rxP0KXve6dXZzeTKjNu+Wrtvrc8O+Ldvt2be1u/wBysrfu&#10;p/8AFXNIv2UZHUaS+n6reStFbNbeUu+L5t/zVz6eKn8W393pUvmWepq/7pLhvkl/2KrzPL5TrEzJ&#10;uXZ8lVLazivGig1e7jfb/qrh12Sxf3Nj/wAX/A62pxiebXpSjLmC2uW3vu3QyxNsZH/havU/Bltp&#10;/wARbX+yL5o7O9+5a3zttSKX+Dd/sv8AJurlP+Eb8yVLy8uVvIvKXzZrf78v+2//AMXRZwz6P4gi&#10;WBWhRvnX97v3L/v0S5TpoVv5yl4h0S+8N6td6Zqds1nqFnK0U8M331asl7xbOLzZfkSvpPxJoP8A&#10;wvLwe+p+bAnjPQbPZs27H1a1i/8AasSf99Km3+BK+d9b8PTovkXltJCjL8u9dm6pNpS5QhmW5iSW&#10;Jt6P/cqX/brP0qzj0238hd2z/brQd1qJfEbRl7oedvo8yov9upUfetLlI+If5ldn4b26l8O/FulS&#10;/fiWLUoP96J9j/8AjjvXEu9afhvUpbbUplRvkuIJbdv9rclH2QOc8ynpMu6qW/5t1G/5qjlPR5ja&#10;s333Hlf89VZKyr+5+V1qWG58lkb+62+mw2DalqUUEXz7pViWrjE461TkjIu3NnF4et9MvP8ASU1N&#10;l37PK+Rlb/bro7Caxezil8iS28r52R5U+b/gdQ6lpTWd+9tcq1zuX/ltL86/P9yuP1h1muPsNszQ&#10;xWvyRIn8X+3W38U+Zj+9943vFXi221K4S5tIPs1ovyLC7b/+B76taP4ql1K8t59y74Pu+d/F/lKw&#10;tK0S+s2ivFuY9jfe8lvnWtiGxnubh/NufnZWliR4vN+Wjlj9kvlidm9tY+bcTrEtzabt7WL/ACPu&#10;b+OuR1Wwsb+/t54raOwef/lijfIv+/8A8Dqb7Yu1G3QXKfcXZ+6dqcj/AG/ykijudlureVC6/aEX&#10;++9EfdCnR5ZD/wCxNQ0GW+gubSP7RcRb4Hmb5Itzp8/yvt/go0qb7M32aCXztv8AH/BWx/aWmPps&#10;TSt/aUsTrth8/wArbt/3k/8AHEp7peX63cq2cCWVuu9UeJNm3Z87/wC989EqkvtFyl7L4jn7PW2v&#10;NUSxVm37tizQxb9zf3Kx7z7dbXV3BLBG6bmVnf8Az8tXfD1sqNLO0f8ApDS7ER2+7terqeFZ7xYo&#10;mb70X/fLVfNGMiPac8jP8B6D/bGqebK32aytW82Wb+BdtdxD4qWG6vbaXTo4fDkS7ItkXlbpW/2P&#10;73/oNZsMNjqUUWn221NEsF828uEZ/vf7f+1/dSuZ8T+JLTUt9tunSG1b9wiL95f9usZfvpFyO+0H&#10;UtKufEdxBLc3exovKW0u/kRW/wBh1rH8Q2dnptu8FmzQpas0sVp5u/a39z/drhLPUl/4Sbdunmi+&#10;4qV2uyPVbz/SYN+3/lt8/wA3/A6zlGVKXMcEviOosNY1Wbwuk+rxfbN3yfd+eBv4K6bQfN15otqx&#10;2fy/M6t95q5F7OfVdL8qKeSFFb+BvvL/AHK77REi+y28SxL+6XYzo1cvPE2w0feNq2sF01vKZ/3q&#10;/PWVfJsuNrNvdm+etC5vF/h++v8AtVlXl4qNu3b3/hSs4nvRicvf27JE/wDG1c5eQtCr/L+9+/sd&#10;q6uZ97f+P1iXn7y4eVdv3flrsjIuRyVzZ/Zt7Mv3vvViJZ+Yzr/caurf5GeWdd/+/WfbWzTXiLu+&#10;dmd67IyMZRLvhhPszJO23e25Ff8Au0/5oYvP/vN8z1oaP5XnXEEu391uq19jgmi/i8rdtZKxlIIx&#10;OfSFkunVvv8A3K6bTZvliX7iNLsrJ/s2dLh/+erNv/366PTbCVPK3Rfutu+oqSCJ0v2P978vybm3&#10;0albLMqf3Kt2dm0zeb/wBtlSpbNcq8X/AHy6VzcxtylLQbDzpUX+6tegaPZz/Z0+XftrnPB+l3L6&#10;k8G397K2xd9eoXmjtbfZIIPkeJd8v/Aq5qnw8wcxlaam+82r9/8AiSvQPD1hY2d1F9sZYbfd82+u&#10;fTTWs43uV2+aq72rKv8AxDeQ6ptl3TWny1zRp8/xGNTlPZde0PwvrGrPFqtjY6rFLF8tx5ux9vyV&#10;x95+zl4C1J5YNPnX7Q0X7j/SUfymX/YavNNbSXc9zAs7/LvZ9r/L/wB81X8N6J4u8VM99oOrx2G7&#10;/Vbpdm7/AIBXpYanGPwmMfZ83wnG+Pvhvp/ga8u11WfZEv3U2/P/AB14Trl/Z/Z5ZdPb7v8Az2+/&#10;/wAAr274x/D3xw8T/wDCQwNMllE0v27dviaL+DY/8VfOl/ZtDLKrfcX/AJbfwV7FH+8RUiVPt7TS&#10;os7S+Vu/e7Kbf6kts0S20skMTJvaH/a/9mrPmdoYvmb7v3aowzf2lcJAzeS7N99/4Vro5YGHKdnp&#10;Xiq8s7dLZlWaJvnV/wDZru9K17VdSt3toFjmRmilXfLs27f+B/7lec23hWe5a3ggW5dG+7M67Im/&#10;4G3y133hvwHqF9Kn2GCeGVttuyWkvzv/ALaI3/AK55SiTywOofwHqGvSy3MWlW1zb+eqTvDLs+y/&#10;33fyv+AfwNX1R4A+AngKbwvFc6vbXMN3L5SS292z/wCxv2O2xvub/v182eDNB1Xw9LqsUFnO92qr&#10;vhlZ/m+/v2f98J/tV7R4P8f/ABG8Z293BLKtt9o2286PA6SrE38fzfw//F141asqQR9jS+IqfED4&#10;CaHoPw71VdKvJERl+0WtvDZ/6ROsv8G/zX3Kn+5ur5V1vwZqGlW9v8tzDtaW3n3q7/Mv+9/11Svo&#10;LVfC/jG11nTLbU11CbT5YF/05F+SJv8Ac/3/APx2qXiTxJos3hm40q+uVm+0S/aGmRk2bmff/vfw&#10;Vwxx8o/D7xzVK0Yy9yJ4vD4nvNBtbidm+2RfM/kvsdPm/wBit3wreQeMPCWqtBttpbXypdiM6bv4&#10;9lUrz4XXnjbw5e32hz2KWSt8tvC3zt/sPUXgz4dahf6bd21tP9mSWJUvLfbsdf4Hr1fYc8eaf2jj&#10;qSjy8wXPkeEvDKf2h4jX7PebXXT4YN7qzP8A79F5rer21noiq0l5EsX/ABLrvb+6b5/n3p/uJ/45&#10;XH+LfhveWCorXk9zErMsW+L/AMcqJ9Kvks/szeZ5Vr+9+Rv9V/uVt9WhGXMXGlH4j0f/AISe81iw&#10;lnvNMguU+/vXfF95/vp/3w9cvf8AjCVV2raTp8zfPd/vXb+/vfZuq34GvLmSXU1u7bzrdYt+9/4m&#10;X+Ci5uYta16KBrbZ9nl8pU3f+ObKx5YxkXGXL7pxSX98l+kstir7n/138G2uih0q8s9jSwb0uoll&#10;X/aX+P8Az/sV039gxaOqfv4/KZ3+R/4f9hHq6mt2c1mi/KnlKqRI7f3f8v8A991Fap7vunNUl/KV&#10;9H0FraWLzf8Aj3b7r/3q0PEngmfTb+4glX/SIm+aFG+T/fp/9sMjIvkbHVdm3bV2Gb+Bt3zfPu3V&#10;5sqkonNzSic++jy2373z96f3/wCOtuw02W2l82Jlmi2/3a0ti3LRNLLsT/Yb5P8AgdXrOZYd8EsH&#10;ksvzs/8ABt+5WMq8uUv2hpaJc3OlbJWijvIrhdn76Lftq9bP5Mcqq2zd8nz/AOzVHTZmhZ4ol/h+&#10;/wDwVoQ21zN5XlK0z7f7tebKPvGBYeGV13T7X3L/AANT9i/Zflapf7Hb7Q8S7kuFb7n/ALJXRzeC&#10;bm20uyvIot6XEHm/98u6f+yVEjXU5qxhbduZv92tVJmvJdqsvm/98UJpssyp5X/fFav/AAif71Pm&#10;+8vzbP4aJf3iuUzYZls5f3sXnbW+5u+SrT6krxOrRKkrf3P4aNY037HcLEq/Jt+9UVnpU9422OJn&#10;/wB2jlj8QcoWztCyNs3/AO/W7DDBf2sUTyqm3739+qVnYeS7rcy7EX512fPVuHUoNHunaKXzv7u9&#10;a45R5vgI5R1zYfK6wXzQ26/Izv8AIjVzv/HtcbWZX+b76NVrWNV+3s/lN9772+sV0lTezbnRvu1t&#10;ToyiHLGJ1Xh7UtPs4rtp3be33dn3/wDcrD1rXIEuti3C3CL914xtFc9eXksO/wApvvVjzTPG2WO4&#10;tzR9WvLmMz5Mh2215Esq/wCiM3zf7NW9VsGsLjyn+dPvq/8AeWq/3q3dKvIL+1/sy+/7YXH92vtK&#10;kpR94/Q+UxYf7tWKhv7OfTbiWKVfnX/x6okdtv8Acro92UOaIF3ZuqJ0XdT4fu/eqF0b71EQl8Jv&#10;aVeRJsnu9QkttvyJDCvz/wDxNdLqV/oetxRLF59tFu2rNMyfM3/stebpukl+apd+z+Kr5TglQjKX&#10;Mel22sav4Y8R262c8Dqu26iTbvSVV++j16B8afDFn8RfCVv8TfCv/Hl8sWtaMn3NOuP+eqJ/DE//&#10;AI63++leGab4knsF2LtuYv8AnjN/D/uf3a9W+DPxC1XwHr0WvaYsd5p9w3lanpj/ADpKrffR0/iW&#10;olKRtTpxj7sjxl0+an7/AN181eq/Hj4XWPgvVrTXPDkv2zwZritcadcbt/kN/Hbv/tJ/48uyvKn+&#10;5TNg/h+Wnw7qZ81Cf7NABN89W9ERk1S3dm+Tdsqo71q+ErZtS1y0g+5829v91fnpR+EiRyT/ACM9&#10;Mpj/AH6a83y1cToJUdmbyl3O7fdSvQ/DcOn6V4g8OSzy+SirLcTu/wDDL9xP/ZK4LRLCe8b7dB++&#10;+ytvaH+8tasNtPc2F3qa3jfa7fb5qP8AfZXeiVM8utL2vukt+k76lcfM01xLO0Sv/s7/APx2mw+G&#10;7Gz8pp2kSVvk+Rfkb56o2HiFkl3TrvSLd5Seb93/AG627NL7xJ+/ZV+yRL82z+GtuWUDjDRLOD/h&#10;Kvsyyt5UUrRKj/xbaLm2lvF+zRLGjs2/73+qWug0G8gvNUiW2tv3qwXFwz/3vk+Suf02/WFnubm8&#10;VJWn2fPF91f+A1jKXNIJfDEton9j3CWNtaSXn2htivNs2fNTrz/ikrqKW8vlhlWXZap87xRMv33f&#10;bWxpvlpr2p6hctst9NVpd/mu6N/c+R/8/JXFWGsS63qMrXMU72Uv3f8AgP3E/wC+K2jzF/Z9429V&#10;mvJovKtrnzrdW8qf7Q3zys3+9/FvejRNNn0e4liuWZ5fKZ12b9m7/f3pXEzaPqf9sSt5H2l2bzW/&#10;uL8/8dXptYn1W4RZ7NvtCtsWJJfkb/gFRKnL7JzVIy5vdOyh+3NLb+RA15cSts+z3ESSurf79ba7&#10;dS029tpY1ht4tqXl3p86Rfd/g+b73z1SsNNudBsngguVsLi4+fUb523/AGJf+eSJ/eqvN48s9S8q&#10;1sdIgSyt5f3Fvd7/AJm/56yov3mrm5ZcxtGMoe9IZqTwXipp+h3ltbWVv/y73EuyVm/jd/4Waucu&#10;fD2p6bYPLPYtv3f8fDp8jVFc2E+ttcX22CF9u+VEiSJNv/oNPsNeubO8SK2nkh3fL8kuxK74x5fh&#10;LlylrUrO5tlsrm20/wA51iWXejJ8v9+r1teXl/pqXjS/Zombyk875Pm+/sqw/idpl+zXktpcoyqj&#10;P5Xlfwf312VY1jSl1KW0i8j/AIlUUXmtdvKjxL/ubf4f9/5q5pfyzOblHaDrd89/5Ttst/4v9qvS&#10;E1JXt0+xy+S/93bXjWg3mmW14kUUsj7Wb5/K2bq9Y02a2vIniVpEeJvv+VUVKcYnZTjGPwm3Dft5&#10;T7v4f7lZ77rmX+5u+9VjY6LEqLs/4DR+6RvmbY61wHfEybyFkaJl/h+9Ve5tt8VadzD837pt6VFD&#10;bK6+Vu+fdV8xZy9zYb1+78i1Us4WfVIm+VEl2otdXeWapvVfu/fasGGzaa6RlX7rVtGQBYeHp/tF&#10;w3m/8td+/wD2avabYXltceazb4lbesNdRoNiuoWfy/JKyszf8BqxZ2yzLb7WX73zVEqhJz9/9ph/&#10;e/L97fvStDR3V5Yp4v8Aj3l+9/s1oaromy3RomV5W3f+gVDoL+Tausq/J/cqJS90qJvW25JVZfkR&#10;vnra0qxbUJUb5Ufd81UNERbxUiX+Fflrds0uYbh1Vdibf7tc5Y7TXaz1KKXyt7qyV6Xo+mz6981m&#10;0b7v43b565zR0iewuG2q7/LtfbXo2m+A2023t9VsZZ7O42/v0hldEnX+/WFSXLEx5ox+ItaD4GWa&#10;/iTU2VEuFXckLb/++66Ob4M6Z5Ut9bM0O1mdvO+5tVP4t1bvh7RFs7x1n2/Mvm/63e/++/8AFXTW&#10;1tY3M0sHmw/6j5Ym++yt8n3KihU5/skU/wB8cjrXwr0O503yL6KxhRVbzX2vvZfn3/Pvrinv/BPw&#10;lv8Ab5EH2j7/AN77vyf3K7WbStavNGt9FubbzpYoni+3PPvlVV37HRG/idPl/wC+68K8bfAfULzx&#10;HFPPqtpvZfs6w3E+x5W+f+9s/uJ/9lXq04xj7sS/ZxpR92JoePP2qNKuNLuNPtvDlteW7fIu/wC5&#10;/wB8bPvf5/jr5n1a/s9Ybyvs1o7y7kVPIRNu7+5/339+rfi3Qdc8NzvpWpr5KNL8txMuzdXM395B&#10;NZ3H2bUPJli+Tydr/LXfT5YnHKpKRy+saPodz8sFi1s8UXyTQ/Pu/wB/56qw2ekQ2ssVtYx6a+1X&#10;Z3/e+b/3192uwsNP1C52N9mXZ5SxfaN33lX/AGKr6rZto62k8UC+U33v76/PXQc5iWcMSSpPOsCI&#10;rLuS0b51Vvkf5N9et/Drx/oPgPTUaC8k1J4pZXa3m+TduT5P++H/AN2vL7DWIppXg+w/P9xdn+tp&#10;2q6loMNg8v2a+huN2zfDLEibv8/3K4akfax5TP4T3uH9q68uVfSNI0qC2i+/5yROj7v7/wDd3PXP&#10;+J/i1rV5qks6tHo6bWRLSFkRN3+3Xjlh4wttK+0aZBeRol1PvZ5l3v8A7Hzq+3/9ur1/rCzaXcWK&#10;20/2hp1SKZ50fdF/H86/xb9n/fdeR/Z1Pm5uU5oyqTkauq+P/F/lSwaVfXPzfOz2k/3v/H3rz+/s&#10;7zxPFaTy3kiXEsrRSvNv2bv9ut3w3N9g8TWSvL/oUV15vzS/3fnrqNJ01U82xaWD7JKqvFNu/i+/&#10;sr1KVClS+EuXMef2ej+KvCt099ot5PbfutjfZ237lau28AfFTxHbW/8AZuuK1/abtsV27IjwM39/&#10;/Z3VtQ6I1hqn2G8nZ7e3lX7U+3ytq/3K1vscXgnXLdtPVbaVbWB1+0f3tifP/wB9/wDj1dMq0ebl&#10;IlGnL4jY1jR/Fviq1sv7M0BbmVYmiuvs/wAnm/Oj70f/AIB8tZ8PwZ1W8bUNQ0W8XUtQ+WWXSXV7&#10;e7bcm9Pkb/W/J/c+b/YWvYtH+OWteFfDj2N5YwWeppeNa/aIVTYv+qfen975H3LVe58VeHrlniis&#10;4/tsVrbxedceam2WJ9iPuV/7+6vF+u/vZe6bU/ZR+GR4F4P8E3N5rP8AZ9yzWcssuyB/+Wv2hf4H&#10;/u/PWfD4Jub+4vbzTGWa48hpfs6L8+3Z8+z/AD92vXvhv8dbHVrrT7HxRB9p1CWKVP7Tmi/0hbpU&#10;/jfftZf41d/m/h/gSte88YeF7aXzdIs431D/AJapbqnzMqJ88T/e/vt/8TXRKXLIJU4x97mPm/Tf&#10;t27VXngWa3tbVttu8W9N3monyf8AAHeotK0dZmeC8s2RGXYv3N8X/A69ruL+z8TxXdzPBJNube01&#10;pF97/frh0trOzaWCJZEt1Zki87+H+OuaWIOCpKP2THttH2alcKu6a3WBm85P4l/zvqxols2vXV1B&#10;u+zPbt8v8dXUm2W7xRKsKfc/ffcrMS5XTd/2Fmhf++n8X+/UR9+PKc0eY27awvrZpW+V0Vti/wC1&#10;XR6bteLbKvzq3/fNY9yn9pWqNE08Nwqq7Q/wf8Aetrwxol5fxJFFKrytt27/AJHrlrR5CJR93mOz&#10;0fwrLf2+6D5EX72yvY/Cvw3itl0/z1jf5d7Qvu3rVHwB4VvL/SZZIole4t/u28zbHlZt9ejaff22&#10;kxOtzbXabvkZHi3+U2xN/wB3+GvlsTWxP2SIRlL4jPfwHBDr1xfRRK6St5sSbfkiX/4qtXVfD0F5&#10;FEu3yYklZ1T+7/6B8u+tDR9eims3inljttvzpvg2OsTVofYYEg8+Vtm9Wl/z/wAArxfr1WXuxOzl&#10;jze6clN8LrG8b7dBthlWXeyfwMtc54k8Bz6bE88UHnfx/JvTdXpqa1+6iaKXelwrIu/79a39qxTW&#10;DsyrN5X3k+/t/gr0qWJnOPvHTHlPmSbSr64vPs1zA0KRf7NdxYeG4tHsPPtot9xt+4//AKHTPHPj&#10;ZbO881Ujm3L5So8XzrXntz4/1N5dyzsjr9zZ/DXtcvPH3QlGMTqPE95Y6au1oF+17djPt+SuEud2&#10;sSyy/N5q7U/4DWff6xLqUv7+fe/9962NN1LT7O3i81pEvf7/APyy2/3KJU+T3onHU/umFc232Zm3&#10;U53X7Oirufcv3Km1jxFLqU6RM3ybvlerXhu2gv1l+bfL99U3feqKlSUI8xxyMdNH+03Vwqrv+zxe&#10;a29vur/l6w76xeCbKr8j/MteqJC0MUtnKscMt1Y3Dts+f++//slcHriyXF4iOuwxRKuz+7XJQxkp&#10;T5SIykfEfzUOny01H/ianfer9IP0g2LO5XW7dLO5b/S4v9Q/97/YrNuYWhZ1ZWR1+8j1E6f7yP8A&#10;7FbSImvWf9zUIl+ZP+eq1jy+y/wkHKabrEc1/LbLL86/363k2utYj2EFteeasWyX+/Wsk3/fddVS&#10;P8oU5fZkS/xfw1C/zU+ST+Kmzbv4amJcjMudbisLpIJVb5v466jRNYbTZX+Zvs8q7JUT/wBDrBe3&#10;gm/1qq7/AMNWI6JGJ7R4Y+KNtDoOp+DPF8DXmhX/AM63EP34Jf8AllcJ/tf+hLvWvNde0G50SVVl&#10;2vby/wCouIfnilX/AGHqjva/t0i+/cRf6r/aX+5XUeBte2RXGiz20F5Fdfdt7jfsZv8AY/ut/t1j&#10;y/yh732Tj/4aej1t6loltdM7aQ07uv8ArbG4/wBbF/8AFVgyVfxBGQ/+Kuw8DW32az8Ua1L/AKrT&#10;dHuPn/uvL/o8X/j8q1xiPXr2m/D3Wte+CdxY+HpbGbxBrN4tx/Zjz+Vdz2cW/wD1SN8rb5f4Pvfu&#10;vk3US+EPiPBE+dtv8f8ADWU15vZ1/u/wVsWejtDrL6Zqq3Olanbysk6XfyeUy/wMn3t1VPENsqal&#10;5q7fKuFWXen/AI//AOP13QjHmOOVSUolSz1K501vNi3JLu370rqPDd+32+Kfb5NvdP8AZ59n8O6u&#10;K+aHf/HurpfBMy/2lb207bLe6/dM/wDd/wButKkSIj5oYLa8+x3jNbSrK0TJtrQXW4NBZItIuZL+&#10;Jt3m74vk3Uz4kQtDf2Vz5SpLcRfvX/j81fkeua86XTZVil+dJVqIx54kf3T1PwNrESaX4rvp1Xf/&#10;AGY1rF8v3d3yf+z1gzOqW8UUXlujKu193z0+G2n/AOFd3vkMv2i/uoreL5v4V+d6peFdBlvNYi0+&#10;5Zfvb55k+dIol++9c0Y+9KQcvNKMT0LxDNp/hvSXgn8j7RdLvlR/+WrfwJ/n+/XBQ3lzZ6M+2JYb&#10;Tds2JFs3f8DrP1u/vvE/iO7vFuWs4rqVnih3f6pf4Eq3f6PcwxRQNeTu8S/M+75Gat6dPlj7xHL7&#10;0pG7c6xF9lS283fqcVqrxTbvn3MiO9db4G8MWyRS61LOr6h5Xmq00Wzyt38ez/0GuN0fRLm58URe&#10;VF51usUUSpt3u0vlJ/H/ALH8VbXjPxIthbpBpt4r6ezL9quIW/1sv/xKbPlrCpH7MS/h9453xD4z&#10;a5uH0yK2ZEil+eab5HZv771XmsJblvP+V3Zv71aHiHdcruvLZv7Qi/dK6VRmS0hs7L7N5/2jym8/&#10;5t6O3+x8ldMfhMubm+IbbX7We+VfklZW3VpaVNFrf2jb5f2i4g2LvnREaVf/ALCs22tp0t/Ili+e&#10;VU2/fd1/3Kh+xxWyorWckLxNvld/4qOUUo8xSv0ns5ZbOdV+X+KFt6f991t6D4wvLCbdugmRlbz7&#10;fytiN/sVoWdnPeWvmRWaojKySrM33v7lZP8AZVzf6l+9s2h8r+BFqPdl7siIyjzFh/syakk8cTJu&#10;/gmbf83/AAH+GvU/De2aKJWlXzWXZ8n32rzJ3aazTzVb5fkXyfvts/v13vh5J/DekxavqCtbXF0u&#10;+1Td8/lf3/8AZ30Spe1iejhYyqy5YnV39heI3m+U39xd/wAlMSznhXdPbSfM3y7/AOKu1ubD7Ta2&#10;iqzeUq7/AL1Y95bS2371mZ0X7tcdTDSgb8pizWzTb/NVoWT7qUy2hitrV5W/1q/derd++xv3v+qb&#10;71ZN/cwJKkEDL833a5pRLKWpTLNE7LLVL7kW6Jvn21d/s2eTylVV2L/crQ0HTfvxSxK6f36j4SyX&#10;w886bJ/v7vkZKvWab97bm8rdvqKzsG0eWXa29/4UetXR3WHR9+1d7S7P+A7KiRBnzXk9uvlK7Pud&#10;/Kp1ii/aH81W+Zv460E01UtbeWf7it9/bTURppdnm7EVfl31RZ0GibobpPmX738delabc2dgsU98&#10;qu+zZsT+KvOtBtmmuIvP+fbXpt5ojXP2Se20xfKZVi3p/eqfYSn8JEv7xi2ySvqkq2y7IpW3r/sr&#10;XvVhqui6Vo1vLP5lm6qrt82/d/sJ/DXG6D8MVhs/7QvJZElWVt1ov32Wuf8AE+qteal5E8UltEq7&#10;FR1qfq0/5Q5oHpU3xX8Hab4V3T30c12sSv8AZ0XZu/2P++/+A15V4t/aQsdHaWODSGmeX/UXaXjx&#10;Sp/H8/z/AHt7v9x65fW7nwT4JW3a8iudSu7r523/APoHy/d/4H/fryfx/wCKrPW1ln0jSrazS4i/&#10;5bS7tv8A7LXdToRI9tKEfdPVbP8AbA1fSvKnksVuXZlRprtd23/Ox66i8/bD0i58OJPfaZJbfMyf&#10;Z7Ffk2/39/3l+T/er5FWbVdVZbOWCR/3Xyum99rL/B/4/XsXw0+Fc+pReb4qZrOy/hRF/dMv9/5P&#10;9tKupRiY+3qc3LE7PXviv4M8c6X9s1OD/SIl2M/8Df3Nn/ff3K5KGH4TX+l3bbWhu1bf525/vfwb&#10;03/NXYeP/hj8OfCWg3az659p1Db5trb7t7/3f4fvV4vqU2kaxqW2ztls0X5FhT/lr8lZU6MYfwyP&#10;g96UTSTwNZ+JNSli0HVWe3fbFFDtf91t+58+/d/cat6b9nLxjqVrb/v2v/3WyBLSL7vz/wByuW0f&#10;WLrwPpry20saea38C/8AoFb158UfG2q29pLZ+I7u2u4vu/wIvz/x7PvV1++Yx5eX3jC8T/s8eJ/D&#10;fm3M9nHvVfm+V027k/75/wBmvNNS0GB5YvuvE38Dq6Ju/wApXa+LfH/iW8v7htX1G7eWWL+Od9jf&#10;7abq53RIda1i426LpjTb9yb/ACt7p/fojzcvvBLl+ycvDolnfs6z+fbPE2xndUdFbf8A360JtB/s&#10;3919p2fLvZnbejf+zfwV7x8NP2S9T8W3CNqGq6fpsLxM6+dF5vnrv/uK6VseJP2YJ31m4ttM8S6b&#10;Neq32fybhdnzbP4Pno9tHlCNOR88+G/tNzqSWMUUXnKrJ5zRb/vfJ8ldn4b8B6v9qluZ7mxvLTcu&#10;6FGT5f8Ab/8AQ67C8/ZU1Wxv7e51fWtNs7JdqTzae2/b/wCP/e/75qlrfw9/4mV21jrkd+lwysrw&#10;t5W3++n91v71c0qkeb3SPYy+0Z/i74erDpMWtWd41zb3U6v5yfws3yO7p/vbP++3pltqtzqWqahF&#10;feW9xF5T+S6/6ptmx/8A0D5q9T8PeALbRPDkun65qen3KMrItoj+a/zb3f8A3W37K4fXtN0Wz8QX&#10;F9Bq+/ba72fyv9b8mx5dn95H3tsrx62I973jzanNynoaW0HjDwf4cs9Pn/4mcUtxcec7b0gRfnTf&#10;/s/J/wCP1wmqzQapcXCq0lnLfxb5f3W9FZn/ANzcq/c/77rPh+JE/wAN9Nl+zTrc3F0r26zbdiNF&#10;8jo6f7/mpXH2Hi28824ubaVkt5W8ryt29Nv9z/0CvNw8qnPLm+E83m5DSufBn2DS4p/7M+07rrym&#10;Td/qvufO+1/4HSum8JarBrem/bLy0VLu3VkV7eJE2/c+d/4v40rite8eX3m+VLLvSX52dPn/APH6&#10;dpWvRWy7on/e3DK/ztv/AM/wV6vNLl9429od6lzZ/wBl6nZ2MEkNurNK2yX/AL72f99/+OV5/DdN&#10;42vL2LdJvi+eX/d31t3mvT39u8W5USX5GdP4mpmiaauiSpqH9owJd3Esr7Gl/e+V/wCgt/n7tY4f&#10;l5uaoRTlH4jPv4bazWXyHV5ViWLejf5/jrHs4ZYWl3W0cz/caGZf8/7Feh3MOlWzfbpY2m81d7Pc&#10;KjferKvLC2mWW5tpVubf7++Fv4a75e7E29pHlDQbnUNyfZoP3rL+6/2Wr13w3pVy+h/6ZutpZdyf&#10;Js3/AHP/AEGvItNv5La/2r8js3366CHVZ5pXbcvm/wB92+9XlV5U5fERGpGJ9MeC/FUWgy2Mssqw&#10;xLa+avzfxfc+f/arrYfEMVza7oNXa8uJYm8q3hZ9m1vlTcn/AKF/wOvlzTUnvpYlgaR9u5m+bZ8t&#10;dRDeS6Vb3FzL8n2edYvvfvWb568eVH/n3IKdSMfdPS7CG5hv71VtoPKlXYr3DOn9/wDjrb0TxVeJ&#10;o17EurwPcW+1PJ/j2/7G6vFL/wCKK+bDBYxND9nX/Xbnf5qzLn4kancRP5su9/77qjv/AN91xvLo&#10;yl+894292MuY9zufiXp/9k28rNJDdxfP5P8A01WsK8+IsV+vn/bJ0uG3P8steGf8JDPcttllV3qu&#10;+vS20vl/cf8A267/AKrFEe1PSNVuYL+4aVpWSJ/++6Z/ZulXGmvP9pVLiJtjo7f61a8/h15rmJll&#10;b59u9UoTVdi/erpiY+0OwudNsba1dfvy7fldP/Z65C5d0meKDd5TVffWGuVRVl3/AOxQlzbbXXb8&#10;7N9z+CmHtIyKsNyvyRRMzuvztv8A/ZK0NK02+e6uLPatnLL/AB3Hybf7n+7XQW1nBqrW9nY+Wlw3&#10;7qXZEn3au6V9utrC0W+i+2RS7k2Q/wACq+zf/wCOPWFT4fdMZfCXfCWsNeXEt5PBEkrReUuxfnlb&#10;Zs+RFrkL3w/F53n31+ls0/zotxv80r6t716bqHie2tovs0VquiRKv7q4RfKlVvK2fJ/drzjxja6z&#10;qVxa3UfmPFJFlZYPuyf7VeZSoRjU933QjT5fiPghH/vVNHWPpuqwX8W5WrSSb5a/T5RPv4yiW/8A&#10;bp6XEsNwk8DbJV+7VRJldfv1LWcizY1WGLW7X7dBEqXC/wCvhSsWF9/y/wAdWrO8lsLhJV+//c/v&#10;UarbRXMX26z+T/nrD/drKn7v7uRjL3feG1C8y/demwzLMvy1Xud+771dMYhKRL9/5qtrcqn7pqzI&#10;XZP4qt7N6/vfv/36uUSIyNCG52MjI2x1/jrVmmZpYtTtm8mXdvbZ/C1cvvZG2s1aGlax5NxtlXfF&#10;L8kqf3qxlTkHMdx4h8rxJpcXiGxbZqEW1NRhT+9/BKn+/wDxf7f+/WEl/a6wyRahttpf4btV/wDQ&#10;/wD4uq7u2iXm5W3xSr8r/wADLUOsWH2DyrlfntLpd8T/APslRGISlHmNaHwZqb6zaWLKqfaPnS73&#10;fuvK/jl3f3UT5mrE8Vaxqf8AwlEtzpmoLqVlaqtvZvbt92JfufJ95f73+89aem+MP7Nt5dAlZrm3&#10;vIv9Kt/N2Iqt/cf+Fq4zVdB/sq6e8sZWm0/d8r7vni/2HrpjGX2jmlI7DxJ8S5/idYW9t4jjjm1W&#10;3VIotTmXZdqv9zf/AMtV/wB+uf1jw3qcPhf7d5TTW+my7GuEXenlN9z/AMf/APQ6x/8AhIZ32RSr&#10;Hcp/02TdXsv7PHiTTb/xh/YuoQRzafeQSxS6fd/Pbz/JvRG3f7aJUS5qEeaJrTj7epy/zHgqJ53+&#10;tbZ/sVYkRrZopYmZNv3a+hfGH7P2leJLWLxf8NLlr/w1LKqajpkzb7vSd3yfP/ei/wBv+H+P+83z&#10;+9s1tdPFK2za+yuunUjV+E55RlCfLI9D8Z239t+CLK5iVfNi/eq//fG+vLIYZftCearPtr1W5vPs&#10;2jaFbT/OjQNE3+78lc14D8H3mveNLfTFgaZIpfNl2rv+Vf46mnLliXUj7x0HiS1XStB0LT9qpLax&#10;ea0Lt87tL9//AMc2V0eh6a2j/C/W7yVY4dQ1JotPid2+6rfvX/8AHE/8ipXOeNtesU8YXGoTyrNc&#10;RS+Va6fC29FX++7/APslVPHOpXMNrpXhyCeSaKJWup/+mss77/8A0Dyq5OWUoxiEfd5pGE+g3Oj3&#10;8rXM6wzWrfLF9/czfOlPsNB1fWr9IJb5n+b5n3fPWfcotz5MEDN+6bZ8n/LVq9KS2g+GPhdLyVl/&#10;ta6+6n93/brulzGMTQ8Ya3Z+ErD+wbb/AJCfkbL64Rv9VEyJ/o6v/e/vf9815bZ3KpqUsH3LSX5P&#10;n+fyv9v/AIBTnSe/t7i+uZdm5t+/+9VV7OeFolaKR93z7HojT5SJS5pHS/2reW32izvE875fmRG+&#10;9VeG8gSX91FLbRK33N3yU/R7+KZUtrz5JV+SLevyf8Do+zfZrh4vK/2Nm2o5SOXlLdtcypqSyxS/&#10;N/zxRfvU65/cy7bmCSFF/wBan96iwe5huPMgnZHi+dflq3eXn2xvtNzKs38DQ7fnakBLbeJIPKl+&#10;xr9mlX513/P/AJeorm/nv55Z1WRHZdm9G2fLWfeeU8yNArbGb7u7fV2zRZrq3i2t8zbN+3ZTjTjA&#10;IxjH4Tq/hd4Yi1vxBaNqHz6Vby/vU3fff+BK9i1LxnoNz4muNPn0rzpWl+xec6q6N/sVX8AaVYw6&#10;baSwReTb/wDLB3b5/wDf/wB560/+EA2+I7e+8qN/milV933f79dOElKr8J72Ejh6XN7f+U6t7PYy&#10;/L8irWTqWledbuu2uumttn/fNZmsX9toOjXGoXm7yovnbZXqypRnE8qMvf8AcPPNS0GeaylVm2Iv&#10;8dc/No9jtlgl3PL/AH0/iWuwfTZ/iXFby20/k6ZFL/uPWLc2c/hLXP7PvpWuUWJ3s9i/vZ1b/wCI&#10;+euH6tSpR942qTlCXLIl0Hw3Bc6XuVmtnX7zzN8lbE3g+e2t4t7K8S/xp/E1c07202m/2hpWq32+&#10;4Vnnhm/1UCr99Nn3fneu48E6Xcva6PAtyupWnkRbfl+61YSwlOXwnN9YOJvLxv7SeJvk8ptjVe0F&#10;FRZVX99Fu/dOn8NUdV8K3Pif4q3a6esaW8svzvu2fd++/wDwOvSP+FY23+ql89E3fMkOyvN+qc8u&#10;WB3xlH7ZiwvbXlr9htrlbyX+Hyf4asJ4JvtNit5dQ2w27N/A1dbo/wAK9P3ReRaM7/8APaWWuzt/&#10;DESapFp8qtNaKyuqP9xf9ivSjlcuX3i/aU/syMnwZ4Mi1LYyrvi+4tezR+G4t2nwKqokXzy//EVL&#10;o+lW2lRRLBEsKN/Alau//SK93DYGNKJ49StKUjTsLmKzuPK2rsVapa9pWkeNrPyL61WZWb5X+46/&#10;7r0yZP8AvmX7z1UudYgsNStIN3y/xV1SoQMvjPF/i18AdImlt4tM16Wz1i6b9xb6hsdG/v8A3fu1&#10;laD8PfCfgbSf7Q8S3lo727fNsl3o33/7r/d/2Hrq/iXqTTfFDR7y8sYLnSvKiia4/jgbe7v937vy&#10;Ojf8Dryn9pP4Pt4euLfXvCt81zpl0vlXW9UlT5t7o/8A446/98V83i8NLllKkaxrRhLk+Iq+Of2m&#10;NIsP3HhDQbS2RoG8jUPKdH/29n3P7v8AHXgNt8YNQ8Va9L/bmr3b/aGllWHc/lRNs+f/AIF/8XT3&#10;uWvNLliliW2vf9UsyL8j/wB9P464/wCzNbazaf6HFD+/3td/3Pn++ifdrx404lyrSlE7jWPE/wDb&#10;dxLqEG6GWwVbee0uPubmf/8AbqppWpS6rLbrPPIm391A6fw1Ff6r5Mt18sd5cWsCpshZ0T+D+Bqx&#10;9KSe/vH+yyrYPu2ReT86bvk/75raPw+8EZc8eY+ldB+BcvifRrRm16201LyXYqTLv81v9irfxC+F&#10;0/gDTUn0/WmvH8r91DCv3v8AgH96vLPD3i3U9H1RWvJVvJbVmeL7R86K3+x/s/8AxdTeKvitq/jy&#10;w+w6vdwfNKtx+5giTdt+4m/+7WP7yR0x9nCJyOpalfa9fxK0Uk3mt5S/uvvN9/7nztXqfgP4rweE&#10;7X7M2n2yXEUW9fO++zf3E/8AH65fwZ8Or7x/vs7aWRLJv+W00uzY39x69Y0f9jO8msHn168gSJl2&#10;RTTS/IrbP9irlyy92QRl73NEm0T4/eHvB/hW30jzftNus8ssUzrvls2ld3+SVfu/7X/xPy1k6Vpu&#10;ueJJdT162iZPtDLdSpud0l/29n8P3H/j/v1ieJP2YNc8Kq95pn9n3Nxb/vfsn8f/AI997/gFVfBP&#10;xXvvBNvKs981tLbqqLbwq/lN/fR38r/f/vVzcvL8JtzS+GRu+OLbxDpum262elW1tcM0qS28O7zd&#10;0T7PuN9/50f565K51iew0O4XVZ4JrhmW3867Z0SJW37JURfm2p/n7lXfiL8b/wC27dNu2Z3ibyke&#10;dIomX7+zY38X3/nTb/6HXD+BvEPiXUrDW9a1WLS7zwloyrFLaTN+63f9Mtv8X8Hybf8AWpWMvh5p&#10;HNjZR5fdLeuar5nia00Pwqslzd3E/wBol+z75U3N/wAsk+Tcy/7ez+Oq3xL0rWvDFrpWq3PnzS6T&#10;P9lZfKeJ1i374nbcn3vv7q6vxV8END1v7RqvhDUJLzU5WXd4emZPNWKVPklt5d6LKux0b/gH8Xz1&#10;4fr3iTXNH1S90/StTubbR1l+VIWdP4Pv/f8A4331zRp063vRPB5ecsfbLnVW8P215OqWl03lLM6/&#10;dXfW94e8W2djoMtjLY/6XL8nnP8AfiX5/kT/AL6+avP9KvNQ168stIW7WbdL+6d127W/3663R/Dt&#10;ylxaTyz/AOj6lF9ni3/8/Hzps/2fn/8AQ6K2Hio8sjmqR/mOiudKl1VvNW287yovN3p/s/wf5/v1&#10;yF+95pWlytPEqfv5UVNu993yf/FvX0V4V0S2sNJu2b53VYrhbd2+fd/y1i/2fn3rXL+JPBlnqWkx&#10;LprbNP8AtjSyzXH3/l2bN/8AD/s15tHEcsuSXwmNP4Tx/wC33L6Hp95FLJsZnSVNv+q2/wDoW/8A&#10;+Lq3o/iSS81K0WVd9uv73/dStt/B+oaTdS6Y0Svb3CyvFvi83d8+/wD9nf7n9+s9NK+waDLPYszv&#10;eNsi2fw26v8AP/4/sr0pey+ydMuXlOlh1iKG6TTJ4N/97ZK6PRCltZ38sWlStNbsq/f++v8AfT/a&#10;rFuYVmiS8nlZLjyv3X9/5fk/9DrnP+Ek1VbpPmV5W/1WxaKfvx5SIxOzh1j7NKqtuRovk+et3QdV&#10;WZvNZfOf7ip/tVxiQ3l5L5V9Z+TcSxb1eGuo8JeCdXv/AA4mq6ZE2paezbZ3tPneJv7jp95a5q2G&#10;5ohKn9o9I0rW4k3wLErysu6Wb+61Xde1Kzkt4kgXZ/H87b33Vyttbf2bpt75TMl7bqsrI/8ADu+R&#10;9n/jlYM2qz3MqK235vuuleVHD8hlym8l19pZ9q1saPpsusRXHlbn8pfNX/a+dP8A4urHgfwxc3l5&#10;aPfWM81lKyo3kq/y/Psrun8H2fgbWf7QV/8AiX39ncRLdoz/ANz+D53rbl+0L4pHlU0Kou6KLe/8&#10;W9vu/wC3UT3Nm9nEs77JV+6/36NVvJ/K8z5pt7/x1g7/ALQsqs3z7WeJ/wDd+d66Y0ZS+I3LFzqv&#10;ky/um+RfupUUOreduXym3/391ZupQqlrbzrLvSVdn+61ZNq8szPF9/b87bK2jTM+U7Ow17ZcbV3V&#10;qw6rF95pfutsauKtkX7O8qt937yU6F7m5lSCzVXlb+DdWPsOeRHKel6b4k+xq7My+bL88U22rdh4&#10;8bQbeJladEX5N/8AdXf86f5/v15TpupS/wBrLYyzq/3tro25K6NL9fK2ztG/95N2+sfY+yD4D1C/&#10;8c3mvXFvqFiy/aFVtzv/ABL/AOz15/qHi6aKfaDPF/sw/dpmlXkU1rEsD/PFv8pEb/xyq32qK+LT&#10;xyfZgx+5XLGPvEe0kfAdtcy2cu5Wro9N8QrN8svyPXOIm9fmaon+9ur9MlGMj62MuU9FtrlX+61a&#10;EM396vPLO8ubPY275P7ldBZ+JInVFb5HrjqUDsp1Tpt/+zT7e8+xy7l/4En96sxLyKb+Knecq1ze&#10;z+ybcxp6rpq7VvrFv3Mv3k/u1nvJv/i+erFhqS20vzfPE33ko1Wz8nbLF/qm+69FOUoe7Ixl/dKX&#10;8f8At1YSbf8ALVRJtjfPTP4vlrs5eYx5i87/ADVdsNYns1eJW3xN9+J/nRv+AVleY/3alT9yvm/N&#10;so5Q5jo7a8gv7f7DKv2ZGb90/wDzyb/4mnaJeWz6pceHtVb7Mkq7FuJt/wC4l/geufm82a3SWKVY&#10;fm+bfV7zotYt0gb57u3X5bhF+dqx5eQRzl/ptzo+rXEEq/6XE2xk+/T7DWLmwunb5XRv9bC33Grd&#10;ubCfVbf5fnvYotm//nqv/wAVXPp5T/K25Nv+zXT8ZkW7/RIpov7Q0jdNa/8ALWH+OD/7GofDOpfY&#10;9espPm3rKn3KNHvLmwukltm2TL975vvV0H/CPNeX9lqFjBsiZleW3T/ll8/3/wDdrGUuX3ZBH3JG&#10;n4f8Uan4R8ZXv9n6nPZ+VOybIW+8u+ovEiaZ4h1m4vIGaF2nbzUT+9vpmpaJO/jrU5duxPtjvvdv&#10;vfPVj4Y+GJfGfjC30ra2+6vPmdKj3fiNuaU/dLGt3n2ZLex2r+6tfvvXovgPxhpXw3+FXijV/I87&#10;xXrkC6RYu6/6qL/lq/8A3x8tcAiNqWsy/eeK6l2Qb/4V31L45vLbVWuNDs/+PfTYligdf4mX77/+&#10;h1z1Ixq8sQjU5Zcxy95okGq/Eu7jll2RS3TSyv8A3Yvvu/8A3xTPE+sfadU/tD5Ue8iV4k/55fwf&#10;+yVt3O3TdGuNckXe95ZxWUW3+83yP/44n/j9V/Dfgmfxhq2jxSxfZre3td8r7fur5r10Rlb4iJR+&#10;ydR4A0GBNE/4SjWlWG002LZBv+Tzfn+SuR1vUrzXpbu+1D+Jv3Vu7fIq11HxIRtSa30/T7qNPD9m&#10;uxU3feb+N65K20G51uX7uxFb5Ufem5amnL/l5IxqcsRkNncpA+oSwNc28Xyb92z5v/iaiT/T18qW&#10;VtiMz7Eb51rdewle38ify0S3Xyvk+5t/v/7TVmpClnL5W1djf7dbfGREqQpKjfuovk/vvW3Dfy7Y&#10;lnVv76zf3dtOmhVl/wBU2xlX/gLf30o+wLDcbfv7Yl/2/wDgdV8RZYm+TZt3fN87Oi/eqJ90au21&#10;fK/i2L89TWdhc3TJ5Xz7m2KtdPpvg/ULm33K9tMjRN+5VvnXd8lHuhy8xxr/AL61SdWZ0+4yP8ld&#10;74AeLW/E2nxfZlTcrIz7U+balZkPgnUPNt4orNfm3Or7vvV6B8H/AArfabq13fX0DJti2RPt+Rt/&#10;+3Vxj7WQcv2jndb8PX39uP5upLDFbzt5VvufYv8AuV774Yv/AO2P7Mn+X5oF3bP733K5LxJ8PW1i&#10;/t9Q09Y0uImZ5d//AC13VY165ufhjpen3OnxRvL8ySo/3NzV00KcqNX+6erWqUpYb+8elaknzP8A&#10;98VFqWmwalF9juYlmt2XYyPXOeA7m+v9LtLzU52ubu6/0hn/AIF3fcRK7OFN8u6vV5jx0ZWj6Dp/&#10;hnS/s1jL8ksrS/O29685/svXE+InkXircy7biXTLvbv8pWdHf/xyuj8STf2JeI32Pzvt8rbZtqOi&#10;t/BVfxh4h/4RvTbTVdzQ+VL9nWZF3v8ANS9nzy5i68ZcvN/MVbOwtvEPjTU9M/syRLuWL7PPND/q&#10;l+4//s9Wr/7d4DitNPs5fsyKsr+dD/E33E2f+hVS8E+MJYdc1DULnU7awT7GzzzOuzz9yfun/wB6&#10;u68TvBefDfT7lYlfzVt5d7/7SVOPjL2HuHm4SUYV/ejzHH/Cuw+2eNNvm+SiwNXu02mxIz/xuv3K&#10;8X+FELJ4ovblf+WUGz/vqva9Hf7TLLfT/wCqVvlrmwFOMY+1keriZe8T2cLQruVdlPR0fUreJvvq&#10;yvT4bnzrpI1+5WYk3/FRo391q9c5D0tP+PeJqZrDtbaa8/8AeqKzfzrCrWqp9p0Pa1dGpBn/APCV&#10;WcPhe7vL68js4rdf3sz14FZ/Fqz1LXvIttM1K/i3fK7y+Un8Cb/738aVU+MfiS80fWdC0hZPJtLq&#10;VriX/a2/c/8AQ6810TW5ftFxp9m6vcKzPPND/ufcT/Z+RK8atiqntOSJtCpUjP2VM9os/iFquq2u&#10;oNLpUaRSztFA7y+a/lb/AJP+AolZ/ifVdQ1XwlqvgCWD7Mlwv2iLzldZftC/P8n+y+z/AMfqv8Pf&#10;CWr3+g6ZYtcxws06ytM/34Nv35d/+wm+ui8N7viLf3fipp5EfRIti/x+asSfc/8AHPv/AO3XNiJe&#10;whzVT084wEcPiITpS96UT4nv7bULy/8A9G8+GWVvmTciI3/fP3fkrvlh0PSrVLaXT4NjbXnhuG83&#10;yvkT+P8A26h8baX9p8Zah5bbJbdm+42xNq7Nn/jlY/8AZsH+l3MsrXksrLcM77H3Rf7n/sleJKJ5&#10;z94t+PH8Oa9axNpGlRI6t/x8eR5Tt/sff+b/APYrn9B02202KJpbP/iYLueV3n2JL/uf3a07+8nt&#10;ord1tmTc29YdqbJYlf8Ag/2fkr1j4Y6Dp+t2cssVsv8AZ8UWzUUdU8qJmf5N7fwtvrGpWjSjzSCp&#10;LlPOfBmg6v42t72Kz0yeaXdtaaFf9V/cf5q6O/8A2cvFUNrFcywLNtVfPh8r52X/AG/7v8X/AHxX&#10;oF/8SLH4S65qH2Hw1PYXtn/ot4kzv/wP7399/m+f+/XnXjP42a94/tUlSWGaWX/SFh/jXb9+hSqT&#10;96MTs5afJzcx0vwx8T+Ffhu1u2uRapbah/Fb/cRm/v8AzfK1e5ab+1p4V0qzeCDTL6F5Ubyprj/9&#10;v7tfFU1nqd/cSy3y/aX+b9y/ybq3odSs/wCy0iltvnZfl/vr/fq5UYz+IiNbl+E+5fCXxdg+KN0k&#10;UDX1tFLE37namyVv++Ny/wDff8dUvG3wc8IfY4rGW2ttNl1Jti3yRP5q7X++7t/3z8/9+vknw98U&#10;dT0q1iXSNQX7PL+6851/exf7Fd9c/tY6npTRaRqFnBf+bFsa7mgSWuOVOUPhOn2kZfEehfFr9k7w&#10;Tqvw+lg0hWTW7eJntU3PEis3zu7p/wAA/uV4hYfAfVdH8L3sXh7Wl8SaZfrbveWNvviuFaLynfYz&#10;f3PNf/xzf/BXZeD/ANofZK9s2sXdmy/6OqW6/wC/5Tvt/wDZ3r1Ow8YQXnlQW3iqS53XS/vriJ4p&#10;ZfnRPndfvfO6fJsVW/4HWPtKkY/vSJRpSieE23hXxH4Sv7u+n09bOJmVEm8/ZN5Xzo7un3m3o7/f&#10;TZ/u1x/irSv+EnupYtVtl1J7O1+0S/Z1SKVvn+/v+Rmr2Dxt421Cz8W3d9qC7Ps8vlNb2i/J/B8+&#10;xvlVv+Af99b6wLPwZB8afG9lpE+ptpWlXG7dfeRvdVii37H+f73yf3/464I8vt+Y8St7OFQ+fte8&#10;KwaPqmn6houi6olqsqyxPNs+9v3on+98n3f/AEKvpb4b/CWD/hEpba5Rbm7sJWuF3r8jRNK+x/8A&#10;d2Iz/wDfFdbqvwc8AeGLjWNeg17ULZ7O1iSC03I0U6xRJ9/5P9jb89cU/wAZrGG6u1iaTTZYrX7P&#10;Z31ou+JW+f76b/8AgPyf98fxVzZjzVeWMJHBWpyn7x2+j+Kv7B1FbmWztrmWWd/sr+VuiaL5H8rb&#10;/dd0/j/v/wDfPL+Lde0HSvtF5pkUGmpLK1w1pD86KzRJv/8AH9n/AI/Xmusa3Z6PK8Vs07xXEv2p&#10;f+mStv2In/2Fc14h8fz2d0kEv777RKrz+c3yN8+/f/4/Xm0YVZfCccY/ZidbqWtxQ3mlTrL5Nxas&#10;zrCnyfe+asLVdSs7a8uIoEWFP9Uuxdm2L79cJrfi3+0onaJvkil+5/drFs/EP2lk8pmfa1exToy5&#10;Q5ZHezbbm12yr8m14vvf3v8AYrlNV0SdL/zYIv4f3TpWh/bmyXzflf5fm/4FViG8Z2Rv7v8AHV0/&#10;3Mi6cuQ7jw3NY694Xu9P1XT4/wC20g2RPu2Irf399cvpv9tfD3Zc6Zq93YXF0uzfaM6P/to+3+Go&#10;vtK6U0V9+9+X7yI2yugm1Kz1W1iaPckTfwP/AA10+05veNvaRiZl/f32trcS3nmfKyo0395v9qtP&#10;R7ZryK03TrbeU3zP/d/v70ovHZ7dIIFWF2lXz4duyuZs3ubZnvPtOyWJdnkv8jt89RKMfskc3PE9&#10;W8MeJLnQb5mglZImb5kdtm5d9aut+OdTudJl0xWX7JFL9oX5dn3q8qTW98qSru/3Jqu/22u3/njc&#10;Rf365uXljymHvG6j/wCkbWZvKZd9WJkWaO3VfnTd/B99KwrC+a52LL8nzV0ENtJeXFvAvyb1+/8A&#10;8Ao5uQnm94x7Ow/0OXT1jkvPIXzU2Rb9vz1n2dmtmss7eQm5vK85P4a1UuZ9N1K4niZkuPKaJXRv&#10;vfPWbc3l9eRJLLB8n3GTbv8AmarjLmiXzcxY/s22+TymZ0lX5v7lT6lbfY1lWzg2PdKsUXy/3P8A&#10;4ul8KwxPpLy6hK0Mq7EX5dn3v7//AHy9WL+8gubCWSxuVuX+4rov3aFW96US/ae8cPNYXOj3W2L/&#10;AI+P4v8AZrQttSVJdzQfIy7G2L93/fSq9/rGyWJrmBn3f8tkbY8X9z71XYdHlvJUl0iWO5+bfLCk&#10;ux1q+WU4lyNC2m+x2Dp/e/exTJ9+rVu0strGwTaMVhaJqV59sTT7xWR4m+ff9+rlp4ll0UyoDuSR&#10;t6+cNw5/u+1efKnKMjjn8R8XXKfKm35Ki2Luq1D5Tq6y/wDfdWJpoEXbEzO7fx1+iH2BXeZni2st&#10;RJCtP3tu2r89Omh8lfutVATWz+S25mZE/wBh6u/2tLuTbJ8n+3WZCizLuZtj09LZdu7dUcpfMaE1&#10;/Oldr4A16xvP+JVqu37PdfIr/wDPJv79efvc+cqKy/KtPhd0uP3H36xqUY1Y8qLp1OWXMdb4w0e5&#10;8JazLY3Pz/xxTJ9yVP79Zv2nZEnytvauyXVW8c+HLSzvFVL2z+SB9vzsv9ytDwD8NLbxVf8Akanq&#10;/wDZVkrbJX2/Ov8AwCuajUly/vfiiayp89T3RvgDUvCepRJpWuaL+9afe2preOm2L/bT/wCIrqPH&#10;nwr0/wAPaS+oaZrS3OiXF0yWPyvvnX/gSJ81dbpXwx8C+Fde1Cz825uYrdYpYtQvpfKf/gCL8u35&#10;P46i+Pf9gzWFpPpHiie5iZtjW9xdSyv/AH3+T+FfuVl7SM5e6b+z5KfvHkmpeD1/0fzdTtra3Zd7&#10;Q7XeWL5E37/krETRNQdriWxgaa3tdrtND86L8+xP/Hq6Pwlomq6xbvY22prbRXTb5d8uxP8Agdel&#10;vbL4V8My+HL7V7ZJftUUstv5SfM38Hmv/cRP4P8AbrWVSUfdObl5jj7zwHrmjrb3Mtiyag0S3Eto&#10;jb/NVv8A0Fv9iuP1LRJZvNvtPsZHilXfLDt/1Df/ABNfTt/8Y/BniGzSWdba2ltWWJZrRbhP3qo/&#10;73Z5v+f7lcLr2t6LNpNxrmmJviaVory0hgT5d38b/wB5f7v92uSNacJe9EqpTjGXxHgP2OeztfPn&#10;gZEdtnzrW34Dmubnxbp8XmskTSqjfN/DTvHkN494krSyTWTLvgm3fJtqx8N4VTUNQn275bezllX/&#10;AHtnyV3SlenzHPH4yxf+bf3j6nZs00Xzbk3fOrV1HhW2l8DeD9T1DzWTU1+Tf/zyb+5/3zXP2yL4&#10;b037ctt/xNbxvKs02fd/vvWt42tp0/sLwnbfO8TfaL6b+9cN/wDEVzVP+fZcfdLHgm8XQdB1XxLc&#10;rs3N9nsUf591xs+//wAArzfR7zydc3T3P71pfm/j210HxL17yZYvD1i2yy0tfK+T+KX+OuEh+9t3&#10;fO33q6KcOb3v5iJfEeteIfCrXOk6JbaUrXMX2ptr/wB1pf4P/Ha3vG2vN4b0tNNin/4mF0vlSvD8&#10;ny/x7P8AZ/h/77rY+HUP9leHHXVbnybezX+0Lr5fniXZ8if7z/8As9eSeLden8Uao95OuxF/1SIv&#10;3a5I/vZcv8pcpco3fLeL5W1tiqyKjt/DWrpVhqttePEtz8nkNtRJf9is/TUWwsHnlbfd3SNEqJ99&#10;Yv4/++/u/wDfdS6PoOpzX9leSrH80qv/AK1N+3/crskc0i3NbX14r+fcxzPt2LDu+Ss+2SW5Z4PK&#10;bfLt+/XS2fg+8s13tOvlbd7fLs/gqaHR4LWLz2l+TdvVEaiMolmJNNLbRJA0Ur7a2/Dfh7/hNvE1&#10;vBEv2a32r9q/3qx9Qud+pO0rLNEy/KifJtauq8Gaq1hFLPYqv2iVdn3tm2iQH1N4J+FHgLTdJ83X&#10;Ps01usX71n/hrwfxV4b8PeGJLi50+eR4llZrNHndHb+5v/z/AAVxmsa94hRfsN5Lvib7u1vkasx7&#10;m8vLyKKeff8AL8u+uaNOpzfEXKUfsm9o7z6rrNpBK9ztl2oz7vu171cw/Zr+0gtmb7IvyfZ93yba&#10;8t8DaVPZy3d80Tb9v7p9v3fnr1KzmiTS7e8tpWvN0Xm73b73+xX0OE5Y+9I5q0pfCad/4ki0SL7T&#10;uXyoomeWH/Zryzxh45g8VbFvomTTPtSvE9v99V/jR/8AgFRfE7xVLqWs2+lRO1tDFF+9ZP4masfR&#10;PDFjrFhcWaz302oM37pP+WX++9RUl7x72HpxlhuacT1Xwx42tr/xBNpUFs0MVv8AJE/8DLsr0azf&#10;eteCeCdNlh1l7Hz1eKwZdtx/HL/sf7te1pMyaTcMv8MTVtTl7p5Eo8nwnlOq+IdVsZbizvGZ4llf&#10;9y/8NZHxC16LW/BFpBEzI6y72R/7y1z3h59Qt1fbF9sS6bzf9ta7jWPCsvirQ9PgtpWS483bLC8W&#10;x/m/2/4v46xjKoeviI/uOaUSr8N31zxV4Iii0yDzpbO82XUzoj7l/gSnfFq/8WeHrfQrGedktLW1&#10;WLYjfJK2/wDj/wDHP++K948AeDLHwN4f+w2Ks9u7eazv9/dWVeX/AIc1vxH9m1OW2vIopd8SP/eW&#10;uytXj7PkmfM0I8tT2qML4D3K6xoNwz208Nws/wC9mmX5G/3a9de8VbBIIvuVzUOpQPpsrWe5P7qb&#10;fkqxo+sRXlnFtb56KVSnGPKdEpe1lzHT+HoWeW4lb+FazYX3647VsabMtto13O21E/v1znhi/g1X&#10;VJZYJVmRW2fLXZzw+Ajll8R6X4Ym32ssTfw1zPxC+JzeFYvs1tpTaklvEst1MkqJ5C//ABX+xXQ+&#10;G/kaX/aqj4h+G+keLbOWedpkl/5apby7El2/3v71Eub7JdNQ5r1fhPEvjr8NW+KOg6Z4h0q5ntru&#10;3i3xQ/8APVW/9mrxf4UeGGf+0NTnlkR7BZXl+V9+5U+5sr7I1JItH8OXc86t9nt4t7eSu/5a8Puf&#10;B9jqul6n4v8AC+tR20upK2nypt+SVWR97/7LbK4K0fe90KPxxPRfCvjODx/8O73TLNlh1DUt1kuz&#10;/WwRbPnf/P8Afqr4e+GmvfB/w/qcUWp2dzaRKv2xHldHZX//AGqyfBOiWeiWdpYxfJLv8pZoW/h/&#10;uV32t+Fdc8YX97KsTWdorRJ88v8ArduxNn+19yuXFxq1YRj8X90763LUr+0+GJ8v/GbwlLbePtyw&#10;QQ3F5EsuxG2OrbE2b/8Aa/ir0X4Xfs/aZ48kibUL5oUVvKZ4mRHlb/Z/+J2V6Br3jnT9Hli1fxKq&#10;vLKypAnlI7/Lv+d9ybfnrb0r9qLw8l15EGh3cys2z7Q6ps/9A/3K+fjWqSjbl94v6qqfuykX7j9j&#10;PwiFijtUlW13bZ47hvN8tW++3+fmro/BP7OGj+F7e9ttIvl/sm4lZpYbdUTb/c+7829F3ff/APHa&#10;z/En7T3/ABK5bSz06SG4ZFZXlX+D/wDZqv4P/aH/ALYWJ9Xtm0SVv4P+evz/AMFcfum3s4kXjn4A&#10;3mpNqEGoahp+pRaleb9jWqW8uzZ9xHX5m2fJ9/8AuV4frf7K9t4Y02W+nWCF7dl8p3ufN3Js+5s2&#10;fJ89fRD/ABs0Gb7X9s/fPaz72+0QbEZv4HT+9/8AYV5P8Qv2hLHUofNittPm1i33RQJtd0Zf4/k/&#10;4BWkak4/CV7GEj5s8W6VbTXHlRs0L/MjTIyJu/3NtcE+lf2Osv79n+0bWWbzX+b/AG9//A3ru/E/&#10;xRs7xrqWDRWmt2l3rN5CI8X8DpWCmvJCrtLbRw29wu/7O7feru5pcp5dSPJL3TPtrCJ2/wCPzZd7&#10;t+2ZfkbbWbr0P2yVPPgaGFf40/8AZK6DVXs7l/llgS4+/wDZ93zrXA63cz2d1ttp7mzdpfmt0Wjm&#10;MeYvab4hnsG8pttzaL/s70datXnjbUJmu23NbW+391Mjfe+dH/8AQ9n/AHwlcrqX2bVbdNyrbah/&#10;vbElb/Y/u/7lZ9nqsttdJZtqG+Jl2NDcfw1zSp83vHNKUj03w94ng1i6t/tM89nqDRN59x9q+Rtv&#10;3Hfd/wADr1jwz4/Xw23mytsS3RkXyV+f50+f/gO9/kr53sNbl3RaVc7fskW7yERt/wAzbN7/ADfd&#10;37PuUJrds6zRRahPDexM3yTRbEl/3H315VbCe1lzHNW96XMevXmtvc393bafq7TRXkSI3nMmzd/c&#10;/wDHP/H64y88VM9he7o5LaKJW8pIfkRZW++7/wATN/wP5a5zQb62ud99FP8AZrhfknt5m2bmX7j7&#10;/wC78lVZtYiS6vWZWe0utrtC7fdb79RGhymXvks15eXNnbyxXLO+7Zsdv73yV0HiHSrN9NtPIlZL&#10;1tyS+c/z7lT7/wB//b/grlLa8gvLyK2+0rDaSr+6uNvyf8D/ALvz7Ksf6TZt+/X7q+bE/wB9F/yn&#10;/oFdHJIXvGfbQ3KW+oQNFs2fdfb8jf5+eqnhvduRZ1jh+0fJ8lbdmkrX/wAqx+VtZ9m7/YrHSwaw&#10;1JGZWf8Aeq6u/wBzb/8AFV1R97miHxe6dBbwxQ3G5NzxKtXY5mtl3blhipsNhvbyPm/0dWdV3fe/&#10;g3/+zVj3n25Le72r9mtIm+b/AGl/jrH2fMY8vMbSa39vt/KZ9m3+CtjTfPRfmibym/1Tf3q8vS83&#10;3jrLL5Kfw7K6bR7+KHVP3tzvuFi+byV/hoqYb3S6lM72G/aa4dWZpvK/v/3az9bmW3/ey7k3qrqm&#10;6q/9sT/2bLLA3+l26/66H/lquz5Kux7tb0Z5ViZ7i1b5flrj5Tmj7plTakttE88TfdiXd/cWqUPi&#10;Gea43N91vn+datXNhLo90lt5DJcMu+XetUrD7Hefv7z5JduxfJXb/wB912csYnTHlOt8N3MV/wD6&#10;1m+zqvmy7Pvr9z7ldxYalbaDqlukk/nWkv7pJv8AxxHrz2zeDzU+VZom27U/4HV1NYa5lmgVWeJp&#10;d+yZfu15sjjl8R0DzS6lfyz+az/vfN3p8/mtWhNZzw2vnxSrs8pXXzvk+8//ANhVe2tltotzKqfx&#10;7Ebf/wDs1d1XWJ4U+w+V5L2q7Nm3/beuOUpfDEg1r+GKzXTFuYo3tLj7yIy/Mu/Z/wDF/f8A/Z64&#10;S5+zWdxLPO095dyr8v39n/AEq3eaxLeKis0mxZdipt/hqHWL+8dotv8AyyVXbzovnVf9yunDU+X4&#10;y6RxupeJIPNiVole42/M7y79tV9NvGvPNdbyPyv4fm+638Fbtzptn9gu52s4P3tqqMkLNsaVtnz1&#10;zXhjwkthvuZ5WhtJfk2u2/8A74r1Zez5Tsly8p0Gj3MVncW8/myPcLL82/8Ahro5dMiuJvnmki2o&#10;oVV9McViW7q+qRL8sO1vmR2+euojmsZjicRrMiKrbvpXlTl7x5spSPjS8hljie2ni2XcTbWSqX2P&#10;ZFuZl/3N1el6P4Pn8Ztb2d9Kum3rfurW7m+5K39x6ra98Irzw9YPPqXmW13FP9nltHX52Zfv/wDA&#10;fuf9919hHF0ub2c/iPufZSOFtrOV/wDVKz1sTeGNXe4ii+wyP5q74kT59y16h8N/h1Y+IbBJ/t0m&#10;m2TNsZE/1rPXrXgD4P6RrGs3HleI2TT4m2NDcNsddv8A47toqYmMTpp4SUj5ts/h7eJqVvBq/wDx&#10;LbSVd6zbd/y7P7lZk1nA7XEVjBJcov3ZvuV9gP8ADfQNNvNWs7zV57y4s4JYt7rv81pfkTZ8+37m&#10;/wD+LrmvDf7PFz8SLBG0Wxn0S73bFsfId5bpW+R33t8v9+uaOL5i5YbkifJkKN93+8taGmzfY/3q&#10;wb3X7u+vsNP2KtP8H+INKsfEOq/6XqUUvkI/yJFKmz77/d/jqv45+F3gDwN5UDTqniCwbfeLDKks&#10;W35/9j733K6ZYmJy+xkfLNn9uRnvl3QxRf8ALZ66i51K516wS5tpWS9iX5kR/vLUXjLxJp9z/oem&#10;W0aeU3yvu/74rl9K1ifTbpPK2/K3zUSjze/9on4PdNu/0fXLzZPc7n3Kvyeb8+2q9hoNzfs8UDRo&#10;6t9zdXQeIdSabRvtmnyr9nl/1u376tXOWF+sNvFKy7P9urjLmiQbaaPrkPzLKvmqrP8A62ufmvL7&#10;a9neTyTIrb1Td8itUr+LbyGLb9/c2/e61lf2rK7blb592+r5ZAatnbN5kSfNCn323/w0+w1uXR7h&#10;5VbfFL8kqfwSrWYmq31tE8S/Ojff3rQ/mzW7ysqpF/7NRyc/xEHoelTQalpr2MXz2UvzwP8AxxN/&#10;cpngPQWhvNYtp9yOyrEz/wDA0rj9B1ttKb7u+KX5XSvU9Kma50PUL6CCT7Ref6LEifxN/frgqRlS&#10;NqZoeG7O2vNZ1DxRfRf8SfQYv9FR/uSy/wACf991zOgvPbS6x4s1CVZnX54kT+G4b7lafjzXrbRL&#10;PSvBNskk0tv+9un/AOetw/8A8RXNfEXUrbStB0/w5bbv3X+lzun8Urf/AGFRTjKX/bxcjh7y+a5u&#10;Hll2u7NvZ3/iaut+HvhuW8v7e8a286W4l8rTrfb/AK2X+/8A7qV1fw68GeAtU8My3N9Lc3+pxLvl&#10;hdniSL/vn/4ui/1j/hHle8sYvJvb1fsWnQp/ywt/uO6f7T1tKt9iJzRkdF4t8T2PhK30zSLb/TLd&#10;p2+33D/P9qlb5Xf/AHK89Twl9m1m7a8lZ9Mt2837QjfIy/fT/gVavirTW1jQdHggi/4955U+T77f&#10;cRKl8yz1jTYtI89n+yy798P/AC1l/wDif7tTR/dRLqSjE4q5v2v9W81V8lN3+4kS12Hh7Uraa6il&#10;s7lk2tsaGZtvy/30p9n4PitrpImZpopZf3ruv8P8FS6lYNps0u1o33KyRfut7/8AfdKVSM/dOCVS&#10;MvdiW/F2sXk32SBbxofKVvkhb5GWsSHTbmbym81YdzbN9w2zbWfeakt/dPcz/ubuBdm+H5Hqxpsz&#10;TRPfahufT7dtkSbv9a39xK6Yx5YnTT+H3i2+gtpVr9pgbZubZE7/AH5f9tP9mobNJXlSKWJdi/Jv&#10;h2I//wBlVv8A4SG5ubPz5Vjhlib5di/cX+5sp9tI32h2WDYn+tR/7y1QBNcteXX7/dNLF8kU392t&#10;3w9oN94n1a0giXZErfvXT/lkn+3WOiNDbxNLbL9oZt//AAH+CvaPDHg9dN8GzL9y9nXzZX/4B9yt&#10;6ceeQEuqXkWlS2mn2bKlpbqqSon/AC13fJXCt5uq+LdP0WxnnsNPt5/K2TS/Irb/AJ3rvYdHsYbX&#10;T5/+Pm9ibZF5zfJu/wBuuf8ACfw6ude8WyxTzs9vbt5s80P96vS9nyxIlKM5R5TY8f8AgmDRNeS5&#10;/tdXe4l3sj/fVax7nWLPRLW3l09fORZd8v8ABup/jbw3rVnrPm6gs83m/Iszr95aybzw3dJZxXNz&#10;E0Nkrfx/I7VwS/wn1lP2ccJyykW/B9//AKZdz7VtkZvs+x/nf+//AOh16r4Y8T22vaTLB56/bfKb&#10;dDXkuj3Pnas3lQN9nZfNbev3a9S0Twxp+mtLqcUTJL5Tfx/JV0ZSkeHGUeX94eNaV4n+x+VAzfvb&#10;dWiV9v8A4/Xe6Jr2n3MVlbXM++KJvNa4dtnzf7f+zXk76lLtl/cK7tL9966jwBb3ieI9v7y2vZYG&#10;SB3i32670/jSrjzRPXrYynPDcp9YaPrEV/a7YpVdJYt/+8tef6l8LmudQt919vst3mqm3Y/y/cSv&#10;OvhjqvjOG81W2W5sYYtNZreW41De+1v7i/8AfFd3o/ifxDZ2enwSvY6rLb/J/rXR5f7n8Hy0VKca&#10;vLzHzuHhiI83sDstStvL011ttr7l+ZHl+7Xi/wABLnxDD8QdQ0PU2kht7OKW48mb+8zoifP/ABVV&#10;+JfxC1VNe0m8sbGewWBWiv0RPN3fP9z/AGl/+LroP2e9Hlh8VeI9VllaaK4WLynf/ad32VtT5eYy&#10;5auH92Z9AarZvqXh+WxZmhib596fxVy/w0s/7N8R3ESrv+0Kz+cn9z+5XW3k0v2P91L/AA/c215v&#10;Nq2oeGIJdQ0PTLnUtTaX7Oybd6Lu/jryKkZxxcZVDuw3NW/dHcfEvVWTw+9jBeT2F2zq6PC2zcv9&#10;yuP+FHifXvDGrf2VFbX2qoyfvbf5/mZv+Wv+zWfo+vfEbW5beXU7VdH0RZf3txcbLd9v/A/4a9Yu&#10;de0jwB4VTWlVb+Folla7f57iWLZ/7PX0HtPe5j2ZYiOCw31T2XtObzND4upF/wAILqenxavbWF7e&#10;RbIvOl2O3+wn+/8Adr5i8GabZ22rJp8u6G4X/SnRP++P/Z65/XvHNzeLL4jaVX1BmaK1t/4LWL+B&#10;E/8AHqyfD3iGW58M/wDCStPs1Bbz907/ADu275Nlc0pc9TmPm6cY/aPbvBN/qGpfFC30/V4Law0y&#10;zWW4s4d3z3X8CPX1LprxTWFvBFt2My/c/u18T+FbPV9S8R2+tXLx/wBpSt8u/wC4qqnzp/wNHr6t&#10;+HW3VdGlgivGhl3Miw/xwV6WDly/EcOIjKUzyr4keFV8YS6n4hvp2fTLPVmT7Oi/8sl+SKvS9K17&#10;wP8ADTwvaNOsEPmxfvd+zfurQ8T/AAo8n4M6xoNtqDJcKzX63DL/ABL8+x/99N//AH3XwTrfif7f&#10;o0Us8/2/zfkVE/vfcr5jF4ep7W8j3fb0eb3Yn094z+NnhrSreWz0yBbmKVlSJ0g+Rfk/3P8A2avF&#10;9Y+JF5eXSL9j8n5meL7mxa85hubzRL/T5Z52mi2/MiLv/g+5sqloN/5zfvYJ7bzU3xP5qf3/ALnz&#10;VzRocsjGpX5vhOl1XxPOksrM08ztu2+S38VZ/wDbzX8afbIltnbbu3/f/wC+60IZoHTyFaNN3+q8&#10;5dm5qq3L2Nn808EaXH8S/fTdWvuHNeUjJTW/sdhKrTyOkvzqm371Z76xbTLbwQReS8q/L8r1oeIr&#10;CLQWiltoFeKVvNifc/lMrfwb/wC9VVNcgudNSJ4JEvfN2RQuu+s+aJj7SMjM8SWauqNB5HmrtRd+&#10;/f8A/ZVhXOlWaM/9oXklm8TfwRb3Vt/z/wByvQNKhl16WVl3TJF8zb1/74rJ17QdaRn1XVdMnhS6&#10;+eK7SLfE3+wjr8u7/wAerOMuaQo1IzlyROPmvPCv2d7GCC+muG+dZpokiiVv9hF31mvpVnqTJ9sn&#10;skuF/uK8r/8AfFWLbTfOv7e5X57fcyK7rvTdVT+xLrTb+WXyG81vuu/yfLWvsx+x94sJYaRZ6pZR&#10;LqE7/N8sMNrv/wDZ65/xJo9tYXkUH2m5mdvvedEiOrf99vXR6Ol9pt/9ptLHfdRLvV/sqSorf33R&#10;vl3U7Ury51W48i80zTftcvztsgRP+B712KtTy8kjm5eWRy9t/wAS2JPKlbfu2Mk38W7+/XQJDY3m&#10;lpPBud7Bf39vu+fbWbsiudUaKVo3i/iuEXYm2rGqzQfb0sbaBYXi+99n+Tdt/vv8++olEOXmKNnq&#10;EFta7m+R5fnlTb/4/W3omtpeS+VqF4zyr/qLh1+9u3/I/wDs1mf2V/wltvKsEsf2tfuw/ffb/wCh&#10;VFDps+j3DzwRS/Z7f5Gfaj7m/uVEoxkRKMfhOghTybr9w2z5f9//AH0rYvLZYYoryVv3Tf6rf8lc&#10;ZN4nvrm4+0/L8jfL83zrW9pWvT3lm8V9E2xZfmdPk21x1KcjGVORoaVeS20v2yXb/uI38P8AcrQv&#10;7y2uZbvzWZLe6Z3X5fvK1Y/9lbNlz5qzWm1vK/e/e/36dYebeWvmy7ZvKX5ax+0Y8vNLmOdv/DbT&#10;RO1tLG6L910/iqvol/8AYLpG8qOaWL/a+f8A3K6CGOeHUnl8r5Fb5vlqjcpFuluZ7OOFF3Orp8jt&#10;u/v12Rqc3uyOnm5vdkb0N4tz+9s2aHd80u/+KtrSr+e5W4sYFXzWgb7/AP33s/8AHK4qw8Q3NzYW&#10;8v2aBE83yt/lfeauthRfs9xeW0Ulne2v3of49yvXHWjyfEcdSPKWbPXpdV064tp5W3xLsX/Z3Vg7&#10;/Jv3tomX91F8399q6XSvI1LSdQni2p8u9Zv9n+5VL+xPJaVZ4G3Srv8AORfu1jGXPUMYy94b4bmg&#10;dpYJ59+5WTft8p/9+rU3mw38XlQLs3ffT+L/AOK/4BXGwzS2epPE0/nbVbdtatVLlUs0nWfZZN91&#10;3/5ZNXTKkbSp+8dqnieDTbWKJvntLhW2p9zbu+5/6HVe/wDFX9qyxOs7faF27d/8W2qiWemaxFZT&#10;tL+9iZZYkSXZuZf/AEKsXXtNi0+689f3KNdb1T/Z/wDZaxjQiYxjGR2VnrEXleb8s0qt9z/Zqw9/&#10;FeXDrHbNs+59751/2N/8VedQ3zabqVpPFKyIq7JU3Vur9p1h7iWxWD9188sO7Z8v9+iUZfCHLynV&#10;pMs2mywXkq2cNu33E3vui/2P+B1x/iy8n82Jor6NImXb5Pz7GX/viujS8iRrdmuVmu2/16f89adr&#10;ej2OpWEsG5vKlb/XI3zq1Y06kYy94inKMZe8cxZu2vW7zqq3N1EuyXyW3Ov+/wD3v9+tnR2vdTtd&#10;w2uifKp+Sub0HRG0eW4axvN9xuXc6fJsrp/tCanFG11tiukG2Rv+eh/vVNbl+yOpymR8NNN8PXPh&#10;LyLy28m7t/8ASmu/N2fuvubPm/if5Fr0jVfEOkX9n/YviH/j3VV+w6g6/wCkWsX/ADyuPv8Ay/3d&#10;9cp42+D+p6bqUstijWFptt0im+1JKjN8nzp/vvXKTfCWDxP4teeLxHNNaPL/AMtld3b7m/5fvbf7&#10;tdlajTxX73mP0eOI548sYnYPbaClxLbeE7n+x7qwbzbzULje/nr/AL+z/wBASvQ/2bPB/ii5utbn&#10;ubaO50+6gb+zrt/3t3Ezf6p9jfw1wlt4bbwBfy/YfL8SeH/Ii+1P/d3f7H3m2f7dfSfwx+K6wrFe&#10;W19Y2GiLA3mzJ9+BV+5/wL/vqq9tKUTpp04ykbE3hLU/CsUUErW1tLcO0sX26VJfNb+P/rl9/wD9&#10;Dr0vw38adI8GeHLhZ/7NsPsUTbkhX7zL/tfer5J8eftFL4e03WINGnuXhup9lrd6hO90kX/PV/v7&#10;l3/P9/5fnr491j4ka5r0sqtqEn2dmZ1Td97dV0cNVnH3fdOavXjCPL8R9pftA/tmX2pXG7RYF+zx&#10;bopbiGL5G/2N7fe/+wr4f1vxPfaxqz6nPKzyy/I3zVb8Q+Lft+l6ZZyr5L26/vXT+KsdP30W3ayR&#10;fw16uHoeyj754sZVJ/EP2RbfNlVndm+fZR+4hl8+Jt/96F1rVh23NnbwW0rJtX9//tVFbTQW3m7V&#10;XY33lauoRa8N63Fo6ytLKs1vK2xrR1+8tM8SaJFY7J4Nz6fcfPE/93/YqLWLmzm+W2gVPlXc6f3q&#10;2PB/m6ra3Fi1jc3mn/clmSJ38pvv/wDsj/8AfFcsvcl7SJfN/Mcf537pImXft/jquiN8+1a2Ne0G&#10;50S8eKX57dvnimT7ktRW32lLd2iZUT7rb66YyjOPNEgr/Mi+a3/AU/vU55rm+ZFX5EVfuItROzea&#10;m75/mrbttel81/KtoIUVfmfb92tAJdB8NyzXlpuX7zfKlex6JNY+FbW78S3n/IP0tfsVjD/z1l/v&#10;1yXw6s7nUvNvtv724l+y2sP/ALPWh8TkfW7rTPC+nyQf2Vpu7z3SX/lr/G/+f9uvJry9rL2Z2R92&#10;JU0qwgur+78R3k/nWi7rhX/vf368/m+2eKvESSrF+9vG37H+5t/+JruNSmX+y00iL5Le4i/cQ/xs&#10;q/cT/wBmqunhufT9NTTIJdmp3nyXVx/zyi/55J/7NW1OXJ70jGQ/TbmzhWVLZdnh/S/nlmT/AJer&#10;j/P3azIdYk17UpdQnZUitYmeJEX7rfciSq+tzRXLRaLYsyWVnuRt/wDE38cr1sWf2bw34XtJYFV7&#10;2WXzYkm/h/gSV/8Ax/bV8v2jH4veNjUpJ/DvhXSomg+zXcq3G59294l/2/8Aa+5XH214sOzc32aX&#10;dv3/AMC/7ddH4keX/hFfD9t5vnXEqSytNu3feeuUhTZcIrbXi3fMj0U4+6EviOlv/FV5a2do0Fz8&#10;6szt/HuqumsXlz5TSszp9/Z/eWs9EZ5dq/3vlX+Bq0HRrZfI+5cN+637X+7V+ziY8sS3/ZsF+7t5&#10;q21v9+V/8/xVS1ib7fLFBB5cNvb/ACRQo33f9v8A2q0prOVNNdVVYUiZfK2N95tnzu//AI5VK2RZ&#10;rWVooFd/4kdvu0RLLsPlW1ncRMqzeauzY/36WzhiRUVfnTb8u/8AhqWaztraWKSXcny/K7/3asTP&#10;B8nlbYdq/wAbfeqgLGm232+4t1adX2/36+jdHmWb90v39u9a+Z9KuVS6i/e+T/7NXsej6w15ptpe&#10;WM/+kW/8H97/AGK3oS5DaMec7KbwfY6rq1vfSrJ5sX8CN8ld3o8MVhapEsGxF/uVhaVeQX8UV1F8&#10;m5fmSt1LnYvy1385HLyEuq3kCW+5ov8AvuvFfHKXniq/SCCJnit2+ZIVr6K8DfDe88bX/n3ytDo8&#10;Xzs38cv+wlRax8K28PeMNVnsVVNPiX7UsO752Zn/ANUifxf/AGFebXxcYy5Aj78uWJ40/gyLQbOL&#10;5me4li2Nv/z/AJ2V0VtCv9lurfcZdlWPFtzLqviCXdZtYQxRRRLbuux1/j/9nqvqv+jaasCfO6/f&#10;/wB6uzDy/cc5dT3fdPCvHngyXwrLFtZptNuG3q+37v8AsPWr8PfEOoXPjC0gW2geJvkZ3r1t/B8/&#10;iTwfdwSW0byqv7i3u/8Axx68audN/srVE8+f7He2d1EjJC2/cvybKOb3f8RFOpKcvYHoF1o8+m2G&#10;sN5TI95P5rTIvybv40pmiXMGiXktnqETJ93bM/8ADXodhDEmqXts0rXMTQK+x1+8tcT4qsIrPVHt&#10;ZbloftUUTwW7rvT+P/4lP++65q0alLlqU/ePo8FUhCXspljWEgvLO4vkWNEt9z+d/ere+GLxJo2o&#10;ah5Tb5W+aGFf7qfwJXm81tc2zfZtQVUtGZfmhb5K9Y8BzLNpL+U2/wAqXbv/AL1dOGqSqyHmUqX1&#10;fl+Iz01vxDN4oTU54rmHSpf3VrYv8j7f43dP71aHxL8Z3nhW30r+yJWttQuFbd8u/cu/5PkrtbaG&#10;KZkaWJXeL7run3a4L43/ANoWevaU1tYteW62qp8i/wDLV3d0T/vh675U/tHiZX/vceY801XxVLrd&#10;/wDY/Eer3Nztbfvf7kX+4lauva34evPBq21n9pe7lnVG+1t8kS1M/wAGb7xDeWl5beXpSXC/v7fU&#10;J9sv2jf/AAI3/AKxNY8Kz6PeS6Hc6fOl7btv/fLsrGp7p9PTxVTFTlhqEI8pharoOi21hqF9F86W&#10;vySzO/ybv4EStD4aeG1v/AMUfyvM27am7+LfvT/gVYU3hO80S881omvH3b/Jf7i1u+DLn7Ra/ZrN&#10;9ktq37+H+Pcz76iMveOWvlnLGMqnune/B+FvFranbagrJ9ll8pfl2bW/v/79fVHgazisG3KyvKq+&#10;V/urXy/4PtryG4uJ9MvI0uJX3yp5v3mr3j4dalc2cUUFzbM9w3zyslerGtHl5YnztXLZw/e8x7nb&#10;bXidW+dGX50evzU+OXhWLwr8QfEen20S/ZLW8byEf7iqz70r9G4bzzFSCL77f+O18mftq/DT+zdZ&#10;03xVYt5NlqLfZ9R3/cWVU+//AMDT/wBArjxsf3fMcEZcp8r3mqreNbxSq1n9nZv9v/gCVdhSe/tZ&#10;f36u67Nsz/f2/P8AJWfrGsWz2twqwNbXDN9/yvnZvnp9zNqeg2P2O7tvscq/P/BvX/gDV89znRzc&#10;xpx2f2ZbRv8AXRbVeVJm+638dcp4nmXWrq7linbyvvxQu3/fddRczXOq6DEss8kN2y/fhi2bv9+u&#10;HmS5h15FnWRIlb+NX2Mjff2UfEbR5ftFTwrbanqV1LFY30dnaW675fOZ0/3/AJP4v463vic+r+A5&#10;f7TtpfOsv9Um/Z/7L/DTpvDEXh7VotT0rU2tvm3tN9//AG/uf5+/TfEzS+MLiJtQ1D7fFtVInRfK&#10;+b/cqJRjL4jjlT5pG78N3Z4rLVZfIfT7/wCRpYZ3/dN/c2V9AQ/FTStH8NReHtXs7aayf/j6hRd/&#10;m/f2Oif76JXyvoPh5dH1nUNDWeR4mZopYbfY8UrL9x03f7f8VdXo6LtRWnnm8r7yTb/l2/L8n+zR&#10;KjGUfdIoUY0qnNKJ6VbWHhyG3lsYIo3sri6Z4t+/yopfk3v5X8LbE/gqLxVb+GtS02aKW2X7XuZF&#10;/vqv+/XNWczX94kDr8kX3d7fdenQ6rLDfywTs0z7t+/b8+6sfZ8p6UqnN9k831vzYbOKz81t7S/c&#10;t5fkX/b2VyrzXmpWssTNH9rWVov9V/DsSvbU8B33iTXPtkETWcS/eR4q6Cz/AGdYPsbzreRpcN/G&#10;i/Ju/wDZav3ftHNKMT5ks4WfestnJC8UTRfOvyKv+w9RPpuzezL8n+x9+vbvFXgm58PKi7VvEb5G&#10;dPnrlLywghuttssk0sq7FTb/ABf5/wDQ66fdA4HUtNXTbi3ZYFm3LvimSV9//snzVe/t5pl+xrbM&#10;7uypvmb5/mrpbbwxfalq39mRWcj3u5nihRtn8Fc/NZrYK/ns1nLLE377bvlX/Y/2a5pROaUYyOVv&#10;NKvvtTssWxPNb7670Wuvm02XW9J+3aY0aXcsuy6h/ut/f/3a5WbW7mzieKJl8rd+9R131t+G/Ej6&#10;PcS3kEXkov8Ar9kXySr/AHKipGUjGpGXxF1tNufsvlW0vyRKkv8AwL7j/J/49/wCpYbmfR7eaC+l&#10;V4pWX53X7rf5eoUmbVZH1Wxl0/SrRm+XZPs/9CfdStrGmalZrZ3nlo6tvaZF3+bXHKMub3jj97mJ&#10;YXaGJ9QilV5f4ofvJ/49V3UrO28VaXFLFZq6ff2Qts+ase5SD7Yj2cX3fuzN9z/cemzakulXTy20&#10;8e/7ksKfcX/Y/wB2jlCUS0mmrptxafZvkfdvaH+61dBcpLc38upwXcEMsrKjRPPsdv8AbT/vhP8A&#10;vus2zvIvENu7XLtbXaqyRXH8dSw20V4sqt5f2qKJtqO2xN33N9Yy/vkf4jpdBvLb975ViqX235rR&#10;Pk3S/wBz/gdaGmteJqSRfft2+78v96uYudKn01otQilW52vFb7Eb51+T/wAe+dK6fTdSnubV4mj3&#10;3DKzq6Ls2/8AAK4ZSjD3onDI53VfD0V5fyy6LbR232eLfLaTLslg/vunz/MtYmlWE80t3AqskW3f&#10;Ejr97/b/ANmtjW3vNSv7KWWRvtrbkab/AGlrQS8+0xPtZUdvuon8FddTE+6dEqhm6boMCS6OupwR&#10;vZbpfN8nZ+6Zfuf8Bf5KzvFTzw6lbtZxedaK3zQ7vvV0015PokUW62X5t26bbvRa5+Hyry/eeW5Z&#10;LSJm8hHVHTc33P8Ax+ilKUwp/wAxz8OpfbLiVJ7mNHlbZE83ybV/26uw37Wf2iLzW/ufaEqjrGgy&#10;veeVL5Hms3zbG/8AQ0pb9IvkWW2khlZfmuE/9nT+L/frpjGMvdOzl5iVHi+1RT2l9I77mZfJXZur&#10;b0f4nWz3US3kSpcL8m+b50l/2HqvN4MazWK5sZ/tiNArrbwr+9b+D/4qmXlhY/ansb7QVhuPldbt&#10;1f8A8fSsfYxkc3LGRu21hY/2pd6nA0/9nyysjo6/5+5vrN8jVdOZvKI1RZDnz1G7NV7bSZ01lNMl&#10;22dpK29Zk+Tyq6vQdDsLGOd5tdEEsj4b7H9xtvFY1P7xjKX8x5prfxvnv9N0yzgWeF7Vm3TJL95W&#10;ff8A+OfPWDpvxF1zRZfNs7xrPc29vJ/u1zt5pTPvljud8W7Zv27Kz/sc/wA7K3yL/Fur6SNCkfZx&#10;qSjLmPSPEPxR1N7r7ZY3zb5f3s83murs3+3Wfpfjy502Lz1n2JcfetN3yVw9m07rLHKyujf7Pz1o&#10;fuIWiigX96vyb5qJUIcvKR7WR2t/Zy+J4v8AiXyyfN96G4l+df8Ac/2a5+88Ny6XdbdrfMvy71qx&#10;/wAJPq9napZrcqkUreayIvz7l/jrbs9bi8SW7xan56bdu67t2+f/AL4/irH97S/wgczc+GF02/8A&#10;38slzuXcv7qr2m6VeXNx/r44UaL+P59q/wC5XdOlt9oS20rWmubSWLZsu4vu/J/f/wB+uj8PeE1f&#10;SbL7Msk1xu2eTb/faj2nNHmNvZnhWy+0G4uPK3OjLs37f4a0NH8N3niSx1C+tk85LNfNnRpUR/8A&#10;gCfxV9Rap8KIptNuPsMv2/SpYPm+zy/P5v8AB/vfP/6BXjvifw9B4e0u0n1C8u9N1JWZJdOff8v9&#10;zZR7bm+ExlTlA8/ewtlXavn/AHfm3/cr6a/Zv8T6R4Y8JXDQaLqVslw0UV9qF3LssWff9zf/AHvK&#10;+6iIz7n/AOA1826xc2OpL5tjFco/9z+CobDxbqb29lpVzfXM2iW8/wBoW03P5UTf30Tf96scRR+t&#10;UuWRx1qfPHlPWPiXpumTatqGmeQum7pdn2R2ffa3H/Ak+6/9yvLfENt/YlvZaYrL5sUTXE/+83/2&#10;GyrupeLv+Ek1m7naWd/Nl3LNcS75dq/32/v7KsJbW3jzTX2t5Oq2q/Kn/PVf7lRRjLDxjzF0YyjT&#10;5Th4fNmuEZl3vWhM8X2j7HEvz7vm2N95qqOn2DfL83mt8i/7NdH4A0FtV1yLd/B87P8A3a75S+0b&#10;RPSE1tfAfhWK8gX/AImCxfZdOT/pq/8ArZa5TQbb/THsZ2/0tv3t8+7f5S/3P97+9T/H/iSC2v08&#10;j/j7iXyrVP8An1X+/wD7z/8AjtWPB+mxaP4Zl1G8Xe1191Hb/W/7FcfL7vObfFIqX95LZ3j6r5W/&#10;U7j5NOt/+eEX/PX/AHv7tadt4kvPCtvb+Rtm1Xdv+dd+3/Yp+g6bbXLXGq6hqEaaxLu8qGbYn+5s&#10;rG0+wbdLqF8rfZ4m/vf69v7if/F1ceU5ubmlyxNPw3oP2q6e+1X57fc0rJ/HdN993/3az9YuZdVm&#10;eeeBYXln+4/93+BK7hLlbyw+zNc20OoSxb/Jdv8AVL/Alc74Ys7nXvGlpZ3M6zRRN9zd8kSr990q&#10;I1PtBzRl7pL8QraDTdZ0yzVVSKzs4kZE+d1Zvn/9nrCsHluYvmgV9rbG2LXQeIX/ALS1S7vlnX7P&#10;dMzK/wDH/uVR02zXypZV2um37j/xNW1P4QkVX/0aWVYmbyom/j+epfm+zoysyQs2/wCdt70z7BKk&#10;r7vMTd87Ju2f7lTXKTw3CLLu2L93f/crUjmK9s95eXDrL/qtypsrQ0qH/T08qWO22/Pvdd9WoXWw&#10;sJfPVvNZWTyYvv7WT+P+7Wtpvh5tb0u6gX/RnsIPtDJ/Av8AtvWUqnIRIwdVtvtMu6Cfzv8Abdai&#10;jRZv+PllR2+7sX+Grelsvn/vfLRFb5v43b/gFXdSubO2vE+zKqRff/3avm+yHN7wyzSC8iaX7nzf&#10;L81dNoiX2mq8+1k/u/NVfR7mKa4iliiWZP4d7fI1ej6P4JXWPDcrKux2bdazbv8AxyuapWjS+Icq&#10;nKZuleObuGLay+d8vyoi17x8N7mC/wDFWn2Nyvnf6K0sqP8Awvv2VmfDf4M6fZ2/n6nfW00rL9ya&#10;XZt3J/6E71F8IraX/hZctyv+q2y/+h15tfMoyl7OnI66dP20JT/lPq3R7mKGL7Mv7nav3Kxfid4h&#10;Xwn4Zl1j7Ct48TKi/Kvy7v8A2Ws/xzctpXh/T9TWXZLFPs2fwN/n5K2PHNtbap8OdV+3fJE1i0rf&#10;7O1N9clCXO/fPHp1pRqny/Nftf397qsv3/ml2f7X8FZM155K2UbK00rbfk3featB7ZrWwig/56t5&#10;rVkWd/bQ+KrfzV87yvk2J/C3+Ur7etL6vQ909KR1Xi3UnTRooFSffLB+9hT5HVv76PXzPqtnqGlS&#10;/aXs76bbKryzOu/dtr6gs9bs9etXn+zMnzMjecv935K8H+MfiFbBYv7Kvmhu1lZNkLfdT/brxaGN&#10;rVq3JKJlTlyO8T1jw3DqHieXUNTWVbZbyJYt+77q1p+P/wCz7OK3iW2jvJXnWKJLhtiKqp9+uR8N&#10;+OY9E8G+H554Ge3vJYom8n7+/wD262PBN/qt5ptxFq7K8rS+bvfZ/F8+yvp404xjGmd1apzfvPsn&#10;K6r8RdIs9BlvNuz73lW7rvSWVf4P/QK7r4ReJ28Z6C981stnul/1KNv2/crxr4r22nw6olitjGkV&#10;uzXDQp9yVpf/ANmvQP2Zv3Pg+VF+dGupXV9tFPSpynBzc57RZ/8AH0it9x2q34ztrmz+KWlTq2+3&#10;+ytdRW7/AHGlVPkqjYfM27/arkvj94/1DRPGHheeBWtobiC4sl85fvL8m90/+LrslHmpyOrAyj9Z&#10;jS/m90z/ABFrGkeLdeu7mW80+G7uliiZNTfY9n/fRE+61M8VeMLHXtZuIvK+2JZ7dPg+XY8sSp8j&#10;v/tb/wDx2vMrzyNY8ZJBP57pu3s8MW+WVv8AYr0C/wBN0y88UfadHttQs7vyFt2t7uLZ82zZXjxr&#10;c3uxPsa2HllWPjSpR5o8vxF6/wBbsbO6t7H/AIR6fVbhYN63CL+6VtnyI/8As/7b14j8JdYXWPiD&#10;4i3N/wAfkXmt/wB9/wD2dfSE1n/wjfhXUJbZVudQlgVlSZvvf79eBeD5FXxk8s9nHbOzs63cK7EZ&#10;m2fJWNSpyVoxkeBXnVq1eY622+HS2F4/2PdD9ob5XSV0217H8JfD2q+HtSiRryeaL+KF23JWDpUy&#10;7kr0PQdbs7aSLz544d399tlelGoaVsyxFWn7L4j2XRHVF3fxtXC/tS6PL4k+A/itYN3m2cC3q7E3&#10;v+6dHf8A8c310eg63Z3++KxuY7m4X73ktv2rWx4hsFvPB+sWMvzpcWNxE3/AkeumcueHvHznLyy5&#10;WflZpWsXNnb6xZ30sHlL87Q3Cu/n7fk+TZ91vuVLf+KrHxh5Vjeah/Zuq3G1LW7uP+PeXd/fdfut&#10;8n8ddHo/gO+v75/s3mXL/c8lPkf/ANnrQ8AeEvhz4e8YPF4zVpvNZUV3g83yJd6fO6f3fvqyV8fK&#10;MebmCpQ5feiYPxIS503VLS21OL+xJV27bj7iM2z5Nm35dtZ+sTavc+V9s8i5u7X512fJur7I8P8A&#10;wm+FviDV/Et3bXP/AAlVlZxWctnY27NdJZ/Nt/df+Op833Nj/wB6uV8c/suqmrXd5otzPeaZKu+z&#10;t7f57jzd6futjVz/AFujS92XxGVOXs/dkfJLJ9sZGufItrhf+Xf7n/7VaH2CxRngWxZEVVRZk+/u&#10;/wDQa9D8Z/BnXvB+xda0i5d2iVPO8p/l3fxv/d+d65TWPBMuiWst9K0iLLL80Nu3+obfs+eu2PId&#10;HtImFqtndJbpPZtHM8rN+5f7/wD33/erd0fR768uLK5gvGhtEXZLbuu/d/4/VWzsJ9EtX+3T/I3z&#10;rbzf3d6fP/vVoeGJnmlfzZWS3Vm+Tbv3fPVl8xsaVDZ6Jq37+5kS327/AJF/77rtXm0jUmins2WZ&#10;F3K3zJ83+/8A/EVwWpI1zF9siZZrRm8ppt/3KxNB0GfSry4ubO8k2XjL5qI29GWplHmNoyidrf8A&#10;xOn0TVJYILP97b70+dU/e/xps/z/AB1zsPxL1ybZeQXn+jsv72F/neL79GqvLYW7tOsc1uq/NN/H&#10;WPZ2cVmsU9tfNcuvzS2+6ojTiEqkvsljxDr2ta3pLqsuyWKX5t6p81Ynhi2g161uGluYP7Ts281o&#10;X/hX/nqtdWkNtbRSteLO8W3fE+3e/wDuVxmveFVe6TU9Pi+x3cUrfOk/zstbRMZe+dBqujy2d7ca&#10;1Y+Y93cfJvsW3p/+z8lcp4nhlvLz7c3lw3bsyMkP+z/sVNDeNYfNFeahZu3+v8md/wD0P+7VTxDb&#10;Lf273kGoT3Nw2197t87f8DqOaPwmMfiH/wDCPW3jDTYpYGWzu4olSdEg2Izb9m9/++64nVfDc9nq&#10;jwSyt/o7fLND9z/gG6vRrOa5e1iWCdnuLpf9Sn3N38bo/wDd/ipmvWdto9/b6VeSyaklvE2642/v&#10;oG/4D95f9j+GojUI5uWXKcF4k0RbnyZViWztLhmeB4d+xW/jirBubb7NcIqx7P8Aps/3K9LfQZds&#10;Vi26a0b/AEiB3+4rfx7N3+5/6HWJN4VudNtZVngV0aX76fPE3+3vqPaR+Ejmgc/ZzQXOz/Sfu/J5&#10;Kfcb++la2peG5bZZfK23Kbd8U38e3Z9x6qJ4btnit5Vlj2M3y/34v/sK6LSl1HyomWeCbyt27zm2&#10;Pt/2/wD0H/vj+5XNUlyy905q0v5TndKudkVxBt/21R/v/L/l6isNYXR79/t1s1zF/wAspkl2bau/&#10;ZoLjUvNlgk02727pbSZvvf7n/A6sXmjskcVzEqvEzbNlLmjzEe4athrDX9q8UE7Q+Uvmq7/xLVv5&#10;7NYpVnaGXcu7ZWPo7wXlvd20SrbS7mfyXl+Rt3+9937lRX9zO10yyxbLhlVJf9lq4Z048xx8seY2&#10;LO5vNVurjymb5VrX2fYGtJdv3vkl3r91tlP0Hw9eXNmjIv7qVv3UNpseWeptb8B6ro9vFc20sFzp&#10;kXyX1w7fIrf3HT/0GuD20Zy5ImPxSHTaPPfSpc6ZtR5VV5YZv9VLt/8AQWpulJp9tFL/AGvB/o7L&#10;Lt2fPtZf4Nn8X8FV9PdbOztLzSrxfKunVGR2+eBv7ldlpT6VqsUV9qqrcu0GyBE/dO0q7/kf/c+f&#10;/vutvaSw45S5Dz37TFrbPL9jWwvYImeJ3/5a7f4Nn+5vrJmmZIn1pYt9xbt9+H5H/wCBp/drs7x5&#10;ZtUS5+xtbeV88X2f+Ff+BfN/4/RNcs9/dwRWMbys2+LZP/ra7Pbc8uY6+Y4Ka/vnit7xfLs3V23J&#10;t+T5v4HStP8Ati81Lw/FfQN5yRN5TI/71Iv+AVtarosWjyfe/dX6/wDHvNF+6X+PZVvRPI0e6ltl&#10;toLa3uF8pkf5kl/jq/aRCUonHvrEviG4is7bz4bhl+0RbPnT7nz/AHq6exuHubOJLGS1nMI2StIv&#10;O6qVzpSw28v2ZVhllia3X/pl/wADrLj8I29jbwrqM6QXTLnasyxfJ/Dy33uO9TL2coke6eV63bXk&#10;N5d2zbtkTf8AAKyprmWa1iiiXYldb4kefVdLtL6NmfavlSpXO+S0zRRQLJ5qr8yV9BTl7p9IV7b/&#10;AEDbLFt83d/HTrDyEuPPll37f4E/iqlc6hL9oTzU/wCAJWmltF96X9ykq71SuosckMu57r/nr/47&#10;Wt4evIobpPt3mfZP4vJZEd1qpYeV5nlT7nh/g/2a9g0nwZ4e/wCEctJ51+zahcL9yZtm7+4/zVhK&#10;XLEuMZHnn2nZsWKJkfczr8vz12HhvxPLZ2CSteRpM33XTY7xf8Ar2D4ReAPBN5apqviG+a20+WVb&#10;eJ77ZFEzf9Mt33m+/wD7Net+GPD3gLSvtep+E/7JeW3Zn32l0jytt+f55fk2fPs/+xrzalaP8p3R&#10;w9T4jxLwZpun63cebc+NWs9KlbdLaW8Wx5W/j+6lYPifTdMfS9QnWxnSLd5UFxFFLvlb+PZ/wD++&#10;9fTdt4q+H0P7i5sfD82q3q/LY31q9xKyr/01/vV86a98Ql+F11e32i+Jbm58r/jz8n7kv+x/s7Pn&#10;3VxxlVNqkZRj7x5VeaPpWlasi6vPd6bF5WxtkW95f7779/zf3a4e/TSEvJf7Pu7maL+D91sr0PWP&#10;iXpnjxpZdTvLuw1C4/5bP+9Rf9j/AHa5T/hXTTXCf2frVlfp/cRvKf8A74avVpVP+fvunly5Tn0j&#10;WztXlWJkeVvKXf8A+P0/RL+e2v4mg2pKvzs/91a0vFvh6+026tIpbafyoov9dt+Td9/79ZthCsNh&#10;vbcn2hf3r/3Iv/s3rbmjOPukHa6rpsXjaw/tXT1/4maxfvbT/nr/ALaUxLyfwB4P+7/xNdU/v/8A&#10;LKKsfwH9s1LXpbmCX7Nb2673dP4V/gSujv8ATV+Jerf63yZbNdl1M/3Ntc3Ly+7L4Qj/AHTn/B/h&#10;7/hIbyW+vmZNPtf3t1cP/wCgf71ekeCfFVjf6tqtzfeXZ2UESpapL9yJa4/xhqUX2e38PaLF5Nkv&#10;zt/u/wB96z7OH7Yvlfc0+Bdm9/4qJfvIkVI80eU0NbS21vxHqGp/afJ0q3bYrov3/wDYSrds/wBs&#10;/wCJnebYdPtV8q1tP4Gb+BP/AGZqo/YP7SuNvnxpplqu/wDc/cVf/iqt3KNra/6NEsNvbxbIoav7&#10;IR5YRNDwx4VXxDrMrS3LXN6zb4kh+d55W+5X0b4J/Y/8X22m6hfXl9pem6neWv2eKF2+eLd9/ftS&#10;vnr4Z+JG8DeMtE1r7N9pezull8n+9X3nN8fvAWpSxRarr0mj3Fr/AK+xmi/iZPuP8j7vv18rnWLx&#10;2HlGOFj7pHLKXvQPknx58AfFHwvi+3X0UVzpu5d13p7eai/7/wDEtc7/AGbZ2esW9tBr0f8AZlxF&#10;5rOn3Eb+5sr6o+J3x48Nal4L13Q/Diz69cXlq0TXHkPFbwK3yfxf7/y/JXzPpXgDV9SuLe2sdP8A&#10;Odf9bcPF+6Vf9/8AirsyvE4nFU+bFR5THlmc/c2cupT/APHzvi3fK8zfItaGpX8sypKvzsv7prt1&#10;/uon3K9V+Gnwutk8ZaPc6nBPeaYs+y6hdd7zr9/yki3pt3/5216b8S/2ZrbVb/T7zRbaTRLSWBU+&#10;yXCunlM33Hd2f5mf7uxP7ld8sXThUjEJc/NGPKfIUMMCM7QRNvb+N697+BsPhq/8M3un3kHk6xeL&#10;9nle4l+SVW3/ADp/d2fJu+erU3wl0Xw940ls7uzu9eisPKRn0+zfyvm/v7f++fv/AMFY+vaXq80k&#10;X2HSNP02K1g+2tds3+qXYn/xaf7tRi5/WKfKvdN6lH937xyHjP4e23hWwdZ/k1tZ182F/k2xfx15&#10;zc7YfNib5Il+781dR4h8frqWpRSXlt/aXzfKjy7Pm/jrl9YuYPN83yl3sy/ufN3+VXThPaQj+8+I&#10;zpxlH4jd8MIupfuF+d4m82KFP4dv3667/hZep6PoMS2cDWySs3mujbN1cvptxpWm2EV9pm7+1Yl/&#10;ewvXZaJpXh688TXtncxb0uIN9i7z7NzbP4KKnvy96JHtJfZLfw9+KWsJ4gtIoJWh+2SqjO/zvXrH&#10;gnxOvh7xlZMy/Jez/Z97t8i7nT568i8GaOth4o0yD93M+778Lb0+VPv11tsjXniDRIvmf/TlXZ/e&#10;+evmsyjGGJpxifQZdTjKlVifRvx11iWG38NQLFJMn712RP4m+TZW3rfiG+vPgtDLqETW13qTLEiT&#10;ff2s/wDH/wAASsf4lzLqVvaRbWd7dWl/76/+z2Vla9rc+oeC/B8E8u9/KluJf+A/Ilepl8fa1YxP&#10;jqcf9pOB1J/mlb+BfkWvErbxnc6J4j1W8s1W5SWVk/fL8m2vW/GF59j0HUJ1bY6xM++vAdNtme1e&#10;X+98i/7Vfa4iMZR5D1JS5TqNV+K+ta3YS20Dx6PF9z9yu92/4HXH3mqxPb3bXm37W0v72F1+SX/b&#10;SvaNN+EUCeA/KvF2ardMtxvf/lk38CV4r4h02Ld9mZfJuLdv++l/2P8Ax+uP6tGkYykewfCVNP8A&#10;EPhfT7GWBZovtTRbH/h2pXS+Obn/AIRJUgsVgs7fb8qfcSuE+AnifT/DF5cWMtjP9ivGi8i4SLft&#10;b/br2bXra2v7pVnjWZP7jrX0OHlTjCMjGSqc3IeKfELwlrmsatLfWawvts1SX5/ut8+/ZXe/ASzi&#10;sPDLxQT/AGm3WVts396uf+MHjm68AaH9ss4Fmlupfs6u/wBxa0/2ZryXVfAv2mVt8txPcO2z/frm&#10;jy+1O/2fJT5j3DSoWew3L9/dXn/x48E6rrdn4Uae5je7urrZ53z7It2zYiV6XYTQWGmo0v3Gl2I/&#10;92qnxphubzS/D8UC7Le1lW6ab/a/g/8AZ67/APl3I4+aXt4zhI1vBPwu0/wf4Zsr6ezgfXZYNk93&#10;9/5v9j+7XF+DNKludW8SreK1nqFxuTzn/wCWSt/9hXs1g/2zwrF/0yrj/Azzpr2p6ZqDfbJbPbLF&#10;cTKm/a2/Z/6BXB7OPNE9mOMq+9KXvSkczreiWL3l619Gs3lbd6P/ALm+vEvijZ2aXmn21ttTUPP8&#10;37Pb/ciX/ar36501rzxb4jgaeR081H3p/D8if+ybK5nSvhXovh64uLqKKS5uJf8AltcNvry68eaM&#10;uUVKp73NVkcvbeJLG2n23P7n+671sXLwIst5K2+yaL5kRd+6uH8Q21tc3F3F99Gll+5/v1NYX+te&#10;F/Dby+eupRL/AKqZFd/++0rz5YipR/vHTRjLm/d/EeweCdeudv8AxL7b/hHrS42vdahdsjuy/wBx&#10;P4Vr1228Z6Zqug6nLbT/AGmKCLymf+Bmf5K+PPB+l+KvENvuvlu/7SvV/cTXDfJAn9//AGa950f/&#10;AIkNraeGoJftj7VuLy4df++P/QK644qrOX907KlGhV+L4jrfBPg/RfCsFkyxK+mS7dtxDvleKVt+&#10;9H/3K6Dxb8K/AXidriLXPD0GpXq/6qa3/wBa3+w7r8y/O1YOm+P7aHTbvRYrVbnUNLi+1bH3JuVn&#10;/wBn/P3Kz9HvPEOq2sWoafbWNtaXUuye7h1H7RLFuf7/AM39zfXhPm5vdMZUI/aPJPh9qPxP+C+p&#10;XTQeGpNS8Po8sUGn2MHmpKvm/Onmp8zMiI+1n/uVgfHv9oq8e/0/SNIsdb0TUG8q9b7cv2eVZWeX&#10;f/B838G10/uV71qviTXvCrf8Te8jfTJf9bcIrp87bPn3/wDAK8//AGh9b8PXPgX7TeW0Gq6n+6+w&#10;3Fvsiu4pV+dP3v8AD9x/++6xjTpzfvROOOG5eaUTye6/aTb4ka5aeDPFi6hoOsMy266hcS+U/msn&#10;yJL8nzRPvT/vvd81UviL4Pg+G/iC70XU9Qaa32u63Hlf8fkTfxpt3/3Pm/3K8K1u88Z/ELxRcXN9&#10;/wAhC4/19wkX3lXYnzt977myui8VePNc17QbLSJdQa8vdLRUWZ/nfzYnf7n/AH3W0sPL7PunlVKP&#10;NLmidBqut6D4tsPtnzQ3Cr5Xzr/qvuffrndKs/sbPFFG2612o2/7/wA38f8Au1LpXjBUaax8RwfZ&#10;vtUS/wCl7kfa2yrdheRTXz6hAsc3mrsWF/4du/8Aj/i+/XfH+UijT5PeKkNzKml6hBFEyfN9zdv3&#10;Lv8Av7P+AVoa8i+HrWyngulmib70Kfwt8n3KisHe5aKef9zdxfwJF86/JVSGwi0G4/0yCSa0lX5X&#10;3b0XbV8p0kt5JqD3FjLYy/urqL9+jsny/wC3U1zZxQ2cX7hftFwv7q7T7m6se/Rr/wAr7CsDxRN5&#10;S72+f/KVavNYtrOzis7uCSFIpf36bd/7r+/SCRn3M1z5Uqzz/Iqs/wAjfJt+es1L+VLi4ii8ya0Z&#10;l8p4Zfu0WFyqXm7zdlot1+63/wDPL5K7C58JQQ28s+mNvlaJng8lXf5VT/P/AHxXPLmjEDEs/C//&#10;AAkkm22ljh1uKJvkf7kq7K5+whu7aWWC+0y5Tb/rfm2OrfwVrW2sXz+JpVluYLB7dd6xP8j7tm9N&#10;n/A6l1LxQthcSrcwfb7e4Vrpfm2bYt77Nj/3v/Qt9Yy5Ze6cdT+UJvsNhpsUVzbSW1u0qvE0K/vV&#10;rPv9Ylhur3ylWaW4ZXiu4V+SVv8AbqvYax/aumyxah/yDJWZ1u4V+eL7iVFoM0vgxXilg+2W9+33&#10;7eX51X++j1j7OUTGUfd5SpN4wn+1OvkRpdt8+x/uN/wCtuw8VWzt5ssDQp/y+Qw/98ealYmpeGN9&#10;xe3KstzF5uy2fyvnX/Yeobzw2uj6bp99B58NxLA3mzbd8W7+BG/2dmyp5Y8pjKMZHQWem2OqtcL5&#10;sCPEzXsFxb/xf8A/29ibkqLXo10S8RIom/0iL7RF/wCzp/n+5Uvwrs7m88R28US2ybW/f27/APLL&#10;+Pen+zXUTWEU2qRam0F3Np898vzSr/qpW+/v3f521z1K8InNKXvHJJDF87M3nIvz7Nu/d/uf3dlb&#10;E3gm2s/DNxPA09zub5f3uzymrb8H/DttevNV0WJZE123ZktU2/6/a6b4n/2nT7v/AHz/AB1d1v4d&#10;eNvB/iC48K6nYtv1SfzbFHZH3bdif+gf+gVyU8XGXMYy933jyTRPDcsPiBLOVZPKvPKil+X7u7+O&#10;uwsPBlzqt5etBY3NzaStLLapt2RRLv8Ak3yt/n/vivsPw94A0zQfAdpc3MFsl3dQL9suEVHT918j&#10;7P8AP8dcpo9/Z6brOobZ4/7HuvnihSDZLZysn/fPyf8AoP8AuVx4jMKUqfNGQRl7WPMfMvhi8udH&#10;8RPc3ltM/wBlult1f5/l3fI77Pu/JXZal4AWzuNbnsdQnRLz/SFe4XdFdLs3un/7afwV6d4/17R3&#10;tbRma2trhW2Ran999u/+5/eTZ9+vJ7bxbLp/2ixub5vs7M1vE6N95WT56xw1aVaXtOXlNox945mz&#10;T7Hef6Ysds9wypdTQp91Vf8AufJ/BW3rEOkJ4c8rQbzzt0qXEE0y/wDLXf8AP/B/HVi51u282Xym&#10;Z4mX91Dud0Xb/crgoftltf288Sxwus+yB4V+Rm/uP/v12R/e1feDl5pFrXv7T8N/ZNrRzRNL9yZf&#10;4P4P/HKz7/Xl1L7P5D7N0qp8/wD6BXQSfGyK20240+VpNV2xLFvu4keJW2bN+xvu/wC/WLNpun/Z&#10;dP1VtPV/tS+ar28r+U3z7XR0/vfJ/wCgNXpezjS+Iv2fL8RX1jxtO91/Zl9FPD5Sfcdfvf7lOTxJ&#10;BNJtiWd7eXaizO33Wpuq/ItuqywXNuzb4reb5fKX/Ydq+rfgz8DfhN4t0vw1eW2uT6D4tlgWW+t4&#10;b7Yk+19sqbP+AP8A+OfJ/DW1OnTnEOU8S0rQW1izins/syRK29ppryKJ2/4Az1g3Wr2tjcTQ3Ere&#10;YsrZ8l9y17h8Zv2b9V+Hurf25Z2cd/4alulSeaF0RPm/j2L93+7/AN8V4vr1i2sahNdw6ZbXNvJI&#10;xjj+T90M/dryKnPQra/Ccrp8svePKvCutwX+sXH9oWcc1rdNva0h/dJ/4792max/whjy+fYxatol&#10;3u2P+/SVK5Lw2ksN1b3K+Y+75m/3a6j4neFW03WbS5277fUoEu1f/wBDr6yUYwqcp9jzcpj/APCK&#10;6ReXCTweIYflb7lxE6U+58E6hcs8tnc6ff7vn+S8T/0Bq4ya5XzfIXds3fM9RXLywyRSruRPuLXZ&#10;yyDmiekWHgnxDYSxXP8AZk8z/wB+H59v/fNbr6lr1hqUup6npl9rDtFsVL6B0Rf/AIr5K4e2e7eJ&#10;JbaefftX/UtTLzxz4o0GXyotXvk2r8373+KuaUZTkEZRiep/8Lg8S3+lywXKx21pFtl/1WzylX7i&#10;In93/Zplh8e18PaTqEWlaZG97fy+bdXdx87ytXmsPxg8VP8Ae1ed/wDf+etCH4zeKIYnlivo3dfv&#10;b4Eeo9jGP2Tb28i74h+K+p6q0U7StC6/edF2PXBX9/Pf75WZneul/wCFzeKrz/W3Nt/4Cxf/ABFH&#10;/C3fFDxP/wATDydv9yJK6Yx5fhMZT5zl7PTbyaWJ1tZ33L/AtdXoOj3j3kW6xnRP+uT0yH4neKL+&#10;4RZdan2L8/3qsf8ACban5V3K2p3M21dn+tf7z0S5iPdB7rxH/aXlQW19Dbs3/PJ9lV9bvLxrj7M1&#10;m1zt+8/lferP/wCEh1NNJvbyW+nfcyxL+9/iq38PbefW9cS5uZZHtLX52Td95v4Kx5Y/EEfeOys9&#10;HbTbW30ixi8m7vF+0Ton8NZV/qUFhZS6ZpE7fZIv9fcJ9+6l/wDiaf458T/Zml0+xl/0u6b/AEq4&#10;/wDZE/2a5+zv5dEltGtpdl3E29X/ALv+3WMYynHmLl7vuxND7HfXM/keVJDLt82ebb/DXa6P4Y0q&#10;/wBDSWedkddzt5zfd/29lZWm+MNa1vXPPVlebbsWb7iKv996d4n8QrqVx5UC7E/5azfc82iUakvd&#10;OPlkV7+/s/sv2G23Jbq3y7/+Wv8AtvWn4bf+yorTU7mLzlWVdtu38W3+OsL7Azxeb8uz+GvrL4Le&#10;DPh3rHwj3au09zrat8tokDu8su/5Nj/d+escRUjSiRU5vsnBeHrC28T6o+oW2lf8S/RNt1dXG3+L&#10;+BP++3rT0T4Of29dPqF8080ssv2ieFon/ir7i+GnwO8FeGfAaeFfEEH2nUG/4murJDvTzZdu5fuf&#10;NtRXqunwx0XRbxNmmtZtcLvs3/5a/wDfLfMvy/x15scTy8x2UqPLL2Z5f8OvhvpWiXktnOq213q1&#10;q0UtpNao+1YpYn3/AOyr7U/77r1iH4VwPYPZ6LbWz7lXyoZt6W7fc+d0X733FroIdbsdB82z1CWB&#10;7tome10++WL7v99NvzN/drlfD2t+Iby9e+traew037ctl9k1SDynlt/n+eJGRFX7iVx1K8velE7I&#10;wjGXLH4jG0n4Ct4Xsr6Ua1d6nqUTrLPFcbIk2/eeXan95f7/AMv3K6HS9E1XR7eJZbGN0uIIolt5&#10;mREi/vpsVP739xP9ytP4qWep6xcWkUF5p+jxXV4lrLfJK8Vwytv2Rb/u/wC1s/2K8e8efGPQYby4&#10;0i5vJ7aKzgl3JCz73uFd0T5/72z+/wDxVzUqlSrL3i6fw++dh4kv7Gz02W5g0i0s0WVXaGZvknVv&#10;k3u/8S/7H+5Xyf8AFrxhc6rFLY3lnoz7dzxfZ1lb/wAf31xvxI+LVzqtrZafbanfXkTqrMju/wAr&#10;f+zV5vqUlzDf7lnkhli+8jV9JQo/akY1KsfhiM/tKXTdU2z2f2zc2yKGJvuNR/ZTPcS/6NJDcNL8&#10;32tfn/75q34b1j7BeS3jL88Xzr+637pf/Za7258YReLfE1rqreRDe26q/nNF/r2VE2b/APviuyVT&#10;kl8J5vMcPZ2EqStIsrI/3GbbsrQs7CX7yy/vd3yw16B/whMF/E9zA2x1iXdbu2zc2xP/AGff/wB9&#10;12E3gNZtDS5XSoIbi3iV7q38/ft2p8771rL6xHl5jXl93mOC+D+m3z+K7iW8lkdLCBkVH/hZv/sK&#10;9l+GnhK88W+OovsKrs02VrqX/dV0/wDi64TwTYRaVqlw0SrDFdRM8UKN8m1dn/Aq9g/ZR8RRQ/GR&#10;LGX7mpRT2rf+hp/4+i181mX7+vGcT1sFKXs6so/ynpepWazWDyyyLbJb/vZXdf7vzp/4/XmX9sf2&#10;w3mxReTaW8S28EP91a9A+OusL4Sl1Cx8jzvtm6Jfn2bfk+/XlOjvs0tP9pq97I6XNL2kjxI04xjz&#10;nP8Ajyzn1jRb6xtl33EsWxU/vVX+GPwlvNN8rUNQ8vzYv9VCj79v+3/vV1Gjw/bNW/3a2PFXiptN&#10;lmsbZlhdYt6zJ8/zfJv3/wDANlfYS5fikV7vNzFvUk2Lt/u1554q02LWJbi28hUiiWJ2b7L/AMD+&#10;/XQaJqt9qtrcT3MWxGb5at3kK3Nm8Tfcaj44mXxnm/w61iLSvFtxEukLcxXEv2VXh37Iv/HK9I1W&#10;/V9Zu4F+5bt5X/jlYSeGJ9bvPItrz7B5Tea0yNsrH8JXM9zdaxLPKty7Xzfvk+43+5W3NGEYxLoY&#10;eXNKr/KO+IvhKDxt4cuNMnl8l926Kbb91qvfs66DP4V8Oahpk/34rxtr7fvL8nz1z+pfEWCz1zUL&#10;G5s5Ibe127rjd/e2fwf3fnr1L4Yos1w/9z79RH4jplGXKXvid9us/Dlp/Z8U82oSypFBDb/xM38F&#10;db4zmbwr8I9CXxHOsN3K8SNvbf8ANs+5Utn4k0/TdUlWVt8qqzxQ/wB5tlHxv8PL8S/BehRWkrQx&#10;eaz+c6/d/wCAV1VJfuyMLhorFx9v7sZHTfDrUFv/AAy+19+1Vrzn4oJ/ZuvaZeWbXNnqErPE13C2&#10;yFV/266H4LaJ/wAIlpL6RPcteJFE375l+9/HVbxncrry3FisCvE25Ipvn+X5Pv1n/iOz6rKdWXsP&#10;hNvwNokSaG94s7XPm7keZ/8Alq2/7++ua8Ya9Z7ZdK0/UIE1i4X90nm7Nv8AwOuo+Htsthpen6HP&#10;eRzOtqyLDD/4+71g2fwx0HxJef2rbTzzRW8uyJ/k+ba+x/8A0CuatHml7pFOMcLL/aTxf4r+GIvA&#10;Hwnvbm+ut+sXW21im3fJuZ3lf/xxHWvn/wAGfF3XPA1mm6CXUtPuPnit0n+ddv33/wBmvff2sbz+&#10;1de0rw0suy0tYvtE/wA33mb5Nn/fP/odcx8LtH0iziinligRFl/dPu83yvv/AMbfeV9i149SUaUi&#10;OaVSXMvtHovhj4zM/hKLXG0W52NKsWyZdj7tm/8A75roPBniTV/G2syrpWkSPd3Tb5XRdiL/AL71&#10;Y0HxDp+ms8U7Lc2W5dyXbK6fN83yba09V+Peh6PF5GmSxwvE29bGHYiM3yfPs/2NlebKtKR30Yxj&#10;H4fePVbPwxY6DeaVBq89pc+VKtw3zfelV/8Ac/26t6rY+FdEv5Z5/LSW6WWVU++k7ff/AHvyf39i&#10;/wB2vlz4hfG//hKtDm8+KRLu3f5HRv4q8i8Q/E7XNelib7YyeVL8z1EaMpBKrTPsjxZ8XPD32OVZ&#10;/L2KrRfZEZHRv4P/AECvlf4i+Lb7Xr/zbGWB9Mb52imXZtrlLy8vpmtItQ894mi3tcW6/J/HWh4e&#10;v4Hi1C2/4+dzL5DvsdNuz562jQjH3jjqV+b4Sx9ga502KWJmtplZfN8mXY7fPXNQ6bOmqXDebGix&#10;XTXHzr91WRE/8fq7f6xaQrd/ZFZE/wCPeX+5TH16JFt9y79qruiTY/mrW3u83unHzGf4hs/7YZ7O&#10;+tmR4l3rMn8O3+OtjR7a2ttD/cRLNd2/3f8Aa2/ceolume8il+0r5txF5UTv8kXzfwPurnLzxDc+&#10;Vts/LS4Vvm2L/wCP1QcpsX7y7UvpWZ5ZZdjJD86bv8o/yUecusaTtZV/dP8A6l65rStS1CwuLvyI&#10;/OiuIPNZNz/NL/A//AP/AGepbW2vtYurKezkV5WVXbY2xP8Agb//ABdZfa94s0ESe2vNrPseV2uP&#10;3K/I3+x/s1X8Q+fYaX5/lfaZW3J53lfPt2fx1NcpfeG9SS5ilaZG+SVNvyfNv+5urpbbVZ9St3+z&#10;eXN9n+f998iNVEHGWb2cOjIsqrcvL8n7ltn9z+Ouu0rxhpngnVLK1l3WFldRfaFR5Uf5f9hl+X/0&#10;Gucs7CK/03yLaz+2bpdkqJ/DL/sUzWPBNnc29lLKv9my2q7Indt+3/f21z1sP7UiXwjfG15oeq/6&#10;dbbYbi1fer/99/8As9V/FsMuqxWSWyqm61t0Xf8Ac2+Um9/+B7//AB+qmpWF5pWg3EF9BJbRRMss&#10;V2myX/Y/4Evz/wDjlS/2xPZ2FpeLFvtLeKJGmh/1X9z/AOLrjjTlA44/EGlaVFNpPkQW2yL5fNd/&#10;4fn2P/s/3KpeIbZk3xfafJtLdtkSo33V2Vb1W/udHv8AyFn860WBpdk3yOvyb/nrJhvIv4Z1RF+8&#10;iSo77f8AcrGXNzc0TH3oy5jo/A2mt4kW30+XzLPd/wAec237u7/2V69Is/hLLbRPeeJWkh0dlWK1&#10;+XY7Mz/+gps+auM0HVYtK+zrAu+W3ZUi+5/DXQX/AI5lv7eK2luVubeWD/lr9+D53/irzqmI5o8v&#10;Kckpc3vSLaeGG8H+N/tkUDTOsX2iC4t/k2wb/vo38VesaJ4esfENm899YtbWUrfaLx4V3pFuT7/3&#10;0/5ap/f/AI3/AL9eeaT8YIn8KxaRBFHDaLL9naF2f5d3zvsdvm++if7PyVlWHi25uL7+z7a8+zSr&#10;8nyS7Ny15lWnFyjL+Uw5Yx949QubOCzv0+79rlit5YtQhX59yujpK/z/ADNvSve7zWE8YWct9q+i&#10;2LvFdebFM0ro+6X7iP8AJ/t7a+d7Pwl4h1Lw59uXVWuYrCeKKC3/ALq70T/gPz7K9o+G8y2e/QdS&#10;Vbma68r7dLM6M7uu/Zt/vbH/APQK+Zr4p0OaPN7pj7S/w/Ceb+PPGEXhiO7/AOJVdv4ctZ1e6tEf&#10;Z5Xm/c+T+JfkeuMm0qXxnp1vfafOyWU6yyxTbXXdsfYibP4W319Cz/B2x8N3firWbZrmZL25iuJY&#10;rv8A0iGWL51dFX+66O6sv+41WLr4Pxa14c/sjT1xLaqnlTO2zavz7E+X+4/zfc/grgo43DQlH7Qf&#10;a5T4g+IWieI7O8tIItyLLAkqv5qJu+fY6fP/ALaOv/AK5y5037ZL5F9eLZ6ra7nihdt/mtX2v4n+&#10;DNz4os9KngtLZ76XzYp3mibekuxPnT/ge9v+BpXzh4q+DkF54j8zTLme2vVul+yokUsr7l++ifIm&#10;6vuMJmFCUf5T0KJk/s/eDG+JGpahpFrcx/2xb/PBbu2xJV/jevZW/ZhPhXWvDE3iCymtrW61NLe4&#10;Tez27L/A+7/edP8AviuN174M2em+KtP/ALBnu7DxB/Z0WoRJaNvin/56p8v/AANf+AV6R4A+J12m&#10;g3fhe5vtSvLeWBpbZL6fYi7fneJHbZ/Bv+R/7ld+Ir0+WUofEVKjLmPGfGn7Leqw+Kr/AE7RtKuf&#10;EMUC7mltIPkgfdt+Zl+Z/wD7NaxdH8GXPhW4l8P694fZNKlbzWSaV4rizl2fO6bv9z/gX/AK9d8D&#10;ftjXPhXxvLZ+I4p3tdrWu95d8sH/AAP+Jf8Ab+ar3xs/aNg8SeFbSW58NfabuKVkiu0l/wBbF/3x&#10;/Hv/APHPuVEZ1KtLlqfEdHLKUuXmPDPEPwog15tPi0+Vftdrat+5dlT7ZAzu+9H+7v8Aneufm8O6&#10;voPhe4TTNPgT7HdbG1B52e4l3fc/j2p/3wtP0T4o/wDCMaj59tFJ/Z7fdhSX/VRN8+z/AHf/ALOs&#10;m88Z3T29xPplytnZXG7c7rvT/wAdT71WvrcYk8kj6T+BXieXUtLt9K1drn7FdLFFfWl83mxS7vk8&#10;1N33diJ9ym/GDwhoHgjxU0OiTx/Y7hfM/dRNLH/wFo/lrifhprGvQ/DS91DT9Qj+yfavKguJmTZ8&#10;yb3+T+Gufk1TUbO9uhHeKyu+7/RI9if98fw1zTvKpyzkc/7uUfePkq21j7La7VWRP9tJa9d1Xd8Q&#10;vgelyrL/AGhoMq/P/H5DfI//ALJXimxrzYsS/J/E/wDdr1v4H3Xna8/h67+Sy1aL7K3/AAKvtMVH&#10;93zR+KJ9NH3jyz7NFCyReb/vPUXyXNwkSsqf77V13jbwHfeCdZu9F1O2+zXtndMkrv8Axf3H/wB1&#10;0+b/AIHXMuiWbS7dvzf7NdEanPDmiY/ZOr0qZfsdxBFPBC6qqb2rJ1V7a8tZZZWV33ffT+9XO/Ne&#10;eVAyqj7dnyf+z0x932PyFX7rb6I0/eIjH3uYZDv/AIV+7T43lSXavz7qPs2xXXdvepbOFYfml+d/&#10;7lbljdkrtuk/74pnnL9n2xL81Pd2eWXd8m77tFnC32jylXzn/wBikBX85n+78n8FasNs1toMu75P&#10;NnX/ANAeq9/ps9tcMrLJC6rv2TLsda1dNtpb/TbKBtyJ9qZ2/wB3YlRKRcSxqtg32fStNi/iX7RL&#10;/vN/9hWxf38XgnSf7Ms/+QrdL+9f/nkv/wAVVj7TBYK+r3K/vW/49bd/4V/gd642FJdV1SW5uWZ/&#10;m3M9c0feL+A0rOH79y3z7F2RVb0rTft7O0suxE/1sz0fuHVPm2IvybK6Dwxo9zr0v2aztld23eV8&#10;33aJS5I8xjzBYWc+sW72Onr5Npb/ADt82zd/v1oaJon9tskETbJWbZvf+Gu28Afs6+MfGy3C2NnH&#10;DFbxNK00zbN//fNdbN+zHr3gbRn1zxezWFo0629rp9v899fs39xP4VrP2kfsyJj70h0PwT0Oz0N7&#10;y81OdLu3RHit0+dLz5/4K+7fA3w7+Hnir4e6FrOkaTDolxpdzb3DWtu23zbhE2Jv/vffavl2wml0&#10;fXvC+n6r4eu/B9pawN9lu7iJ3dpdmxH2RbPm/wB+vtm+s7PUvhFYaZ4T8qw1S9aLF2kG1YrjejTS&#10;v/eb71eFipSnD4jWpGPNzRLnhvWtU/0+5uVj+2xLtlRFX7R/e2Purfvpp/EGmyzS2slrqtnB821d&#10;qO/8Kf7S15XL4Zvvh2114m1zxRHeXU0tvFK62v2eJf8Alls+V/m+/wD+OV2HxL+JbeFfB9lc+Uvm&#10;3lruTYu5/uf3f+B18thKk41fZU5c3/txz0+aXvRkc5rfi3wvbXn27U5dmuxKr/6XA/7pf40idU2/&#10;+P14b8UfjrZ2epJfRX07ou57X7PO/wC6b+B9m/73z/3K83+Nnxs1dIkubGWT7IzbPnX5JW/uJu/u&#10;V836xreq6k73N5O00rN82/7lfWLDSq+9I9aWIlD4T3L4hftFeI/EmlpFFO01ovyRQv8AJtb/AOKr&#10;yq21688QtK19Kryqu+X5dn+f9+uCTVbn/VSz77eL/apHv98tx9jlZHZdib2/hrsjhuX3Ty6lSpV9&#10;2R3OtpoNhofnsypcM3yun3/+AVR0TQbrxVb3er20H2mK3VomidfnZq4K8sJ5rjc26Z1+7833a2NE&#10;vNV0H7Wy3Pk/aF+ZEatvYyjH3ZGMafKacM1tZ2rxRMvzM3m796fdqx4V/wBA024aC5/0hon+R23o&#10;tDzRar5Uu3zt37r51+dm2VR8Q6Uul29xeWyyb4v4NvybaObm90mMo/Cdd4b8SXyKnlT+S7RfK+77&#10;rf8AxPz10T3P9jttuby5trhV+0O6N8kvz/8A2CV4lpV/qbyxfvdkTf7Wyu7m1Vk01LPUJVuYvvo/&#10;8cW7+49XKkdHNI6L4e+KlvPGiW21tjWrJFM/3/8APyV3Hwo1u5034zWs8DMn2eeV9/8A33Xk/gmH&#10;7N40spFibZuVFdP4lZNn/s9e5/DrR/s2uahff3vu15mN5Ye8d9CtyxkeoftOeJ4te8aaP5G3ZcWq&#10;3rIn8O5P/it9cJpvnp+9Wf8A0Rl+aH/a/v1yvxp8WtoPijSvKiWaW4i2Nvb7tbv2a5+0b/uRL93/&#10;AGq+lyWP7jmOOv8ADHlNXybZ9JuJbyee2iaVUV7f7+7fVLSrmXWNZvYGZbl1VYleb5JWi3v/AMB+&#10;/V2aGC5ltIFvr62u7VWuG+yL8m3/AG6x/DFhFrFrFqEHm2zq2yKaZv8AXrXt+zlI4KlT3uU750WG&#10;3SLd/sUz/ljR9+4RX/hX5qY/yK9XynRAi0H59ceBv+WqslYUPhWDwbcTWkU7TbpfNZ3WtLSpvL8R&#10;27f7VTeMH/4n3/AaiR1U5S+ExNY0fT9SZGntoJnX51d1rsPhoi/aJf7n3K5K5m+Wuo+GL/6Rt/vN&#10;VQ+ImV+Uz3+D7aPqTv8A8JR/Ztk0rOs1x9/c38G+veEez1LwLp/2FWS0i2xRO67N21Pv1ynijwTP&#10;4t1fSooraCZFl3tvbZXoupWC6J4ZSDyvuyr8ifw11cp6FSt7ejH2kuaRy/htPJ1yJW+4zbGrP+IX&#10;gO8163t7NZVS0+Z22N87f5SrGlaxYv4jigW5j81WVmTd92vKvEnx+17VdUln0rT7a20qLd8lw3zs&#10;q/xu9cdSvShH3j0MspYudb/Zj2v4aeCV8PaDLLEqvqbRMiu//jlO8Jakuq6zrFjBF5On6bP5UGxv&#10;9e38b/8Ajyf991X0Tx5FefC+LULaeD+0LiD5YYZd+2Vv8/8AjlYvjnUm+D/gPU9eibfL9jW3it/+&#10;nhvuP/wN3rWVT3Oc+exsq1XGShV+I+PPjlry698UtdvopWdPtTW67G/hV9if+gVhW1tqcNrbqsv8&#10;O9beb+61cZN4hlfVJVisZE+1M0q+cyO+3f8A+hV1Fn48gs2ilbSv3X3Ffzf++P8A2SvmasueQS9z&#10;4Tb03W9Q3anHBF5z26/cb7jfx/JWTeXkGpRXDKrfbW3bbf7/AMv8dWHdbP7avmx/Z7hVuILfz/nX&#10;50+5/wCP/JRcyKi6rAtnBcozq/nOvzxfxv8A71Isi0q5ieJJbmVraLd/qfnf/P3Kl/0G581ovMmT&#10;5vnTf/f/APQkqzo9zpk1hbzxSslwrMk6P/D89WvCttfaVq2oQNF9pt5ZfkhT7i/7dAFt9Saa1eBW&#10;+dZVdHf50aL7lczf6a02rIsXmbGZkimRvngrqJptKTVIrO6X7MzLsV3+T7tYWq6PL/Y19c6ZcxzJ&#10;FL81ui/vVqZSIOEv01DRP7Q8+eS8iWVotiN/FR4e16CzuH2yxzarb7rdrHUPkRl/66p8u5P79dW9&#10;mutxRNOzTRNE3m74tj7v9uuXh8AQXN0i+RJZyys3m/Mj/Mr/AMFEY/zAXX1LVbawvbzUJW8lVV4r&#10;S7+d5dz/AMD/AOxWVNef2rZpBFueK6+TzkXZt2/x1oal4e1DRNN/4l8/2yKVv+PG4Ten/wBi1S6V&#10;M2iRRfa9Pa2t7j72xvNRf9tP/iKvlDmLdtrCpZ+H9KaJX1CJmt2mT5PNX+Cqmt2cug3lrF9pg83e&#10;0rJbtvRf99/u/wDfFW4fDcWpXEst5K0KbfNimRfvLv8Ak2VlaxbLZ38UrSt8vzxO/wA/3aRBpf8A&#10;CT3Otyo1zO021tkGyBP4f8vT0ha2l+2RSx7JfnZEb7v8H/slcukKuu3zZElVd/7n7/360LOa88PW&#10;cvnxLc2luy7bjb8+5t7oj/8AfDU4xAr36K9xK1neSWF3KzJ51vL97/fq2j3nmxLLc/aXuIvmd/8A&#10;0OobC80XxC3nxX32a4Vt7J9j/wDs600vNItrf/VSXN3F/qvlSJKJS+yRzfZMybUp9FuJVa8kufl/&#10;1Lr8jL/c/wB2tPTdSgTRrufT1jS3ib5bR/8AvuVPm++qb6wr/UvO1S3a+iX7vlMj/c/2K1YZotNt&#10;/wCz/savcSwN5sKfxebKm/8A8crjrRiEoxM/xDbQa2vn6U0j3Hlb5bSHf97Z/wCP1zU2m+dcReRO&#10;qfwb/wC7u/2P7tbtnYNpTXd5Butr23lZ1d2+Rf7nz/x//E1LYJofjZri+1P/AIkmsQbUlu0b/R2/&#10;uO6LXN7xwSlKPwlCbVby2uPIaVkli2/PD8/3f/ZqR/GH2lX/AHCvubbv+4jJ/wDFU1NBvEuLix1C&#10;dt6t5sF2nz+b/wAD/wA/crEttJls9Su/7T09pks/+feL5Lr/AL5rH6tT+0Y8sftHW+FdYbXvteny&#10;wSIi/I1xC33f7n/oG2vc/CWj6L4kit4l3f2r5qpBMk6IjN/n73+5Xz1Z+Hrl7pJ9PWR5bj96v8D/&#10;AO3XZeDPEjWN48UttPM8S71VPvtu+5trysXQlKP7o46sPtRPtb4aarB4St0iuYI5orqVrJrjdK6e&#10;ar/J8n8P/wCx93Y27d1h5f8AhKLjT47HTfDl22xFuJot29V++i/e+XZ8y79teFeGPH7Wdr/xL5Vh&#10;lVfmTaj7m/20/wDHf+B1q+MNH8Warpvh/wAWWd81naW7K95Cl4/72Lf8kqJv+Vfn2t93+D+/Xyk8&#10;HUnKXLIinGMfdifTHh+zbyXln1Vb/TZWbykhd5Xi3fwb2+9/BXcabNArefEu+327d6bmevIvh74V&#10;bWIv7RsZ5Esm8q6tYnf960T796P/ALO2vZ7Gwaxubhlik8tmVf3qbVZa+IxWGqc/ND4Y/EaQjzT5&#10;iWKa2hSKe4VngllWW12/f/8AHv8Afas3Uvh7pFzHqFz9ltob24+8+352X+D5l+anarY3d8qtbbZo&#10;v9aqfLsZlf7v/A65rQfHE8U8sU+lXNncPL5s8L7lSJv7/wD+xXdSxkZR/mjE9Fxj9o8o17w2vh7x&#10;5+9s2trdr7yoJkbZ9l8//Won92L+L+6teWeNvDGoeGPFunrOsby2sX2jejb9zRO/m/8AAvkdq+tf&#10;iRot54kg0fVbOKGb7GzefaTRf61W2fx/7lcn478G2Xia10XW7HTrG51W1n8ueKafyt6rtfcv/AU3&#10;/wDxXzV9HRxPNO0ZfZIlKSl/NzHzt8V/2ddD8TeE7fxjof8Ao0UEqxXlui/uvm+dNn8W11dPv/36&#10;8q1u20Xw3b/2R9sk1LR4v9VNt/e2v+w+77y19xP/AGf4VW68NNBLDp95Y26q7r8m5fkRP950T/xy&#10;vIvG3wBsZtB/0HT7u5eVvuXDI7t/sJ8n/jld2W5h9YoxjV+yY06nu+9E+P8AxDpWn6xbxXNjts4p&#10;Ymt2+XZu/jSuEm0GX7Q6xXip5XyNC7fe/wBv/aWvsbQfghFr0t3pkVnJDpV4qxLcQq7pAyomx/8A&#10;Z+ff/wB90zSv2S9Q037bpk9zaTW9xbM629x99ZV+5Lbv/F/tp/Ev/ANvu0cwpxj8Rt7TlPmz4OeL&#10;dQ+Gnii00XV93/CO6tdRf2jY3EW9FibZsuE3fxbH3b0+9XpvjTw7Z+G/Emo6Lr+k6sdT0+6lha50&#10;qRVt503fKy7vavZvGH7P2npvn16CB7j+zrpLGGFd+1YrKJovn/2HT5a9DX9oK28P6dpdtr3gZtV1&#10;b7HCZbm1STLDaNu/H8VKhmeFx8uSfxI5ubm+I/Izeu5IrZWd2/g213Glah/Y91p9z/x7XFvKrr8v&#10;ztXL/wBvL5aSqyw7vveSvz1X/tVnl3Sy/J/D/fr7rVn0kZH1n+2RZrJoPg3x7apHDFr2mJbzu8G9&#10;1niT/wBnX/0CvkmZFmaJmlZ3+/8APX2H4Lv2+PX7LHivwrfTtf67oKLqti83zu3lffT/AL43r/wO&#10;vjWGFkli2r53+wleXgfd5qEvsyLqR5agjpKl5FLIvyL92pppoJt7RbUlVv71W4bOJ2f7dPs/uww/&#10;fqW/1uz0q3igsdNV3X/ltcfO+6vX5iOUh03R7m8XdFYyTI38afcWtC20HT9NV/7V1W2R/wCKG3Xz&#10;Xb/Y3/w1hXniS+v7dFuZWdP7ifIlZkj7F+ZWSo5ZF80YnXTXmmWyu2n6ZA7/AMP25nf/AOxqGHxb&#10;P5W3asP95LRfK/8AQa51NSl8razb0otryV5dsW1EX7zOtHs4kc0jYS2g1K6+a6nR2+87rXW2ENrp&#10;WjPLBPBefaPktUdtm7/frmrO/V7N7mdf9EX5F3/fnama94h86K0gWJYZVX/vmol73ulx/mC8TU7+&#10;6dZdrvu+Z0ZHqxb6PeTf6NBbTui/O2yJ3d6zLVPJVFWX52/j3V9bfs8fCH7foOoah9sudVu7yL7L&#10;9nsYkd1/20f/AGPvfw1zYrERwkeaRjUqRpe9I+d7bTYkuIlvPk+Xe29X+X/Yr6g+Cem+GtS8aaPp&#10;Wg20ENvKy/6XfRPslZfn2b/4d719C+D/AIPweFfDkt5fRN4tfd5raTq0X2hFi+dN6oyP/sff3fMl&#10;e16Vp6p4P0q5/sqx0SHS1/cfaNOt32r8n+qiT5V3o7fcf/gFfPYzMKdanymNT34nnGg/AmbxZ4dt&#10;dQ0HU5PD0EiN9oRpXit5/n2Ntb+58n/jy16jo/g9Laxu7O58m5t7falrbttd1Vd6b0l+Rvn3f+OV&#10;q3lzZzRrBfXNtDNLE1xbJcMybVb+Nfn+X5v7lZV//wAVDp13o0WvW2leei/2i1pE/mrb/OvyNv8A&#10;l3/P9+vNp4n/AJd0zbDylD9zGXMcf8F/CfhfVPil4l8T3niF/El3Y3TRWFvdNttLVfkV3i/vfNvV&#10;f9z/AIFXb/GD4stpktquhabcvd23zy3FwvlQiJv7m/5Xb/0GvKLr4aQfCvUriW2lg/sr79m/9pxR&#10;S/Kn3Nmz97WV458YeHP7SdZ1iuZrWJXiuLuXeiyt/c3f/Ebvkrq9pOrHkj8J6Xso1Y+0idv4V+NU&#10;WpWtjZa1pOrfZZ18qea4tUVJXfZKjt/Dt2V4b8Qtes9r3P8Ab0FzpStKip9q+eL7/wAnlfw1i/EL&#10;4vW2qN/Z8+oMlxFKr+c+zyol/wDQdv8ADXgnxLvIPtES6fqslylxPvlRGTZ/t1nhMFGhV933Tg5a&#10;dCXLE1brW/DWm6tFZ6fL9vRWaWDzm+63+xXJeJ/FS3jeVZts27pZ38r5F/uJXFWyKlw89s0ibW+X&#10;f9+u11L4b+JfELRavc6e1tb3jbt/lbImZP7lfU8vJ70zGUveOUhsFv8Ae7fP/HvrT0qw/eI23yYo&#10;l3yv/Aq/7ddHcfDfVdEt/PaVbmKX51WH/wAc/wDHKz7/AEdrazuNyybGl2fe+9WntYyj7pcfe+E5&#10;nUraW5aVYItifw/NvqZ9z2/+ogeX5U2f3q7CzttK03QX82Xzr3dL/oNx8jr8ifPXJakjJeSzqsf2&#10;eWLyv92iNSMpEcxmf8fMVp9mvFT7zts+TbV25vJby1iiufklWLYz7fvf71afgzwl9vfdZy/vdu/a&#10;6/Jt30zWLaC1vLi0bc93K3zIn8NX7vMXyxOfhv1f7I08CpEu7b9/Y3yV1fhKGfWNUTb5cMNujI0z&#10;tsSX/vqsz+yls7X+59nX907tv21Us5pZrWW2l2wxN92VP73+d9EveiRL4T0jwrZyw39v5s/z3V03&#10;2VIZd/lbf7n/AI/8n+xXsfhLUltorjdXzF4YvL7+1LexiWSFIpftDSv99vk+SvevD1zL9nd3X52r&#10;xMbTLoROC+Ls09zq1lrXzbFl8pv9n+5XofhvxzBc+F4tV1O5X7Ok+zei/d/ub6yfHOlWNzoj2c86&#10;pLLE1xEn+0tcVoOt6LN4L1DTL688m7vG3xIkW9F2/c/8fr6fL6kfZe6FaR6LcfEXTNB1S40zSNV8&#10;77fP5stwiI6RM38G+orDW7mw1aK02wfatzS3U3n/ACL8n9yvKrDwTrXirVrezs4lSXbvaZPuRL/8&#10;VX0bYeA9F0pri8aDzpbhdkrzNXvU6kZR948ipH+U1fD1yt/pqT+f9pdvvPt+9Vu5m2RVFYpbWbJB&#10;BtSLb/BTNVRXtXib+L5Kvm/lO6PwmV4Y1ix1vVPNsblblIm2Ns/hatXxh/yHv+2Vcp8PfDE/h7XL&#10;hZWjdG8pIvJXb8q/+zV0Hi252eIPm/urWX2Toh8R474k1688JeMnig8+8t5fvb2/8cr2D4A+IZde&#10;02K+niWF/NZGRK4H4geEm1vZPYssMrf62bdUXwZ/t7wfqUtszK8UUvm+Si7/ADawpe7VPcnRoV6E&#10;Y0/iPuDw2mzWrdv7y1xn7Uuqz2HwxvVtpfJuJZ127G/h/v11fhjUorzUrKdW+SVVda8y+Kn2zxp4&#10;q1vSraKO58r7sM392LZv3/7O/wD9DrsxMuWkfMSl7GZ458NLD/hGPDmn65faq39oXUv21bR/n3Rf&#10;wJ/wNP8A0OtCz+HWpeKtNu2g8uzt5YmeBJn/AOPra/8A6DWx4GsNP1XXLK8vNQ+0vZ7diJ8iRRfJ&#10;sT/P9yvS5rmxvLh5Wikv9QuIvs+y3Xykiib+BP7teLTjh580j6fBZxXw9CUcN8X8xg/BzTYr+40+&#10;z3L5VnF9on+XejfP9z/2X/gdZX7avir7Z4X0/SLZmeLz2ln2L97bs3/+h/8Ajlei6VDpXw30byNK&#10;iZ728+dN/wA7qv8A8TXz7+0n9svLzT7O22u/2GWVoW/5a7n/AIP9r5KVaryx9hA58LgavsauZ4j4&#10;pfD+p82aJrFzNoctj5SpcNL5tqkzbIpf9+rEP26G88ptPWzitV/ew7t+7b/Aj/5+5VK8e51K1Rp4&#10;Jba4sF+yxfLs+Vf4P/HqsaJNLeXHnyy7LvzVT/dWuL3jz5cx0s3hWxvNLl1eJGRIvkZ5m2fN/sVd&#10;0ew1Wazlgby0iuG3rcfffbs/uU9Ly+16P7DqE/kxLu2+S38NTW2q6nZ3HlXNt96LZE8Mv3vubKCD&#10;Js7GW21K3vFvI7Z1Vk/0hv8Ab+5/6HW7Dr15ZyysyrvVmdURv++Nlclc3i6rLLtVoZYv9bvX5FZn&#10;o1i2u7O4t2lvJHt5YminT+Nv9j/vuspSiHNH4TW1i5ufFWkyy7V+12rb90yvv/z8lQ2fiS+0HRpZ&#10;4LaO5t7iX978ru8Ct/f/ANn/AOIqp9gl0+zuJYpWTdF5rb/8/wC5VLTXuUurSdf3KKzIyJ9xt1bR&#10;DmH/AGa8msPtkXybfnlT+Cj/AISGdGtIG8x/KVvn++6/3K0o7yW2t5bNmkeK6VvKfbt/z/HWbc23&#10;9paXbyxWM8MsV1KmxG3pKu/fso5g5jas9Ul/e3LKro38e7/0OrelPc3lw26Bdit8ybv733K5KFL6&#10;z1KaWzVrl1i3ypN8m3/OyrGlaw15L9uWe83xNslt4Yk/h+f/ANkpAdlZ23k296sXz2/3Fh3fdrn9&#10;YtrO/WWKBZJru1iZ5dn+f9+rF5rcVtq17Pp881zbyq1vLvXY61yupeIYvDfiaKVln+yXECoz/c3M&#10;qfI71PxfCH2TMmuYEXd5uyVf4Jotn/fFbcyMlvdy3jb0umVG+b5Ny76d4t0G2vNG0zV7O5geK8Vt&#10;7wt91v7jp/e+esXy9a0e3tIL5Y7yyuv9VNt3+U3++v3v9yjm5o+6Y8xattNW3v3l8pbN1X5k2/eX&#10;5P8A4utvVdNg+2pKvlpF5quv/TLb870zSr+L+w/3EUk1227/AIl80v8AF87/ALp/7v8Adqu7rM0r&#10;StH5VvEzxJMyI7f3Pn/368qpKrzcxwSlLmK/jOwW8W32+Wj2q+VO6fxS/Jv/APZ6x9KuYptZ/s+d&#10;lR5Yvs8U27/VfJV7WL+W5v7fa2xJZd7VXh8Nt/bNvO22HdL9/wDvL9+to1vd94v2nu+8WPG2m3Nz&#10;oKLBtRbVvs7JD9/5fkT/ANkX/gdcTeTT6bo2n23zI7fvZ5v4Pm+4j17dpT2f2BIp1VLi4nleJ9u/&#10;cuxPkdP+Bv8AP/t/7Fcff6DBf+Jk8qL/AEeWVYtn/A9lRGrH4TGNTlj7xxOrJc2bbfm3oq/6lvkV&#10;f4Ero9EmvpFluV+e7t9v2y0+/wDK3/s1Ur+8l+2O3lSP+68pk/8AQH/9AX/gFdV8NNHaz1e3n+Wa&#10;4lg8pfl+Sf8A2P8AeqJe5H3gqfw/eOS1uznsNUl1rSvMTyrrfPtb5Im/g/4C9bfgnUopvFVxc3Ky&#10;XMVvarK01u3zqvyfP/wB6948W/Drw5qtw+nyxT6b+9aKW4t1RJV/jTzYv4v4/wDxz51rH/4UzB4P&#10;uJdas5fu+Ui7IH8qVWiffsf+7u2Ntf7ux/8AgXmyxcZUwtzRO4+G/hvT/Fsst1pUH2O9i2yy2j/I&#10;9u399E/iV/8A2evprw38KNB0eabWrJJL+/advt1pcXX+jrvTZsVP+mvyfJ/wGvnX4OPBD4q/tC20&#10;qd30uKXbMnm/Z7j908qIj/3UdE/u/M6fer630i8tNS0NXu0a3t9UiRbmXeny/wDPJt6v/wAB+T/g&#10;NfGyxcsHV/efaOSlQ5anvHPWui6beWNne+GL2W10yTd5lrD8ssbb1byt/wDAvzfL92vQJNa1H7Da&#10;IsCeXMi/uvvbv/sq5bw/4VttB8Ua3AsVp9nlbZL/AGf/AMAf96jfxb3dt/8AFXUQ2zJcPZtOry/f&#10;X7Qv8W//ANBr5vH0/wCJ7L7UveOuUZRl7hlQ+J2tvslzKv2bTLhvKdNuyWBl37//AECt+6s5pbVr&#10;y0lbVIZ4tyOm1vlX5v8Ax+s+8037NcXvkS7Ljd5qpu+9/lt//fS1Ff6r/ZrWkUnmWzXDbYot3zr/&#10;ALH/AI/XFRjRhQlSqU//AJIvm5I8pYs7ayv2t9TtJWmtZfvJK3+38nyUz7ZYwxXTfLbbX+VUXZu+&#10;4vy/3qqpoks1vFYrPJvi+9MkSJu/+Jaq8L6h/pcUmn/utsTQOzN5U60nXrU/eUeaMTGVTmjzHTpD&#10;Y6hZsskMNykX+tZPvxf7tMaP7I/2K2MNxYbPPi+Ztv8AwJ64u48SW3h6wfz9MkfUJV/fwwqm/wCb&#10;5Pv/AO5sp/g/UpfCtndrPL9m09tyxQ+V+6XdXRHGU4xjCXuy/miOm4xjHmCxRbjWLW+tmXTXlbZe&#10;W6NuRX/ubaZ488SXlta3VpFA0Mqq22aH7jf7Fad5cxabLFLKkEMTeVtuN3yff/j+T5f9/wD76rU8&#10;WXDx6U7R6at0sEfzL952/vf/ABVddONaMJVOccqko1JSPOPDaaf480FLzWfLeVYlRUt5XeJom2I/&#10;/kVH/wCA1O3wB1TWPEWranYeNtS8Li4ZA1lZyKUIUsEf7y9VIHT+GpvDepaQ15dTxxx2Fra7UWJf&#10;kRXbf8n/AI/XS3mhz69HbzS3KhlTG6MhQ3/fNb4XG/UbVq9Lmuef/iPwSmmV1TatdHbWazW8TRKz&#10;yuv3EWshUX918o/1XpXTr/ovh8GH90fVPl/lX723yxPq4rmPRfgJ48vvhj43inW6ghe6/wBHaF13&#10;oqt/G6Vy/wAUfDz+DPGGoaZBt+ybt8UyLs3K3zpXHaO7f2pF8x+9616L8aGMmpaezHcf7MXk8/x1&#10;wNctdPuayfunnL/vrryl+d/9imPtm2RNu+VqqWfVz3qTcfJi5/jrvMCH5tzrF/DRN5rxbZ9v3fub&#10;aLX/AJa1BrX+tT/rkn/oFWAthZzzXW1UXZt3s/8AAq12K+CdS/sG41efT7mz8PwRLK9xMuzzd2zY&#10;6/7+5Ky9E/5FO5Pcycn1+Svqr4D2Ft4g8KeG7bVLaHUrZgoMN4glQ/6rs2RXnYuvKjKPL/Mc2Jqy&#10;oq8T5A+2Nqt+k8vyW9uv7qH+BamttNvNSuPNWBprhm+VP7v+/Wv48gjs/GmsRQRrDEt9MojjUKoH&#10;mvxgdq9F+D6j/hE9TOOfPbn/AIBXS5tLmOhTfLc2fhF8E59yXmvRWl/ZSzqr26L5sqt/n+Cvrj4Y&#10;+M9B8L+Jrvw5Yy3dncMyxMmoS+UjbU+TYi/L9+vlfwPdT20epmGaSI/bE5RiP5V2egfu/jxpez5f&#10;+JS/3eP+WMor5HMOau5KUjkr72Pt22+IvhKz020s7GXZd+UqNNCqbItvz7Nn3tqfJXNXnxavtevP&#10;Ef8AasTf2FYQRWqzf6qW8lbZ9/7/AMuzfXzDoVzNH4r1DbK6/L2Yj+/Unii6mkt4900jfu16sT/H&#10;Xz0FJSjqZ0aj90+iviF8UfD2pfD63sWggttT+WKKxhl2OsX+xt/h/vf7W+vJ7z4sXmq60l4zLbOy&#10;26TzJF91YvkRET7u7/x6vmbUrqb+0Y/3r/63+8a9E0tjJp4LHcfm5PP8de5DDwjE2rScZaHsut/G&#10;a5trP7Hp+3UrS1/1H+z/AN9f3K808Z+IdQ8beF7ieJpLa4t/uw/fd64KSeSP4kRhZGUNtyASM13m&#10;iKPtF7xXXN8sY2Oeti6nLE8js/EOmXOpJ/aFndukG1JUmbf/AOOV3thoNjreoS2y6RIlvFLs+0Ou&#10;x2/2Nn/xdUdYhj/4WRZ/u1/1q/wj+49eheCZpF8RXREjA5l5yf7lVWqOM4s1jNyqRub/AIA+GOhv&#10;KmkWy2ianK32iL7QqfKuz+P+98++ug8SfEuzfwX/AGHfWaolrLvX5UlRtrpvdP8AgD/+P15Np/8A&#10;yPGpL/CsaYHYfOlZV9+7+K1vGvyx/ZYvlHA/Kuepz1p3lI78RFcx6R4k8W+HLbUriC2iab7Qu9YX&#10;ZERVVP8A0H/7CvD/ABD4ha5v7SBoo7PR5UWVdjfJF9/5N/8Adqj8TLqb+1NS/fSf6uL+I/3KfCo+&#10;w3/H/Lnb/wDsle3QpRjSibz/AHcLRK+q3VteRJFfTq9vErbfJX97/sfP/n7lYGj3lnbatZT6nuub&#10;RW3y2m7ZW54QY/aouf71chr3/IRk/wByuqMTOUTs9E8YS+Hri9nsVWGK6l+VE+ZFX+5Wf4htmvNe&#10;+2RM032pl/76rmJHb7PF8x+9610l9/yHtP8A+uSf+gU37s7ky+ExNVubnbbytLvilX5tlV9HdoYd&#10;0q+dub5U/u1evP8AkEtXY/D6wtpNGMr28Tyq3DsgLD8adR+6YVpOMTkHvJ0upWis5LZFl/dOu/7t&#10;e9+A5mfw5pkjfO7RKjf+gV8w+ItYv7i8Ect9cyxrK+FeViB+BNfR3wc/5J3o/wDvS/8Ao168bHe7&#10;RuFBGV8YtSb/AISPTLOLb/qNn/AneuP0rww1/rNoqzwWHmy7Gmm+4rV0Hxg/5Hb/ALYJ/wCgVkaY&#10;d19JGeY/7SX5T0++/avTyt/uonJL4pHvPwx8JS+DL+4gvNXh1J/vssMWzY3/AKFWt8QrzU0s4pdM&#10;WTyvvypCu+o/FiLH4m0mRVCyfZHG4DB/OtyH/kE/9uy/+z19FVjenKBdN8kroxPC95qc0NlPqEC2&#10;0u35oqx5vidoqa5qFnc6gtslrP5Ted8ldgn3n/3q+KPGIC+MtbAGB9sl4H+/Tp+7A2o+9I+1PCt/&#10;Z6xdW9zZ3Mdzbv8AddGrI+KUP2nVkiaVkidfm2ffrj/2Xf8AkD3f/X1/7Ildv4//AOQz/wABpYhX&#10;pHW4+zqWieVeJ/EN54bsEgglk2StsVpmr0v9ni5XxDpcUuofvpVndG3r/drz7xlDHI0u+NW/cN95&#10;Qa7P9mf5dMlA4/0pq83BVJe1NasnGndH1xoc0H9uWi7l+78qV5r4q03xV8PfEHivxHFpDarLf2tx&#10;9le3+5EzP8m//gHzVxfhX/kt9ke/9obc+2xOPpX0z8VP+Saa7/1w/wDZ0r6RL2kPePOUFKvCJ8pf&#10;B/QZdNWW+1W5jubhomdreH/lh/tv/wB91oal4nih1mVtPl/eyr82xf8AVf7G+r/gOCP/AIV/4h/d&#10;r9y3/hH/AD8JXDQsW1W7JOT5rc/8DrwpVHa5+gYXA0o4h4VfDH8T0fRLmW8ZJZ5WmevDP2ltbvrb&#10;4kWn9ntL/o9jFEyJ86fM7v8AOn+49e3eHv4K8J/aG/d/ES4kT5ZP9H+ZeD9xO9eXF+/c9riGEaOC&#10;hCOx5VqXm390i/6lJZVdtn97+Os28v1+0efEq2z26rby7G3o1OmvJ5NM06NppGj+1v8AKXJH307V&#10;TaGP7HqH7tf9b/dH+3XTTkfmUjr7PW9mk7lXfKqtufd89Okv9ml3G6VvlVZZXT76/P8APXO6b90f&#10;9clqxef8hKb/AGreXPv9ypMrs0NV8YWKfZ7OJVtorhVdX2/e/uPsqXVbyC5sNPuYFa5uIotjOrfP&#10;t2f79ebbQ13gjP73vWvNPItnxIw+Zv4j/wA/D15VaK5zirfEd1beIZ/+EZliWJZtzfZ1RP8AgDv/&#10;AOh1pzbdNWxVo/8AR4l835/4fuJ/7PXMaO7fZb35j/r4u/8AsV6BIokjtNw3fL35r16dNRVjoS5Y&#10;i21sqWCfuPt8TfddP4f9ysr/AIR7VdPvH/syTyd3z+S7fI3+2n9yvRNKRfsCfKPy/wBisXUP+QhF&#10;/wBdaYzivFuj6rqX2W5WBYZVgZJ5rdtiMrfwP/n+OuKsPt2j61dytZrcoy/Mm35NzfJvT/ar2bxl&#10;/wAet1/16/8As9eVeJXZdeTDEfJ6/wC5UFxOis9Jgm0NryVWS4Vtyzb/AOL+5XL6lNFNE/27/j4X&#10;7qP/ABV1dqxbwu+Tn5Wrz7xP961/3a0uBeS/toYpYLaLzn2s6p86uvyVa0q51W8ilWzX/R4m3t5z&#10;IkX/AAN/u1VX70R7+YnNIny33HH7pqmT90zceaI97O202/SL+17SZl+dYfNd9v8AwP7tTXkKuySs&#10;0c1pdL839zdXnkn/ACFrj/erttNY/wDCKzc/8s//AGevIrKx5VZco6ZLl4rRZYlSJW/ewwr8i/P/&#10;AAf7P/xaVKlj9stfNZt9xEqvKm7+Ffv1Pbu0el/KxXn+E4qto/8Ax8Y/6arWFzl5jSmma8uooPNa&#10;GL+Jv+eS/wB+r32m2t9Siljb7Mir+6d2+f5fuVlXn+s/4BVq4/4/Lb/ef/0OuPmMjQ02wlfVLf8A&#10;0bzrtl+5t+8rfwV9J/Cv4G22q2GlWcEFo73Evmyvbts+Xf8AOn8HzJvSvn/S5pI0uCrsp2tyDj+B&#10;69B8N6re2sEMkN5cRSLvwySspH4g1xzrSR2RXNufRPj/AOEt9eatcRSyxzafZqnkedAjvPt3u7xO&#10;v73+N/738Hyba9I8MWcVn4N1W5toF0FLhtjzbUllli/77/g/hZ/93ZVb4I/8TzRwdR/4mB+x9br9&#10;5/B/tZqHUppP+ET1/wCdv+PJR1/368TFYjlm4JbnrU373J0NSz8N6Qlq9rA1yl7tidXu0+eeLe+x&#10;F+T7v8O1Kb4D0eXwrqVxp95LJeRLuRdzfuvKZ/kiTd/c+RfvV438LdVvft+nf6Zcf8hCX/lq3+Nf&#10;R2qQx+bNJ5a+YycttGT8nrXgYj91GV9Tml7uhUhs9P3Sz3bLNcWv/Hs6M0Tqn8Cb/wDd/h+7Wpcz&#10;WepWss8U8jtcSr5Fwi/6hv8Af/u15Jc3Mv8AamlfvX+ZZc/MefnlrrvBX7y31yJvmiynyHlfuJ2r&#10;zo4qclyHOnaobT6xeTeV9sljdLjbE3zbHVv9z+9VrUo7HVGt2nijmuIn++7J8rr9x65H4hKLbSbI&#10;QjygqpgJxj509Kl8OzySNp5eRmPk25yxJrKpFOrZmEps3ryxkvLPyLlp7aJZd/8Ao8vzr/F/7MtQ&#10;x2uo6TdGO3mE+jag2+PcrOob53ba1dFr0SbGXYuPtKcY/wB2s3w1NI2lSRGRjEqriMk7R+69KjKq&#10;EZV6kH0N6NLm6nHX3jxJdNvb65uVtpfP+/Mvybt+z5Ntaepa9Y6bF5U8UkMstrvRPkd2Vfv7E/2K&#10;8/1yJJPDN4HRWH2+Xhhn/l6nqXw2Bq3w90WS+H2yS3vJY4XuP3hiX+6pPQewrop4OniZ1Jz/AJjn&#10;qR9+5oWby6VZxLE93c28srJLDcbPm3fOjq/8O/8Av13Fzc3nh7SbSXb+9lX/AFM2/f8A+O/Lu/8A&#10;Qq5fxJ/yJLf7Kpj2qtoc0l78EriS4dp5Psi/NKdx/M1vKlH2b8jGK1udxd2GjfETwqVeGCdFVX/c&#10;r/Ev8S7fmWrmh2y/2TAmIdRRBtRgcbF/u1zvwrnk+32X7xv3tkpk5Pz/ALpOvrVzxUog1mcRgRgs&#10;c7RjNd2Ik8Zgl7TpIqEVycx//9lQSwMEFAAGAAgAAAAhAAVsczrdAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FrwkAQhe+F/odlCt7qJjWKpNmISO1JCmqh9DZmxySYnQ3ZNYn/vmsv7WXg8R7v&#10;fZOtRtOInjpXW1YQTyMQxIXVNZcKPo/b5yUI55E1NpZJwY0crPLHhwxTbQfeU3/wpQgl7FJUUHnf&#10;plK6oiKDbmpb4uCdbWfQB9mVUnc4hHLTyJcoWkiDNYeFClvaVFRcDlej4H3AYT2L3/rd5by5fR/n&#10;H1+7mJSaPI3rVxCeRv8Xhjt+QIc8MJ3slbUTjYLwiP+9dy9aJgmIk4JktkhA5pn8j5//AAAA//8D&#10;AFBLAwQUAAYACAAAACEAe8A4ksMAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8&#10;kMsKwjAQRfeC/xBmb9N2ISKmbkRwK/oBQzJNo82DJIr+vQERFAR3LmeGe+5hVuubHdmVYjLeCWiq&#10;Ghg56ZVxWsDxsJ0tgKWMTuHoHQm4U4J1N52s9jRiLqE0mJBYobgkYMg5LDlPciCLqfKBXLn0PlrM&#10;ZYyaB5Rn1MTbup7z+M6A7oPJdkpA3KkW2OEeSvNvtu97I2nj5cWSy18quLGluwAxasoCLCmDz2Vb&#10;nYIG/t2h+Y9D83LgH8/tHgAAAP//AwBQSwECLQAUAAYACAAAACEA2vY9+w0BAAAUAgAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAD4BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCBOzKlZQYAAPku&#10;AAAOAAAAAAAAAAAAAAAAAD0CAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQAn3bC3OwAB&#10;ADsAAQAUAAAAAAAAAAAAAAAAAM4IAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLAQItAAoAAAAAAAAA&#10;IQA6AQFZRTQCAEU0AgAUAAAAAAAAAAAAAAAAADsJAQBkcnMvbWVkaWEvaW1hZ2UyLmpwZ1BLAQIt&#10;ABQABgAIAAAAIQAFbHM63QAAAAYBAAAPAAAAAAAAAAAAAAAAALI9AwBkcnMvZG93bnJldi54bWxQ&#10;SwECLQAUAAYACAAAACEAe8A4ksMAAAClAQAAGQAAAAAAAAAAAAAAAAC8PgMAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAC2PwMAAAA=&#10;">
                 <v:shape id="Picture 3831" o:spid="_x0000_s1047" type="#_x0000_t75" style="position:absolute;left:151;top:956;width:31217;height:24956;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbNqGXwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8JA&#10;EITfhf6HYwXf9KKChtRTpCCUCoKx0Nclt02Cub2QPTX+e08QfBxm5htmteldo67USe3ZwHSSgCIu&#10;vK25NPB72o1TUBKQLTaeycCdBDbrj8EKM+tvfKRrHkoVISwZGqhCaDOtpajIoUx8Sxy9f985DFF2&#10;pbYd3iLcNXqWJAvtsOa4UGFLXxUV5/ziDIRls8v36Kz8LWVbyk96OvjCmNGw336CCtSHd/jV/rYG&#10;5ul8Cs838Qno9QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDbNqGXwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-                  <v:imagedata r:id="rId61" o:title=""/>
+                  <v:imagedata r:id="rId62" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 3832" o:spid="_x0000_s1048" style="position:absolute;top:804;width:31506;height:25245;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3150616,2524506" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBE11HSxgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kbTlhBdRYSCFIok9eLtkX0m0ezbkN3mz7fvFoQeh5n5DbPZjaYRPXWutqxguYhA&#10;EBdW11wqOH9/vCQgnEfW2FgmBRM52G1nTxtMtR04oz73pQgQdikqqLxvUyldUZFBt7AtcfCutjPo&#10;g+xKqTscAtw0chVF79JgzWGhwpYOFRX3/Mco+Bqu9HkZ5DHJLnU03U6HV/uWK/U8H/drEJ5G/x9+&#10;tI9aQZzEK/h7E56A3P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARNdR0sYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,2524506r3150616,l3150616,,,,,2524506xe" filled="f" strokecolor="#002060" strokeweight="2.25pt">
                   <v:stroke miterlimit="83231f" joinstyle="miter" endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,3150616,2524506"/>
                 </v:shape>
                 <v:shape id="Picture 3834" o:spid="_x0000_s1049" type="#_x0000_t75" style="position:absolute;left:35927;top:1299;width:32798;height:24613;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCHF/MxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredFO1IU3dBBEUsVCoLT0/ss8kbfbtkl01/vtuQfA4zMw3zLIcTCfO1PvWsoKnaQKC&#10;uLK65VrB1+dmkoHwAVljZ5kUXMlDWTyMlphre+EPOh9CLSKEfY4KmhBcLqWvGjLop9YRR+9oe4Mh&#10;yr6WusdLhJtOzpIklQZbjgsNOlo3VP0eTkaB/PF0TJ1/yRbPqzeH79t9uv9Wavw4rF5BBBrCPXxr&#10;77SCeTZfwP+b+ARk8QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCHF/MxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId62" o:title=""/>
+                  <v:imagedata r:id="rId63" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 3835" o:spid="_x0000_s1050" style="position:absolute;left:35775;top:1147;width:33086;height:24902;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3308604,2490216" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIPqGAxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReRDdWLBJdpRQCFlRoWg/eHtnXbGj2bcxuTfz3riD0OMzMN8xq09taXKj1lWMF00kC&#10;grhwuuJSwfdXNl6A8AFZY+2YFFzJw2Y9eFphql3Hn3TJQykihH2KCkwITSqlLwxZ9BPXEEfvx7UW&#10;Q5RtKXWLXYTbWr4kyau0WHFcMNjQu6HiN/+zCrrdwXyc9yN7yJOQzY/5KDudSannYf+2BBGoD//h&#10;R3urFcwWsznc38QnINc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAg+oYDHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,2490216r3308604,l3308604,,,,,2490216xe" filled="f" strokeweight="2.25pt">
                   <v:stroke miterlimit="83231f" joinstyle="miter" endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,3308604,2490216"/>
                 </v:shape>
                 <v:rect id="Rectangle 3906" o:spid="_x0000_s1051" style="position:absolute;left:33708;width:468;height:1875;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYQEdgxgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qYtiImuErSSHFsVbG+P7DMJzb4N2TVJ++u7BcHjMDPfMKvNaBrRU+dqywqeZxEI&#10;4sLqmksFp+P+aQHCeWSNjWVS8EMONuvJwwoTbQf+oP7gSxEg7BJUUHnfJlK6oiKDbmZb4uBdbGfQ&#10;B9mVUnc4BLhp5EsUzaXBmsNChS1tKyq+D1ejIFu06Wduf4eyefvKzu/neHeMvVKP0zFdgvA0+nv4&#10;1s61gtc4msP/m/AE5PoPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmEBHYMYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="38B43073" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 3907" o:spid="_x0000_s1052" style="position:absolute;left:33708;top:1463;width:468;height:1875;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3DOL7xgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gredNMKmkRXkaro0T8F29sj+0xCs29DdjWxn74rCD0OM/MbZrboTCVu1LjSsoK3YQSC&#10;OLO65FzB52kziEE4j6yxskwK7uRgMX/pzTDVtuUD3Y4+FwHCLkUFhfd1KqXLCjLohrYmDt7FNgZ9&#10;kE0udYNtgJtKvkfRWBosOSwUWNNHQdnP8WoUbON6+bWzv21erb+35/05WZ0Sr1T/tVtOQXjq/H/4&#10;2d5pBaMkmsDjTXgCcv4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9wzi+8YAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
@@ -14408,51 +15104,51 @@
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6085AA30" wp14:editId="02DEDA2B">
                 <wp:extent cx="4637913" cy="2914904"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="35186" name="Group 35186"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4637913" cy="2914904"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4637913" cy="2914904"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3968" name="Picture 3968"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63"/>
+                          <a:blip r:embed="rId64"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1467485" y="91820"/>
                             <a:ext cx="3152140" cy="2362200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="3969" name="Shape 3969"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1447673" y="72009"/>
                             <a:ext cx="3190240" cy="2400300"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
@@ -15130,51 +15826,51 @@
                                 <w:jc w:val="left"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="6085AA30" id="Group 35186" o:spid="_x0000_s1069" style="width:365.2pt;height:229.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="46379,29149" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA7N6y0nQUAANcoAAAOAAAAZHJzL2Uyb0RvYy54bWzkWt2OozYYva/U&#10;d0Dc7wQDgRBNZlXtdFcrVd3R7vYBHGICKmBknEmmT99jAybJ0E6ZSrNIXEzGBvvj8znfnw23709F&#10;bj0yUWe83NjkxrEtVsZ8l5X7jf3H94/vVrZVS1ruaM5LtrGfWG2/v/v5p9tjtWYuT3m+Y8KCkLJe&#10;H6uNnUpZrReLOk5ZQesbXrESNxMuCirRFfvFTtAjpBf5wnWcYHHkYlcJHrO6xtX75qZ9p+UnCYvl&#10;lySpmbTyjQ3dpP4V+nerfhd3t3S9F7RKs7hVg75Ci4JmJR5qRN1TSa2DyJ6JKrJY8Jon8ibmxYIn&#10;SRYzvQashjhXq/kk+KHSa9mvj/vKwARor3B6tdj498dPovpWPQggcaz2wEL31FpOiSjUf2hpnTRk&#10;TwYydpJWjIt+4IUR8Wwrxj03In7k+A2ocQrkn82L019fmLnoHry4UKfK4jX+WgzQeobBy7aCWfIg&#10;mN0KKf6TjIKKPw/VO9BVUZltszyTT9r0QIxSqnx8yOIH0XQA54Owst3G9qIApl/SAkaPAeq5lr4G&#10;nNU0NVLNQ3eh+hditnlWfczyXKGv2q3CsNsr3gfW3NjUPY8PBStl4ySC5dCdl3WaVbVtiTUrtgxK&#10;is870rBVS8FknKoHJnjwVziO0oyuzQ2tZa+Y0rmG2QwYCvGD0F8tbQsmEZGV23pZZzIeWbrEhzNq&#10;k/ECF36slDDE03UlavmJ8cJSDagJbYA2XdPH3+pWr25IC1+jitYRmilTRjypO+DQewbdKJf5ltKK&#10;QQUl9oLjqONYj1AMR2ot7TjjV/U/Y+WHQQj/AVYhgNCz6brHKnJcg5XvON4zrOJDg9U5PohDuwYp&#10;YJZ2rfhUdk2F6L+GRNi6mqeEqqZ1hEWTVpcUnt6qou4X/JF953qk7P29G9EQ24/Jy/OxRqaKHhfL&#10;68Z1/yst+3x8ZzTdiO5/MxL2BZnXY+Kc16xRSS1LG51ZKgzwHMy81KteEUBuxRTJSZQ7bYZFJpG0&#10;8qxAxnNDx1CSlxCoqG+sUbfkU84UNnn5lSWIDIiZRAupxX77IRfWI1WpyXGdoFcWQ9WcxhPbWc7Q&#10;LDy7uU7zKqWtrNaZ2gfoNbaSlFCms6JRphUbt9o0qREJBmvuEiRwMZO0WryUZn6JtK4feLZa1dzy&#10;3VMT3VQPrvhGPuk7xPikimK03OfM0lfH+OWZ+fTeuAw84rdxyw3A2f8JW8okFJolV5G+sckBA5Kn&#10;7UknFDfsAksDrZVy8dcXlF5JzuGdcELdslU1hpip7tpW/rlE5MNiZNcQXWPbNYTMP3BdHjXq/HKQ&#10;PMl0mO2JbA37LXlE3mjz5zmPuDqeRxL6nuupiT2ZKkmRhkyyCpcrnQhfm4NGk7nqVjEXMgF1Uwxd&#10;kKlBV1aGpPpysmycEjmANK43FTJNyp8Lme4gmTocjiTTD5a+E0zIMz0TX+ZCJorPAc/U0XIkmQEh&#10;IWk3FF0F+0PDrGfiy1zIRHkyQKbeko8kEynRQbUznZzpmfgyFzKxhR4gc9mVDiNyJk5lPKJrjonk&#10;TM/El7mQGQySqVPfSM8kztLBqcmUXNMEmLmwGQ6yabZoI1yTkAgl0KTYNBFmLmyak9qLzYnZo41h&#10;0/NJ6Gg7mEqkNSFmLmwOnv+4ZpM2hk1/hSJI7wimwqYJMTNhE/uxgSKo36WNYTPwUAVNqqQ1IWYu&#10;bA4eA/XbtDFshitnFU4qb5oQMxc2B8+B+n3aGDYjNyThlA6C8NatPWieC5uDB0H9Rm0Em64Toqqd&#10;UhWEo/6ZsTl4EuSZjdoYNl2cuEdXpwfX78I0vm/1+sSf21GQN3gUhKutUY9h04t8fzkpNud2FuQN&#10;nh7g6hg2PbzRdPG9iPrMwQ19PwonxakJND86e+rPyPD1nP4Oov3ST32ed97Xb7f77xHv/gYAAP//&#10;AwBQSwMECgAAAAAAAAAhAOpNjzSeWAAAnlgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+AA&#10;EEpGSUYAAQEBAGAAYAAA/9sAQwADAgIDAgIDAwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4S&#10;EA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU/8AAEQgAwgEDAwEiAAIRAQMR&#10;Af/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQEC&#10;AwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNE&#10;RUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqy&#10;s7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEB&#10;AQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEH&#10;YXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZX&#10;WFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLD&#10;xMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A72ivP4fiFef6&#10;R58Ec3/XH5K1rDx5Bc/uPscnm/8APGL5/l/36+8jmWGlvI/KK2T4vDx5pROqorK01PEPi231CXw9&#10;Fpf2ez/1st3dPv3eUkvyIqfN9/8A9Drh4fi7Pc6bbz/2N5Pm7ZYpvN/dfvfuI6feVvubvvKq/N82&#10;zbV/2hhubl5jKnlmKq0Y4mMPdkem0VwVh8V/7S1z+zLPw/qF/cf9MZYv9j5PmlT5vn/j2/Lvqvrf&#10;xjg0S6t4J9F1CHzf9b53yeUrfcl3pvVl+59x/uvu/grL+2MBzcvtI8x2x4dzP/nzL+tT0WivMr/4&#10;kT6la/Y4IPJuIt326bzdnlL/AAPF/eV//HNjr/BXL6P4q8Q639ngnvpNK82VYpZvtW/yPub02f8A&#10;PX+H5/l3bGf5a4sTneGw/wDeO3CcM4vFU+afu+9ynutFeG3Ovf2DqVxBPrX2/wAr/VTQ3SPLLu/g&#10;3xPtWVPusn+/s3bKxLnxJ4ltvDllqd5B/wAfm2L9zFK8UX9+Xfv+aL77f7Pyb6ipn9OFGNZx92Xw&#10;/wBdzso8K16tSVPm5eWXL8P9aH0bRXiWg39nqWm3s95feTcRSr/y6v8Ad+dHeJPvT/vUSL9193en&#10;+9WZpXiT7TdfuP3PlfvfO8qXyv8Alk6JvX7sux65qPEVOvUlTceX/EXiOE61GnzKfN/hXN+p9AVF&#10;XgkPjnxLbXXn/wBpyfYvN8r99/qt/wDtuybl+59/f950/wB2tvTftnjDUrjz7yOHyov3V3d/PFLL&#10;8+xPvoyr9xmfZ/HW9TiCjTpSqqOkfiFV4UrUa8MPWqR5pfD+Z6neeJNMtv8AX3kf/bGXfL/3wtS2&#10;eq2epf6i8jm/7a14Df8AiqD/AFHnyQ/uvN86G13+VEv35f8AdfY+3/cdvmWrNt4qs/svn3k/9leV&#10;/rftfyeV/wAD+7/Gv8dYQzuUpe9E3/1XjKnzKR7BYaxPc+N9V0zz/wDVWtvLFD/vb/n/AO+99dFX&#10;zhpuvXem/FqWexn/AOYZZ/7fm/vb3/7GvatK8c2lz/r/APQP+2texhM0p1fdl7p4ONySvh/epe9E&#10;6Wisf/hKtN/5/Iqr3njbTLb/AJb+d/1x/wDsq9GWMofzHjxwOJl/y6kdBRXC3PxCn/5YWcf2f/pt&#10;/wDY1C/jzU/+eFp/36f/AOLrzv7Tw38x3RyXFHoFFcrpvjyzudN8+8/c3H/PGHf+9rM174nQW1r5&#10;8H7m3/57Tf8AxC/7dbSzLDRjzcxNPJ8dOp7P2Z3tFeNQ+Kp9b+zz/wBpyTf88v3rpL/3x95au2Hx&#10;Fntv+YnHN5W2WXzpU+633N7/AMO+uCOcUJ/ZPVlw5iYfa949Yorkv+FkaZ/ywgk/8c/+Lqu/xIs7&#10;b/XweT5v+q/ep+9rv+v4b+Y8eOU43/n2drRXC/8AC2NM/tL7D5En2j/Pyb/u7q2H8c6Z9l8+fzIf&#10;+mM1bU8ww1X4ZfCFbKcbh5RhVpy974ToqK831v4kT/6R5Hl2Fv8A99y/N8if8C/hVK5+vKr5xShL&#10;937x6uG4erzjz1Jcp7RRXlv/AAk2p/8AP9JRR/bVD+Uf+r2J/micCmqz/Zb37dPJ9oil/dTaZEif&#10;3F/5ay/Mvm/K3ybf+BVFo/if7NdXsE8FpN9siaK6tPK+0RSr/HLb/wAX/XWL767Pl/vS7D+J4PDH&#10;iO3vPIk+0RS+bFN5SPF8yeV9z+98+3f/AA/997qiJP4wurjz7O0huLyVIrX97cfe/uRS/wDLJk/2&#10;PvbPurt+X4aVGVb93UjzU+X4v729j9HrP6lRlj5KSlKpH7Xu8stPd62Lfhj4ha1olrewaZeSaJ/a&#10;X2eWL+zIrd7edneVE812R9vzu6/wq29P7m2qng2w0zUrq4gn1O00q3s4lii86KW481l+R97/AMKp&#10;8q/xfN/3zWa9heabdfY9agj+0S/62HzU/e/Pv/h+WKV/+Aqzf3W+Wn2PiT7NdeR5H2Cyl/49pprn&#10;ZDFt/gl2orK/3V2bm/j3/d+a7Rq4aMY1OWXN8X2vl0OqpiZ0FWjChze78PN57a/18jpfB9vovjjQ&#10;7Kzs7PUP+Er+03F1Ld+Y32f907rsi8r/AFu9UibfK/yttZPmrMWf7T4ivbfWruSbVv8AllF9qe4W&#10;XbuR2Xev8Wzb83y7VXbt3tWVM9nqWuRT+faX9xF/rYYf9Iii/wBh5WdF/wCWr/f27tkvyLWVqV/Z&#10;/wBo6rZwTx2H715YoYYov4d/3Nu6L+78v3tyPv8A9b8tU6MaOLlVqyjL3fdjp/XyOOniFiqdOhyy&#10;p832/sxlty/8E7LRLqfwxqNvP9hkv/Ki/dQzfJ9st96O9u7t/wAtUdE2v/F8nzsry0W/huDUrjz9&#10;B8uH+17r7La2nyJ5XmuiReVu+7slf7j/AN/+HZtrPeb7Ta+RB5k3m7bqKa0tfntdvyeb8/zS/f8A&#10;ufN/H/f21Xs9S/4+Lyzg/wBI81fN861dPIuEdHiuPm+bynf5v97/AIHS+r0I1Pb8vvSicdOtjnTj&#10;SlVjHll9n3vd+ex6HrfwB8Q+GPBF7ea9eWn9lWcqy+V9qd7j5nSLY7/d+R33ff8A4Erj9H8SXnjD&#10;wzZQX0/nW8UqxWMM0qXEX3ETf8qJu2fxb/u7HrYvPjZ4l8T2sv8AbWpx6rpUV0sstpN9nt7GXyvK&#10;lR/lTzdu/Z992X5P7uzdy/jDxPPreuXGpwQWlhcalL+9h+3Sv5rKiRP8nyK3yInybF/9D3YU1zYi&#10;P7vmjGMpf1/wD6iUa2KwlT3+WUpf4fwJbzxJPc2tvY/bPJ8qJZZYYdn2iBv7jo38Pzp/4596ug0r&#10;xbqeieHNbs57OS/svtX+lTfP5US7E83zZd6f7rfOu3+Db95cfWLPw9/YcX9mXlp9o021bzfOilaL&#10;bL/rXR2/3H3Ijsq7Nr/3lZpupf2bptxBP/Z9/b3n2iL99YokUXmpsR0l2blaWJNu75lb+Db8lTWj&#10;LHUY1YUbS+L3v7rPncvlQy6p9Wp1+WnGXLpH7TV/i6pnU6drsGm6HL/wj2p3dnb3v72XRv8Aj6ma&#10;Bl/4+rW4VGaWL7isjKrK38bb4mbjrnXvs2h3Fj/acl/p8Uv737m+Xd86W6O38T71bfv+Rf8AZdGq&#10;zpfijWtN1S48j+y4bjzfNi/4lj75Wbzfnil83/alT/gcrN8rVUaznurjz4IPt/2Pd/y1VJf4PNli&#10;SX5Wl/hX+6v8e16cYyVWpWjD4uvWXqdVSSrUqdPHyjzc32mrRfTlbLXw00ez1vUri08WXkmlW95u&#10;uvtf2bfFv+TYkXlP8q+V93+JfK/vPVvwrDov/CW6rB/b3k/vbj7Ld6nYv/qleVIn3/Jt3o6M3zqq&#10;fP8AIvz1X1JP7N1KKDwn5c0UVr5V151jKnlMqbfl+/8AfdN3ybl+f/vrn79LP+zrez+2ahYXvmzx&#10;SzTfP8zJud/7yrv3/I/8Kba6KftMfQjWw37up/W3/BPSkqVHFVMDOPNGVv8AwH+afVX6WM3TfFWm&#10;3Hj7W5/9E+z2e2L7Xpkv2iLaibvN+VPu/wCkfO+z5dldfqviee2/1Fn51x/zx83Z5v8AceJ/n3L/&#10;AJfbWP8ADqw+0ePtbs7yf7B5t1ceb5N1L5X3Itib1T733P8Axz++itYvNKvNNuv9E/48vNaWKGHY&#10;ksTfPve33P8AN/tRPtX/AHW37tZc0qkqcf4kY80jyfaUaTi+X93L3Y+9v2/ryPVvAeveB9N0PVYP&#10;HEFp9tll8qxm+wy3/wB5NmxEWJ9rI6bt+z/lrXCJ4PtNN8JaFqU+tR/2rqMsEUtpdyp/t+b8u/a0&#10;r/dZtm7a9c5Dqs9ta+fZz+T+6WLyYfuT7X8p/nZHZW2Pt/vKyfP/AAOzdPSD+1Lf/nref8fX+gvs&#10;+58ifN95fv8A+8z/APAayxEYtU50qvLUjKPunp4OMpUcT7eH7vll73+FXf8Aw3U2tb0TWtS03+2v&#10;7M1v+yZbryoru0unt7f5/uIjb03NvR13p/F8r/3q09a8j+w9Kn/trUJtbi2y+TdxReVuben/ACyT&#10;dt+R1/2f4tnyVj/bJ9Nt4tFvNa+36fFLceVaTXX2fyPNeV3RIpd7Ls3/AH0+bb/uViJeaZol1cTw&#10;f8eUX/H1DafP83z/ADp8n+y/8C/6p/7la4ihU5va1JcvN/6V5nDlawmOhH93zezj7vu+97yu7N9b&#10;dzbs5oPtVvP9j863l3fZYZvk8iVv9bbtt+79x2/i/wCWq/3ayvsH2a18j+zPsFvZ/vf30rvF8uze&#10;+z5laXZsbf8Ae+f+GtC5j/4/Z/Ik+xS7ftX3PN/2LhPK+Xcjpt+T+5/ei+botE8VT/Zbfw9rVnp8&#10;2iRX1vdX2pzS7ZfKa4TfLE//ACyXyt/z7/l+dfu/NWdStUoKMKUY1Pe979TfAwpKcqtWUo+78P8A&#10;wO5zsOpQW2m288H76483ypbSGJ/N+Xf992l3K3+39z5/4t+6tKz+Hui23hzSp9F1OSHVfN837JNF&#10;sSBdjsiOjfN5Sfuv++P4f4fY/iFqvw5tvBF7Z+DLPT5tVl+zxWt3DYy/vV82J3/0pk+75W/+P/cr&#10;wq50qfTdN+x+RJDb+b/rodiW8vyJs/j+VX/i/wBrf/f+Z1qNaty1/s07fCcarUOWWGw1TllU5vel&#10;73W+3kOmvPtP7iCWT7R/rYv9FT9w/wA/3EVH+XZvXe+5fuMlWdH037T/AMvn+kfLFLaeUiRea3lf&#10;xy7Nrb1+877V3/P9yqOjzT21zZT+RaTQfZmiihmufs8sSL/qkd1+WVXVGb/Z+/8AN/DqvqWi/Zdb&#10;8jzIb2W5aWxhhvv3W1fKSL/ll+9/jWVN/wAv+9VVsdUjVjNUZSjKPL+hdHC08RQ+r0pxjJS/7e/p&#10;minw/tP7QvYZ7uXStas9ssumXemO8ssTb1X5V2funb7rfd+Tf/DXParptn/qJ/31xL+6/syaJ/3v&#10;3/3SRb/K/v8Az/3P9n5qsyeMr6z/ALK0Ce70vyopfNi/0mKV7NvnVvs+77sT/daLd977n3W82Xxb&#10;rH/CT6lcXkEEcPmxeV50MTpLFb/c37It7ebK+9V2f8sk/vb93FDmo1JU/i5v/JdtPn5lurVxVWni&#10;ako8sI+5y/FLpe+1l5GOj6nc2v26C8/1UreV9z97L/fRG/5ZfJtT+9sd/wCPeuwtnqem/wDL5HDZ&#10;S/6qbU5d8Uv39mzbs/74d93+792nfDTxhP4G1y3vLPxD/qrVovJmlS4i2ypE+yLd8235Eb/vtdi/&#10;JUH/AAmH9t65Yz+JZ7ubwp/pV15M1j/fd3eX5djNE/zt8j/d2fd+7WuI9pSjHE0o80Y35o/a+RWB&#10;pzqOrhcXLl5vhkl7vLfztqbW7U/+eFn/AOBL/wDxqiq9z4YtIbq4TTbOL7AsriH7Orwx7dx6Jv8A&#10;lHtRR9ci9eU5PqdVacx1H/ChPHFzrl75/h6P7FLE0Xnfbrf+4n303vu+79z5f/Q6tw/steJbn9/5&#10;Gl2F79q82KaGXZ5S7ETyvlSXcu/e2z7vz/3vmr6tqlqusWeiWvn6neWlhb/89ruVEi/77aq9p7On&#10;KH2ZGlSV5xqL3ZRPBJv2b/EupfaPtetafDcS/upfJ+eKVdmzZ5TRJF/3wlc18Qv2e7zwN4B8R+If&#10;+Elj/wBD0yeXyYdMd5Zdqfc3tcL/ALHz/wAP+78te63nxd0z/mGWmqa3/wBelrsi/wC/suxWX/c3&#10;Vwvjn4na1dabcWepQeG9EstSia1+yXfm6lcXkTr86JAvlbm2fwqkteZPMsMnGkpf3eWPvfkcnt6N&#10;OXNz/wB4/JW48U6pLawQ/wBoXHlQ8xr5hG35Nv8A6D/6E396uq+C+ozN8WPDpm+0zQy3XlXItpB5&#10;rROu2Xazbv4M12OsfsseJW1vUItHQzabFK32aa72xvKm75W2KW/hr1r9nv8AZ/03wXrlxrHjuw/t&#10;Kby/9Fjii8+3ibdu81kR/NZvlXaqp/E3+zXuYijiKWGdeNGUv+3dTnebYSK96pzH1pN+zZ4M0T7R&#10;/afiXUPs8v8Arftd1ZJ5v8Hz/wCj/cpqeA/g/bfuJ/Fmn/8AbbXbdPl/4DsqjpVn4Ht9OuNTs7PR&#10;LCyi/wBbN9lS38pvvP5u5Nyt/sPXTW2lfaf+PPRpPs//AD28pE/9G7Gr88q8TVb8joS93+uwqFap&#10;VlehS5jEs/AHwUtv9Ds9ajm8q183yYddd/l/2Nsv3vk+5/sVF4V8DfDnxP8A8TOeD+ytK8pfKhu9&#10;fure4lZtjpLsa4Tauz7u/wDv/wDAV5rUvA15rWpfv/BksN9eStpup3csUX2eWz3ys8u/zU+V12RK&#10;mxv729l+Vuq8N3M/jC6vZ4NF86KKXyvOl2fvf43fzW/1vzu/z7/u7K9fEZv7KlzxjzcvL8Mke3iK&#10;eLhKP7vmlI6W2+Hvwm/0jyJ7Sbyomll/4n9w/wAq/M7/APHxV6z+EXgDUv8Ajzs/O/646ndf/Ha5&#10;HxPoM/8AwjmqwQaL9guJbVorWb7LE8Xmuj7Pkid/468F+Fy/2J4jsrPxLZxzWUsX9nxQ3cUX2ez+&#10;/LE+xk+Zti7fv7low2c1MVhqleNP4fs83/AOPkrRpylUhy8p9W3P7Pvge5/1+i3f/g4vU/8AQbiq&#10;j/s6+B/sv2P7HqH2f/nj/bF08X/kWV6wv+EVs7b/AI84JdK/7Bl1La/+inSnoniW2/5BnjPVIf8A&#10;pjdxRXUX/A3lTzf/ACLXHT4pwkvjjKJ5csVRqfxYmxZ/s5eE9N/1H9qQ/wDb8/8A7NTE/Zs8GW32&#10;if8A4mn72XzZf9O/1rUyz+IXjPTf+Qnoul+JLf8A57aZK9rcf8At5d6s/wD21Wuz8JfELRfGH2iC&#10;z8yw1WL/AI+tMu4tlxEv9/Z/Ev8Ato7L/t19BhMzw2K92hM9GlXp1Kkqsfil/wCBHxLr/wBn8H/G&#10;Tx5pthPeQxWdz+7l8zd8v2e33o3y/wB5m2v/ALP/AAGqlt9jufEdx9sgjh0KKXyrqaH57eLbF5qf&#10;di3fJ8i7/m2s/wBz+Kvo3w98K/DXif4yeOJ9a0yS/vYr5v332qVPvW9q/wByJ0/getX4x/Drw14Y&#10;+F+tz2OmWkNx/o9r500sr/LLLFE+zc/39jvtrtxMpSw0lzHbgadGnjViKcfelHlPji51a0026M9j&#10;Z/YbKSXzo4pZf3srLvbe6on+tRd3zp821djq/wB2uitobG2ureeeC2/dRf8ALaL/AF7MmxPNRX27&#10;vnf5/mX+59/5eo+G/wABf+F5f2r5+px2GlWV15Uv+jfaJpd2/f5W75VbZ/G+77/3Gr7I1W/8NeD7&#10;Xz9Tn0vRLf8A57XcsVv/AOPtXn5XVn7H2tU9DP6VGpUlShOXvfEfB/nfZvtHlz6f/qvK8maJ7ixi&#10;+58iRLLu/g+/8v33/wB1tCwtrz+zr2CCxk+0S7pf+PV/3u7+DeyfwbE2/wD2dfYs3xs8J23+ovru&#10;/wD+wZpl1cRf99xRbf8Ax+s+b40/8+fhPxBN/wBNpooreL/yLLu/8crsq5pQpx9lOrGMTwqs6E/4&#10;v937X8vofMU3/CZ+J9DsrOfTNb/4lu3yvsmmXHmy7fuP/qtu35/ubGqWz+FHiy5tf+QLqk3/AC1i&#10;86xdPK/v27fuk3RP/uf+gJX0d/ws7xZc/wCo8NaXYf8ATa71h3/8cW3/APZ6Z/wmnjP/AKl+H/t1&#10;uH/9qpXh082yrC+7Cqa4jM4V5e9I+d9K+FHj/wCy288/h67/ANa0v2Tym2RMyImzyvN2/I+9v9r/&#10;AMerQh+G/jO28W2V5Z+Go/7Vi/0qKGa1i83Z/A6brhP8/wB2vTtU+LXxGt9SvYINN0Sax/sxpbGa&#10;GX7P5s/mvEifM77d7pt3fd/77rV8K6rrXhi1uPI/s/W7iWJfNu7uWX7R9z7jou9V+4jKiO3yvF87&#10;bEZvXqZtTpUJRlL3ZfF/hen9IicqWFqRrqPs/wCXl/vO/wDTPJNS+FHxS1vUtVu5/DXk/bJVl8mL&#10;7B5UUq/x7GutzfcTdv8Am+/t2/w5/wDwoHx/c/8AH54akm/etL5Pm2HlfNv370+1f33/APHP4t71&#10;7r4h+KPizRND1W8+x6J/oVq0vnfapf4U3/d2fNXO/DX9pK88YC302DTLPVdVs7GCW+u/tTW8W9vl&#10;/wCffbudvm2o1cuHzLBxoe1oS92Pu9TqljPbRlX/APApcp5f/wAKZ+I32r9/4a1C/t/+uth+6X5/&#10;kidbr5d+/b/u76hvPg54subX/TPBl3Ncf63+DzYm+TZslid/ubNv3P8A2fd9J/8AC157b/X+E9Qm&#10;/wCm2mXVvcf+jXib/wAcqwnxs8J/8xOe70T/ALCdhLbxf+BGzyv/AB+u3D5lhJfw6sZf15nHKtSx&#10;EuaMuX/D7p8xJ8LvEP8AaVvPeeGtUv7eL/l0m0ff/vp8qfN8jv8Af3Vu32ieLLn7b9h8Na3YfaJf&#10;9dNplxceavlbPnTZ8vz7Puf3PufP8v1XoevaZ4n037Zoup2mq2X/AD2tLpLiL/vta0KuNKKre3T9&#10;47K9b65R+r1vej/L/hPiT/hUfiH/AKAOt/8Agrlor7bop+xieis1xSVvd/8AAV/keU6lqviHXP8A&#10;X6n/AGVb/wDPHTPk/wC+5W+b/vjbWbZ6Dpltdef9j869/wCfub57j/gcrfNV3WJtF0268i81OT7R&#10;/wA+lpFvl2/7kSPL/wADrKmv4Ln/AI8/Bn2//ptr1yn/AI5u81v/AB1a/GK1XE4r3q9U+fqZZUjr&#10;i68Y/wDpX3EOt+MNM03Tb2eC8tL+4i/1UMMu/wDet8kSPt+7vd0XfXm6W32b7RP5/nXEv/H1d/8A&#10;LWdv9p/9/f8AJ91fupt2VrfF3xV4sttN0q0+2aXDb3l1/wAekNq7+VFEj733NL83zPEv3V+/u/gr&#10;z3wJq1xd3WtabcGMmKT7V+6/1WyfczNt/h/e+b/31X7B4fQy+hzXl++l/wCko+Wz7K6sMN9aw3vU&#10;f5vh19Nzr6KKK/cj83DR9cn03xHb3lneWkP71dNvrua1+0S2q/fi2bvusksqL/d/evv+58vpFz4Y&#10;/tL/AJDWs6pqv/Xa6+zxf9+ovKVv+BrXy/JrGpa34j8RaZBfSaVbxXLRedD/AK2X5E+7/s/cX/a2&#10;PX0XJ8SrPTfhf/wmOpQfY4orbzbmHzf9VLv8p03f3fN3fPX8z8bVKdXMr4L4vhl/iP1nCYbNMJl1&#10;Byl+7l8Pvf18jS/4Q/TLb/UXmqQ/9cdYuk/8c82mv4Pg/wCg14gh/wC4xcf+zPXx94k/bEv/AO3/&#10;APhIrGa4za3LxWujzW0SQxRNFErqz/NKzbk3fw/8B+5X0P8ACTx9P8ZNH/t20u7SU28vlfYbuxZ7&#10;f7zbJVTzfv8Aybdzs3+q3Ls3PXyeIy3HYSl7WvP3Tv5cXT5fa1eWP+JnaWHhvTLn/lvqniS3/wCn&#10;u6lurf8A+Nf991leG/DH2q61Weezu7C3iuvKsYdMlf8A1SvK+94onfdveWX+DbXYTeJ/Flt/zDNL&#10;v/8At6lt/wDxxkf/ANDrKTVde+1efB4T0uwuP9b5327f83+4qJXPSrxoxlCM/i/4c9in/Zf28XLm&#10;+ZFbabP9q8iz1O0+0f8ALWG7tfs8v/A/I+zt/wB9o1T/AG/U7b/X2d3/ANuksV1F/wADRkil/wDQ&#10;qV7fxDrd1ZT61qdp9ns5fNitNMtXT5v9qVnf5f8Ac+9/u7q3682pU97+Y8PEYqEKnuS9pH+9H+mc&#10;/beJ7O5uvIg1PS/tH/PHU/N02X/gEUqPurQ1LR57n7PPPpmoQ3EX721u4djyxP8A34nid2X/ANm/&#10;jqxeW0GpWvkTwRzW/wDzxmi31j23g+z03/kGT3eif9gy6dYv+/X+qb/gaU4VqPN/KTCvgJP95TlH&#10;/DL/ADKXwx8eQab4+8cf21PLf6r9u/1VpYuksv8AoVkiO0X/ACy+VP49qf3PvbaqftCeP9T1Lw3p&#10;VnBpv2CyvLrzf310j3Eu2KV0TYu9V+fY332+5WJ4Da8/4Wx8QoJ5LvVbj7av777L/wBOFns37URU&#10;/wDHam+OWm3f9m+Hbz7JLDbxan5UvnSp/Fby/wB12/iRf++6+xr5viqjhh/s8v8A7afQ5T7epj6U&#10;ox/dc3xHL/s8XM9z/wAJHpn9p6hYW/8Ao915NpdfZ/N3b4nffFtl/gT+P+5Xouvax4T+Hv7+eCzh&#10;vr3/AFUNpbbr28b/AGVX97L/AL9eK/CW8g0X4nXMF3rP9lWX9mXUX+q3yzt5sTJFEvz7pdqs33W+&#10;VG+Svn39ob4pXerfFzxVdw/bIYrPbpMRvI9lw6fvf3rbUi2q+5m27f4lrKjgK2ZVvZyn+75TbOsu&#10;/wCFCUpS92R94XHxQ8P29r513Pd2FvFL5UvnWM/7r/bZ9m1V/i3P8qr81b9tqX9pf8ednqF//wA8&#10;vJtXSGVf76Sy7ImX/gdflBqnxG17U/t3/E6vf9IZs/vf9Yu/5Vb+997/AMdX+7X3h+y3cy/EL4P6&#10;V/aep6wbfSf+JfFa/btkO1VRkX90ibvlZF+fdWOZZFSy+h7eUzx6mFwVKPtJc3L8j2fWNSn021/0&#10;yfS/Dfm/6r+2b5PN3f8AXJflb/v7VX/hJ9M/5c7TxJ4k/wCm3lfZYv8Avtvs+7/x6rWj+FdF0T9/&#10;pmmWlhcf89oYk83/AIG/3qu3M0Fta3E88/k28UXmyzf7K/fr5hVKcf4UTk+v0aP8ChH/ALe1OLht&#10;bP8A0KD/AIR/xobezum1C1tJbmJ4opW83+Bbr7v72X/vurXhtINN+0f2nZ+JL+4ll83+BYov4ERP&#10;9Idtuz5fv14X4q/bBg1rWptN8A/vpbWKWXytQj2/bGVl+SLd/Ft83au35v8AZ2/MvhH9sDVR400n&#10;w34v8P2mjXF1Eg+1fa1Bt9w+/cbUfb8vzMu1duK+rnhc2q0ueUdP/Jj1PrmLny1JUKcpf4T6D1Jo&#10;NStbizs/D2t/vYvKl/tO6T7PKrfI+/dLKyrs/uLXlXh7wfP4Y1z7Zpn2ua40H/ljDsuIvuSpLE+1&#10;0Zd77G2Iny7/ALle+2Gj/af9frUc3/XpsSL/AMe82sTSvCX/AAjH9qzzz/YLKWW41CW7hut8v999&#10;/mp93Yn8FcuExVTD0alL+b+vyuepHA46pGUpxjHm+yedfCP4uXfjD7RBrsFpY6r5VvLaxRXMSPOr&#10;p82xGdd2xv7n99P7yV2vjnxV/wAIx4cvbz/U3EUX7r7XaypFK33tibk+ZtiPXz7p/wATfB/w11C5&#10;1rxSI7qURJBbWvlb3+bd5rrF91v7n8Py7tn8S1sxfHv4X+NLW+0G0u7mwllsXn8mxllgt4tieb8y&#10;sqxbk2f3fl2/7Py4Sy2VaXtadKXKefjcBhcPjFD2cuX3ex2/wvh/4TjTbi817RvJ8RabK1r/AGza&#10;S/ZbiVfvI6ywbWX5GRfkf+CvX9N8SeIdNtbeD7ZHqtvF/wBBP/W/9/V/9nRq8Q+D8k91c+IoILHS&#10;7/ybm3uv9LidLj97F5XyXC7tq/uP7n9+vR31WC2/4+7PxBpX/PWW0l/tK3/8eR5f/IS1Dr4nD1f3&#10;FXl/umWOwFOljKlOhXjH3vhloejf8LE/6gs//ALhMfhxRXn/APwk3hr/AKG/TU/2bsRJKP8AeHmJ&#10;g/8AAF+lFel/beaf3SPqeM/nj/4EadtbQW3+og8mp64fRLCf+3LiC81rW7+L+zGuooftSW/lNFLE&#10;j/PEiN8/2hP++Ki8UrPa+HdVOjTapaa19mn+w3U2pvcQxS7H2O8Uu6Jk3/7P/fFL/VXGf8/Y/wBf&#10;I8X6hVe8hvxa8J33ifTbe70yDztV07d+5/56q2zeif7f7pa8M+G83/FXXv8ArP8Aj1/e/wC95u35&#10;k/vf/Ef7FfUutwwaJrlxZwT6pN5X/Pa6i/8AkevE/GC2mi/FiXUvI+wW+raZBa+dNJ/rZ1ll/wBa&#10;+xF3OjRKjfxbNv8AdWvteFspxGX5jTniJR5f+AdOMxGJjktfAy96P2f7uqNSiimO9f0A3pc/G0ne&#10;xV8H/B/TPE/2jWZ9S1SwuJb6682K08ryvlldP4omZfkrW+Onh6LUvg/rXhLw/FHeahBbJ5Wnw/v7&#10;jYro3+q3bmb7n3/7/wA9ef8AhvxXPrWia1/Y3iu6Olf2ldQ/6KYvs/yxRMy7miZmVt7fMj/xfKy1&#10;zm3/AImVvPZn7Bb2cvm201p8ku7++v8AdX5m+f8Ai/8AHq/mLNcvxEc0lXlP7UpR+8/oXIMmx2dU&#10;Iw9p/D5eWMj4yhaSGGa6OfPjkxJ5vT5t3/At33q+5v2JGvLHwPqGr6lu0rRZf9XLcbILeR/tD/NE&#10;7fw/Nt/3q5PUNHvLm6uP9Mkm83/WzTSv5sv8fzv/AMDetrS7nU9N0P8AsWDU7v7F8v7nzd8W1fuI&#10;qNvVV+RfuV25lXeYYX2EfdPua/A+NnT5VUifU2j69put2vn6beR3/lf63yZf9V/vJ/DWlXyh4R1j&#10;UtO8cW81pcXFrLLJaxXXlyr+9s5ZVilbayeVvXd5v3P+WX+1830fNbWdt+4/tPxBf/8AXa6t7f8A&#10;9FW6NXylPhnE1Y81KUT8uzTJJYLFyoRl8J0FFeW+BPH19qWparpkGmahNpVnK3lXeoSy74me4lVI&#10;pfNVWZdkTfMm75UrYih1K3tj52s3kt55f+ti+WLzf4nWDcyqr/3X3Iuz+9vZs6PDmLqylH4eX/yY&#10;8qOCqSO6ormrDUv7S02yvp55JvtkXmxWkP8Ao8UW53Te7o7NK3yfwOq/P9yokuvtOo3EH+lw28Vr&#10;5v7m6l/56pF87s7t9zf/APYN81aU+GcXKMZc0feCOCqGB4dvtSHxO8XWlvcfYbc3qkywxK0o/wBA&#10;s2/i3KvzfL9yr/xE8KwXHgvW5768u7+9s7V7q1mu7p28qWJN0T7N6RffT/Zrj/Df/JWvFf8ArP8A&#10;Wr+5+3S/uv8ARbff8+/d/wB9u1dlDYQXOm2X2z7XN+6aKXztTuvKn+d03uqy7fn2btmzb89e1Lh/&#10;F88J80fd5T1f9tUYxhU+E8HtvAOp/wBt299PP5N7FL5v+iXT2/kbvv7ZV/etL/Dv+Vfnf71eRftG&#10;fDXXfEHjmbWo4mmj+xW0V1qN3tghmnVPKz5rbVZmVIn+98rPtr6esYv7Pa+03/oHXT2sf3m/dbEl&#10;i+ZtzNsiliXczbmZHq1X7lh8hwM6NKpQjy/11PhMRn+Pp42TxUuaR8BaZ8I/EGpapbabMsdj9ob9&#10;3NdSfuR86ruZl3bOv8Vfffgnxh4A+CWgab4Ps7y7m+y23m3V3FYyy+a2xN8u373z/wCzuVdm35ah&#10;h02ztrrz4LOOH/rjEif+g1m+LfDEHjDQ7iz/ANTe/NLazf8APKXZ/wCgv91v++v4Erw864Q/tCh7&#10;tX4fsnXRz+GIrRpYmPLT+1y/n1PctK1Wz1vTbe8s547+yl/exTQ/8taZr2mwa3pt7ot3/wAe+pRN&#10;a/63ZLLuR1fZ/wAA3V5X4K0XTT4Jt4NGg1DSriKJvN0z+3b9IYLz52lib/SG2/vd+7/gdeOeMIbz&#10;7VcWfiHzP7Vll8q6ltPnl+bY/wAjfxbIpU++/wDB87/xV+LYjhupg5xlzfaPs8vyOWYVZRp1Ps83&#10;c+NLmG9sLyaCTzIp452En8JVl+9X0V+zj4U0a28X+HNcvJH1K2+02sX2VspmWdljyrfKreUx3NF8&#10;3+qrY+IXw50zxpqmo6nbaFHaTX8iymVb7FwH+fc7fuvK+b+Jfm+7u3fNU3wp8M33w3uvPs/I/df8&#10;9pXfzW3/AOt+XZ8yfw19ljMSq1CVOMuWR95Q4ax/LJVKPNzR/wDJj7QufBfh65uvPn0XT5rj/r1T&#10;/wCIrnPH3hHQbfwD4ing0XT4fK0y6l82G1T91+6f5/8AZr56tvEmtW/iLSv+Jldw6rJc+V9rluXd&#10;54t/m7Xlb72yLcm1/wC7X0VDqV59lsvPvJP9M/dSzeVE/wB5Hf7mzb9/Yv8Ad276+Kw+R4qb5qcv&#10;h9T4nG5PisqrwjOZ8K/H3R9R1b7HrqWkkcUUvl+X5Xz7m+6zbXb+Jdv/AAKvN/BnhrXovFGm+XaT&#10;QSNJ5P70Y8pG+V9+77q7Wavrq5sP7Nur3TJ/332OVrX99/d3/ut/+15WxqihtoLX/UQRw1/QmF4f&#10;w7w8I05e6fTTpfWaixMpfEeh/BOaf/hPtV/597yx83/rl5TxInz/AMX+tr3KvmXwTqWpabqWtT6b&#10;eR2HlWPlfvrZLiKJlR5d+35f78X8X/sm33DUrC8ttSuIIPEOqfZ4pWi/5d/7+z53a3dv++K/Hc/4&#10;ZnPMqn1GMY048v2n/wAE+VzbD1MVjZVTpaK5jy5/+gnqH/f1f/jVFfP/AOquO/mj/XyPH+o1RNN/&#10;5Dl7P/zy0e4i/wC+rq1/+Ipl4n+i3H/XJqfYP/xPNV/6a6Z/6Ddxf/F1meMLn+zfCWtz/wDPKxuJ&#10;f++Ynav1M986bxO/2nxHqv8A19N/6HWJpWiwal42uPtcEd/Zf2O1rdWk0SOkqyyps3o33vuS1teI&#10;v+Rj1X/r5n/9DeqvgxJ/+E01uf8A5d/sNn5X+95t7v8A/ZK+W4nrOjlNScP7v5o+gyOmqmPpp/1o&#10;Z83wTs7af/iS6zqmlRf8+ny3EUX+55qPKv8Aubtq/wB2j/hSOg6l/wAhme78SH/nldyp9n/4Fbp+&#10;6b/gaV2HiqG0uvDuqjUv+PKK1aWX/dVHasv4Z+EbTwT4N0rR9OtI7Ex2y+bFFF/y12Jvd/7zf7T1&#10;+QS4hzarg/Z1MZU5f5b/APtx9/TyPK6WJ9pTw0eb+blPK/HOj/ZtS8R6ZpkH+ql8qKH/AGmson2f&#10;8D+SvGrW51m2023/AOJLLDb+bBF513Kn71d6J8ife3bf79e3STR3HxZ8Q+X/ANBxYpP95dLsqp/F&#10;rT7PTdDsvIgjh+2amv8A46ksv/slfsGBw6nl1Cc/+fcT57A5jiMNm0qFD/l5U5fxPN6r6lNPb6bc&#10;Twf8fFWKbcw/abWWD/nrF5VcUNz9wrKThOMTpfhj4VvLnxb9s1Py/s/lLF5MP/LL5/43/vO7p/3x&#10;XtslcP8ACW/+06bZef8A8fEWp2f2r/gNxF5v/oD121fY0oxjDlifzDjq1avip1MT8Rz/AIST7NqX&#10;iv8A6a3Vr/479o/+Lroo6+O/2nvjd4s8C/EXUNB0G7+yWX7i487y93mv5W10+b5XT/YZWrJ/Zv8A&#10;jlry+MF03UruW/sr6N4vLxu8h/kZZf8AZX7y7F+Vc/Kn3qmMeWJ58Yn2R4VhntvBHg+Cf/j4i0Kz&#10;83/eaJHf/wBDp1sn/E8vZ/8Apxt//HpX/wDiKvJD9ntbKD/nlY2sX/fNvEv/ALJVSzmg/tLVYP8A&#10;lrFa2f8A4891s/8ART/98PV8vwxIOC8Kp/xeTxx/11t//SK3/wDsK9Itv+QHon/YMs/++mt4nf8A&#10;8fevOfAzwXPxI8Yf9fzf99Lb2qf+y16Q832n7P5H/Hv5S+V/u7E2VZZxvieH7L4jin/5d7yLyv8A&#10;trFvf/vp4n/8l6qUfFpf9F8K+R/x8f27b/8ApPcb/wDvtdy/8Dor9FyWpKeE94/K+IacYY3mj9oK&#10;82+K3jJPC+teHoxBLLeeXPcxww/3l8qJP937zru/2mr0mvJPHng/U/E/xa0mCC7+webYv9l/db/9&#10;UjyvvT5PvvsX71bZtWqYfCSqUPiOfI8PQxWOjSr/AAm98KPGGtf8JvcQal5c39rfvf3P+qiVfKi2&#10;f7Wz5Pn/AN//AIDy/j7xN/Yvj7xF/aU/+rl8r/rlu/exNu/u+VKq7vu/uq9P+F3w3n0S6/tLU/Mm&#10;uP8Arls/4AkX8K/+PN/wCuh8SeBtF1u6vdT1O0jmvbPd5U3lJ5sSeUj7N7J8vz72/wCB1+Szp1MR&#10;TvXl7x+94LHUsrxiq4KPux+E8hjoqvZ/8etv/wBclqxXzPU/pODvFM5KbxbPqWpW+i2cH/E1+3L/&#10;ALfyxS/x/wDfH/fL19QTQ/ZbfRLP/pqsX/fMTv8A+yV5Z8JU/wCKjvYP+Xf7V5v/AFy/0dH/APQ/&#10;m/4HXrGvf8fWif8AX/8A+0pa+pwlOMKfNH7R/O/EmLqYrMJRqfZ908a+JFzB4b8b6r/afmw2+pS/&#10;arX907+aqxRI/wB1P4JX27P9tK43UPFk9tNmz8Naxqv/AE1/dJ/47u3f99rX0heL/wATy4n8/wD5&#10;ZJFF+6/1X33f5vvfPvT/AL4rL1DxFaW+pRWvnebeS/8ALKL5n/3m/ur/AL1fd4fF4v2EYRlGP/bv&#10;/BPxHNvEOrluLll1DDc3L9rm/Sx5R4Y1Kf8A4QvxhPPBLYXF5Y3n7qb78DfZU+R/++P4P79fS/iL&#10;/kY9V/6+Z/8A0N68N+Jmk/Zp5tT/AOXeXTJ7WX/gOzyn/wC+Xlr2vUm/4mV7/wBdW/8AQ6+cxXN7&#10;aXMfVZNmrznBxxr93mK9FFFch7Rznnf8XIt4P3n73w7df9cv+P2y/wDHv/s6u+MLb7T4S1uD/nrY&#10;3EX/AH1E9W4bb/ieXE//AE6rF/4+/wD8RTNYT/iR3v8A16t/6BSA3fEn/Ix6t/183H/ob1V8H3//&#10;ABVut2f/AE42cv8A31LdJ/7JVrxJ/wAjHq3/AF83H/ob1geD4f8Ai7Wtz/8APXQrOL/vm4ut/wD6&#10;GlfJcVR5snr/APbv5o+hyGXLmVL+uh03xP8A+Sc+Kv8AsG3X/op66SSuW+LX/JMvF/8A2CLr/wBF&#10;PXU+ZX4HL/dof4pf+2n6/wD8vT5+0uP/AIvH4u/7GF5f++tNsmrrPEnhWz8c/YtFvPMh+9dedD8k&#10;sW1Nm9Hb+LfKi/7rvWJZ+Rc/FrxXPB/z/f8Ajy2VrE//AI/FtroLnWLTRPFuiT6leR2FlLFcWUU0&#10;vy+bcS+U8UW//bSK4/4Fs/i2V/QcZVI5LH2Xxezj/wCko/DMzqzpYmtOl8UZSM2H9n7Rf+W+p6pf&#10;/wDXaXZ/6K21geJP2U/DWtDEE9/DL/z2ivp1/wDarr/47Xc/FTWNT0TQ7L+zLz7Bey3Sxf6pHllX&#10;+PZu+X7u/wDgrA8JePtN8H6bez+LNZksNV81v3V3cu0ssSu6I8UHztt/h3Kv3vl/gr4Gl/aH1f63&#10;CUvi5T5/67muJ96VeUv+3pMyfhB4Vn8H/aNFu4PJuLO58qX96zebtSV1l3N/f/dNt/h+7/DXodcp&#10;8PfGWmfEK61vWdN+1w2/9p/ZfJu4tr7lt4ok+T+6+/d/wOtjxV5//COar9jn8m4+zN5U3/AP/Hf9&#10;+v1vByqTo0pVfi5T04+1n/F+I+ffi54H0nx9401G8u7gy28ci+Vj/VfLEiPt/utu3/N82/Yn92uf&#10;8L/Dm18IzXF3ptwbG9ltmtfNNtF91vv/AMFdRptz9ptf9R5P/LLyZvk+58n/AKHvqeOv1LCZdgY0&#10;bxjzcx9THDQjHlke3eG/GEHjC1uJ/I8m9i2+bD/6A6f7L7H/AO+Hq7YeR/aOt/8APx5Vh/6He7P/&#10;AGevHfgbNPput3sF5efb7jUd3/LL/VeQ+xE/2vkfd/vO9e220P8AyFZ/+vOL/vn7V/8AF1+e1ZU5&#10;VZew+HmPn8TT9lV5TzCK3/s74tazY2YkEut3NrL+5k2eXvt1illV/k27EtZW/vbq9Mtkg/s2y8j/&#10;AI9/sNr5X+75UT15lrE39m/Gz+0/Ikm+x2NhdeTD/d829R9n+1sZ69KsLb+zdN0qz/13lWNrF53/&#10;AD1228Sb683979Zl/Ly/qzj972hxvxW17/hG7Xw7PPBPNby6n5Uvkxb3i/0W4bfs/i2Kr7v9nfVe&#10;2uILm18+CeOa3l/5bQ102rRj/hLPAcHneV5urtj/AKabbK6lRf8AZ+aJf/H/AO9V/wAZfDHwn/pG&#10;pT3d54Wml/1uoaZc/Z03/wB+VGR4v+BOlH+u1Dh/FrA4qnKUZe9zR/yIxPBtTPaP1zC1eWXw8sjj&#10;6891LxZZ3PxW0q0s5/OvtNtrrzZYfuQStE+yJn+7uZUdtv8AdR69ij+A+ma1a/6Z4s8QarZS/wDP&#10;G6it/NX/AHoESsX4hfDrQfA2m+FdM8PaZbaVY/bmlim/6b/Z3/76Z4vPrPE+ImBzOpHAYOlL3pfF&#10;IjL+AcXlnNjsZUj7v8p2qPXOf2l9p03xhBef8e9nfXFr+5/1u3+z7WV/+BfvX/8AHK6NErE1i1gt&#10;vDmtzz/ubeWVvNmh/wCWW1IkeX/gCIjf8ArrqS5YOZ03tqjz1vgh4ztrW3gg/sCb91/z/Sr83+59&#10;nb/0KsrWvgz8Rfs/+ijRYpP+eolln/74XYtfS6P9p/fwf8e//kL/AL7rzrwT8UZ/E/iO4s7yC0sL&#10;fyv9F8ne/mr/AAS+b8i7X2P/AAf3K/IYZjjpKdSEI+6dkuM89qU/Z+0/8lRwXwa8K6l4P1y+0zXp&#10;vteq/wDH1Jd+Xt81G2Ijqv8ACvyPF/wB/wC/Xpt+n/Ey0T/r6uP/AEiuKpeJ/EmjXPj7Qo7PUrSb&#10;VYoriK5tIZd7xRNs2PLt+7867dj/AN9/7rVLrWr6Zout+Ff7T02TVbe81NrXyfKVvmayuvmZJfl2&#10;/LX6LgMbOrgI4mcfeOTD1KuNcZVpe9I5r4rTf2bonn2Op/2Vrfmr9l/er/pSq6eanlNuVtifNv2/&#10;L/s1yulWGqa98P8AxF4l1LUrX+29Pla1iu7SWJYY4oreKVtzLK6rvW4dG3uq/JE3y7d1e4/8JV4e&#10;/wBIgs/AF3N9jl8qXybWyT5tiS/K7S/3HSqFvf8AhP8A0eD/AIVP5NvF/qv9B0nZF/Hv/wCPiuCX&#10;EE+a32f8R6kuGMFKXtatOMqn83L+Eu58yLDBpum3v9pz/wDE71H7RL+9la6uIk+SLY7tv8pXfe6p&#10;v+dfm+6ybvpq21WDW/tE8H/PVq6D+2/DVz/oc/hr/WxNL5M1rbv5q/Ij7/n+b76V514ASx/4nf8A&#10;ZkH2Cyl1O6+yw+UieUvmu6JsX5V2b678szD64/Z/ylY7AwwavD/yU6uiiivdPIGQp/pVx/1yX/x1&#10;3/8Ai6z/ABR/yLOq/wDXrcf+gPWgn/H1cf8AXL/2f/7NKpeIv+Rc1X/r2n/9AemB1HjD/kbtV/6+&#10;WrB0H/kpFv8A9NdHuP8Ax24t9n/o162/FX/Ix6t/18t/6HXH2fiezt/iT5Hn+dcWejz+bDF80sXm&#10;yxMj+UvzMn7r+D5vnSvl+IoOeV1kv61PeyPTH02dZ8Ulx8OfEMP/AD1sZ4v++l2108P/AC714/r/&#10;AMUINa8O6rpl3Bp8UvlN+6ivv3u37/8AqpVWVW/4DXWar40vLj7bBZT/ANl29nv+03d1prfZ4FX7&#10;7+fLLFE3+8rN/wACr8M+p1+SFOS2f/yJ+te2hdyueYfBxPtVrcXk/wDx8Syzyy/9dWl3O/8A33vq&#10;38XIYNS07SrSf/j3+1NLLFNFv81UidNn/kX/AMcqD4I3EFx4TuJLO4+1Rfbrz7NN8rebEt7cLE25&#10;flb5VX50q58VIf8ARdEn8+OH/TvK86b+61vL/wCzolf0PXhOWDcKf8p+PYOUY45e1/mOK+CPhO0t&#10;/Fuq6nBBH/ocX2X/AMf3In/AE/8AQ67D4l2EH/EkvP8AnlLdWv8A39d5f/aT/wCXrP8AhpD/AMIz&#10;4j1vTZ7zT7+4vJVuvOtLpLiL97bxSxfOv99G/wC+vlruvEmif294S+yf89d0sU3/ADylW4leJ/8A&#10;vtErGOHlPL/YS+LlN5YiNHMvrEV7vMeb/CvUv7N8W6rpn/PX7PdxQ/7sqI//AKNT/vivW7mGC5tb&#10;iCf/AI95YvKl/wB1q8E8JTfZvGmieJf3E2lXV1cab+5lR5Ym+xPLvZF/h2bH/wBrZ8n8G736tMsh&#10;KOEjCZGb8qxtRxPnJ0vtNur2Cex1CaKK6aL7XDau8UrJ9/ft+7870x5dTuf+QZ4a1S8/7ZfZYv8A&#10;gTS7f/HUavXtY1hPDCXk+pW8v2L+03htprWPzvl+zrK6ts+bdu81t23btZV/hrjn8d3NxcXGpW6y&#10;XWhmTyrYmNYEkf53dZN26X+H7y7d1fe4fN6eCwkaPNH3Yn5pjOI+J6mLq4fB4K+vuytLll+l/mVf&#10;hNoOs6T4u/4qCCOG9uN11/oku5NrI6bEb+9tii3V7fD/AMe17/11t/8A2rXmXw01K+8Ual/aep/Z&#10;IbiKJvssMP8AyyXft++3zM3yV6XD/wAvH/XVf/QHr5qUqcpSlT+GXvffqfSYKpj6tCMsz/jfa5f6&#10;7WPPLz/ksnn/APTjZxf8C826f/2qldxo/n/2Honn/wDHx/Zln/6TxVwVg/8AxeTVYJ/+etvLF/u/&#10;ZU2f+PpLXoWmv/xI9K/68bX/AMdt4kqDsKupJB/bnhzz/wDllqdvLF/0yb7nyf8AAHdf+B16RND9&#10;ptfIryfXrz7P4j8H2n/LxeamsUX/AGyR5X/8diavWq/F+OJR+uUv8P6n6bwt/uspf3jhvg34f03R&#10;fBNvPp1pHZfbP3tzFFGq/vf4nbb/ABVz/wAdmhXUPAImn8kHUp5D/vJZTr/6CzV1Hwruob/w7eiH&#10;rFq99bf9+7qWP/2WsP45WMFza+D/APn4i1j91/wK1uFrxcnlNZ9T9t/MezmnL/Zs+X+U06x/Emq/&#10;2J4S1vU/+fOK6l/75i+StisfW9F/tvw5remf9BKK4tf++otn/s9f0DLZn43HdHzPrHgW003TtFtL&#10;TzIt/kRSxWsrLby7difPEvytv+fdXrHibwxZ6l8L7i8ngtJvscq6h++i3+VFE6eb/wCQklrzS38T&#10;WniTXPDv2S7tPs/+tl/ep/zyd9n+9veL5P8Afr6L0pP+KTt/+W3+i/8Asn3K8DK6NWWHn7X7R9Hm&#10;8qVHFQ9lH4T568P6Hp3gf4kaTeabaR2PmXKxS+V/cZP/AI6if+P19FyxG4+JHw6/6Z6xcS/+U29X&#10;/wBmr5u1CH+xdS0W0nvvt/2OVYvtc391U3o8rf8AA4lZv7z/AO3X0qlzBbeN/B95P5n/AB/XEUXk&#10;2r3H3rK4/gVH/u/frKj7WOAqxn9nmNscqUsdSqUo/FyyOrSw0z+3PFcE8Gt/8fy/8gyW6t4v+PK1&#10;/wCeTotMh0Hw9b/8ufiT/ttLf3H/ALO9a1tc/Z7rVZ/P1CHzbrzf+QZL5X+qiT/nl/sVDNr3/Uw+&#10;T/3DGr4T4j3fhMK20HTLn4kaVBBBqH2eXR7zzftf2hP+Xiy2bPN/4HXA/C7/AJAdx/01uml/76+e&#10;vSbbXoLbxtZXl5eSX9vFY3UX7nR7hPmaW3dPuI//ADyevNPho8H2e9gg/wCWUvlfvonSX5d6fOjf&#10;MjfJ9x6+tyD45f4T57Npe7E7Oiiivsz5gE/9pf8AoX/7FY/ja5+zeCPEc/8Azy0y6l/75ietJJv9&#10;KuIP+Xjyll/8flrK8cw/afBHiOD/AJ66Zdf+inpgdR8RZv7N1LxFPB/x8Rbpf/HN9eVeKP2Vf+Ew&#10;8R3HiGDx/H/pkSyyxS2qN83lRRffSVF+6v8ACq1674wf/io9V/661nv4T0a58WaJ+40+H/iRT/66&#10;L+JntfnT50/u18vnWIqUfZqnL+Y97K6cavNzHk//AAw/Dc6d9kn8Q6fNZf8ATHTNn/s9Vf8Ahi2e&#10;2uv+Rl0uwsvN8391bSp/5C+0bd3+1Xr954M0W2/1GteG4bj/AKbWqf8Ax2qVz4b+zfYv3+lzW8t9&#10;Z/vrTYny/aIv9vdXy39oYr+Y+i+p4f8AlOPs/A1n8K9S8KaZpms/2r9s+1fav9UsMTb4vuJF91d9&#10;x/H/AHPvN89djqfwj1jxx4dsb5NdtyJYluo7O602VreLen8W2eKVmRXZd+7b8/3fubOT+JFh/Ynx&#10;a/cf8e/2Gzl/8mLj/wCIrs9P+HGja14csr67tLSbytTeX97bL/z+v91v4Wr3sRi69PAUqvN8R5GE&#10;pR+u1OX7PqYuhfs8a7bXXnz6losPlfvfOtdHn83/AHN8t1LtX593+02z+7XRX/wi8S3Om3FnP4sj&#10;+zyxNFFD/Y/2eX5nd3TzfNfb99/n2Nt3/wCxRrXwp8GXH+vg0D/rld6ZE3/oT1y7/AvwV5/7jQ/B&#10;Mw/7BEH/ALNXhwzKq371WX/gP+R7E6EakuecOaX96X+ZyXiH4Jz6JptxeanZxw/di/5+IpV37Nju&#10;qRN/H/Ay13ulPqdza6JZwfZPtupS+V/cii/dSy/Ki/w/utuyub8f/DHwp4Y8M+D/ABJpmhWFhqn2&#10;pYvNtLaJflltZV2blT5121r6DZweJ9D0qzn/AH1v9utfN/7ZXET/APoCV9XgKkpYGpVU/wCY8TMq&#10;tSvi4wre8Xdb+FHjPUv3E8+iX+lfNL5MMUvm+a2z+86fwJ/f/jf5PuMuenwB8S/8I5cabeT+H7+3&#10;ll82WH7LLb/x702eV91f9z/vv+Kut/4RXw1bXWtwT/2XD5V1/wAvcqJ/y7xP9zZ/t1SfwNZ3P+o1&#10;Pwp/4Co//oMtfLf2livtS/8AJT1lg6Pwo5e3/Z78QW32fyPslh5X+q+yXzvFL88r73ia3Rt3737/&#10;AJrN8iLvZVp/h7VdTtvEet+Hta8ua9s5Vi86H/rlFKn/AI7LXS6P4J/4qO3s5/7L/wCPG6l/4lkS&#10;eV/rbdE3p/wN68v0ub+zfG+q/wDPvFrFxF/4+6f+gbK9/J8XXxFSUZS908fNKFKjHmj8Q/xPDBpv&#10;xa/tKCf97eaOvmxf88vKll8p/wDgfmt/36r1W/tvs11cQQf8e8Uvlf8AfPyV474wjj/4WhrUP/LX&#10;/hHrX/0O92f+P7q9l1L/AJCV9/11f/0OvrT5s5LWk/4uR8M/+wnef+m29r1+vItaMFr4t8H3c/8A&#10;zDrq4uv++onid2/2UiuGb/gFeu1+Jcbxl9epS/u/+3M/U+F5R+pzj/e/yOJ+E2mnT/DuqmE/urzV&#10;9Tuf+BNeS7v/AGSua+N+sfZdb8KWf/Lx/pGof9cmVEiT/vvzZf8Aviu3+HC7vCdv/wBfN5L/AN9X&#10;UrV498XZp7r4yf8AXLTIIv8AvnzXf/0oT/viuPh2n9Zzznn9nmkdWe1PY5bKMftcp6Wj0yzs7zUr&#10;X7HZwRzXEst1L+++5tXyk/4F99fkrN8K3n2nQ7L/AL9f981r+GNKg1vXLeCee7h/dXn760unt5fv&#10;xf3X+Za/bcbVlSoSqxPyvCU41a8YyPO774LfEXXNFsYLjWpb6TTbrzbb+3h/qm2bP9f5ssqr/D5S&#10;K0S/eXc1dFbeDPibpuh/Y/7F8N3/AO6aLzodfl/i/wB61rsNN8MfadNuP3GtzXEV1dRed9uR/u3E&#10;qJ/rbjd/BVebRNatv9RpniD7P/0x1NE/8c+1V8NHOMTD4f6/E+zrYKniveq/5fkjzW9+CPjjUbf+&#10;zZ724GkyxQCXR4brZb7omSVU3NuiWJZf3vmqrS7v+Xdvn3dV4J1LU9StfB93pkFpf3Esv737XdPb&#10;xbfs8qO+5Ym+b/gH/fNbuiabrWpalqsHn63pVxFa2/lQ3d9L/E8qPs/euv8AAlcV8MbD+29N8KWc&#10;E8lh5V1+68mV0+7ayuifL/DXq4bF1MXhq/tfsxPNxdONKvQjE94ebWv+fPT/APwOf/5Hqo9z4l/5&#10;YaZpf/g4l/8AkWuM0rRPEOpWt7PBeSTeVfXFr/yE7hP9U+z/ANkp9z4P8S/88PO/67a7cf8AxFfG&#10;fCfRnSvf+M/+he0T/wAHEv8A8i14l4G1Ke58R+I/PgjhuJb68llhh+eLct1Lv2P/ABfPvrrdL8Ma&#10;nqXi29s54Luw+x2NvL5P9pv+93SypvRlf/plXm/gOb7NqVv/ANdWi/fS7/43++7febfX12QRj7WX&#10;+E+czj+HE9Wooor7U+VOUh8Z6L/wltxZ+f8A8uP+u/7a1p63remf2Hff6Zaf8ezf8tU/uPUqfBPw&#10;n9l8j+zPJt/N839zst/m+5v/AHSJTE+CHhP/AKBkf/baJH+99/7yV8N/rZhv5ZHl/wBoR/lNjxJr&#10;Fn/bmq/6Zaf8fVx/y1T++9bHhib/AIlvhTU/9L+0S+HbfzfKtXuPvJE/8KPtritY+DPh/wDsO+/s&#10;zTI/tv2VvK/dRJ82z5E+5XRv4q8J/wDQp63pXlfuvOtLB1+VfuJ+4fdXm43NqWZRjyx+E+myXHUP&#10;e55cp2H2+e5/1F3rcP8A12sU/wDQPK3Vial/bP8Ao/n6nHNZfbrP9z/YUtvL/wAfUX/LXzdq/wDf&#10;NYUPxE8AW91/x+eKof8ArtHrbf8AxS1sQ/ELwPc/8vl3N/192t6/+2n+tSvK+DXlPrPrlCX/AC9j&#10;/wCBHnnx1T/ivref/qD2/wD6NuK9F8G/6T8N7f8A6a31xL/5UJXrhfHNhovjnxvZf2ZBHNb/AGVY&#10;vO8p0/jld96N/sVq+DdS8JaBodxpmpG7sLizvryLyporr7v2qV4tjr8rL5XlMuyvVrY6NbB08Ny+&#10;9E8HDYql/aNT3z1C5v5/tX+v/wDKZcP/AOP0JNP/AMt7y7/7Y2L/APsyPXKP4t8Gf9BrUP8AwKva&#10;E8VeDP8AoNah/wCB17/8XXi3PpPrVD+eJxvx4f8A4oDwF++/5jFv/wBtf9Aum/8Asv8AgNZPwuuf&#10;+Jj9j/6erWX/AMioj1p/EW58D634ct9Ms/teq3EUq/ZYbv7U9vFs+Tfsl/dJsi3LR4Y+Hvh7wfda&#10;Lqd5pkcNx9q82WaGJ/Ng/wBHl2f6r5vv7Pn/ANuvoKGaUsLhpYWUfi5j5DH4qlHMKceb+U9LTWP7&#10;N1LVf+Pz/j6/5Y6PcXX/ACyiT76/L/DVSbxhef8APe7/APCR1R6r/wDCVeDP+gnJD/1xluk/9Bp3&#10;/CVeE/8AoNXf/gddf/F14l4/yn1n1ql/PEm0S5n1LxxZTz/8+N1F/wAgy4sP+Wtv/BL96vnp/wDS&#10;brVZ/wDnrfXH/sj/APs9e+v4k8D/AGjz/wC2pPtHleV/x/XX3W2b/wCP/YSvEtL8H6Z4n1y9g0zT&#10;Y4beW+uvKmmi/wCWX2iXY7u/zNuXa3z/AN+vVy/HxwEpSlE+bzrFUo048suYr6rN/bfjfz/Ij/da&#10;EsUs3+1+9ldH/wBxNjf9tXr2DUk/4mVx/wBdW/8AQ6838P8Aw98PW3xP8RaZPYxzfdlj/dfvdrWs&#10;S7d393dFK3/fFd6/wu8Nf8t9Mjmr1qvFFCj/AMuz42WYR/lOM+J2pQab9i8+fyfNtby1i/g+Zovk&#10;+9XoK/FXRm/11prX7397F5WkTzy7f7+2JWZf+BrXz58TvgV4l/4Te4vPD+gxa3ZSy/6L5V9En2NN&#10;iK6bJXX+Pe3yf3/v/wANcPb/APCW/D37bo0EOqeHPvebaWkb/Z5f9tNsTq2/+/FXnZrhsPn8aU4V&#10;I80f73f+ux9xkec0MFCX94+vfAerQf8ACJW88/7n/SbqL/yYl+//AHd33vn/AL9eP/E6T/i8lx5E&#10;8c3m6Z5v/j8Sf+y/+P15d4Z8e/FHwnpv9m4kmuJZJZYtQl0f7Q+2V2b5ZVfcr/N9x1bbW/4M8CeJ&#10;dS8Wm8uLPz/NHm3002xnn3Lv+9u+VvN2tuf/AGq8zK8tWT4uWLqTjy+99o784z/DYrBeypnq/wAP&#10;bn7Ta3sH/PKX/P8A6BXYfDp/+K2/8Cv/AEO3/wDi653R/hFZ/avP1OCOG4/5ZfZPkl/7+r81bug+&#10;EvD3hjxbbzwXn9iXstjcRfa/3Xmzr5sW9N8qOrbNit/wOvarcQ0MVSlQjH3pHxmWYuFTF04xNDTd&#10;V0W20Oynn/sCG4li82X7Xqf2eXc3zvv/AHXytveor/WPD1z/AMvmlw/9enjKW3/8fidK6rR4YNNt&#10;beCDxnd39vFF5X76Wz+7/wABt0qb+1rP/odP/Jm1/wDjVeDze8fo+vc5fwhqtp/aXiM6bdx3/wBj&#10;0y1l/c65Lq/3nuv+Wsruy/6qvPPgU/8AxMtEg/55fvf/ACVlT/4ivXXttMubq4n/AOEzk+0XkS2s&#10;s3m2X3V83Z/yy/6avXkXwi0HRtNutE8S30Gn6J5tq3lahDFEnzbIvk81k+66PL/3xXfRxkcPTqx5&#10;fi908HH1lTxOGjJ/aPXdBtoLa1vfPg0+a4l1O8l/fSp5v/Hw/wDsU+81LRdN/fz/APCNw/8AXa+R&#10;P/aVV4/FXhO2/wCZ40+H70v/ACE4P4n3v/481RP8QvCf/Q/2n/bK+t3/APZK809v6xS/nJfBl/pu&#10;peLNVvNMn0ua3+w2cX/EmukuP+Wt03zOqJ/fr5ssNVgtvs/7+P7R5vm/63/b319DP458GfavP/4T&#10;OT7R8v8Ay9f3d+z7qf7b1554M+HtnqVr9svrP/Qpf3v+qRJZ/n+R3TZXpYTMo5bzVJR+I+WzzGUq&#10;VOPJ7wz/AIW14a/6Cf8A5Bl/+Ioru/8AhDNF/wCfOKiur/Wz/p2fG/2h/dN2iiivzs8QKKK+cviP&#10;8UPEcXx11DwhaePdI8C6Nb6XFeefqltbsvmblXyt7MvzNu3/AH/4a9DA4KeNm4QZtSp859G1X8mD&#10;/nhHXhfij4n+L9PuPBXw90LWdN8ReNfEVq15J4jltgtrHZ75WinWKLcrfulb/vj+LfSW/jz4g/CX&#10;4heF9C8d6nZ+KfD/AImufsdtrFrZi1uILr5Nqsq/Lt3uv/oX8O1u5ZTXkrc8f8P8xp7GZ7wiVLXj&#10;v7PvxG1z4geEfFt9rFxHdXGn63dWdv5USpiOKJWX7v3vvNXK+Efj7rJ/ZW1b4g67dx3OtR+ba2v+&#10;jIq+Zu8qL5V/2n3f8Aeuf+zMRzyh1jKMf/AifYTPoJ7CD/nhH/36pj6PZ/8APnaf9+kryj9n/wCI&#10;PiPW7fxR4d8ayRy+M9AuV88RxInmRSxbom2qqr/e/wDHKu/sx+PNY+Inwts9d1+7jvNUkup4vNji&#10;VPlVvl+Vflqa2X1cM5ylP4eX/wAmCVOcT0d9B0z/AKBlp/36StCvnr4a+KviR8WfDviWew8V2+i3&#10;uleJLqzjll0uGf8AcKi7Itvy/Nub71Z/wN1r4ufGDwYfEZ8eWVjHJ9ptYrT+xof9aqbUbd/d3OjP&#10;8v3d9dMsqrQjKdWrH3fXr8ivYT3nI+jZrCC5/wBfBFN/12iqk/hjRf8AoGWn/fqvnWH9ojxTrXw+&#10;0Xwxp0cMXxbudXfRLq0kjT9w0HzSzsv3Qu3Z/s/63b9yvpWxhnt9OignvPt8sUSxS3flInmt/G+x&#10;flXf/sVzYrBV8Ak6r/rv6EVITpFT/hFdF/6BkdS6boljpv2j7HB5Pm1oUV5vNMxuzz26i+zfGq2m&#10;/wCeujwf+Ove/wDxSf8AfFehVwtnb/afjBqt3/ywstMtbWL/AHt8rM3/AHzOv/fNd1XViNXH/CVI&#10;KKKK41oSV3hg/wBR5Ef2enolcz8U9cu/Cvw18Taxps/k3un6bJdW03l7vKZVZk+V/vV5J8F/HXiP&#10;xXaaZr2sfFTRNVi+xPqWpeHbWxt/tUUSr829lbcu1tv8Nerh8DUr4eeI5zaNOU48x9DVFXz14P8A&#10;FHxg+Nmjz+L/AA5rOjeENFmkki02wubHz2vEV2X9/IQ235l2fL/tfLWPfftLeJNa8G+Ebq3SDRvE&#10;P/CVp4d1y1ESND0y23fu2K3/ALI9dCybEOXLTlFy+1/dL+rzWx9JTaLplz/r9MtJv+u1qlRP4V0X&#10;/oC6f/4Cp/8AEV5r8Z/iNr/hD4mfCfSdNnjhs/EWpyWt9D5Sv5qK9vt2s33f9a33a57wD4o+IHxN&#10;bx5Y6d4qg0W90XxNJZ211LpsU+LZfNXytuF+bds+b/ZrKGX16lCNfn5Y/wD23KLkqcvNc9m/4RPQ&#10;f+gLp/8A4DJ/8TWrCn2b9xB+5r5r+BfiD4tfFzQ9U1R/H1hYW2n311p3knRoj5jJErJLvx93dKny&#10;/wCzUTftEeKbj4ex+GxDGfjHJrP9g/ZMJt3K29rryvueXt+Xd93d833a6ZZRiHU9mpxlKP8A5KP2&#10;E+blufT1FUtHtru306ygu7v7dexRrFLd+Ui+a38b7V+Vfm/hq7XgO6djnuwooopCuwooopAFFFFA&#10;gr5r+JPw88Ry/tAX3imH4cWHxC0O40uKzitb+9tYF8zcjb9su75l27Pu/wAVfSlFejgcdLAz54q5&#10;tTq8h8/+JPh/4x1LVPA3xI8P+GbTQ/FugWzabceE5b5Gt2s/3qRLFOu2Jfldtv8ACu5f+ee1uQ8S&#10;eJdd8eftAfDfTviLon/CBabp0p1HTI5Lpbr+0LpHTbF56/u1+ZE+X3/6arX1fUU0MFx/r4POr0YZ&#10;x1nD+bl/mjzf11N44g+atG8I/E/4JzeNdC8L+FrPxRoutXs97Y38uopB9keVNn72KV/m27E/75Pz&#10;fN8ue37N3ig+F/hn4F8/yNF0+5uNW1nWrSSL5bz52iiiVjvbZ93dt2fPur6qoo/trEWvyR5v+Ba5&#10;H1mR4HZ/CHxf4L+N2n+LNN1K88VaVq1jJp2uXWoSwLLAvy+U3y+Vu+bZ91Wb5H/vVj/s56b8UvhZ&#10;4X0Xwhqfw9/4ln28y3OqDXbbMEUrJufyF3M21fm2/wAVfSlFc8s0qVafs60Iy2/C/L8PqH1jmjyy&#10;PHv2dfh/rvw/0TxnBrlp9gl1DX7m8tv3qS+ZGyJtb5Wbb93+OpP2WvAOt/Df4SJo/iK0/svU/t08&#10;vlear/KwTb86sy167RWOIzCriYzhJfHy/wDkpEqspHi2i/DPUrf9qfxB43/smKHw9daOtrFf+ZF8&#10;1z/o6P8ALu3K21X+bbXtNFFcmIxE8Tyc/wBmPKRKbmFFFFcxmc/Do89t4tuNTg/495bX97/vf5Su&#10;goop83MAUUUUgOR+LGh3fiH4a+JtH02DzrzUNNktbaHzVXzWZXVU3N8q1498EfBfiLw7Z6Z4c1n4&#10;N2GiwS2T6bqXiaLVLP7RLE6tud1VfNbc23+Ovo+ivUw+YToYeWH5Pi/xf5m8avJHlPmvwnY/Fj4A&#10;+D7zwrovg208e6NZySy6bqkV+tu8SszPslgb5mbd821f721XauI8C/C2T4ifAmLUfDOs2uo+Orfx&#10;F/wkd7FdELEtyo2tAyfw/wB/d91v937n2XUSQwf88K7o5xUp80oQtKTvzfzf4v8AgWNvrMj5/Twj&#10;4/8Ai18UvA3iDxd4Yt/BujeFJXu44ft63L3U7bPu7furvij+9/tffrqfgD4F13wXrfxHn1a0+wxa&#10;t4ikvbL94jeZGzvtb5Wbb/uvXrlFc1XNJ1qXseTlj/8AbcxjKvKUeU8a/Zf8A678NfBGvWPiTTfs&#10;l7c69c3scPmxS+bG0USq/wArN/dekh+F+pf8NVXHjX+yLf8Asb+xPsv9oeZFn7VhU+7u3bvK+Xdt&#10;+7Xs1FYyzKrKrVxFvj90SrS5pSCiiivMMQooooAKKKKACiiigAooooAKKKKOoBRRRSAKKKKIgFFF&#10;FPqAUUUUAFFFFABRRRQAUUUUAFFFFMAooooAKKKKHsAUUUUugBRRRQAUUUUAFFFFAH//2VBLAwQU&#10;AAYACAAAACEAQpDkdt0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92N&#10;bbXGbEop6qkItoL0Ns1Ok9DsbMhuk/Tfu3rRy8DjPd77JluOthE9db52rCGZKBDEhTM1lxo+d693&#10;CxA+IBtsHJOGC3lY5tdXGabGDfxB/TaUIpawT1FDFUKbSumLiiz6iWuJo3d0ncUQZVdK0+EQy20j&#10;75V6kBZrjgsVtrSuqDhtz1bD24DDapq89JvTcX3Z7+bvX5uEtL69GVfPIAKN4S8MP/gRHfLIdHBn&#10;Nl40GuIj4fdG73GqZiAOGmbzJwUyz+R/+vwbAAD//wMAUEsDBBQABgAIAAAAIQA3ncEYugAAACEB&#10;AAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOG&#10;ZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLR&#10;nmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4O&#10;xfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVfj3UvAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQDa9j37DQEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADs3rLSdBQAA1ygAAA4AAAAAAAAAAAAAAAAAPQIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0ACgAAAAAAAAAhAOpNjzSeWAAAnlgAABQAAAAAAAAAAAAAAAAABggAAGRycy9tZWRpYS9p&#10;bWFnZTEuanBnUEsBAi0AFAAGAAgAAAAhAEKQ5HbdAAAABQEAAA8AAAAAAAAAAAAAAAAA1mAAAGRy&#10;cy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAOBh&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAANFiAAAAAA==&#10;">
                 <v:shape id="Picture 3968" o:spid="_x0000_s1070" type="#_x0000_t75" style="position:absolute;left:14674;top:918;width:31522;height:23622;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHjxaJxgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhFropOrGFEKOjiNDSRbH4AF1eM9ckNHNnzIwx9es7i0KXh/OeLXrTiI5aX1tWMB4lIIgL&#10;q2suFex3b8MMhA/IGhvLpOCHPCzmg4cZ5treeEPdNpQihrDPUUEVgsul9EVFBv3IOuLInW1rMETY&#10;llK3eIvhppEvSZJKgzXHhgodrSoqvrdXo+DSj9fus8vq+/vVnXabw9fzMZVKPT32yymIQH34F/+5&#10;P7SC10ka58Y38QnI+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR48WicYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId64" o:title=""/>
+                  <v:imagedata r:id="rId65" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 3969" o:spid="_x0000_s1071" style="position:absolute;left:14476;top:720;width:31903;height:24003;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3190240,2400300" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0IzLexQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EBvjRyXmNiJEkJ/oDk26QMs1tZ2Yq2Epdpqn74KBHocZuYbZrOLphcjDb6zrGAxz0AQ&#10;11Z33Cj4PL09rkD4gKyxt0wKfsjDbnt/t8FK24k/aDyGRiQI+woVtCG4Skpft2TQz60jTt6XHQyG&#10;JIdG6gGnBDe9zLOskAY7TgstOnpuqb4cv42CV+fi6H4vh2I6l/t4WuYvZZ4r9TCL+zWIQDH8h2/t&#10;d63gqSxKuL5JT0Bu/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0IzLexQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,2400300r3190240,l3190240,,,,,2400300xe" filled="f" strokecolor="#002060" strokeweight="3pt">
                   <v:stroke miterlimit="83231f" joinstyle="miter" endcap="round"/>
                   <v:path arrowok="t" textboxrect="0,0,3190240,2400300"/>
                 </v:shape>
                 <v:rect id="Rectangle 4019" o:spid="_x0000_s1072" style="position:absolute;width:563;height:2260;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA29hL6xgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq9NRuLFBOzilglHlsVbG+P7DMJzb4N2TVJ++u7BcHjMDPfMNlqNI3oqXO1ZQXTKAZB&#10;XFhdc6ngdNw9z0E4j6yxsUwKfsjBajl5yDDVduAP6g++FAHCLkUFlfdtKqUrKjLoItsSB+9iO4M+&#10;yK6UusMhwE0jX+L4VRqsOSxU2NKmouL7cDUK8nm7/tzb36Fstl/5+f2cvB0Tr9TT47hegPA0+nv4&#10;1t5rBbN4msD/m/AE5PIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANvYS+sYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="3B8ADFE7" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:ind w:left="0" w:firstLine="0"/>
                           <w:jc w:val="left"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 4020" o:spid="_x0000_s1073" style="position:absolute;top:1743;width:467;height:1876;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpoHHaxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhN5001CKidmIaIseqynY3obsmIRmZ0N2m6T99d2D0OPjfWfbybRioN41lhU8riIQxKXV&#10;DVcK3ovX5RqE88gaW8uk4IccbPP5LMNU25HPNFx8JUIIuxQV1N53qZSurMmgW9mOOHA32xv0AfaV&#10;1D2OIdy0Mo6iZ2mw4dBQY0f7msqvy7dRcFx3u4+T/R2r9uXzeH27Joci8Uo9LKbdBoSnyf+L7+6T&#10;VvAUxWF/eBOegMz/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGmgcdrEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="2CEC8B1A" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
@@ -15769,51 +16465,51 @@
     </w:p>
     <w:p w14:paraId="060B84EF" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="231" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A645839" wp14:editId="369949D1">
             <wp:extent cx="2543810" cy="1004570"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4106" name="Picture 4106"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4106" name="Picture 4106"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65"/>
+                    <a:blip r:embed="rId66"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2543810" cy="1004570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F76C2A" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
@@ -15877,51 +16573,51 @@
     </w:p>
     <w:p w14:paraId="751FECFD" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="234" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31B1AFDE" wp14:editId="08B4A26E">
             <wp:extent cx="1609090" cy="1144905"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4115" name="Picture 4115"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4115" name="Picture 4115"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66"/>
+                    <a:blip r:embed="rId67"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1609090" cy="1144905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D3A776" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
@@ -16247,51 +16943,51 @@
     </w:p>
     <w:p w14:paraId="4A596DB7" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="234" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14C81414" wp14:editId="5AB70CFE">
             <wp:extent cx="972820" cy="972185"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4224" name="Picture 4224"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4224" name="Picture 4224"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67"/>
+                    <a:blip r:embed="rId68"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="972820" cy="972185"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16438,61 +17134,61 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> January 2005, any person who makes a request for information must be provided with it, subject to certain conditions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AA982E" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699CF7D2" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Further information is provided on the Glasgow City Council web-site; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68">
+      <w:hyperlink r:id="rId69">
         <w:r>
           <w:rPr>
             <w:b/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.glasgow.gov.uk/en/yourcouncil/freedomofinformation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId69">
+      <w:hyperlink r:id="rId70">
         <w:r>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="45DC2EB2" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF842B9" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:ind w:left="-5" w:right="293"/>
       </w:pPr>
@@ -17338,100 +18034,114 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">93 Hope Street </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Ardlaw Street </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ardlaw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Street </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299209F7" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1547"/>
           <w:tab w:val="center" w:pos="2520"/>
           <w:tab w:val="center" w:pos="3241"/>
           <w:tab w:val="center" w:pos="3961"/>
           <w:tab w:val="center" w:pos="4681"/>
           <w:tab w:val="center" w:pos="5401"/>
           <w:tab w:val="center" w:pos="6588"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Glasgow </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Glasgow </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Glasgow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62951AC6" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1494"/>
           <w:tab w:val="center" w:pos="2520"/>
           <w:tab w:val="center" w:pos="3241"/>
           <w:tab w:val="center" w:pos="3961"/>
           <w:tab w:val="center" w:pos="4681"/>
           <w:tab w:val="center" w:pos="5401"/>
           <w:tab w:val="center" w:pos="6622"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">G2 6LD </w:t>
@@ -17673,51 +18383,59 @@
               <w:ind w:left="24" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10055746" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">5 Drumoyne Road </w:t>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Drumoyne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Road </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC293A" w14:paraId="4106DE9D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5372E614" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1440"/>
                 <w:tab w:val="center" w:pos="2161"/>
                 <w:tab w:val="center" w:pos="2881"/>
                 <w:tab w:val="center" w:pos="3601"/>
@@ -18226,75 +18944,75 @@
     <w:p w14:paraId="2E83538C" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0">
       <w:pPr>
         <w:spacing w:after="1613" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F28F64D" w14:textId="77777777" w:rsidR="00EC293A" w:rsidRDefault="005B00A0" w:rsidP="00D838CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EC293A">
-      <w:footerReference w:type="even" r:id="rId70"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId72"/>
+      <w:footerReference w:type="even" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="first" r:id="rId73"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="336" w:right="421" w:bottom="534" w:left="720" w:header="720" w:footer="707" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13F46EAD" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
+    <w:p w14:paraId="7EA2A3B3" w14:textId="77777777" w:rsidR="004E37A8" w:rsidRDefault="004E37A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6920DBDF" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
+    <w:p w14:paraId="7F44470A" w14:textId="77777777" w:rsidR="004E37A8" w:rsidRDefault="004E37A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -18505,61 +19223,61 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61196794" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
+    <w:p w14:paraId="6253FC71" w14:textId="77777777" w:rsidR="004E37A8" w:rsidRDefault="004E37A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04540E69" w14:textId="77777777" w:rsidR="005B00A0" w:rsidRDefault="005B00A0">
+    <w:p w14:paraId="1C51021C" w14:textId="77777777" w:rsidR="004E37A8" w:rsidRDefault="004E37A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03520883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A482508"/>
     <w:lvl w:ilvl="0" w:tplc="2BCA444C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
@@ -21115,136 +21833,154 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1047408985">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1689604572">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1319655822">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="904609931">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1211267793">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1805852165">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC293A"/>
     <w:rsid w:val="00015811"/>
     <w:rsid w:val="0004519A"/>
     <w:rsid w:val="000764B7"/>
     <w:rsid w:val="00097B5A"/>
     <w:rsid w:val="000D5C12"/>
     <w:rsid w:val="000D6A41"/>
     <w:rsid w:val="001665ED"/>
     <w:rsid w:val="001A5449"/>
     <w:rsid w:val="001A7A21"/>
+    <w:rsid w:val="001D5859"/>
     <w:rsid w:val="002237CC"/>
     <w:rsid w:val="00223FDE"/>
     <w:rsid w:val="00234AC8"/>
     <w:rsid w:val="0024725E"/>
     <w:rsid w:val="00277AA2"/>
     <w:rsid w:val="002D38F1"/>
     <w:rsid w:val="00316407"/>
+    <w:rsid w:val="00357493"/>
     <w:rsid w:val="00395220"/>
+    <w:rsid w:val="003A3BA5"/>
     <w:rsid w:val="003B2B8E"/>
     <w:rsid w:val="003B7992"/>
     <w:rsid w:val="003C67EC"/>
     <w:rsid w:val="003C790F"/>
     <w:rsid w:val="0041112B"/>
     <w:rsid w:val="0044701A"/>
     <w:rsid w:val="004C4A05"/>
     <w:rsid w:val="004E368A"/>
+    <w:rsid w:val="004E37A8"/>
     <w:rsid w:val="004E4CA9"/>
     <w:rsid w:val="0050069C"/>
+    <w:rsid w:val="00567226"/>
+    <w:rsid w:val="005774DA"/>
     <w:rsid w:val="005B00A0"/>
     <w:rsid w:val="005E7481"/>
     <w:rsid w:val="00602863"/>
+    <w:rsid w:val="00607F5C"/>
     <w:rsid w:val="00655CCF"/>
     <w:rsid w:val="006A43C1"/>
     <w:rsid w:val="006C6582"/>
     <w:rsid w:val="007100E9"/>
     <w:rsid w:val="00742A3E"/>
+    <w:rsid w:val="007655B9"/>
     <w:rsid w:val="00781D03"/>
     <w:rsid w:val="007B2012"/>
+    <w:rsid w:val="007B706C"/>
     <w:rsid w:val="007C2D7D"/>
     <w:rsid w:val="007D5F1E"/>
     <w:rsid w:val="00821F47"/>
     <w:rsid w:val="008408D0"/>
     <w:rsid w:val="00854A17"/>
+    <w:rsid w:val="00886EF4"/>
     <w:rsid w:val="008C32F3"/>
     <w:rsid w:val="008E66FF"/>
     <w:rsid w:val="00910F9E"/>
+    <w:rsid w:val="0098122C"/>
     <w:rsid w:val="009A096E"/>
     <w:rsid w:val="009A1E59"/>
+    <w:rsid w:val="00A35DDD"/>
+    <w:rsid w:val="00A83257"/>
     <w:rsid w:val="00AF1862"/>
     <w:rsid w:val="00B0430C"/>
     <w:rsid w:val="00B43D65"/>
+    <w:rsid w:val="00B447A6"/>
     <w:rsid w:val="00C5037D"/>
     <w:rsid w:val="00C63ABF"/>
+    <w:rsid w:val="00CB11CC"/>
     <w:rsid w:val="00CD296B"/>
     <w:rsid w:val="00CD6720"/>
     <w:rsid w:val="00D000EE"/>
     <w:rsid w:val="00D10B16"/>
     <w:rsid w:val="00D26400"/>
     <w:rsid w:val="00D407BB"/>
     <w:rsid w:val="00D50632"/>
     <w:rsid w:val="00D838CB"/>
     <w:rsid w:val="00DF3ECD"/>
     <w:rsid w:val="00DF6488"/>
+    <w:rsid w:val="00E12BEE"/>
     <w:rsid w:val="00E91580"/>
     <w:rsid w:val="00E97AF0"/>
     <w:rsid w:val="00EC293A"/>
+    <w:rsid w:val="00EF06CF"/>
     <w:rsid w:val="00EF79AF"/>
     <w:rsid w:val="00F11BBE"/>
     <w:rsid w:val="00F74914"/>
     <w:rsid w:val="00F859E8"/>
     <w:rsid w:val="00FC01F4"/>
     <w:rsid w:val="00FC4B36"/>
     <w:rsid w:val="00FD07A1"/>
     <w:rsid w:val="00FD449F"/>
     <w:rsid w:val="00FE37CC"/>
     <w:rsid w:val="00FE4658"/>
     <w:rsid w:val="00FF01BE"/>
     <w:rsid w:val="00FF3E5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -21797,51 +22533,51 @@
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/yourcouncil/freedomofinformation" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfis.org.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfis.org.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/residents/goingtoschool" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/yourcouncil/freedomofinformation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/residents/goingtoschool" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image90.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfis.org.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/residents/goingtoschool" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/residents/goingtoschool" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image100.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/yourcouncil/freedomofinformation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfis.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.glasgow.gov.uk/en/yourcouncil/freedomofinformation" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22095,74 +22831,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99597281-6C37-4011-AE35-EA5BB7166DF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>6120</Words>
-  <Characters>34887</Characters>
+  <Words>6114</Words>
+  <Characters>34853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>290</Lines>
   <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Head of Centre</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40926</CharactersWithSpaces>
+  <CharactersWithSpaces>40886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Head of Centre</dc:title>
   <dc:subject/>
   <dc:creator>GCC</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>